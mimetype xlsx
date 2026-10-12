--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff99fd075513cfde26b47785c96dedc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299efaf4c84fd4dcca27af50957f3172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4a7f60cf3c351048d7fd4c59d411b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc24ca1d51c3c5bf01fffe96eb51894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd012975b01ea33168ed8e52dd2f375b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04869948fd07e360e74e9f538f2383dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be919fae289b5843512eb839e9d9d9ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67eef6b500f9f4fbef99f8ce6cd50ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48605c0122c0e79fa847ef05d14c4729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfefc5a10012e60ea94c2cabd955fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493224cfff1a05238732aaaf65daa76e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a711513b8c4bda329d0522b880782b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919acbcdf1bef501224df08b2848c72a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05830965eb79e78c752e35f9ba3fd8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cdf448fc201f74e7ed132ae623af215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978def364a44cd4251ab3c11babd560416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943da63541956a2f7c24bfbc0b12340717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660426362b32e41b65f3fb019f6b10618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841f4d98c608693e3a1fee0a6d02ec419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc675575ba9c9d5fecdbb53af621fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128f9f425d87bdb2a3eaa94d55c246221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceac664b19e07adf8acc9b7842239822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd155ae7528ec5b00f411a2ce4160d5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8eb935948bc5d9fa17f1f41c2650a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423baf9c571d25220890a04cee9e8e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423580119205a680a43f714d9f01c15226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1c7410f6afae0980d367312c3322627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242767719dfc7bdc2dc66d033608f93f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e885148cf458e67f03be55d9cea956c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688d006c3fb06bc5f68e8aa10aa692630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979b87f59c31f010f1ca1498ca8971031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cb65e906a89f5f59a39dfbf67331e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58187ad21c2029f8233f8cc457b5c6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe9dfe789e841278c05e3174a1d8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406b59f776c41b75bf2f835b80a683235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7c2631b03741b3a7680ffb9747c6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5578b68016bba9c3e5d335491e77a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceba49e22601486a3d13ebb62434fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8e607ee157d4018452ffb93f4a25039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d168d52a6d303b12dd3ec71c046593340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52de86cef62aa4f41ad4a4fa74bcc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcbfa5e9219b8ba696b8d7bca7776542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9222f65938dd7f86bfc983b85f78a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3746db00d0856831e00e2ec24911a4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae864d64410737e732e4b6e4d4174e1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba268b3d7af808c6a0fe0eae1cded8e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862ffc04c79cd587d1d483e86bb526a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9e4632e128a6d8000750993cd045048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fecc2a96c32e5ad29c6817e5444f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72d49e8c868902752cb85dafec3af450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eae80b2c682c02325c43616289c9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62e3f42016dc139678797a814fa8e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3233e051249b3534023a0f09abbc5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e334feb9b3a7263d885ad7a4a9e5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d4dfa367e6767bcd6f83e6476a1a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b5a495c508f66cad863ec33fb9bf756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abc25693dde8eecbbe1bc375c1c10357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d9a390c4ec5592bbd2411bc660a0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9930e06c4ed0a17b2289c208299e81059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfb7cf791fa990f8fbebb59915fd1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c2cee43bd30c3c2c57db8d977c49861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed5bc462d64d37c7a085cae97c737f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fe6c8bdf51d1c6648e00ecb6d6a1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349def6e113ecad0dbdc2111f369201f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535e4c4fe81538d44b87793e93d9eca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaa4daf54591ee3b05a2607521a71f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459f4d9d0943c75a9f5737eb61a264167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac3eb4ab03161868d5c9e0b54a3c8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f334c10e11de8d9ab605639000672b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6e35fc27ed83081c08c93f8b1b86d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9ae2ae01c620cc93939441214e2dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6b07db9082008b1b7585de6b5cc2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0de2ab400a86cbfc200bea6d3e65e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33326bac95f182f4ead0869aaf28c93574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2573b4c188503a198064c7d37eda675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec587a7a600be002be2cf239dd1aea1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e73bd9ae8f8e5c6abe38fda113c9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ad4d41f7833bd51789b8be945afa078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc936fd6c217e44a299f7b1f6466abc379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9671f20776b4c08fa042d854f16b8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5f6aa2651fd839a5e208b906209b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c62548e2f62b40252a37801ee77bc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb5fcbf0a2252bbc6df493de9eacea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83cab4769e6413838e9ca756bf2c2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e995c8421d234fd75256efe035ec35185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38b39fb3505967b4696855b804910586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb108f50d5dc79891f941a7b02af052587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38730a000439827bb267040513765c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3228cc996c8ba883ece4a04a9619189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d5433c1af43a8ae6d2ab31719622d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ed23be1f82073b9fd68b4954a044f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d7dbdb80187b29d265cdd74063cae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12734191b068be6d9b80d51c3bb29df693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99cfe5b767d233697e53edd8ea24da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0420c452d55abdbf277aeb0dc4fe495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8db82c70c63fac6a04ebfae62921f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdd5c8e0c14e3c2c5e513d32f7097097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8be8aaea141799479a724460f5e71098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4f34fbf7a079af37b2ee00d26f3fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f9a9701a5de943fc69822ddae1c14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00981f2ef9cb47b7199c8e13bdcd027101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a00a02f6ffccafdfa3188f66439612102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6dd92dcb5ffcca7508b25a65e3565103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acabb625de69896a4578c35c0ddac68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ab3c5a0a392e9139d97446b4eb14c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ef845d9dbb1273728ebd3b02e9240106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa7bd28a127874bce63c48d7fab019107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd39c02de21a74abd90b9526ddcaef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba719ddb6a9ac62a194e4353dc67fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81c13104e6cd6c116e9d1940cc844b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cebc5957c31ea2ee68c32f82b7c32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4f50e158496ba13e61f7369f751a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2ed52c826cbfb14ac89b96b2d8a3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134ead793a16b12c2cc167b1312419a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da185ae917c1ab80c9f9123e310423115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efb72704fb2ce925b91c13e89cf76f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7da0a7c1b296e973a7830e00af2ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3b2dcd88af3beab78bb314f513120118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499d749ad19e4ef19f292e009fc7b6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889811cfd0b70cafef216cce78a4751f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4ee6f88a045ae7d1ac32a1a5a2f18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5167130180fc43f8241285028ec5da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6592ad2c8ecf113b947b2dc8477253123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cb197344cbdab728f7077634516f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371e1a501b934d67e4a00e9cd4ce388125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056c3a90ef41b407e0a0cbd47baae4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62055a90415822233cbe507830a17f4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54646bb147393ea0f12a1688caff32f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dc1258ea22cdeddda60ec357ef060129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4de8a4bcd08fda8d50312100638d8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56571ce2c310f3a471ea2280b8e42168131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62a2b40c9c60e8ac98bc111f987716132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fbcacd2e44b6a78e7a7e6b8652a53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efffb2e0cbff3c238e990e663ef3b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d5267b6e3dbe07e72303e371731d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1809822980b6123185de7ed94454f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbacd5829478bed2068c9d28de0358137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ca946c5dd06660c7929d0eeed3891138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe15f3de1f13a367fd89d4ffa358a90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edac6e7e2ac9974a615125d7b3d9e13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7abc11d134ce367d27223dd679dee3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ee6dbb0410e9873202ecccf3626ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cc0034d62b24c20c5340dbd68c683143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eda941fa2eed7e303d2a9824181d3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bd2cc5fadde92bae6ad9cdbd50bf5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082296ceed7ea8165e9324c6f660563146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931edc741ca25ba55ff3845337c4322147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fbe0371c2c17bfca77c14e4149ee9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cce99e88a75454cbda57542fc0642f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4543686a766e258a49078dbeebe1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf57aa22ebe9ba268581370baef6d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39dc4281241f5e5d7d7382ac702196152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45e8909f102ed49ba6c2f1d1e8bf2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc553c1a9267f87540a089e24d87b7d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973eaa8f373c55eecf00bee2fc18416155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bf73e4cebb1918d348fcceb1549f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc055d8913dd2c48da53f7668f3d39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24d1871aa997530d0d2a5f5d4687f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9f4904c68ffce9f878e8dfbfac44b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506310daa13a9287d1b093758648ff3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d48b46fb65d56a87fdf188620ade2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132730aa75a06929a9cadf5bd15a911f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9934defb5e2d62f42b9eda58e86cf32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdd962b3174b6ad8f52b1af5b9e255164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d2e1b9b25120249030f74b6fd8cca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2f223ed47c4ece0a5fb520a71c448166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6658fa7c178214d899b0055af7d6ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5820cebe8166c2d2d1ea7b71a3c0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af28dc160d395129a616c57e9159f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482972578a23ff81b2e2888ce4d7e428170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29975332f6abc6c553897e614f9be4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d599e8d5d0aaabae0dff5060c0ea590172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101f26f9203413423fe3881869daf90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889d33400e6a5343a8a97e569448ca4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc8c70cd69a56b6e0cb20a8c6ece94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0ac0a513f29f35157c73405ef13ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef7a92a81edd1cff72f5873342de95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4e9c20a6f89800ea734c1f64d0898178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079fe170ea219c46710ea5c650b5f75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a075d373338f313a126cba8fab51b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7fd03ea38b359749c24d9b556cace181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af251debb43184471c2fafc75d91a023182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48556e82526e02c7459e3bb5112ab862183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e8ea328c74f53da15addc74a0c368184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d76c898bb0ea49fea2959733631acb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f0e645cca5e7e8b185e4f470db1b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4d3b109c6a15fed47294338745c86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e644bc058c0e78dc8a95a85e0247166188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a7a6b1bebb64274afc70d4556ffa8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8a159ad9c4da8018c60aafb8c2bb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46679922ccba32b98a0506f175d27b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a8ff4f4a44d4398ef68296fc57fca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28913fa8eafebb74f571a0ff604bfc16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbf42daa8337a8ded1d67c2a8945f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855cf08f431e76e315e755ff85847eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccb320217f321010245f06e42e6f73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a68ea063b578eabe87c2542cb25c2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d8ab2b1f02ce9ed5238f0fdec6e3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351cf5153f8fcdbdfb973332a8a4a19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180028d29f708f5f4240d2052526cba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b441105901be9d8447e2c81d1169fbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577caa9dcfeab064a81f4773775b3d82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a34f5320cefad946b142e43910ca89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c840631632712028b24180baf4bd51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b6d10a6660a7075554b8ce5ff593b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c4d277bf4b16d272b5f73a9a12cec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c1bcc7c390ca0335d334fa5e1d58d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d86b5a9dcf483002935f930730cbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c626b047af0837f5b7646f8fedbaa71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58372e52410d09520b3370cb36d02938210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ec1a845c11a713c48f7114b40c489211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895de01620c3229d3ceac16fc8c3fc8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dcd91bbd9b4ae59654767afa630e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6532e43f7f0b23732966016f9e8782b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c0c86d84df669b9ea3406b2c67c55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36e347940e3400a3946c6b28867af8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8e5d751c5c03c48c6203a789c0038217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ea109f5ac81a1e5d403989efb4e7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333cd49a82e9405329ecd95fbc3c53d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91330d63ea569caa7d6ab26e6d1a6b34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcdbb24178dda757557062d008314b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4230b2a0aa0252f2bd13841b2be60cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91a446f39eeb996f51bb9fa3f60714223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92083cf171a3fec02e44c89e1ed2621e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869f3898639ddbf658ce4023d34c44c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfe240ae7088530245fe2e0d0e9f28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedacdff90309acbd7f20545c1766c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e36e3ac8524bf4d1b9f6c1485452c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024d9a61c830afca2b695b2915f7d72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cfca4c662860a1933768d36f56910230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df481a25aa5257982264b48d2ff4e991231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97614d49506ace7c7ca9d3b3d74f96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c04ad5fd1d9117cb7af0224bdb0c64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84a74e691abbcdb33e24ea7d9d943b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688bc932217dca8b833070ef9a6ee73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996877c826f8d8daeeb2f1b51b7f91b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5776d815f82138e77b138d94800048237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1613cde7e7dce2507bef0276f08d36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f1e3fb591128ad350becca54a8815239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497b14eefe6e31fb272cd7cccf903b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d681447c69f0c9d09e708782a274d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268824dec014d57ef3e095b7d2fe6c66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de78d63734bffc35d5233414a819ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164a936ec36f5afbe21dc881951bb4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246ea9cf957547259869a2c4338efd0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e435e8c60c3409f06b629d84a4829246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef8df355cc105ef353f9c0888aae0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da5d22a78279ff3fbce70519803547248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dad5ffd29b453c70ae77aefd1bb84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5677199c752a05b4abbed4cd4561117250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805f5adc50d92b2f7317fd43034b2e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a7d4ab206cb53eab87ba14eb5ef11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bc5981381596422dfe8ee1f2af969253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23b5c61a84ed23d558fab39b9c26a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5192a78400eb0b3adcd044c5edf99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e45b79ae7e589ce52347777a3fd6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8c754e9871b6ffccb78f847887982257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0229f0995e57ba112e8f3d058dc3853258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44679f551736ee9b8fa8f0597644e643259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c635374f71a90bb54c2fd53d1384a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172be6d0d0262e5c22749358cf46d34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32630a2f27c5e0c6a4aaa70e7e47c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136613768d8f8590c2e39efc8765507263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba4e84486cee759ed279478445f81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8d5f6be2ae5ae2ce0c1f681980934265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b36663f3608c79328be6a3bfe9558d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4a3773fedf577f99052a5e887f5f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d667e219db03cc4b0cf05da2e4f034268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bc5bee6b1893394dd41c205ada6b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf7a7f8783d6c356a6e2ea50b58391270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84458cd6a506803ff584d2ae1f6bcfe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615237be34444d984ffed5d5fe9d8cce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd321825dbf33a0af83cfc4d497110273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed312344eedece646d72f96bf315d5cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a877a363e408e0855c8cefb21c2b3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c9e990d1f4debb275b4df2764d965276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62275c8d8e3c13071fa5fe54688b3e0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669051b29a8cb2608a6374b4363ae918278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d96150a1ebfacb7402f9e4f30efe61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f91356cbc651dd4671fa7ab5523145280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba55518bbeff451d3409abdefc598fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b876d23667d76d1865bb262a2d285282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d878b4e5340d21c4aa7aa5b643c67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e98f66b1145bd76cb994ce9982ece284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6cd2092b69a8b2cb6a8af67823758285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c3ae2a2fedac89d2a9897e97d49e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564465034ccd47dc88560c6a56eaa71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f28f8c72f025510dc25f698087320288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f555af9302efdbf3f63307b8cece5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05532ec2c11c29b43b13c6b68c9e59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ab4ff2e074de23c2c8792185c1a55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea9a6d9108d33b4733b4939a336af8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c18702abc6970a37df8ea86ac0671a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebd55bf819f7da9f702c24956c1a36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ba50d0277a2d4c41acdbbec588819295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4094618736d590d3cfcbb0fc4a53268296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e6f0113cda217772cd8bd2464d121297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de04183c851d39f58b04e20f5034ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c83b9819a572c567627af09f784d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97366a4d30b424e1badeb4a0b095bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba636415ba55bc75b58d49705cfb6c32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16f79b78f5d3e01c4882fe4d7ce766302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdd15d676afb0bd3e2af7673a21aba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653e0a7f352f8d76026794120bd0216304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18dda801c31059283aa4cf31785829305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370de63f0450ee614163556e0a531b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2f84da94c14a9ba6b6af3ebb1eb6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9aa9b3dd127af5893662cec6e37ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093e41d8ed8bce20f18878ea4593d53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3836c11e467f003b54d274b1a129c52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ff0ba579f010a283a8e82722d965c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fa28b184311249057613004adb426312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c3f65c814af4537618425f7f35fe9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc916c1224fce5df7937f1a6920ffbc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51cf744478f7f29a4ca4db4f8c865b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad234743b20388d349e294493f33a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476a3c85be9c12435a9a17e255c627f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12923a91b42942ba53b6a638084a6d0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d91f697d3dc45442b0d9c16f09f23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e890b45637f3752a51cd79c5accf7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3ecb1deebc539ed926f641a734c01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0593189612c8badcd67f271df3c30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58389e6472ad976c41fc2a0c610e27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fee75083e5122d06a61da9b5272ed9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6b760e3290ad88b2d5e62f13fecd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdd325d3a0b47e5c4e47893cdd61ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd0194df7cff459c06549a2d63d9e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e10c61223d260141a17aeddee4baba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430c77d2a243a459ff97b14a37cfab9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efaa1f6839024c0d45b2844329931e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe315b5172394bc5b9aef34db996f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add02525ade9d17961c2c893049265c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca689742c8fe9965675b94832076cbb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b0ce1115174c20f8a46320c43b9e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c236a909a5a614f55c818e34430671c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500f66d11172dfb3c850e9c0c1203fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c3d8d97511d6d5d3bb52f1fd56b16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4c148ef9181587394cd256eb99e91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181de7dbc18495abbd5f6396d02c049339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4224596b7b4f4ed975eab5606e429340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb478bf87cfd0c20e30b58244c7c8c15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598e9755032a99fb4a1bcc658864daa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bd92b61522c0353e53ea0af4a4410343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003c91a297af9896b7a0bf692fb4625344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3fb685324ffc0c6a5bc568d97cb72345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903560e1a50a8d9eb7756fdfd4e234d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15341e131b4075c2166631122c14cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ee28d2d7d39b83ac2ddab6dc5124a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b94da244ce31264a26173b1152c93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5e6aad4d948b499bfb3f28788a4d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68017a1179b2fedb35f8af8edd1a051351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7744838aa210ad151fbca67b6303b55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b352a5228618146fdf2d82490f9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898a4206102491c30a973e534ad2bc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e3d7d04e64312de97dffb0cc66db9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7a002d915f304dda5fa4a60a3104e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de07d4c100fbfe956b963979ed97304357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0aec6daf24cb62257be4fe75f815c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e36d923e7b5c0c1b167dbc57230bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a782ac37f44e1daabbc2a0bd09289360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9009b84714c41218319c2b71b0cf8f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e42d113bdf7c1a22cd279a2ca705aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2bf33119d7ee28f77652b74b6d68e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50cbd4a845d4b721e791d9f5fde287364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9932befbe0fa68af0c771f7a09e244b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db4e51a097e9b540020ba7f2e0ad8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca07088944a0b8f9a35655aaf0585ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df2a0a082f27fe0d95b2e596a31960368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ea1efdb0641527244ebcf003d0cc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792d80875fc0e01eee23f12d56daf3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79279e63951c5441d58c32f4e31f4b76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5c8abc77217b64a04ad06d34fedae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb279be6f2f58734691d3d5eec9c884373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbb0471bffc7f1f66a4ce60242ff10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f7fa79a4245cee722d7d853b1cc78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3550a84581b32ed71ae881ce3eeef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ae3cb4914410e8f97f26699fa56dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a2ace04a972584ae9b13576b0bfb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5f031853fb0823004de78c5319b2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75731ee2e350f40aca27ff60bdb13865380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868ebfc79cd73ae616b28a4545449bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82d5e2c0908159d43f21c013a99170382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5e30214f7f82f5a02d7d454dabba0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11b02a6e054443e37a5ff5d924f065384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb2b7ce5a4a65ffcbd85e8dd59e8e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec16e05f2a3d76231de25b713fa60d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84112edd2fd6c8f9bed4ca0b101aff9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cd979bc78cec979e539a48f839685388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5f5440c4a0f40783bf1672fbaecb8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72005abbfb5d437340394bedcabf84c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f224fe34c1e9ab370fcf26938a0dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd2e1291b41cc44c56e245aacc82cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4b21a9f8aab59352a19b9ee224c4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a761dbbcf77d360c474d5c2d24b9e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca1d5f462eb659ae89a6107c406e3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ea6367de2ae09ed108c540d935b07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02f5883760427df2ce0daf7254024c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d5f359368ac2e2efec1f701dcecfa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842372dd3cdcc1017a22015b6db1252399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec625da58d66cdb97de3f6abb3338a65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8aff5d5e734b5bca553b7128a3ffe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31eec13844a17a320520c4cb0ef8af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeda74ad38d8cb7e2b7c0aede110de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca08c4d8e10940325520d3c27f3e875404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffb662370d0f8c2ded8fc472ce2a25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f9825cebdb914f726df3fff140d7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00b30c8c8f4005fb2739d24f281b74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4e54952edd217821c99e29a7db346408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cf7cd9b9c222de7ddd5978a1f331f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cda98d3679717a3e6f4c750c06d50a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7e63910b1c786892a59099b9cc22a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a731fee4e1e522db3c1814bee9d8258412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad51147b788ffc3348563b4691dd3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff392e141b9d43d7a8af52b4d741b94d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792075a8c7ccb5eedd4f8fbc2365294a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5a219a792cbdae686da34ffe77d31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2773076a0d5fcd1cb1574e606643144417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f45cff95e36eccd369617a7aa058b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d014e4779065abebe55273a3b7e03a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41098aa2de4fd2ab00b8edfc96b1c24a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26e92a9f7ef9d2750a195b3a7b9a49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a233c67da8b2dc2c772b637347c1fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a2545075ab3a0b4e7e790b4ba44db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f53e57566bd0859cfd97defce9ee49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fae39f5a8b0c049df6617f6e6ea204425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8fdadc0ba9c833c2fbf20f8c5cdcb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548352f3063fd61e8abbeb02b4912474427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55fe0f4ccd75579da54b7766d01ccf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1f585ea3a0db52b42dec040fd1573429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d560e9ed2ed0a8330439b4565a1dda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fea0d295d615ba6e7304ca95b9494431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9247aededeb37a3bda22588c3c8e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86766a81327d712ed7bcbf7eea096e99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8410a46e0de1d989c3ceff32b11845434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3c48ca64f443058b9f1f6386a47aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f163cb1921324dce360f762b30d44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5d376e320285d14899ff0a84f95ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3545f1c39c4241b98261ed7347cba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d780b4b405761e6ddc4bfccd91d3191439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e92ce96d4dcc50ec75af2ef5c73e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9fa5f8ddc43da64b9cb45bf22ed16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9aeeb31b86933b80f4515cccdf7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cbd195bf9c74115b56d90d6a14017443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cc58abc7004c2444e05a94bff1d5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf60c085eb5a2744dae122f1a06f484445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b312f1ea5a4592f97920ea8aacf746446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ef34c9c73bda5a89c5589d3b70b17447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016c6e9c0160c57f56c5be54b2e4a23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e163c9b520fe02fedefbd258a6cb51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ef60571d7b01e9a48f223cc5b7dc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14962659efa2d9d33399369b1c59abe3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8f71cb9748340090851bdd57258c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d48837fd3267eed42824948ead4ecd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30238bb963feedc20b76f1291ed1d83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bdc820bef2ce9cfa47db6881983c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a702e41f5f6785acc173bee529e0ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534636a49b2f3c520c1a8617b49a367457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d92b60b285c877aff2a7240344dcb4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a2dea21aaeecd59dacf2fd629b9d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08050b26fa376c071e5772567819c87e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a60e8ead9a42a8d8bb413a4e54a7c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42d0ce6edbf22eb7cd1592b2f3d5b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a18ce561fe458c122833c6f2e78961463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103565f7dc55c66bcc4fe3b91af15fa2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbaca019be8690cf302388644ad2c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040907cedc0ce6aa7fc2bdcd37c1b44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abb5b5e3d3594832c62a6a6c02b86d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6fe31c14253946d81235ddc6a88bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf11264bf35a4e93eb26267cd411bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913d6ef5481b23c72683db89c1cd7f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451475ca3412a1dad135da7edf430687471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62973eb643ea75a5c2ae9b8111bdf0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d673a319552e371edad597578b0400b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee08f8b5b97d5930c92c467826e2715474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e03c1cfe03240da44a9b3462221f24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58485fc6da9a4ad91b53395642877f8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc0703edf968a1aad3c95304678f01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cf255c0b37a4e2d462587bd5fa286478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d844b3ffc5a7babddde987f1a7074479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8861da887937067b187bc69229725480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd20fba372f036fd0a7a1b2464cc80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db2f845f16bd17baf02ab7decb0af2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c72f95d7b39cf0faef426821ec510483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e491afcaa86573900156019747f0aa9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221527784e12ae741eacf24ca5fbf7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacd2b0d0f7383124369e60e881c1b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6f27ce7ab7071da0802efb90b71a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fd5b787ca8d41813b9af9ce18c6bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb7a0c7983b7ebde235d59fc0fb331489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54838c2b58d6ee3a3c58a14a7dbd4f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117b7c1021ba268bbedc0884052f015491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb215c4ecdb789920fe9b0d76759b56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4181ba38dec29aa01f5c426e2933df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930b7e472a1fd5a419895ff119af4be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b54b2a525e8b3817f9ae404f6686b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc01b59218256bb4fdf398bf944c508496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cfba3c51b6cc955090ad84bf878b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42165660b1b6ef32a63f1bf6512ec082498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cb241fd2d860249329a4482494f64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eadcfb84a6b08791fecc014782bf7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd9c5d4717bb6d4802b5e88c38c0e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f92dfcea5800c833b5229467511cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa028dd680235742fcc852391ed654e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956fd12f179eead2153a6bc9f52c655504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76d2a76c41d086e32b8920bf4d7122505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ed6470825248847d2af8ca80cb381506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322de27afe39c421889d2d9dd41fa620507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6189580e758cc522a2a16fa2524ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7dec15cec7260d4baba64a4e1446e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da21f5ede12b3af6ded847088ff5ba9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b901109a083ca6826554d0a833d96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f21d36f4fc3626ad39f108ade594e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c3de840dd03ff5f299b188cc39702513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dba24977255bd78764ef63d5b37d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9310e0881a58d0233aecea0707b8bde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ba0f91ad01d1590fe7305980167e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75934c46559c2a104dbe106367a510c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06940f8ff3af90d6e44b4fb5adbba27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f85c49ce1201a0b0763b1d120b613a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bdd73182df66e3df75b53a513ce51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd7016f2fa8cd82f074817c47e0ff8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18fa2d390296eda160d362db55d37b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac8373c382152da2724f985b9a95d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3bbc04e9ca05e0f28cfe7b93e1fcc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95242e4a64ab7001829a68d80b12e19f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1419a0a567d592bf664193d78b716a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c216ae75810867e0f9945c1831edae7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4e4a10237e9391ed9adfcd2d38613528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d9214ec0479b7d2f17be4b440ef29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c124a463f8cd332489c2116ecd1a8f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540be8a4509869c60ed6b3409a79d7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c669c11bfcab158e195da2ba555da2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232a4aaa6ac573843688ea586da1bb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6d066e60510091cad32c1e4835dc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce045e576b0105439c3f616f1f891010535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123f4aa46efe74705410c0d7fa9218c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca668da0373039824c4a414775a50b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee622419a8dbca1884425d8284dbb7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b99b2069412e02051238eb4dd6537539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7e5f0b2b26ec1529c0cbac9924e30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f621f30814674b4dca045ab9b1e7564541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3f96bd2182d90d23bd3c1bdc63da7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa3231b8bd5a4ae1e7af562155b374543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c1ae68cb1b6ab9348463183741a03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb1fc3774bc1f5320d822f8113c40f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751b6be1e76c17b5da7c4ee23cae3c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb796aa148dc6d3b75dd4d77f71caa0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf083f583881aa40c76b81033a2dd877548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbb92ff2b994b0c8ddf482dbddfa28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a863f796e0941ede9ad33c87e7ec71550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ce8c21611db77a032741cd8c51a66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e02ebc5b08c9e632de18bb1e1eb04a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0cbdde15d8c643f6f35edd72ef986553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd17151a92b7fafa0500818a8a6e99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367fb0111ab28fb0ed1876c7ecc1a74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93795ad2b13ff83348eb7184e142d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00364cae89480a282d8cabd22eaa7a64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a83bde5f165389c83be476cfc35d09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee03d34edd90460dd083b4a2351e22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91b161205514652b443bec97b28b3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0117fb67c3688be385050d117f0ef15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f16e51b6c9b2f5e6253493b0b8a6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b8b44b1882a5bb5f1d7f843263d20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310807f1010b1f6feceeeb599dcd77e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7efb3852ef067831d046bf9c91811565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f547d9b142182aad6516be5cc7ef79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1603b151e128c38f8df75a48e639a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0587368eff1a7f3b55eccdae2f2e11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aed6cdaaa8a68c6facf02ea8171d50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001a380394d5d1369af05998a13b0ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c479ce347ec534362022184037bd7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0f15987999cc059511e233aaf6ebf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e41f72bc79f7c73d9d84ef5aa3335573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f3d594d76b04fb5430b70b2f25976574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637850a6fd02e1e42987a695a02cb3ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b0e755804ddf313ea90be78f51ff8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d852cedf4effb1045c2403be0c7ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebec6ef92ef67b7950664cd6841a44b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd4eecb4d6d026397a3e8c67b5e520579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee3f364a2894050eda4e36d2748945580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718ed27a78e9733deca3266113deceb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d05cdbe0e2814d87167f7e807fbd9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd485fd04d56f6f429c174118f7313583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891090cbdcc3482a015f3fc681e415a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f160f0252e0932f9fd900cd16bb37e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc6d4969846d669a9312947c5df6d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec537be3f988b10b9553b9fd0d0a2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae12c1c857509f0ca77460dee11898588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1c5ed7ae3cd807fcb367cc9add113589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b526ac15558f9674cce1e8b519e0fb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f40ccb782a01fb8fc746810b14505591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbdf85e127a16771b850a66fb35098592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9633e1bde0c8fcfd575f99f0063481593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4002ae5012e0ccf5c3843a261b5803594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9d79678aec23c779b4ae6482e6784595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951847052fed8e960daa6a6dcd371fad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c7e1f09541aad9a497385986fd052597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de215853265c0cb23baac02c931534598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683260ba1fa8ed4375687cc225edb1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb6208b23061ca203377f2f8ca70e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1328ad1b28750e03a9cc3e7aa9318a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86526b4c04d1bf404229d815a130f72a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b30b94e3538006dcf957a7d7184d39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21a40a86eda73edb8bd439d36c83e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbac62ecf130907af8bb91ecfb02f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dc95d724b8fb2e9baccf1b0de2d47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a5058cd2b49aed861ef82ee56c930607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8084dadafa0fed92f669fa61390002608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b33f119701e17a8dc586a549ae9b2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5216e54c1376b29af706d5b98d94b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8aa2e3613c44653959f30f5796d9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abb919421fa05ad6343efd4e99c2ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0b7d6fc2a7543f6e5f055aa5aa1a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cbb5166ed161b14874456f223fd85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742dd002824f1b6402fe8f1edcfbbab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a79ed8e72fbc460458619e8956a3f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c378db7991e0caf0b70e2bb66711ef1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21059d9ecbfa313903bc477fe04f7b16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3484ce6b07677fdfd95153c19fa419619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b28cc9149c869fa337ab9fc697057620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b28e13043fee52038784b742c3ecf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0354cb559239ab56ebe212d118517622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3577ed44fbd793916a3c5941c1f6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb455596cd630e0d08b327f5a02f9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464ecfb2d4f5538abfeaf088b7e893a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a49e80e5c88b20369371e3f8ca2c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc19eb6413e2f51921c45ca7a23a9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b5a767cdc56ad23a02bfb74f0d7f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7f5d15848c04bf300cd38fa97d061629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f92719cf75a07c15cc5f05a96256d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32fe40ca67cc9038b3b86daa306d30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58736c2a7174bb8fd4643f9eef768d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625b3c5ea8249e22bbd916afb569afa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57661da83c6fbc9a982573dd030093634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a342caf64fbd8454616cce7e7161dbe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35ad09b6fadedc7a3dc87cb1eb5e18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cd8fc382c1fbb4ddfc9b835a6fa52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57eae938958fc9c028104fef534752638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932013eb516cf093e92e69671e21b7ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d8f20467368fbccc4b753231a0df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a70cda62e013fddb7f94156e872ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac606cffa49560f4e0d12975ef2c508f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83498602a0bc55d1b646bdf0e979b9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe3541662e87c98a918298b22d0f41644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf59e47c10a72835446ec15a74425b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d54c0b97bda1c2672e6e5dfab49806646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe60762145e4558f52fdfb6a27bfea2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271750ab79b0932ad24765572593ce56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09408dff74a597b9606295b1ca61c88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6417e09eb1ceb7ab8795cc63b347a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dc3646fb615cb1bc2f78685844ba9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778a43615b088f2e51441236cfe946b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd474a766aec2bcba03eebd4d27a7e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc760daacf4de61eaed8346af3e4ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999800a7cbcaca30ae4dfbfc9aea3ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e2074cdf5a5a30a4262c118397403656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88733bdb577c4acb94bb6f594c9f63bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97d61f16c84272c692e8836b5c524f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec461f7d10f7b5386a32d65facdaba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b407bbf8c2d6a5e5bc30c528a67f9e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b7ebaa1dd1039248bfe6340d48e18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9efb242c882af4cce96272e97b5b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f07fcf83d488bc3b34f761de2110e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb59d62e3c2bc178551e831230d589664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84012e38b0234686989917dcb7425da3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41a8c3f7d4ea93772ea3a786831ee2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00447f4d8b9a53d5e1d77f7aaf820f1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e869761bc77c3921749d2cdea7641a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55696561f2dc141bf178cce6bced9042669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b1cdcf47394e01c43fab6d5470dd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671f385ff3b778c87ced0f27727ff81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0bb48e5c2c6516793b9fabcc55ea5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045efd93bf496447721019c0525cc78b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c8d8d5ae80742e844c2fe8836ad84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab3b19301d5a19fda83de4f7ecf943675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59995966571a79edfdd4497a7145dd50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ffc03f6d787ee2a1c32c5a80058ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57d39bf809f226384eef5b0f4fcf32678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab5e98a0b25ad83c7014637fb4d616679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b1143438e5bd2b4708ba8ce9b0066680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1510255434f56dd2a21c89d5441cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f784bf9a1d1fbe235022acd006d75d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032abfdaccece674429455137a88d0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf21dc37b2537c791a65cd3ebd26cbf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca36d4fdc695349b8a93bed245fa51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a003d9ce6e68f579e65266f025926686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db987187be5e1b9d4934054ba61f6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6ac3feb15f60b5cc7b683f0aa30ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff0f42b167eeffa2ad7f242e762aab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38679af06e5edbbffc2d4131e150ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b72455e6e1b437c080417971dda04691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94f8f32470627bb0178a5abf5cf001692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24606871840d423cda1489c9edaff875693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa9bf2dd1efba4b45917f4b1207821694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec72d27b11c23abe8414988e60eecd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb416b712de8868a76b6b84f3e14f63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4e51b18bead7bd6ef31a3de17c5ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a599e4dcd08fa1acc0c8f0bd5f3398698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6771d7144813b14abeb576802cf3c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d47ded4b1b91aaf8a80a97980d9d00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe576f9d3280e3d769c3885df26f2703701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4128b115b7ab06ab77368b3539fcb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edb62e58e66f9f1315d58d1599f0ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bde51a49246998c67dfa8f8a220760704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4a386d3feb66ddad9e5434644a592705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c64148652666a87e140d7c4f444d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd723d6c8624bbc7f73b59783038196707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd773c57769f768c55506913e0fc1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98cf43a640c4987e5749bf9caefa38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa974186cc08bb112474f9e8b511d176710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec331d6d89b8fc0d0985ae1cdd8a0f95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bec3f514f94c0dcaea08abc3508658712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c4e547128e205f966485ad039e9a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3af7c6c16c75e6d6162f83b69093d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706414e3498f888c0153f1beb6603f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b866cb487fa853223f48b227f50859716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973a5c8ccfe8662a6250907b3a64de0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32809cc0a97a89defaf53e3ab85c2886718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a28ce68583ad5aa92d0f16909ee83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc4a8484585a6fe936132d88e3556720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406d5a9b2fcf061e7d5823025e11b83721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab82c3c8e7799b2453accadf43f466e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85915c69eaa58c277710c3d1a36db2f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86758e86412f58701687f3869aa5840a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fc7a7216c154a10c01094f9004841725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0db3be15a506e1f3c8d20b22832b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f817077f1dce1f3b382e4921c6980727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c660703a4498f7bd314b119e48e7d4e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54c43f305b3b5baf3b92181402ed87729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb8b70ad709cf45c8662e08039c19c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b444a563cb59f4d700b1346bc21786b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74a485e6e1bf809307d7e7c09cf873732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f3e1e7a2ed032cc9c9ff6421b58ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6729808817bf5d704652b37ae6f41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fe23506ec37a205f4f5f2e17c3490735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f8515e23ed68d24f1724fc198973e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c298bf05d11e1b7d173da3364bbad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a800f89110e295890fab767a2b2433738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6655e170d748ff78df08c5bea70ff26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0ae1e7911d376c7450543681f1569740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bdb49530e84f4575b3af92616bd65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96f8b5686e894b1ce005cc20e7e56c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9e40e4cdfcfea2d181d554dde56b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d91bd2d24c7aed08f6317ca08ccba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10213942276885b334ee79a90e8bc4c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73add044e8be76558c7bf73e9874ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9d51abb2092d1a316e94d8367ee67747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba241be0aa9b21e24b0770fae8070a16748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527635d61f9904be2613603ef1c8d4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777675fae1724b2dbe047b4afb11a16d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038548ca5881278b8c76573e2d5dfff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14360a621fb0b3bd1b960b90d5ec4d3c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3152bbf3ad1a608f21b1857a53c71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12adb5a5ec34d8cfc0588a2ef463e61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bc2ee0209d7f8d1d11b3e755ea742755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fbbbccdf22c47b09b26f75f1c4ff4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c1e93dd108a4982df239497a0e913757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c13c8a9b1c0a565ff76d79ac638057758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc56fa2d7ec0e0d4f35af38d54bd910759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0af43b3e69c2778b692f9b7924ef21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9a3ef78dd6c9209a99d1565b7f5de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f99a4e9de2708dfd98ce4a268a4ceb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5191e48965781441560f811497bb8884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618fcf9f5b45d7f88de0c2a2197e0fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8ed5a799c1a0fb240a9e3bda01d9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4f37125abf58414876eade4ae9a677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46d3a61fa1f6e85386c23ff530161a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52034c811bd1e1260bfbbd3a64cb309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c081de0cb09c546f60e5cfa8a2dcead10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eb5f985f6530810882cbc6fb8d7b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992357fc29c3b080c20655df59647f8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84577d4b3a13e30d1f22964bf9c5473213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4726894824b49facc815b743366d5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e96dd63e7979ed16f50b2234b699a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3b8f4237272d586aca5ce1d37697416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9e0ada292781cdd4db8ebcfef3d9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29083f7bf9edd946ff5d69af163f0e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2814d4b9b9d0cbb987474fd0bc8ab819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35edbf7d6661b21f3492c58ac99af020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4698ac71cc3e04bb8eb8ba6d0190a1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57684805fc6bf7903dea0ac2173890de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ee8ec0c7cc875740851041e09c17523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aa19a4feb6ba22ebc2b5981be458b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9a1623a4723319b68eb3cb7b6169025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c061419aa3c9ccacd86a62d555e2efe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc845926c75161a19d617b12d4148e7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e113bd9f6e5c47ae63487b693cd4d2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69412317a3fb5b2d46048f72f88b6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71338c511d3d4c5b7a2229ca5e5a933330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7d815cf745c93331e59ff1dcf5fdb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ec491d75ffd72b6388adaf0d36ca132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab721d0abf8945439d49acf566b02633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a18abb57d7fda87da31d8414807334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010ad3bd38ed465bed63985a164682635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10331c131e4e3cc73db5bd8460b101b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b4a9d665ef46effdac02382ce17f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e9db00ba7bf347223936c1ce5bbcc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d336d627dd9de0abe7edbae0f416a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7545aa3ab23452863a92524195d66440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1f2988ce9e6d765edcf673aa0a5d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80d84047dec6812875dbcb849d78dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c349d89d8ac9486903684eb544a2ad543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa12d0de6b84b04d5313e839dda151444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbef08cc3eeaed91b79a289015529e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986040768e12a0a7b4e533e7a9c7d7f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd27a17644f0b7cefd404872a9948e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524849e6db955f6a44b37bdb0aa68e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d37143f82b2bb9322344857fbdeee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533aaf87a89054f9d8b05eec5a3b1e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b3090b334ec48c6f538c12813ce8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc47855a37993e8c5c3a593a76dbd0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06273e59bd5bcfbcbc2bc0619abc6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facc345225d539b3adfd93a2559d97654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976c2d1383ae06c78c08467081cde3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60326570482bd6c14dbaba67428f47056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c4398469f13e0a9a49ac76689c4d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d2011d4d432a8e3f9b2754bf7ba858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e376d23e6957dbe976d81a236e89459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e5aa938345e32b56373f76dd4b93e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebf550bae0162a6760a9a2512e03ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85b82702ae63ed443833dcd8b7d5b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f3401a75dc763e260962c2548478f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8467c6d49d42214318cef052c0f9c1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee0493544a0deaae96c2818eea50d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed1e8c4ac4f0afa8f61f8cf89b458f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a789d4010aa4771266918285e9ab75867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fe728a0dec8e1dc56f3eb207b2c8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da2a3665b6beb18bbb3a31bdde452469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bf05df1eb44a7aba1cb32e6f5fa8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579d01f80d027821d5cca0f0bce737f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356ea63e6b94b515c5b519c8643e6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc7f94063a0262e635e71b9c05b7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0728a2a9a0c99b45a3b68bb6a516e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a85b57ac6909e0ddc69fa7d0dce43b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50378504c27ea49dcdbc692d27b9fc5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ea547cb81b5d3d3e39c821ce9623b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825d862c228d84d77676a786c77cd4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f649188eada72c44734fbbf160f67c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23897ab4b9b7b360c6ec4be88ef3068b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e2e78d06de92689789a392fef159781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e64462cf9200abd4ca2bbaf985d9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e0e8d7e0691c85ecb77c3d95326f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d0a2b69b33bba0882f5b0c249fdfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a18b788511f7e70156fd40f67ca5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db3ff1dc8e48c9fb700dc501b75c6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2214d8496ee7c191acc2ee207779e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886940ee9932fc2ce1bbe8d21b967c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aff27b251b41b3c9892fad7b36230d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8d0b12b5e67b5fd6dc19c824cf25f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6b23e35f836a7c6e2a551841cdc5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1150e062e73c6986a8357d13594ed292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21235a88271fffcf7e0b6f8ca42ea293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb605d5a622ada119b1cd2b1048451e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbf5d363c30cd9b8f76a96bcb0f43f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91fce032fb9ceec4d736f84afbf1be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84116574c1cfd436e751d843b4425d2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23967322bf7be3491fdbb69b10164ca498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19545e53bed07063e0e66f0df2fe8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f27edf4ab74781676a4e23b7056b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cde6f80b5f4b63a4d6f9feaba9b02c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b65883faef92ea0723083888b91512102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bfcc65aa85b418eb39e6e12aa35ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7e8c0b92dc8d1ae1602b6a46e6ed2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df763daae92eea6b8c6c91aa19068b7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732da727be5c961b57baac8c4ff735e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766f7fd6ed5827f7d21e0ff36f83bee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437332dbe69244217bca33ff1681966d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c906d5900dd3fa014e3011975649f6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a035816f564b75f44542f8104dd78f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6b4ce25bbac166d1deeb4177f8d8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb83046ec623168300d44af8f386fec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd3ec845bd47886bbe929418249b9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3412bc33f9b0654423f71bfce53a49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe24db8a12cf6bdf9d471819a87fed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29869c9246cc1edafa88ff79251f2024116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20bfbe9d633600e998f09818ad7018117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00120b024fb5d4b930f508e6eabd2b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629689cd1f86ef251d836a48f3cf635119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb0c85d1d3301e62741155404ba053120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d1eca952d7375d6a1663c83d2bd99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcfbd20c4f66ee5ee6dbc17ca4c3da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e89c85706e04a45f42f38ef34c09e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec440870d0d14711b4e2e9a35260bbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917959e00090b6dee4ba23523656eb1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90925aaf046eb1cecca3ab9330a11d83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165c7f7726e067d35d48888bbda2e91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaf07b451e4410654a4f292e71ae94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccc49ffc0f917c11d8a93fc37a96fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f040810ec2044531cb6df08476af6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c3e4a6c420de8bf064c64e289d079131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cba76b0df4b9c04c75ba12808df6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d7675f7c0c51aa93491415847f55f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e52e7c788acf8b5241e52ac522859134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767c4411a777add275271ebd70a0ac3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2156c0cb26a5a4f9c89147618d45e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cb0e49626f947fb06c4fc081f7e48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c9978438ca0ee01ca7bd591feb79a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b91ecff453114642893a3ce6a32f7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e51e964d26a923c17084d071fff4cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e91f06b2d63e88c46015363c813bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0a3603c5f6541443df04b4741a5e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebd96dff1acacc43cb5f17f327ee0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff34730328c147be0465036eeb7515144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368b67715ab38e0685c898d7e229d3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dbe0f10c5a094f63baba41caf4245146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f7aa62a6d98cf1ef4feff2376f827147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815329f85ea4ad266ba289320b60b395148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1010b2e9e547e9c9593a6ba4ae24037149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1af9c45341302ee998fd77a3c5faaa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d62d87e5255eca3b6e37faa099bf3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bd818c840796133693b95f4f28b48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6f78f8c4922795817cf73111a7a33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695326e24a13c64a3f5e41851c499ead154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4daba11ffea1ae232cabd65142c9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1970ebd59b1d1d548478daa6a175be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d58ab610a55581882620bd3f10e6f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c6eff5ae861e99d9769608fcd5a45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52c24d691cffe17fe18461335f7f7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5330082fe705e2dfcc22b08e15ded1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245fd334d0e78183b93b9692ac106ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b218c1491fe75dd0039f0ddaa1ef0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42575f2a34ac9ec6e7629a47f77ce9be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54d2238c9cbff634ef1cca7d0e5f89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ea473563b60fc802dd95e5c1b3d56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c769f2ca87391b84640506851bb50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dea504545fba7c2c48890f9a9cf4fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcd1bb12cce632502af8092bcd7b60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af68f15c230f89339d2d36f04c81d54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54275de3ec83e449e5bcf62b3c09efc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c7d6cd06dd963b2817832e20898bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28516ccff829836478e87a3d6f74984172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c91f80ac21b8871c6740e56e84ae6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634d23522ceca29d6e2e2e5f720369c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90317fe20829e140fc3c127901aa49f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70cdd67fb3396d7687783bf4f7c7b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587f251df3f08abe905793e55e81c18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a499c508d025039241a1c7db96624178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b484e05217d1d03a20c96d625209d33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd09a0ab6b527c808c6ae1850a0bab1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eed841eb48a4e0d95798c50fe677f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a104d040ecfa3dbfedc8616bd30905182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fbd9260f6b4ac7d9812fe6d269a81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18f3fa1f4ffdab3766f12af6856c66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601ae1cac2df7e42da7b50cb5d45139185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb798f6e324051ed1efcc655ba8127186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7b4d346fa6edc373dad7317e50ec7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ad2fe25d4f3f21e482785ecf9036b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83561c7894859cb1702efe4b72d1f0f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7885add3e594357a87aa202642d44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f395b08a1792bbf893d58a3fc6eff99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28682c9b47ad57af4514deb3e0dd91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cf52245bce0092827ef0c033b9b05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6894ddddbf6abc19c4b2fda616012194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6f833b7582e107367e18511e521b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a0447c0a796510111aa24d08deb48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7c97797b26b011e7218bcfed134b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15044dfd95e20ded8c18800a71c460198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac307caec0727949e23a83805acd5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e919ab18ad642ac623cad866d1a4084200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0abc671f36e2a07737ddd7fbdd956201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a6f5a386a4aac3352f1b74fbf9f60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321942336fac534017b067781e0a390203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550bd27848fc610e82edaefe937b540204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8812beae4c4cd5422d22ad8527259205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370094d1f8b44193a7fb754dfce882d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2b027f88de5ff9e972b80fdde881b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f94e26c565e5ddd2dced972c06277208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a88250ab7a90aa42d157a2fa96ae0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b836f369fcf16f682d7753e7fc1608210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af8a1c52aa7111bc3ff5512b1c84ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dafab9eb5627530805218bbe3df55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd93537ce19a69280092156bef34c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f4906fe92f66a3dcf3e4952d05e98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad47ceb18a0a2dbbb7461d57d94655215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd530e82ace282bf9fb6dea6618495c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ceb5aa7d29deafb62f16256332d01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582c03ceec705f0b6b395c75c4b2b5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f31fec2618a8304e9fef59c3856ea7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23455637a3a751fb408b79256f0df89e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa232baad550d380fe72630b0fb8a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf91fd1820954e9e1373330451e5ba3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd03dade3bba6484307f0f79d4e519223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3671383c844c9e0b8e010efe25152a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53d6de715514f340e8121abd0d2fc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23536b2e70abd602ef9edb5feb2ae5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7d8ad0d7b00bbf58d8151e9f7ddfa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf596ef58b9f40b8978c141d54c6fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd529326440ce6e73b2bcc1bbde0ec26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375def6876372dbbfb7aad35bfacf8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81454c3bfc00c3a7b466b0d2e78cdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fda0272f03818bf59d0473f0b7982d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331ce6a862a75d9d7c1d37b5ac9f530233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db691404630b712b71091066ffa085fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570dbecd09d45f8305bafb4bf1ee57b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac41096be16acfbb740566fd5540579236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c5857d76d7926686becf7af3931cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526778d517f6d63c28352592e49f5925238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56e0fe11fc1eddc09ae44b1e7b4347239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5aaf8ea7b91f6bbf992196bf2d340240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c63a7c27fafe262bf6e5fc00924df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f56e6463fade1025fb5b61ed268e46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f4acb50bcdf0e55559cd39f0dca1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a45084c705822ce4da5801b8a3f40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c91c583a5d2f4195fed2792807ac89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f487f3a6cde2435085aa6d6c6ec516246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32989eddd17559ba10d3c03e58835570247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96a8871ea31c4221fdbead5e59d8f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babe16e7743baef7e0ab1e1d53ff3f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b60842bbcecb841836e03c8cd46fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c115878ee86cc640cc1d44d1dae56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0fad6fdadd00ffb5ff16ab8b8d5b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee0a1d7b398667df669575d03307e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae7cd28ebe3967ad5ab08d0b879d4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b91527687b2e83030bbb5a1a940fdc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cf637e57fdfe4aa4d2413cabbbff5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0313660e5eb456f8343dba1e4d8fbdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660bb053fba00bd144f70460826abae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4404fddb170c4f38b6342579e66e1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d02b5c0536460c371616860d90443260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064d0b89c2074d0b0d15837e305c9b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504ddf0331ccf0c4558a231c1921867262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d57086a57dcb852be4c98d07240bc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fa87af875c03b43d28170bda802e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c99da9ca1ea3e4f6cd04b38e6dfa25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a698c2fc0af6781bf877ba88f0115266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01736959f7c7110e1ebef02212abc71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64fbb7dc6fc2e0199ef831ac604085268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e3ce8d96c0b8b22a0ee1ebbf95516269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97dcb68063db9f1920721317872ac6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8b7b4a236f8104c25faf613342cb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256ddcd0301bc41afde57b630ab1301272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a41338d6d29499056dee4d46f6ec03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60def7c5fcf8593de554ab69855c56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd4ad4380203ea6dcdc809ba75f918275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dda85aa39a2507b599da11d11a7254276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05870f4d8d26815441b72d398bb10b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae7a1a15c08170c7b483fd1bd78e88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51797befa049af976fd7c811bfc11dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb75f93d0abc8223cb707cff9c12aaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc480e0e61376150d37c3b18c158a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03002fc762dadcd85cf74d4c331e3d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d259812d8115b5fe16a76e5a09007283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75cea1cffc13fd55a7f57bbedb324f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147e224f698a5e37d5300e851b13f36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35daab1cccb2e04144a2da3ec657e81d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f024c1c8e30bf83adda7c1ed952fb8d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da01d22181bc210954a081bad98a44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511ddc916bc6c6974ce39abbf3fa9c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5360f7b0b17563bd8f45cf42c7c7ef4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade023c6355fcf771b46ea5c6a0ee96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0f7701d0e6ad4725ec152d33d7a5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaea6cf16cf0305007cf756c820f4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1fb5e376f1c33e1f8f3c2983e1986294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559503d60a2b093e7d234bd2f503486295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51421cfa2bff941f4c3dfbad03662895296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6399093055a1b6f4287a359f0ddfd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1b4d308f09562d6984e9c6fe084c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a44be4f3e4ec582f2b3ee7b14d1ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774f9b8f179ac38d5b620fd9c473e77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5066bc147bb30e56189da43c90f828301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa29189c3bef57a21da3659a6e70f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0f8d6e83bc9bacc62ed94c093f7bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef7b645d6e6da5e7aab50a9812ed76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6080ea17135dfcdff1bf0c7a66a13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684771a84acbebe06b3335091047855306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e156214f473f9fee469a92642ec235307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f83597f5f0fc0ca490fc3f65288b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fefcf3db73a7b4711b9ea2728363e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7af5911692e22974f99e547a5b39a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c669a5099abee1e6e2c0d68c6e75494311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b00f2bd41392bdeed54ef02e9a795d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f6ee92942f1de8d6c908f9bf433a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a03fea55657e0bea7485f8a32c597314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f97c7b2b50a4d52da4b7cbfffecf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371331f5403d0ffbf99c6c8c5ab2b010316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b3eafc2958765de82a1da7e0e7b15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b3f5f4853fdaa4593cb59a246335318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d67deaaf3833ada64ba5bad2e08386319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ae9c7f3834fad1eee60248ac66617320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ee4406dbdf7ec61e6901a8bbdf38c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8373c03dd90f726f3b9795a98367ed8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c05ecf1f431a9b92113f5a03471097323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eabedd026d695ac4e74ec7203e7018324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71080f81c3c7ba793bc59241b1bf0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde03596a5a3200e741c2c3393ad3bb6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cfa31bd59d9ae41d5428b0d099a2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a90ec77e731011ee8a97af173fd0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872e0c79e17c955be9f7c21f5b9c50f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc9e840167cc83bae47340d2180eeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca2df20d46195c0e188ecc640ff98d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a9277b4627772884795bd4bb221e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164b5005d367a94506b724be72bc14c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608765c9952306b4829a750952a33a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b11540d223048e88c4a1d957a835ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096694c39acc1443709eb07d71708e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11813c4a1113c39503a747c4463a25cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf46d105cfd37553897210f79cf03ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013295225c103ac30bcf14be43a73a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167111fdc02c120947cfa9636f5c8a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97e35df9004231405ce84e15936027341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f80db1fad63f61435807d82be6c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8c6e11e41e6c82ee3f7738288fa9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87907c9fd5d719cee51fc9a37814c69344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afe4f7e69f8d52bd857bb12fba34ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65e52594f778b495c846e9979f89f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc523ac953e199b9c3984cedfd4084347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa769733783346d9b2e5ce49e50dde4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1293d8b3bd49fd2b1b29e71ed2e527349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1909c1fca745ee7ed60f88403fdca6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646a7633d696fc85ed4a13f8e785c63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1455973b68e37bf38dab9bb582a2e89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab24aa09e35583b8c9fda50968aebf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c3161e42a492d02b4fa1c3b3be315354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09941b6ac59edc3a288fd450989e4158355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505aaff7e6f0ea6cde86a25e71bd6d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd3f42cdc681997c5793a1342045b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaa6978d36dab8371dae3d16c24d83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2add5cee88e54682a31091e950d5352359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d033e1da8f9271b62455c2b57c7899360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7fc43e68cf9652737514c8f478279361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b74dc56484476159b175817b5996e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d8940f4d344c924539d1eb1d53c82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3428e47d71f5536ed1e7703c4a2b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51779f16806ebfb2312aa5d360fb35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93908876baa633e01dbc6c2401be846b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54477a5996a4318da2ef868a46889a99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5491a208172f21e9b59463a0774e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188bd23114f866b2c604f415f4029cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc002d09a440cddefcf862ce11461f76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86679666c75ceae130319ee5143b53b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf1210786ca6624043dde8e8a1d734372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc2cd9d0d6c255959b3f0de0f850e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad973a23a241d16ada092fa4c63cf328374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd323c7f2011b9a1ad075a201f7cfb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dda41c875bed02fe140329513ac8fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd85e55f56c410dd6cb1844bdd4f8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f74625877b98ce213414999efd72d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d074ddea4bb383d677736778691b708379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ef1f8e8bbfc80facfdda7f5090232380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74bc69e1fc11e1ee587a6bde016fde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be355a7d5e13b7a17ade872ba16ad616382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1d0cdcc8fb6da630e2b6880acea3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cf28b7d836c6f550e81e8eb6942e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4fa211513c19c268cce058ffeaf8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf8aa1b291ee7c01da883433e01b4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcb1287b51086b2fffcaace3893381387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc79f7ed9125569192bbe0d7432c399388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95315712d75bf334399407934b15bbe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bcfd4a2fff823561c4b707ff35d9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127a009d326bf5038ef758ff4df8a75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e36d2b94ed36cd671b2415d8b8f804392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42402e6e0f976fa093740aedb1240e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f45d33467660962757eae7ae07db3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f9be8df868b5860750970acefc5fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02110f6b11b7fd6ad4abb3885a35828d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cfba9b63fd084a124ae7e737ab731397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba099ab438a7378bc690407e3586b0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b199dbae301dc79eef92ac3fb4b1389399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e628dde8a637b1b5271fd3c70c87bc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f346c7d3a599fc7c10c31159900ed83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f0dd6b5850b71792d4088319515f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19813740402a05c1562e9fe254a501a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821315cddf41805aca4ede373e9230cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b01e4f33494f77a5a1695db8183814405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f35c929aacd145c90a910213d6cc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701898eb291e9ca39d6a8f289d1750d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935ab85a644149c6b3ff445cd66ff5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752b1f5c8741969f967fa07925f7664409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e19ef84b7d778acac3ee7d9eff2a59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992ff70b888688ba07c650bfc76c3cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005c06c1ef2681ade670022fca32f02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87041b4024dd726ff0859cfb398f81fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a11c94acd41e95426acfae2114d08d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756c15eec552eb7c63fb3b03c3d4e0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deb3fa4f06207641236e56c369c406416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2823a9822041d129c4e7f226a6049417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986886867b43342d59ef79dae32460f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ee88dfb8ecfc3e69bda50dc500f94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d8687fadfe5fdbde8002cbadaef54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d05c88f6daa2b36b881dc7454b9ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5547ce9374b417ac29c1a97b8d3765c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877211175ebb35ede967717f4d3a34b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cde005932e3a43636014a3a7cfb2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e4a567b12057c0989217a05d29885425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d511e16a5f098e39054e9fb70bf51a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd81d2c5aac8d26f04b682945aaf59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe371fffff05c788b3f27ed26b18085428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9ef54b1ad8a5f66be258aca3c5740429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81a5b680de0924d6fe6754a679b86d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c02cee4d08b3a646234d1515155fc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd51a8ae325662e535d10a68dab1da7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a171091fb283b572232208c243366433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0e6507ff6713c073f2eb2eb74ad43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499b438f6fec83ce1f70b30facaa455435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9e85a7a983e31957635c8ef849879436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8fa3f1f1ac655db610fd175b6b6bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b998a98ecc56d51f2ff55461c8b92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d822de380003d5f7c16a8564364241439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48f5ff9f0efb5a0a4a0e2bdf5ea61f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba08a9eaea76642f009ddcd7908f619441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877e06b68130460d7cdaa0916a0ba26442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115209169be6c1093193be664952edf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f59cd6bcd2b615eefa8ed0a8256aa8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49ef4d712740260d0857f1945fe014445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009396abf26197173b588ce6d404264446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e99dd16521e3327bfb38494d1917a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdee98032dae1b40b9557208d4a78c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277cbaab42ba79fd8d6a9fc6b087f6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1443e09d8dae9550db2222ff1f6fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac045126dd99031a7f8c2f19df297e80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d905c6ef9336b57e04fc6015a6257452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074e236b1ab00a371609f7674d14e3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28836453cd9c3fa05f23e77f7f560f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e666c99d60a1758b4619a89654b37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dcce70aa20b730895f8be62d0ae5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a136d6ee09cf875f4811b38c7da8fc1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34527ebccba1859190ed079a2f2426b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327070f2b6acb1676d755872385c031b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bfddbd8e77148dc0a2d4264f2c9a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4ce19efd6fe162d1c7443a3b2c280461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49013518560acfd285fd607e0b584d84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b4465f2f67f4944412ca04be4e4b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6c12f1355624a819153707b82efab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823d8519f78c2ec6fc8d144a9bb383c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26ae2d51d219342207d767160ba712466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea56333a0930e3621d1c30e15293e95467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587763c61f0475a8bb11291ff7657112468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79c41bacecee8db31b8d11814fe4d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb74214fa05037775f61d61c906362470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a12124c57f010387b39424e86425f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616e2a9bdf708f91ef48908ccc1c3c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178ed8549685536027c47ee2dfb9b80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fb444f412a04d99a5382b2b67953a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fc35de40d143432ba2dda4825bff2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466692f1eb80ef74b2541f3835df523476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad100e5ddd886771aa60e7da28de4563477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51c64500e8369d986c5e4ddf4b5b31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f6fcbf6a2c8fdeb4ec08ce90e4d65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3063c0b558b7867ed51d7d46b4e97480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9906467be6643b91045b5345d457b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c4e4af64a64cc682b6b7696e82dda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed346a04e29931c5eb655d88673c59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bbf2c33b75e0fcb46d2df9f12f5d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb8f7f952fbf60dd42bb76fc11e9a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef13dfefd02ed90c3401ec3ca06b92b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e37f4e3b6d09f129c2ee58aa89983a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3b329e56e3a73bfc766200a7ccea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bba1f416aa55135c0deaec8a09f72c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b208a97bb12581b1a04ec1bae1089490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8af6397c5505c49e3fe8b0f42f1655491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb609c0b989c48a0b7b7699d3463f852492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f2bba8ecdd05684b3581197c04f4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3653bfecd77d9679e3576566bdc3c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022265b0b91976572cdfd815ef08244495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4137aea03b3a97caab5d2c5f9ace54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620538e2f41f911e1cc592cf60b67947497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb241ee61f9365946ce3ef4894e16c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2cbcf3cad41022735bed0162d7192499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88060ddc39694f7a017e460092b3ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fc672aec3aeadf76396020732445d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a175638bdd4ef4438fc37941cdd0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dea384b97b1f23f3ddcfe45a6486d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e49f30edfdf7dc149c7eb27dbec29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad635977374e556458a8f2aee74849505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b73525979572d8b60ff095027807a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd378633bd1c9e87ea25936f2ed20d60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d78029be07b695bd55f1b818e2b47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df77ab7e683dda0adf839cdeb575b75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e6ea2d4588200c47a8a900267ff16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bcddd19ae2dcde93c3e12f6d13d0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446ecacadadaa2f22401e75ebfbead4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117827d8dae558a483a351056637982513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60387df0dabdc5f838f07415ed9dc120514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23050a3f125a478c5eddda1b2fcbf97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d05aa171afb78965e057d65f6d619e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5332bf17153be6fd0acd0f0341e460517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba460d3c6a36a1ce134bb71fe7c18cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49aae118c407d85f2a46ecf89a308d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e189f86bdf3998cecc2dd93edb8fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a9c85b5205b77d76411536bd0fdf8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fdf40eaed746ed1baa34e9ea020b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31240f4be2c17e341c908f90dc334e61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523df0fa068ce9f1423cc07a34c132ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075fdd80a89127a02adf7df23dbfa38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d6d4a5ca0e98b5153f4b17254818c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14b0e8b253ab287b3b9a9f58e4226527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05775780094eea76b752f3789852643a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f89459e941c57c835fa104b535cd81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bbb1b51f42259fd7c6f789ffc932f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024f79410d061f4aa3229f450ca6d68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef234ee0e0a7cbdea9f15c78f47b72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216cd09b6b8f926332ceb003b48f08b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb76e99ee5a4b8b39afcb845045e2d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b40cde016dbc4a087aa404f8f98f3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5908494194aade03ecfdad90be8cef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deff7b2ce383c0e0badfa3829b87cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8b32281d8f4d52af49b888bf877ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105bdc22aac01f671dc9f917734b248539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a319d1186d3e5970d05a282a97bbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e48fb761059880909380728cbb84ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af4efb43c57724d6ad930896650651542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac290ca4cd81feedb0f9bf781dd1e196543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0fb05afbbbe5c9d67e967ca306a33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6200405440ee50bfda55d795251bdd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3d7832a344718688df02f92965036546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f2939b99ec925a4140454046c8040547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffb0a0731af61fe66dd267dc80d059548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d46c1cc53949047df221e6e2fef36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed50f798c28c43cd0da6bafdb40e5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb698fdd47920299443806ce3116f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72185770b4b49358596885d95c2515a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17905fdc14eb6107c65ce9b09203ecf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01357fe1b07b0b63e5244e5ac4ce95b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae50b37f1a98ddbf9f4fb0db18fd335555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe396765d01c7d545cd4e434841a27b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8ef12bd2b6fb88dbf93fb42cd6d29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b3cea0268afa4032c9aa1630536ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bb0038c9d8b4257fa895e6bad56c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ce7777bbc945b370267a109a326d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a85158ae5441c2421be33ba6c02244561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73a5dd5b9a452ad0503ec1d08db93e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee86f8283ff958b673a2c7d74b4412563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63930bbc9db149a45174b71010fd6f85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37984fbe48d1d8fa3c2f0cdeabe0ee7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3ac2b7d3fd54f6b73fa7810e03e87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589515e27edc511db35aeda974a4f127567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edb56ee18138a9ea104d6a2135aabf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4b6d9ff70311b049ed9c50e973c63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a41a355389fb8325b702252dd7946e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082500b7d43d7e489300ab7dd96260b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd3494eeebb093a5541de357da3e09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e500f8444d3579fa44167fad06364bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85289415bdc05f0abddadd446502998a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76dd75b998e998e07c676e3513cdcd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274663257cc0e8eb057cd98f7212d0fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758f79b5ab749ad694adc9c40a57c34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a3949bd748616736511d88af0ae08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07985d08006b8a80f5c5be00dd4bc5da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81530e7f28bdbe11986b4a87132c95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bf4720b0c4885524cd88b79841fd1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506128d4be75df0a8073ede747486c2f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fa81347585c84645b7d0c5dcc465c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f048281a645126411adb1613c48022584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf258071f418ab74acd122b1e7a3c52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279e55d894d33d982b511dc859677f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd363b0bbd7f907b10676068dacc5ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb167d40084c2cb5cef1043f0bbb3477588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b16ae5c826a1dd7d900d2a9c90f25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8e4fef90c706dbf501236a94e719b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4aeb77a0c7a60dbfbfc70e285e742591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef63c7ff46815e854fd6855c46f93f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fab02b7e18501c2bdc98cbc8e5921593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dc4a9e610e763ba4f18d7deba0e67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1c4c7d3e18257629b2d5bbde30a64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33334156709d4609b9f8af4777a1c7d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0db97ded65e8eec7d81bf6c9624d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda58afb8b6d1fe1bdf51d804739492598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d7ca6e342e3a64256a4288038a4df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4676ff6bed781a285e54d0b12604ed9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7dbda859b92de1af4264e522df5af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0783f2da23861cbcb958c6719dd55eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d2d0ff7d361e91e0b815a5fbfe56a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5788eed0d4417074e46aaead9d146f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2108e9a32eedb6a6f5445dd69eebd5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b467eeb01954a151e4434cdffd1b97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3336eebe7d0e1efb0613ba78eee7d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d239e30ded9091f04b7f6ad64348806608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6feb24ad08c54378536f209d7161ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e02eedc1a71d7745c3c895701ac0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c819b11d19aac8ea5d25b98554dfdc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8bf0205621439b55af5435e4a4b98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ea9e0eebbc059e556df74f9e8815f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2f80fe38a262b12276c692efc61f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77b1bdc53a5438e6994a1a7fcc0bf5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0362561be7d161fbb6a63a3f49f36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a115896baf7886febba917ece618922617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efb87a73bf32cca53be8c8404449d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690ade235066920071eaa1ad49770af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aabe0fbf0326acaffafad91d10b7ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216bd7fa21eff661d2127844603b483621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406d2b35e497c31de3b8f0d07a30ace622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9f2f7caa86d2d64deae019d8c33bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459d705e4c7b86504a5e1ff0bd775b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579820a15868ecaa14d69e655b8ab1a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d0812034baad68bc071478fdc0e86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1f12f06e39072ff802cc7b921b0c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7a7028bc9d4bbd58966ac77f86777628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd46b83918a915b25584201be98569a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6e22372cdcb74790d94b3228753c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2cf8b160327f5000c377d38f7eba7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e880a3441b3b1c8d9afeed1a45dd48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dd25e0146358177611c7e9e5237d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daba1412fe72d48f36de8a4768bdf46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c252d1debb5bb9615c1db111d377b58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c07f3f7f7ca4ede24d0732234dccb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dfafb02f0f577cada709d5d44fd28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc9ded218f21bed4fa2887e6c22d64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80a16043747b8142e6d90629366c33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbddbb15e249aa82778015be49e5a22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2c8a315a6a9101808e71ce8611187641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813ef5ee4df1c32c55d0dba9781e167642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bd91cfe5542f73826773447efa136643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5964d72a4811766f752f4599cd1977c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a01e57cff832a8b059508b4d3d1612645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa28f158f2f91396ffc8cca68e46da3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b40d5f58e1932444af35c013574b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcf96bc3dd050f58603637e33c1f7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c58c30cf0e2c0d28a29044823b014f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a042864843b766c5f85800af73fbaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447140fa4e1fb4d5a39cbe76d52307a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5a110ea53234ff100b11a4e899acf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5c15c2ca300ab0036383fdf44ee40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8469539673554b8bf6df3578a0d17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37210c6e03ddec522998e49bcc422f81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc648a85de09bf740e455d6a7b5c01bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faf55d096acb75531e79c8c23f7d78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe5f0f55b9aed072a72de4fcc1b920658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae64b996846dafcea15f3479161d7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365268dace342090a2b17b7c1681d9a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2f5cf99bedd28351903c5a3c01a54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274e931460888ba4b2be48a9a1958e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935ac0890019f2fc7be4c96bb5135ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8b0f792616707d6f17c9fa6eb9a56664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139967adbf5149c6cc97090446beb658665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aea2cb4529e6e88a5d013364bb30c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5bd493ee5d402312072ba99df3310667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1925dfd4230f13946631b01c8b025668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05df548b780c08325353789dc3fefb8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4657a6e16cb17e2ddfefccb2e3778670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25377b77aa5da4d8ae4db398d4c0a65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea142276d853bb3acd23c4c317c80672672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab2b754132f8b180146c15f861b02c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857636a9041ab10406f1332f48e5c8f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fabc3d690835d306c0790273ea77f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddbe8f787b0515aba3efda3abd8e2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df5447d5af4b52bcaa4f9994baa28e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7cf14babf7eb4f1b49e1bc3be96d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d9739497f40b94fa80799f99c9097679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984c7f374fd9832caecc52a1b685c40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c324a7eb653f51d6e4d89e0bb1211681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585d9cbe78aed40d7edc14d568ccddc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919952692115b095f17736148faa93c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d1fd07133ba348aaa1e07d325b55e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93c00e2b15946acf6488475b364a57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed6cfb428b3bc5779e63ba787497f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239b3b45371658c79724a03c69ba98c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235614da16c40c6c05a65ea83968f925688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b8fa5ae8bd1999802deb3d0a2fcdd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee958c5a0e84170a3e92b2c91260e7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694600ecf19fa33e87bc8b8c67f13177691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ca640704e9f4424a4122ff8ba979a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873d003ddd1300deb358d104da9e3ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bec5456c83e87ae847a95aefeecefb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f1b7444223976fb1210e58dbbd047695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b93c3cb12f800e78314bdc6bbde394696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8725a560840fb6eac78148d1e033609697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a8f388633bc07bd415c494add8240698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014255529b78a62c761fb3bec7846d00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04b7c17a400ea7f107e165498b3e54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686473bb0200165394a4b5e24c03a03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1a57811def185f52bd7a6ead655bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40850d4e78616247c4de4699835917e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ad1ddeebb3065368c9ce2fcad8743704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff4c88ff6b71692ae6e8611286c8a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7c40191a451e169a45f51531610ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1536da6efbed4e359dd372d1461d5a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e1d87ff0c628b8fd66cef6dc400cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbe16d4e5e6b6c835ec705d5a8b401709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e514a0233f6e96a4dc32996c37990710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4271a8e8182d25c29b30df36db7a72b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3695ade21bc698322216fac44b3e591712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e2faf076866b810c68c00feffe55a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a6ffbffeec1206b4aa5733ba4f1b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bc82669193bd1f73cd3d473b67601715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcb357d207ae78b5bb75c9f22c8482716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878068ae046d840860c2a05d4a3fc2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c504e9580247557e1143c174e89a8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bc81f87c4af716d28195c335a0b77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4ffa0b27d2eedd4b96e7d1cdf6784720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898d5f53e0c6ab1e91cbb7836884eb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523b9ea8665e7c7f070868c4d80a5d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a2d91d8907b4f086c64517b8f6f38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badff7664d5e9b746106afa2cc4821c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01164391175815e64abc032226dc56a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad578150ffba3fbc7ba4041c0f9169c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc8a7ff7f5a472fb8692b25f8dc2ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f603b2b211e77949eeb75dfc665146728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4abfd0296a718a33a6249a0a563197729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f45cb72046a8fb77b76fe3fb308f65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a053b5bc48a43ce66513c2f508844a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f28c357e3b57bb9de5d29431c72389732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91c004c2e6a5e2ec617e06966b774f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a06b43fbd6bbe8d2bfee53ca2cd275734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fda06818cf2b7367b26b86bae58e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eaace32393b59c103c1f730aeaa19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299738f97b09f152f5b457df6bad845737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbb3abdbec437c4e31f5dcfbdd47a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e996132688165e8f6be1795bb614ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1994c603e33dd6c20ab14c3049d6f12740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ee4e15539861a7502df4306168998741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236870f506dd8995f71e79004ec96fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ca6374c3be1e43783a3bfca070afd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4a210e0f7096adab4b897041f6083744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e4577d713b04f8ccfd75f4d00734f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece5b00e3ce69a6282b64b3bb93cd53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03580f9ebd6e4936e775d1ac49b341747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7487ab6233aebf13240e2c30cc238cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b463b262341fc699e4a7cebcdc6a916749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03155b67c8442ce4aec35c27aa6acf1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13972981417847efa72af90b6e6e286751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9916436e7968e0151cc9a770e4edea2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75adbf2ee3bdca7ad0b93726204c0a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b245fdc1c1ae006dee4a0c77bed7c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f21bf33651ca229ad510fdb86c5dc3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b9c6e01b6361384317ae2a432a0f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46df1b3da40fca80452ca3efff6b26757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>