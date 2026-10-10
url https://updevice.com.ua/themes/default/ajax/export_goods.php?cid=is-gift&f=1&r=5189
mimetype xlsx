--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4ce34f7c9098180af63c2d349d9031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0bc7ae737458b0816e3935948247b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363dac54e78d5aa590ac026bb46bae43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07283a2c0b881d5ea522f83cd2667b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441caf6c9828e838aae6d566c9e45c1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e449f1dfe784bafe68fd2a083e59446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358eca4e36a898d4824eec570c76c6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4d230e09aea3454fc51ffa66a2db18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6551ed8fb7e47a120d719e35650aef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028a3e7e9c5a770044f084c11c8566910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20890ddb2604cf8d687fe9855c984711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364abe0f29eff22ad7a0e734a7b7e4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad77f5177164c3998fc088243a5ce513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935fb2f5d40a446b7988fe9958b23614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13aec721d4cde8c26a05f8c8aa1595115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e3f2e99fff920a7da586ab991365416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8bdfd2326c546cd22f00abef498a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b4decd9bbdb421a12c598d8ad3c7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3738fc8ebc30d21140bbab5b4173319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0796e7779dc726286a988c79e0cbd4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e752c3ba21a8f0607581dd7d4644a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d231aeb8a5f26a5eabf44aea55746c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38c38ea10ca03a7017a3ac66d63a9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7f50b17119799369d80881a635d9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9387041692a9a2cf7c1c50691665a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5bf7ffc4926b82a0655440a42170026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd5d1fadde6c5d10824ceeeb2c857d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee004b79070f74e9676b54a8694a4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18011113ec3da4e8118c5b06f5793329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89741f5373d6c9524eaecce760eb6e4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7e9ec8c1f1c03b82291fcec2d621231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03675e0a7c56ab453bf55e71be15da132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94d8e482a7e13bf9647cf33899adf233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a21a10a35dbe06682b72556382b62b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cf4db063ab06c075e9923c98e7aa535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb654d96e5fa6fe61f12b0f4178dc2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56d794c19a5012ab8e250e6cf188c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187c912f2ec014dcebbff3c9475a79d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5cb4ad8b59a474583e732adeb0da939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7d4e97305b1b8b732d0d2f80d2cfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23401c5ae0e253fe3162b3b8c4f2df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944a7aaf273da5d6fe9ca8bd5b0bc0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccde278909b6062c5a0c2991e4a9cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ba6cb1da74b25e263f6c9aa67fa7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f4787324a1ba73478416fa800720945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337ef100f89c11bb142a2dca9afb8c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af16325822e162fcdf646aa7123283747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3067c0c27388fa753a6f144dfb30a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ec065fe9381764df308922d2a45f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e5a4034db480c6a7d3e48dd5ddab050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f735f0f628950f43636367b2a7cc6ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74061492d8290ab3879d52d5aaa48c8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c746c474fee088dd88847e22c1123953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dcb7fbccb729aab8ca5c6a02f333354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f358cd3989b0b1fbb6d7c67e68a5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66090f472858e324951c810aa43ee0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782cf7a44b78871876c90c1ccc37bf357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b228035971a256689f0fb97a4fb31458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9311236cc18dfd3bc6765827832f75459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859996f8041bcf3593a08ff182edc7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39843a34e844057b751a923032ba98a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16892ebf0ae4347f129e5cb500a4f0be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a74d4f26383481385c2c46043751963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06e544922784311423bacdea75fd6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5ddb39db3cf1d45d8574e824193ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2167381a1952f67d816747c7dc3bce266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff366c239fa74abf2280236f74d66967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0d7080baccf5711bd016480538f6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a06f45930716dbd517532946413e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254ff740b34f8840d9020ea1a34f95470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5bf386e4d4cdb767f0e7fea6e61cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b8a9db144b34fddace6bdcb8cabb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b02d59acfd9db2494a8d3621b1fad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3562fdb7ed28fd211e5f7effb882474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472b63df3b5fc0b6a3a696f5c7f8bc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8fbccf076f8127140e71d54dc204a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddc361c0086189ecc2e4bdddda72e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ddc56a2560988c766a69b1de6823d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82da391810b6ee8fa0d28e89077d32279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df5965b592553756e468f159ce5b7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d3ebbc3d8d7de567870e57ac814c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68d45bc19d007b7fa3de11e857818782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078014a5870c6d59b204c683b28f2aa583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62430976d8c6729785f4d41e0a2f1c8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf4f7cc7421ee936a2e5ece426e67785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aafbcbd3c31c36848f69d9831359c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccf1550543ad2912a97cedff55368b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e6766c24d3be602d381fa7b8ce71888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695af439f42caec55f2f2422ad7a916089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf306df47773e8e1637baa26026f57c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4cc42d01ca14b733a8edc54e96c3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aa12def5959e10275a8b2347a387d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45952c8ed205a74793cdd7ba78d75e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a499e576375640f4553400b75b1a6d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a69ef42f0aaf50810e25c1b729b12895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cadd7f1a933c8e2561a5b3baef65b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dc1278e5097462ead7aab5865116397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f12e905f2ceabd23eb67f83779ecbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab31e70ac4f9821ea34f8d135eec3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072525c664e80f1e63fc3c3ad4e5009100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20881a1a8af0d348b1e2e2a45a49fb59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a38aafcb00771bd20a3e92be5e17b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241ee06152e14ce9da821de1483b6cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f28041a932f5d9600231b7ec5c0be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4132366ad995be66ace7b2d37c281105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9027c1b6ce38b557a597840ba73b0c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc8602ebf1cd248b02d88413ac09c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa75bc44e84a37cbd0d7e84ad965cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d746ca513715cb6a7f8326c210d14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8ae141d8c94c363391746d7ea1b5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef84a367908777798b871f9a60eda64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb24642fa487b7089dbf122620ac803112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da04e6bbf76eaccaf5316e212030ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a2dca16913e8360849a327afc3f5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e941621879ad8e50fd21fd166ff6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b010925f1d55c8dbc8b98330e3e5f7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06156652d3a24bf2980e8a16cfa0cd3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e64e9eb0c5b1a4d3317927de3858f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d7154d8e146efa60f93108db53e5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485436e1ecb8e49c9d258bedf3b608e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae84e229693551bc8aa667b78f81a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb39bee764481a2afe304abad60e7b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619cc9e743701fa2668667d10555d2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965ce8d8497cd9977b551d93a99956b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ea4b87c124f8066ca409b305d73e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba608e6431691e6c5a78b38f27d3aed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc838a0d63f38329859983fc2700ca7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121529ce321880914887c5f865ebf9fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ef520b1f5cc662e25841125b22f8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35d5ab3c4e69b969357f642fea66b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412a72a8426f4526526d6979d1a4c82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545385879df18609880ab85e05151c71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79442e4554ee31d9bdd7213a5b99e0e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da928df96a9c88b4e70836a98dd0f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f94eda0837744b9da54e0ac797655135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8676d8eff7160adc678d9136229121136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c16885653cf0d40531ab165a4916e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ffd16b54a05f44fe5139f7ae1cab1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1646b5bd6f69be500ac118386a42e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bc66f82b7bc3abbbc453125a4182b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15dfeb1891372dee765984279264cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ef115624c6e32ccf75390f585d7d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af671e057e7c3e156681e1c0c35c1b43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5728edf3cf7c695e50cd7c01d3c2fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5548ccf174fde9f2c2534f69c44401145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5ebb9a1a270be1255bcd8a637d6b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbe5d8e66d4b0fe0065985ba3742c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d88b2cc3d01104d4d03de0f560b40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442862d2a23e8909e075a9035ee968c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b43f6f303aeb6b17349f51fd8ec6d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d693ba5a228e9c3ff6167109603517151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b93f8e8fa100e9bf1ceee5d6fb77d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6687d3823ed7511890a942acc3043153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee83a27d1e8708dcdcf5d33fa082f56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7890c924e1c2122d4e58927a3785a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25d752c06a87e0b423e0f268472d03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4de68df104c69ebf44de1efe83ad7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17fb7d0dadd75def6dd6889df7d228158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b53dce2a897250aa763056f458d2cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c979d343292d704ea502001b4ba5a63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8561132cc9507bd8e505a3672354e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c3273775d020f37370160802fea61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd417fafbd0d36c6a3e09562d40d11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cbb929d9c3305daf85d9237a0e874164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d8468b9f03bc9f7861d6d086b419165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4753f96b3a15c603f3aea83acc31c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e9d9718a3d47d68714d9c4566003d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6c6f16af38f16fa0671827cf54ebd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeff0832a87956c60535b4eec17f09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf4bf6336a3f02fb422ecb1e09b03f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ff4453ffd0ba90800be877e8c197a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b42d12a6b1615b620812ce8bbc9be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d76da65690968dd6711ed61126cd5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa553dd86029da94d44eb006a0e9653174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05667f6853bb06861e710d08961e6e9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337d5686fbbb3f52c443dc23f4c5a94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321171c1302d6dae181b2acc9f97264177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a8a3e84a22c7fda21b3eeec556ccd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57c46e42a1dccfdbb375505d89a57a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d250d00398c9a02405082322516996180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1fa3b0893a170517ca0005e40ed0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3ad6c4ba87ac19fd2876caf774c93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6ebb414639b829afc3a314a8d8acf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d8e6016ec1533fe979627aa761eda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e0be98049e1fb29efab41af20c30b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24746d6666b9c6e6e21e4866a59c9711186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567503b90e662fa6c4ca6622ae76a3cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db37b5dcab6b766c920f7515767c11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ad227e98fa245dd8d64f251f621c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bc418c8540e143693c0e40d498cd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29949e3765cf0eeebd444b49acda233191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9baab7e49009bf7a3efb1f4e7f5af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4829b59131d524b01d7452a39639335193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56043db4c92a189b463a602fa99483f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245674ff66acca00e2829dcf8504330195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc7739080466b2209f3ef40e1f5207196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a44f21242646db64df221f8867ed0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be26548c252d2ed72e1197550932241198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01939b48fdabca6ba8a771f7fbd9643f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68b0ddc169a9e8452dc8735adad969200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1eee8965650d94e53f56b0ac8f040201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65f067262a2993f580492109eb1281202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaeeaf0f4ae4549bb6b96177c49436203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af9d984f6f1c64db27002cd5967bf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13113fe7c156d32ef8c81b04554c569a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcc2330e10a67e09c82f470bd4e6f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53961422937e143cf6164673076c8659207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51007c00dc69d979e6f5888ad7afff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758845749a835ce1a2814cf9849216d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefd0d8f02599361261943a7289c9e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80649fac9757bef2f0d890e12a836f20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0ad618e3e36d5c3d1474431b8ea9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48f61bb908213711140a3d011261a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3bee769373b93cddd38c9c27c952b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6befeb354d4a9c11a7a51983cf4db95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569feb7c2da063d2fca49552219571a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5614ab8492c66e3608112bd821bce43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98025b60fc202fc2d5ed56d0d2d8fdc0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc119fb97fe14db07b7685ba3dc59f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981201d99fde4cbfcf6e9562a403ed9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b70d48d8874812c80e127f48859100221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc819c376514adbc60d8ae2424732ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55692679b5483b3c9893af1e67a1e5b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0b70ebed0285ac576894088077a4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c783ce6893a6c4afb325a4895fce0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa659a683ef833d978dada29c75f22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c3927fab0470e1088b25bf863e669227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f1af3c34b85ea4dda601957e9436d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c016889cb7f32f6f83397695524081229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3457fe034ebca6bba1e82b5df99a8f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7459e015943bfdd1a0ad8030c110d83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50061e17f1ecbeec4a21aba3a493277232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3657dfc67be3a610c3b297293c5e07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c062ca26c323c7b1fcfbfce86b7888234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed898651a1d00b036e1f8bd96dc994235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349acfb9971f71e19682cb32119829e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eee027fade6779fcacbf0fc810b11b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e2c7e1e8a0801e9e0a91849c3cfbb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41379539d50f6b704d13a4c222aa9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79f5a921c3e290c835fcd64cbe76b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d967b985201ff7ea2b67eef9afea5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad34668c62649ed057b660df53be9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123e6b3a1f204aa2a45701ea64dec36243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c04d2f9c387e6292123be36bd1ee34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa78d509cec9c281665efe2a267cb19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace780895629fe3a92d1eac60fe2f5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc61a23b3f2eb60a063b600a273397b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead80372b3dbbe9fa212b870b8ae04f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff57589f280014a903397d9a615c76c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddc72de600b47383b6302a52d221af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b620cf8d3ebdd2f218fb629c6901bd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1b4144e5e067302f50dd1748ba9be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffaecd35e1e69e666bf8669d28ce2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989f7eab3b0d62bedb4ed5c0248ec07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695809b8cb90ad2f7d7f4f9e61ce589255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb6236067e99691aec9306da3942a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43e3e5acaf626776df34ca336732a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70aea659a28f1815c2ca2de31fcdde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644295a2aee29176590e26aed619d80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27d7c0b84446863edcdb7d139e8ad5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1641c9373b8db0edd9cde4a28a4c628261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36197cbe997fa9f4a8862ecd9c9812e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cc28a1fd1c36b43a87114fb6b1dd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd2cb8bc56d5f3eb472441d3405ed6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507965003563d50d9acb01add0ce9543265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90b613f17d327ce4ad9df88d15b022266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7237094a607dbf7ad9646dd0d3d631d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90f8c0aff477439d21dc4a75ce5034268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d25d2d8bf78ad877b2efc08751e573269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f13e5cae5cef72be5822be98a5a40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2362bebf1f250fbb782cb9320af54e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99130840b856c8d575348ca0a6c0508272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84f80dfac47cfd25a1427979d010ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59287ef3477461e31ebdcfa9110883fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b2633bed7563cdb2cb498558a0805275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9f5ba7a431930968a9e03b262c03b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c690ff68898bb90df120b62a4990337277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47b36cde995281c24b13f96b40a464278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6192e9f8969dc04f8dce82b52a60e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd782831dfc718cccbbd969b52740a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0ca9a5ef4eb08a6d3d142eaf36283281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74fa1f671d1d21feb8c77166ac3e6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723d246db6438c2ef34d38c507fd7a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08574591055beccac925709bd1739d9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c9c6c03e1a58740cb31a428bc2cbf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69732f54b52e4d8095c2675bc455732a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167789aea2a74d8177ddab463748dad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7ae7a41e49d31f3e596e418f54c69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b11eb9312f885858398859c7e6c75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c0bc6fdfc4beadaa3ed09eb869188290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033bd8bfbd9ac99ed0659bc051144e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234daf6f5c49fd961022c4d94a483def292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cc6b9607c2ad80581123b057689e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bf1696e9918248b9f76ce610a9fbb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b77b818ba7fa81815272c91d2e04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56de46fe87aec95e400f633c235609296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78546c6d7aa44922cf0841cc101e5db1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629c07b706fce3d2e1a5c83cd69f7b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cefb1e382f15c76f590aef5f87276299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b162851d0bfeccecb3e1d9accde1e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c39e24d1f376810170b9f760168007301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f1e9b54f040c308b78c16725d7645302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41561df32d39ec5105d540163c192a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314937ad817216eda3c0a7a7654998e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f0ba2e53ee011f6d0a612b0034760305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c78a999a1c3e1fb3c4c38b53226b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db996a5c1e287e48129ffb155890950307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503bfc8fe27b24a92415838e1ca5f8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34064a99d4e251788b46e022d9e13d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78412820a52d8e9a5e79a3950aaf5a27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887a35ff6eb8b9d00f952cab853a406311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bde9423a872c05aacddd1c4cde0bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81a6e96e8d479fd1e880ddb135b25f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51662b84ab6c61df1c4ac25be69074e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38556298d837d8975fcc2ec6089b0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeeac71ca3619e056b8e011a06b2fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7312d277e4961f96fba58ebd6e686317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fabde7610f4d14df0047021d8d9d1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c261067f86a28be71dd5b57e8a965da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bf4158f82597fc27673717add3eed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616db36f75a0c92ed116d9f29bcd24a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaaae8112b252d648e4a31bf1c39ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99863d37480a025ab8d4f704b7faf712323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc45e6366ae7ba410830769d4229556324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ba905a1ca9ec6f184ce65fadee9f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91443660e2c3a9cdad4f3513d36da823326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc83825df200fd0497a202021c55c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3fbc191ae00d93fc343df50ae79dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2519260ac5d0e2cfa1a6ab04e504f89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81099d89fb34e385e858833b79d43e5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608e6154a2ea2cdc0052d49d1756632331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d85ffb056e6c4a3a18d0ee4ab64be9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea06f3eb08d5d6b9ebbebbc1aef5600333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba539a55fcf2e8e30661575b36ff272d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d526fe8251d73b743287e17be08d52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41428a1888852a7611b683de7fbf6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fecf3d65986f8116d26440e288a0a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6aa2186a6a80cbbd57814ebf88300338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fccfb17a94a609ae8d851664663288339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed80b1925988190315d11bd8ea48c5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c667155c3cb10691d2a8d0891c9750341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc76fd81921a5b65f66df75ec1beaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6d06c30dc371cd4a6a885d52435ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d108872a73839d214e1885bf165ecc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d1b7c574dcc6dadc0b59a208e669345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6df9c7e46bf6a5d3ae511eace0d5b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df31ee43d4ff91c43be78db2c09d5fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9e77e6281bc8f5bcd223b1e8259fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865113de4ee01601fa4d6cd597c00b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac20c7bb1fcf0e659ac10033bbb9fd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f13d604cfd0dc06cbc9eba5ff0845351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb1427e36987861c1ec098b9beda61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7d93f5ae8ff8d004313205fa1b280353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4526237f88f8ce3f7bb4c164e03c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e9a830cc847b54b0cd6b024c2495d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89847c57dab8db6b69c52b723b9a2bad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2286a1eec82965856d7922f624386357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa2149667e79611bd5b958889206c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9f6ca65b370df4d8f21dcdfcdaa23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257379ddc84561a518bf27adb7ae077f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dffc22611c168e369f72485a39b270361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45be2b0094342eae87b2f461ee3760362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af266917df7263f6a49e87b0900dc85c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c61746d9c0fd48959c0a5b802b81a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031ca1bc6819afb31985cc23fd108ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4444f0aa2566946531a45458e90a656366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0f8b6ba61de7287620dbaa7d974b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544f1ade470df4aa9b7ba542d02878d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302639f5ac1ca214b4940e8ab89e7aca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce62a2513e88666f1de6a9209fba2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbe14c22644ac12fcc34973d2e0413371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba011d2eb88bdb1d3dfcef0658b3fc0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a3726bd9cc0838931b0522d09c035373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b1c1c354dddf9adfa1b25ac9fc3ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c9d316f1e1c42c7fc1a88a4900fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac652ae9441b320b7ae9366f0034e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25718613819df5d4db34d7c8b4614db0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe92f06c5915ee2b718e345ef3e71f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea5cb86cd9beba6ba975d1b8bf7a11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911c2865ea964ff66a8aaa2fcfd2c64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028c28f5e9db6eebdbbc88572064d01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f55307c9179d380b2274a50773faaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5260b03735689fcb54d6ec6749d59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e98d3ce83761654d1a66ea61d74ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73412986821dfb76310caad799f8e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61e665de87a7109d50ed7e38d7c1ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e0fe2e8d43aa1009deac4bb82f620387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeab6b890664bc4a93efa2a6eb34d96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28162dcc7e979806751da5d9a5f8ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a53b10a3d0867109263afebb3ef6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68d9385a16af28a0f69c00b77aab95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddeef39cfa74d6e6894d670b5bce45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b7835807fb6e4c8f0deafd5fbf783393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3651a844daf4eed839a9ec1f34680e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446e13ff87ce4ba4902402987076179395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ad1486f2da643fb69038977d0bb26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d59dbf6fb594d9aea304ad2088e79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94de5d70d5b085a7f7585a619bcd6d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5a5e4af643358fe9d3b329e1f2b21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059231eeb3ef62dd2a6e6bf0b8932198400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded18ed72919b1fb558101804e57460401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde51de333c85ea644214fee2cb1a58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c2bcaa3a6584c02e0a85ff376f91a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a19141c7e64823cd10bb50b0a90d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e95b5789eac42c30a008f90e1a69f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e81522bc203d7140cac4436b00444406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498c4a24441c33312d3a7bd7cbc661e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b753f0b41f6ee3e410eb9696f7da406408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca814d33695450ffaa2a2d658f3bf53409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb99f5279f7db2bb61ed3c764d67cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1220e300796b171cd71045dbf637b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff1a901ba72f65052c6328b324ff83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7d9fed6bbe8e629afd1eceb540100413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87a260f2e904f05444b1ee0ea9bccf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75187c26cccbda1bebf8c6425b697d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e623c54ca8993554c2d0a60a73cff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d88dd988c1023bb15f1ced67b109417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc234d791a1a5df6d8e74ff1e240f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccac7b0410e19de1eef607a073460c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245a88abfcc314daa10e852c0608b93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcfca49f323c019b4b955d40fbff0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4e5e717218745997afb03278e825f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0c2fb3980cffa9cd434b5f1c89a6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e6b4ddc5480d0ce562e48429ac8eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6882353e4af9effe1db80fa0b5e128425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd93c0bcd536389d44c62726fc34fce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af689ece44189d3eb568406b185344f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6391b7c9bd454150cd7db30f98ebe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73552aed96d96043d8f7ab475872eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362353cf6db1967752e7833ac1ecc712430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19a98ab5025259be079ca9617b5a5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbf66b2e33858199fe88e8c7ba41a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0effb70d435bf24c7b11a927b7c0d8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd3fb04096515b5a1bdbf9c4d20b1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690cb9e2e02c39a2b1704c2700b0b70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5380674c8e1ce1bd5a700b609168c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb2529c7cadbb19963afffe5a2224c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a237c6d7d975127121f7d2c4a89843d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111f7e4ca2369e44edeb3d2e81be359439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2119f82556de96e151a8e4dd61fcd1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d828d631548d7bab0b1c73c9a99a46441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9bb28758d6e22e9ca8752ba01238b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28a21a63c0fce531f1b7b0533da4a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5f3b4a47af0da42d9b3f43fc96cef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bd3a8e1fc52ec601a9e708fc5d5f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959bfb56f80709c73216db585a3995f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2232d7b52ad47fc937bacd58156c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842d01558b9d3f5643ae75ab8066145448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe8d341eb7b4d9ce810dabd89617b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce188bdfe0fd89194a0f1fbde7514671450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092df72fbd2a096fe68d9920179c3737451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135759e86ed21b95de292502c74e795452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953bff7e0dbd7f43b934e478b690fab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a80d76d6acc9864a35aad054c59a3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888d9b44b67a50e98afa88fae3ab1d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d1073bba3c44813f6d8d5c2e839ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a483cdfe593606167cb46a565f3f148457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277080069553f3d2b986be811603fd34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405417eb21a1b2ba54e782268ab357d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317897bbd7470da69bcfcd6c5f361770460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9980f067abc79621cd68c874b06dee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed692987cee08e1e64f31b81f4e04ac3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3911bce08399ca8d19423406a60c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21e6d22ac350d6494009aa0d41217b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2d9c278473956ca007c0fc89466cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ea29bff1ece70905b795757570d9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c56865c6b077c7f13fe98945916671467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4b74c47c947b1161fd477966341a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4aeb042950e5e1c2f42cc4ede2362469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0791612c3d5d794cd409493cf56b4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adc2e485bc8cecc283a89ce8f0593a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ee468459a08966ceaa7e92d80ec25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a8ff950888c5ffadc92aac69d4f40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a714a379179a3fbfa8eef632ad1f589474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba01c40ff416e88966ee43a56b0b0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42407d7bccd0bba6070d91ed3cd2cd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d3b680be45bb6869e15af719e4084477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4febac0af7d3eb6ab28b64a138d4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672badba8f7b3c502bd6ea23f1d98f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1057138bcbb0c65b001e01e0aaec8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82955f7a906bf269793d298e22892e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864212ebace1416beb3c23760e8c11d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94344218708a7b3aa0e4c447db79f7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac241aef1a1e4c33e5714910b839e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd05ed0c6ec03bafbfc06edb34a1ccf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b333f02c14c4477e025ed79bffdb49c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dceadafb8b6f14529a613df920c3fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201050bb40002adcfe835eac2bc2c76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f7681b7bb7d26a2aab8fc9e02804c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f4a09ff4b9038799f86cc0437c821490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38154501460fbfb3fa6101291c2e7e86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d1d3dea53b7e37352977be67e65dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524d5abef736110f2f54e4428194b52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8be29c688688ba138e8d19f8845d91494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d3f1bafb3729556d2f8c010da747e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fae2fabed8e2beb4536c5655f28e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372fde389c7f085e916458cfaf18d5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a3974a5e1c9629dae94bb3b0d6a99498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9669b225be80bceae02b4705559b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d36f50878fc9b454eaf832e55a18b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd90105f24ebeee00b0908eaa5acea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d598df489f2e5b9f682a9f0e30c520502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cd4637dd4b995860be859ee576f04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e9ec222aed9ef2184132b05693e58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84cf55a25849b1f7e23f23d0a9fd58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d9be8b590daad57f03bd1dddcbed8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474c8cad1ca733c2513d86400ae4c63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8731bc7881b1c1c0cbdb4c8d80a615508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50e47cd7570b7b1909ad1fc1beff5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe40a81c9579266919f3c3e5cac7335510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d255c8bc14a55fdcd4ae85c4b64ba9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbb08a4e2080c3d08976180a2ca826512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13ed7e29baf43871759eeefe7e2984513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93794adc9cfe3f56aba3fc0a76f214514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877789c0f7385d1fb86646ba78402ff0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a933edf0d1abe6ef64b180f9932e8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfea1fd047bf9ae702d04fd877e2c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71954abe254dc67e3c15ce95acdc5379518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311063b5c6aec50deb451f9c310346e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b54ca2ecf5d675b1091237dac0e2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806cd38cda602a02550fa302c4f73ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e317cd831719626148d2685e90bfe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531bb8506050e1a054348d07309d7ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7c990fe67e299e291e5810d08eac7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6462126213a1c643b7a0fa3fbef4dc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ac0a95f3826fa8b89fb92fb7c330f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e00b99851bce7e1ab0d142c4a56ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6418461c86d0aa01d61776d18620406528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29ba72a5dcdd4e6998504c2a44ec80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6377f331ece48a8912bdbfe83188d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959226da04bb75f3dfbce1867e07df4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77913799c0aa0091b476ffb1b9732c8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca584c1a650702a6c64af33b57f6c58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad360c229d355ec896359ab33a50385f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d83adf6e99615cb634b88991aeb6c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593d4944163a636ae59c9409105522b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd55fcf84aa26f4780dfea4dc67dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9e8b93ba4a3cb8f9e3178c3349f26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9704ab39a19abdfbbe7f89ec321911539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff173b02f457b3a18a4261759fe51a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038e03d9e929443ae8a65cb04cc14f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa975fcd00ea46e23b800aebfb4166542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1f35c28334bff7da68195e8768f9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ff9a2a402525fb62506b3dcab47db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ed00e67a98bd63f490a59a6083a67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e03dc38aee5f04bfb0f70298376ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73903cfbc02f419d727b27c8195c70d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95a28a72d0aef289ea71ce82fbdce4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9d7b8970f27f7b99aad35fd337ed9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeaf8e0cb4403f575212ad642bf8b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54650d162f1f09f1c0c2cf78219c74cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c71da2611f558069dca63c1e35677e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b1d1b7f72a34a9d0064ad523b1b65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abe3592f578510a49bcd24ceff90a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e56d5599ed8d718f376a1cb5c8ad6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3850e09e8a5948f765d544a90d93781556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef63b6736d559b0a5f9210fb1716f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e72174c9852943346037337db4ae6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607715b99c92b10d3d911b8324cdb55d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d00d11043d63c6a42b0101ee69d0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5357d230149c57e4b26cd0c9531d9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487d6ef4ff86fb69a6da8c283d180e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68fe419794f065c0128928b7165c07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387d1b5ec926f51b9697219e9565a1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3f7ddb846f246f2503bd6a02520ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db1644cb77f03d1cc4572406a85e21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895be307a6a4921aa3caec368e97331567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40f6437871f8217def4cd9b09beb96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913aa55c006f07c25e9d00b2f532252569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172284d7516cf6c3694540942f0ac18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1e105474e1382df8b677c75b82d72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d47118486b26005ab20007b9ae305572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e4038687a3f6b203f0af3e2605b38573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c2a99fb6d50f16b0957f6f04cdc64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36089f7da6f85dd8a0fd10500011a64e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052f36f14b0fb54785793de9b9bb8c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88d3518072aef04967be5ff4b8db7a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf817bc72e62b14a94f1568bd796d0fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccbfa5290b82c953380cedde4412fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553e6acf1ee093bc55804a4eab2edb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1665c258d3701b7083493e81fe2e82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495c4e3207c83207160a36c4d0a78aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b8f12791808596f763e5a0803c85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102b9e20aa396003999a4fa5457ed59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc65ced1dad804cfc35d4f68b593f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93e4f9aab08f2f651e3c8b50e5b43e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db053e0e7349ab34107ee842f8bde11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf62c07128cf2705f06ab20b76808da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8ed730e35f481a30f6ed9a90061b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9182d3da2884ed5f7d6e347ff3fb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571fbaf4abe7de63399557cbb5f5219591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6879d85052e457a6d66596b6f77be56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8a6153f8d26e0857ef35125c4c3ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e7b9da01c58a4452404638b6cdd7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f2423f67a456414f2970ceb512af6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39322189a2deb1fdeeecad9e5c0e0eb1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f93264e5eddcdb334b356c6e49954597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa6bcc704a915db8f5718e7d835ce1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d65226893a43eb05c75f72182f77a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529384035a188c808fb84ad72d215d3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f6be721cc4a3a1675eb3731c02870601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbdd1b98d4d1256c2d2a8118fc0de1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911c21e5a38028e05a5ea896507d25f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f471a3bbb9c09bd97cdd5364675b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117d25a8b741f8663eb276b44c7fb7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf8a0dcc6cd9ac126fad6fb1ad9628606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dc8c6e4e0b68a4f4025adc08476c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5e91c506f59a39e1ef93cc7bc722c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f64e25c50529600934b9cf9d781f9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b60395a3aa7b5e0c1ff51f0024ef7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d6b6fcb839af9e718b55db26c9656611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff46302f6ebff7f3da4ac208bad7a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671485ba35158f36f6c9532ba5dbbc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64cd7c0f5b10c3a42685c7a19cc17f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd85ab53fd6599ae7ca8fbcae816095615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5959f9cfa01d64f6dc837df2e28c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a24029834da24af8937a8af28df5c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe21c3f0c3eb217b797cdef50200042618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a75e8da5ecc1a0427f2dd3ab0c23c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cf2893f93cefe049843a830f35023620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424a0ff9ffc0cfb16b033bdd935359d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ae613f5ab77009bf08e321e0d7715622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8533ded1d219c8d8d68a3ab27ae28c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4d9135415283c0c663344d881bae5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aa8fc8e27b584ed3dd5ee648e2266625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f4965d815474a775f9aaf7c55be4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd07b6241f26192ed481f902fe5954627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddcbb95c894783629394e5ee61cd21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fc3edd12b5088ae6564f99b904c49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac2157fac1aa232e2c63a3b4d4a6c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664e07a91d31673d4a3ac5d08978159631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f62676dfe563a7deeda740d35e02a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26506e2df0bc4f882d2667227412372e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254edd29a0b7c1cac91f6f528fd2254634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e32d70d7ad185f14c32777fd5d6d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677a03d9b506e0c10977920dd3a16a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6d976e52a49ac5aa2a00e14542b97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aa262c232abeda55acc9aae918960638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad113a702c8133033ce11bfe3c149c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a14a5c4e65cf51fe7556926ad788640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7cd5878380c339185dcad531c7bd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9d7a1b3cccb42d2f4be6e5e5c6512642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f50acfe1da3ecab82aa2048aa9189643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94bd123e25233c2e65904742e42af3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f2fccd53bd1373603044d1db34cc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c0339be188bcb6ed2a74d7240b842646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3944e7a7f80b78231cb3453d761893b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40f6675f7e777e64fb09fe194d57c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b0ab685059124621046dbe935c2f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273edb31fae229034fca4fb5aa3dff2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b62613ac3689e827726ec7e535426651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28742b86393c77f643e50710ae12e03a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41099e129d78c2998f01abe0a5b23920653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9d718c4146ad3069218ebb2358cd3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8b95eaac80dd25b6f7d3a6c6ed88b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b63466649975c50f889d701404d103656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02ad460d4db7b1bfa750c02b26f695657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7fbfe8d422a9fc94950641b5caba8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7f1e9fccd289348d48282f1b97605659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87323049df90cb6ade7fddeb23b530660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85961cc91cfadccb3b048b5b861c3315661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3dbbcd9d47493faed3e55acabafbb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c26e949a39247aa18696b86ec31ca0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ae53500d882f4ae2fbc83d7221162664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1304cbf9dd081460cfb156f57b5ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7f5d1dac25ae873146c86278f84de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ae35d1a551956ec26abac2e9cbd95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968643b2da88e92bce2ba386655dece1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7ee582ebfb313ba9fa38ad1fa8b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1388673d8ef430bc018f19de7f4984670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b48d870b1372a193c3a66d4ff642eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561af47bb9638516ef9b1662adb61d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f1ebe694d47222e0e706891039ca0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a85cc8bdbf51bba0bc83342eb70bf6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b2b2f74717d3ee5ff4e7fe6ba07ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd756d62afb2908b8d218be954b083676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3f2db91cee6607ac01d7c4f0ef517677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513fe69929707f4076792d1ff2de7a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61107a50298077d7889209ae776a23679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2ce05f4f23fc878d72300edcbf86f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9208869964938cca98ffc07b48003681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc475b2112d1df0c78a4349cc39b39682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9faf1903fc4e54a73b303f70c28f62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd214651aaacf02b57a28a05f20a235684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67777fab3d8014a96b3a53898c5e3b83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5ad7c9807d572fcd203a5027bd272686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62cfa2f3dac30b8d652a07a06ad8f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafa007690ec1cb9136186e3c986ed2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573517d9c72fc677ef90a1d79aa73731689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4c73351c23b3710d4c30b99aa7ddb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dafe9902f1b658a2c25422f1b7bb9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e4a337af9e1a4ab62f6dc276f638e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3492f5c2565872477ab787e7f6aba19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8ef487b96a65ac9b33d93b31f512b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceddf481a76e94cb3ba43448c33cba8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c755fa3b083796546c48a6cfae2940696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21846ba825d56e421ac1b9a3c6afcc47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64755cabb6a12cfbcf698d86b12e778e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac071a3202f89637bd37a54f852b3c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591b4956fcfb8553939080bd34503c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502d8e5ccaee91848d5eeef6ce616d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4ab84592f236dfd264e1c69b0c80c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c1cce61544771ba004fca91a96961703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3dee79455a00fa1eb62c86f5575dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad2ba929d7327a8cc2f6ab8d5f3a37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f45db3b8b038d68e9d53652a8bbf0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199b0b4aa4a7c85e9ca52148ead1250707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d9edbae3dc501c4fa35df67ff36c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8319fb18c8d28dec311a97f8052de8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63964ab61f09573e25275b6d7a3b3d61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4134f591d74f4d5eb1274e7c709a707711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6edcabca39653aec288bd17131576712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0582321a84a911a2970c19b2d11097713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f86689f6f4cbddcd792d53d84bcec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfb7cd4e7b6ae3125ca0c8c22d67e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f1b0ff5c0825ca625368737d6c65c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0c22b26caf0cb3cb140046b4e1995717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdf328be1489ce3792381c4283cd37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41018506e7e414d2fb99fa831e5321719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b4b507f31aa0f216ee5e4cb35eacf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bdd7bb1f3ae1e369526acec60008f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbda6e61b4ebbdff7e1ce23be77e506722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d86c50384830bcdb6a7cff54fd47a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa69170454dda39e05d48223457ba09724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6b193dbcbb690c755dc6a38e64145725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9684a69c3f7af5400cee46b7d8837726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea5e50ea05acda2f847cda1696823e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82728625811a96cc6672f87648c13110728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb6dd10b6d1ad9c25cb07f5bda8cf0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4b954599ec0c8ab13ddfa7f3a31c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0c00c4242fda6469eccd7a89bac99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8fc2872d6cf0258083e08fe85ff3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd0ef0de94e43a3a873dedb464f94d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5ff931bc4f73dbe2581b9421b8738734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd866beed4a67cb9155021fa7a9760b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058b37e5e17e20b0424635bfb3cf019736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdf7366d314db59d6c17f2fec93936737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03877e69edb33ffc33f6af1700fbd493738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c58a06758b5d5f3202da6060ddc81739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21f0bd3e42a0d28fc5bea3b4674715740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2360cb48cce4eb8eeae618a21b630741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aed7d059e1c1201c5bcaf0e2e65f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f10e88d1f16986acfbf3cd57e902c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19481024acc0d674c94f1484e0188ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db8cd1d62294a64ac11e1e837be244745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabefb8a89273c1c7eb4362c115dd16e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511390b9d877eeaa7aaf1d2c7fe92c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c822c077781d38927b9abde04a6b2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9e8e9d207ffcfd83f7d7b49d29457749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a5aaf51ee156ecc179f10b2a8e94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262de4e5b920236fae39ea3f425d326751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e396b698a609a4953db7ed451f688d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cc05a8509522f966b542c5a95a83c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfa0769541648472dc0d531b50909c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1db8dca8abacb64106ab311ae7c57755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad3ff53840457c7a9c4aa9e053069f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3251bfbb533a4bf895848225500e6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897064a47812aa3c7b266b58b0115baa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f91f84c954813d72f87242014ed88759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aa35517f278ded74499a765c2a4911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb6a00c81a229a9ad6f7f8d48df6a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa147f4e53b62a15de4d3857ccda2943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123962336f9d45a1696b8a7f62b9a504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032112a95e3307c124b8d1a5c994c075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8a0b44a27cfcaea584c3a723a28506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b193fc17222fa7766350f1a4541b687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f188a81ee00bedb91b37a8236f514b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a860f2e2940c05a9de885b7acbd69c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5c25e9a2c12cf8e7cdccab912b1bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83fb635ffa3c5264abc1866d27d59811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c466928a366ebf182809c16cd28eb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d6220619660009f823f09d0d6c58c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5ccdd70451e1dc1f5032ff020b97614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beee3462b895bc6de1a289dcbf97ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ba20d00f7031444a21c463fabb96c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939d2c304402eef3331059950b4cf6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7411baf4ffa5066b81101677f67487618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c218a8c92f122eff17fae1166c5a00719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65cbc25fb6be8010ee2cfe16193cac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e8192e8c368cc2aab94b7a54a156821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8575094f9180b3f271dbd4ec2dc1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c865a12e6627659a226747c3ada3f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7e3842eb6b3e3f4789c5e03a5510f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cef8c7589951e16db4a2e67061e7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec005ecc1ea40ebe28528afd30376b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65624ea29b5bb022666e72882467567f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f136a20b6bb6c476b3bdec896ed5b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5380292ddfc0aa317834186de4d3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675c390bf7808eac8562672cff73bd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b266e0d35c1d3db4aef866b985967c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c0dcf68fcc5690ecc630cb62efd5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80d5ad770b8676ae7cfd1c5106043633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d13dca706053e8d3a2d1e82950353034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc9062759e5120dc1e1a19d6837bef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d5fc69fecd2556472801e22eebd2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47257fa4c96aed6b5d2ef3b1f6e96ef337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caefafa80905de2e459a4417788bee838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c3c90bc452f272e75b5db9fd78af239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749b8e87f42d2c09610c6891f35bbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39acb74dfd980f3e83682560e11a02d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8b3e1d16336444d3c897a48eae48642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6b1329a5ee181f79cd5c7a704a6e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0901197752ea2405b8658c9364d58644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50cf3d8cb0e20643b27f2793c96c0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047aed859cbea9716ce3d8a18a1124a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291e2cb816344e33c52aab2f14b831147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8935412407a05519026fd977023dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acd9c92a6cac6a30bdc909015e999549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be5d879edfbf633f3904e46a0e99d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8088211ac20282e373f3963eb6032d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e2ff13afb21b2518212f2a2319f5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e9d01b9aa38ffdde3356aaacd1eef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3d611812a88c52d63de0a30229abb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88213628a68d11b0f749f0425942176b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5308c992d206b8f454a237690c0d8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c73e8a9f97014b0e4246e52dfc421157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edc7d76688eb0b06801bae4ae2a45e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb588ef03304db654347285c5d310259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb16a63840a3e9385a2301aacdcabc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff976ad1f2c00f909f009cfaa0626761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909366785a7e8ffef4edd32fe35de24862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc568afeb6401edaf4f8964460b5c79563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d2f62693accb21f2e7c3aa80f5b6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee4997a404999f33192287f3a1402565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd0bf76fdf47c2007c8fe97205aca466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9b7a8bc3a346a3b354dcbfdf6272567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4ef7c641c152dcdb5b753b1cbc8dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7e511e1e1a4f27461ce9f52b3f01869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f7b862e9c4fa82b9d674cdd1fb4c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937de47dec27bfcecd7b0521dc8cae171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ddefdb92c2df7a5168bcd6773218572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd20795dbac42f54949e7b9966728573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd573d79cf7728d46c590f2d2d68e6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fc17009fa9013e1e0ffc75483324375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9425adc4caf2ad8c0cf1d21eae4f8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760b2e3215ac508bde1ef1fda63b56677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c843ec4cc1329f7f8e7b1c8504094978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f2a531c9519af28047b3483dbdc7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad12d2b119ca85431a8e0dd8cbb4e2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b41211fe3a0aac8c6ec2d305d1b54481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ad2c4ff64e855c1e2aa0dacb81e7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815dff048f36c453ddfdefb039568fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52966e32a6bc517b646034520898c4ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7915419a0f569ca1e57d9ccf845f4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce2dce50516d143f738155159b8ed686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893bda1bd7d5c923dd8995a798eaa7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a589227f205105f3a978f78626405088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a023d3a70a0bed52b8a360432886789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12929d74af8fdd402d0e9384216a19e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56099eff884ee0c2ef9c34398456c23591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc2d7a1de9d8e2e334900f7974caae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be534f6ff92c46a4f74e614e0eb4ae093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f375a04f6c5d389b94abe7acf00afb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9aa03de5452ff5d0b63c7c6f39f1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b731e9f371a4c9469a50941a2d1f3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede744f1436e94859bc5a9392f028a9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb898045affe58678c3c6251b39ad498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a913c16683338901b04ad14c54897f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f7c664455761865d6d5363d9f39f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e409979427c26d7c249d4185b81e7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65121e820895217f797172d324af5c7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf8bc5bb7985621aefd0316a88825c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632991264184c9225fe7cef619fbbad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e899895dac8b0062f1c6d481ae69b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694180694a5499ac5e610553ee66d7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33a4529f8ab8318c365e4a59f4b27e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35e3fcdbc499c0f4118287ed3a13cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930f95fbf13db92c484a5db30ca4817109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf10d15c306241dd21d6354a305c46b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec5299e8b3862a1088917a5b0d96e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab15368cacc801816fa88217af5d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeec9f0af6ca3930f50c31d34e5ce4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027be50fa1071d41a02c51a2d589353114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18f508250eed5c588f98d420d17c82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6ffc21e62d18e8843e63ecde98d68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5ff52593da860e4e1ee66597349da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942f6ff8fcf37c18267e9f6c6034cce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb880e57e1466b49189bc963165d244119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a55e70cbaa33a6f1ac96b8e4fc2ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b59391dd6501efe02b8c5c7e23bbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1b30cf5699d1f7fc35108a1de1deb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dd7bbc28a7d0afc62e8209a23ea49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de867872ea92ff759434e3cbc1f28a53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fd3ebb2571396199d653637ad32a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b208675ddd27941ebe5a90b717422126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4819550b666b21b181e8f1532a8eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6596ad45eb11321dc92cd48da369b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb24a14d37acfcdc48c102a4570a074129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79855b1230b0581a2ac034df2cb8c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314df94e39c0319eaf8e865a61da950131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452b35b093c251c1f09ee5f04b89b60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25afb9aa6b0f6eeecb90d3495e5b9d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335d9c1769f1296569d4874cd148cab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc2d138dd6efcc29e27b3aa9a4243d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8030607264a340c6ddbb53e6782db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764d08a12226fa0c62baa34e0815933137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bf9cc2f4ae52c92eeebf6440f71b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4282759e2ae6d8ff7fa92fad87c9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f1f06a9f2e1e9d2c81708c8d67fd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b283d12b453ce4b18dbef08c17d751141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da60ecdf1e1520b719c4d1431086770142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d93af088eda2ce0995a00df506701143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2faa837f40dfece5e5fefef498e6ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f25a5b84c485596443b5aeb9c3c8be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf390369277c299317b9c48067e882146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f21d9252bdba400261cad873992233147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c1fcc0b08bb87d1eefe478b7c3560148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca8cd7630029d97e1df229cc06b3b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e9847e70bb253419f1fa3e437ba4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ea9da7d1ccacdd7f99a9393619059151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22880e21f8fec8ba061587a0b198791a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d531fc886202a571a8e50de680d47da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecabd10985aa765f195eba24cf728a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f7a05a1c5e81bb6744e3895383c63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdf1590732ea9bde128092d7d76c87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185acf8d6fdd6209bf0a10a398824d69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53195dea157290541fd34679017ed8df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e560e536c41034f8e87f0cccc48e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bac490a175fe4f2b80284b621afa4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4aab0cdd97db8d1c5cc412e033608161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908878f8e3dcbd27f0c5f73ed5712d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727602b7f4484abd2587fc12d137aa4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961eb0c0242a9e8cb1e782220b95800164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010f73c6a7bc472346bd08fb143837b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b2d31a6ffb168c6f25db287401755166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e664032b45867807db68b1360bd6ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6a257417d98182fd6c58792691707168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdce986c629cf111efbff72ef3e8081169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac41675f21b4be950d3c1aa4a8f84a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8328777ec89a4b7e56d694405dc4ad6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f6ab8fe53dbe6bce1ec992f3d7f63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a76f323161108997e778b4c22fcffc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8065ae885ffd972ed6ac06179b6b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb41210ffef0cdbaf19342809c7a91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cb8e199b164dc1bb6e07dcf645352176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff66069f793a5e09dcc9256261d41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa39d189219019c9670693db0ff035178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb38a33f8f9f90ae80ebff05d35ca2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7c4d7671bbd36241d2fa6f7b95337180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691680abe00fda15cdaf7afbf97de21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7f9b245abd3f58803cdb5a3f02559182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19527bb63f6a00e1255d4255c041b718183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22a1112c0a015d19fe5ad6184c4a87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5c84a62a19717b1b5d151484001df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae54c74efd42a29438251d0c327b085186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fedac4ddb276258857c5255748869187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef3459f550459550a94ebaf5f739d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46a10cce455c2889bee1d1af123da3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea120d063d5b232fc7558ee3977d254c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442de7c0e92b1e9dfb83e98e9b9758f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee59ea2005e6a19acaa4f89b058129c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ae2398e2ad1463aa3e3fab858b57a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a6d9c7e661233c5fe044a7f7a3c3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275458db23174137b0e7c0840a90a6a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b4d5bb0598214360c4f640705232a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77b9ecb937dcfc846d991010ffa592197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582cc05538d4b6ac5ff860035d96b07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6af4cd793309990b9c3f54a9faf295199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34f0ce237b148b19a2ef4595cd0f3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81bc4c749c2bc06e2dce450852c77b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40dbc13b5045216d1a29e87a52b91c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b314240a746b653e7d429878e41444203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440bbc00af2c3162c720d012dc414fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a761fe6f91f86b2d72c01395071f18a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec105cc06631e24c9e4c91f9bb2ac0b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cf96b3b2964468aeeb3247183d254207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb906859495032c303e544d14804434208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdaff595e871cabb970fd8c41e86b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ffbbbdf4fa3a9b7efca04cfbbf7fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053402f2f299138a92da0f6a7acd2c7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ac7614408df92717bdf419c63e4dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95534d06db505f3c57a0c53dad45c2a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ad1f8802fc6a3d7874b9804226589214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b98e8ee552bbf84155c241a2d2c992215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f39b75237ca3439002620e574839216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e88984eca57d29fb567ed16abec80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431a3fae0659aba70495180427be8b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4b4d18f41fe2f14eecf39b417aaca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8e30b702f8e4113a5093b24f90d62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af26261c410cb62256e33c8ba08f93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b85516eed955b98533e0832f546c5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec5c84b1f3482e31077b55643130db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d390b8871ffa4a8c91b6b946bff57c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3156082c4afd879743076e9b2cd4d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0936890677a2ef909567d0238b1f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1137d1b8d9d39d579ea31bf77ca10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45139a2a5d25fe5b0a683a55848faeb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321002fa63160e85957629a5b6eb8ec0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566b8aa301c7b8ce6e00f95cbeb2456230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfc2b45a409dc84fb669ea1eb1dc02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217003c506c125a4271a290eeaa425e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d09111c60100a3b18e632cd14ab22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b606d285f1b5a50ad545c8cc69cce4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3688bf3adcfcae8902464393f8a560235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae740f654638239993683975937fd363236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1abd4dfb1072f532798611786429f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667cbe3c02b37c2ef5d276120064e81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbda16669bfd178efb09ee1be0a34c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30879abe45897cdeccd880f4d0b08a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b692dc66e132b07ed29490daa9e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7e15c2266b38c144a776557524c7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc8665aa2a25a3070b8a70096c37f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9a5617818ab5c31219b0c4a35c158244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aa21613d8f742235a263622ccd2aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aaffee72be609fa6b95d5e819ef8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600fe87618b9ebf55b581fd0119ffc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3807dd44bc0e2860a51cea0db16068a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96063acf6eea38c6d53090fe3c5241e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6c7a25d23e52faf98c58359393240250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bf276c2af1913fc5d42f685ebb94f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212c9b750596989be59ec97b2f0e5b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e18fab1434fcd7b0a4ae85eec76d19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7366266f855355f730055a52a3859254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9faa23561b8bb65fb6bb01b0d18fae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2570ccbed4fcfd203d8f77d892feb95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834d887767bbf712c748874bb1bb201257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce5b2591b48842790c24bbc8958c6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19666f7b520bcadcf3853c84ed0776259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319e090c2bb762bd36d86b002577c09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add64ce4eacb9689a3db856ee96e924261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113c83912a5e089bb6a520f5cf9e238262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdcef7d0fed4bc95e7f927e3d1996f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf860e45541c90912c99164e306445b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23f9d84d2b92e85fbb6a5f2d872850265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be9edc2835ca279df9a1b5d0cb69a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33f530a3c5f42b5451bc83f5092080267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d29f08425e28503c1a060c90468a79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225150a1985e95e41d86fa48c8c7836d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439dd364ac5453802a63eb24c607464270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300a2e84a24c9843d65aadbfdd8606f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a653244efed5352a181b4bbf469f03b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab05d12a2ff900ea7c61352ea89d6be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f45e35ed8fe68b77396ed5d5617ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa31b56d1f1a97cd55b8289e1f373e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ea991d0c60e3fc551ebbb24388571276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdb2911a50df848dd9c7b162ed43c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494ecb18a8692efd49abc82130dcb9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c146607b00aae158ba385bf9b13539279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c2f2dfd2a164f828b4f5c5b095131280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e0d97ef507a284ac9102cda61a74f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd0f00b142763bed4cb3fe882a9bdd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191df458d1d2b82866cc3b183624b869283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef133fcef3eb5efefc7a9f551837d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5678e1d7305e332eb234b6b3468f84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0d857dce7a658b8c2e755370e61e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b778f6c843bc4f7658a03bdbca7c562287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe786784bc4435b6400aa1c66f49c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262a704b102ae13ab105b2fe47fc95a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dadb6afcad97ac8e894d464635c958290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d394cf1f51cb96786d2fb6b0ee760a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b88e0db1aa85ad7e9ff4098441efb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafebc5aecb4aa509523756daeabb5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385aa64090a9a3094c9bce56980257c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89009107e9efb412cacc19662a3982fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62093bf760b1b3a58ebb2d4624c4f2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e78532c08dcedc93911791d34d2e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1ba070930bbea8e43f0f336198434298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440f83aedb32e21027a1d568a030f05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc670fa393b2f2c50702bcbd68ca30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cdf978737dc82294b90775509a091301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172184497bfeab37a1bb70463c90677302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c18bb834619fe074f024df703f046303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52bb568f76327aa70f6e0cc419482a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21faf347ea1c1fa8d66dadaaaf6db02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf4d1055afa5f91a0a79ff5d20c2a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b15ff5d326f24abbdd5ebdd2752185307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497372726782a47c7a594a9cef34438c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee510cd27fee56c1a9c0f8d5e13bd15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa0276e96ebd14fd33ecf0d9273ba7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c615e591686c5ddd42f5ac8cf6464311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89424acfadc7432cc86de9bde6a8fad6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820ba069112e48d88da36a283848695313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43e302b1574a9cf264c7cdc50615ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bc03f2dcf3178a8b412d548cfea58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa6da20fc2453fb7114533c3e59682316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb636d7009c074ab9074c7fc62f5fd6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8a55784b7a1779ce364cd84ae89ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e2782e9e4b4e3ee959bd99e5d08a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df248cc96337bdc3a0239e147bd74cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fc9f15a46d60dd5ebc028af6927d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daecc080de639c8db33e65085af540322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc745059bf2832f013cbb1a5d91e4a1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09542287093a4b6cf243849ca8549274324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b2a143f98e6169c748d21896a30f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c0e619b59b9ceb440f813e3fb62bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cccb58d0ad7cf30d0f4bc904e2655a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4dbc1e43fb4b18c0713d7a8fcb554328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedec5d15a8d5a487a4cff5f1f68167329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4602e79661c52771d14f3191e4986330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2ff2c644c8ae57c10258c735ecab1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d71f33c336630e0166dde8779d3a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e519fbbac5d6acf53c9afa1d12dea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b298b0f8732eacb5b23d39e1fe05eb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb90bde5d416f44b01a6907e6fca8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3538effa8eadb085e4caaa1de93a6da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e895ea2d2a38ad2f7609d1530782b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25751feeb9f3c0c9df7da05347fd97b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97e8c53c940cf362dd6662b36c595a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe01c12ea219b72054e36135affd25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c838dc1f0083684a2aaf50ef01f12d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b50fd5bdd6652e0032ad263a2adcf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd6be462365136938481c45d059120343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698f4154eed2b4d985ba66fdb7b67f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78e5bbb71d6da2665e30dd644ec8c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad1c166eac405de85dd6313fa54e4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149d0718ae71885af03ecd8e2a31394347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61a5e3181beef405300d421847416e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1598de75ede0cfd87318a80a8cccb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b86d55b18bd5bb0f64665db1b506e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b175f48de3be4c520e648761deed0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3321c8186930bdcd141049b3c96a0de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2255b14825682a68c62e93f1eec19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec51ee0c6203cdd33a63e762ccd1173354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602f6f22a136952cb47145a93b7e737355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b5198df5f104f17753a3ca9b4c0be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4151fb170a46d17261377721b141a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f4e3bb7eefc5f3c5291a90ab5ccb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b08ffa8b41dc716377183e2d1a4d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465da62e4011d3a1f5fe49323a72399360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace91e99b9630cf52d7502b4c22e43e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ca219df8f1958302b440eaf77c0bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42886ce12304dcd4b1ecda45140210f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090bb4d32434f977a052ee49c18ee78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be7ab320272d365237497bd9521ae4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3c1789f0ea600c035e26004f828cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb4da3d1f2486841ba5bf309c4fb2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66cd2c106e959814b22742ab858ce3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30ed8193ae97e954fe8541d50ce30c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae749a81909d8a123adaa8f7ec4d7484370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd048836a4ac9d423b3896645f404ad1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010ae0fa0e48f1970bf0e754137f483372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af57ae80c32a2b28a3ef79de5c486a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ff2e7a6062a52cdbc781bad5bf1b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f560a550176a54eb9110233afe9d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe122a4ff327f025defad8f6485b46f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bee3b8ae9e27ec330785804ce78b5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dffec2e93c0036adfec75b8a4730ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b40bff0d661d50d7c0e85f61f94fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3df5bbf7bb29ebca83aa671962a59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652544a4bd0bcea2cd0abb550c376f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093f5742c7580854d35af1cc4ddbd41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de629e98b9f3a162ca07dd9107871f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515e9713d6f2f2955b68c9ee787173f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b000ca2b9f01d0739260c611d47694385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce62aa07e1a92abbd66f19ed2f07ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed9728e9bfbfa3aee1d9a26a8ff4cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24252e7147da922f2ed4ea81d36490388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d53e0e83c9aa38545833d98ea419389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78163f42ceb5873f32d8da3a15d2a9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa66dcaac0e90cdc0366e25e01bb3a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe31237ea758156bc4fc24db6c8f719392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b1355e387a221ef854dd9d4bd974d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eca7dd2170596c0b30612c503a2f40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431167164b83427c32dedb545dd10799395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e670ab9280b714d40d8f9db05a6fa1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75450536771fd2ec61bd416a97a1298f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa68d985a1cebd7720d16764a29c4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb50d70730211a890b717f9e1d7356399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220537c37a98fe7248e894d11918d757400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7540e9647193465871ef983109615a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3310b14f378c43db137c195f7f71ef9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d129f0f3f120a0806ce882ac1aadfe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d034d1e85bbd53b824007203ab96484404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b82ce6f23263d9e9c39f994feedc4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0328a2589c9f40d2af6ef86b7edd96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eecec122813b0b89fba4445c7e5f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5df35f4dd7440ebbae97ddc9854d39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b57fc78a61f576d4ac7658c503b04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59782010a680bf06e1f482010c04104410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872339aa380296f1629977d82d01ed3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d039076674ed489f0603f2393b051412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa147fda81bde68faab122cf1534ed58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f2e4536b22850575662e93dfd72b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566328a05cfacdcadcd53229fd322ece415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c7e73ca9e1bebb63e0e6efdc3b696416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696666235ab0db0db9e76950ebf90f2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb241a66065870e8f95a2c9cd71ced2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3980575a6678971d29bebae5400601419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2923b6d3deeb985f9e0b282eaa9154420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf5f8db430a798570bde5f2b11ed20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48862d534ba93605fb28a3707ea0fa93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97572e786fff4c45e90493974856eff5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae440ab189e6ec1ab81f299b103b7e86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaf5805fb7eed64d76da452008a724425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a28fe1735396e7ce09922d7b7e8b03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480062c0c7865b557cabe6d005b170d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f91c99eead97a98140f8255945f995428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1d611c974cd77ee19295674f3a9a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863b6387cd26a68f05a97f1ed405e8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ff2117bcc130bc62cd4a0f6076cce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd3d07261ec75856b9af59be4f3bfa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628047e522a75fac995cf02137a648a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c14dab4684c80e83cc6fe4b0a0b8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1afd52a961b21602998741f528e4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58500eafe2f45a791c47ad997b6e36cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fde9d4911c40a125d72ded355eddf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec0667765f647265354834afeba0df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b4a576c9d3264cab8e8959b400cb2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa9f81bb37e0ab6a64b0e74eaf944c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec9b8df94c32343f516750d51406a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c390830241392f1ab7ce501ec301d8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f3fdc840e4bad91fa1b3ad388f9aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06061587228a07987971df9e67d73738444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73363cf2f8c96923fdfda972d028bc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94ec59d5ef09e6f6f8d9e1f0e498cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea369c5cb4ce2e0930771d304402c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d63ffe087b2c8c3d6506d345bc0dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dfe6e3a8c83c2bec333faf3e37dba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce41678da51af23af8a40af790d11a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d756bd4014d12aae5a561442b357745451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5a66a077181207b0398e5d525527e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c22cd45a8c00907d9a9f01efd77d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e756b557045baaa6e315c49b473f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d103ad2ab5b5b61edae11593a4802d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75599fa878bbe81e8dcb97a6e14660456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa92ef3f71e513a6b750d3a83c81927457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106f544f69c9818569b2d34a839080a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe43eefdf07307de8506d12f12065b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f0f7762592c979ee7e5f566b0eb39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6562e4cc7d48be4e31f1c62dae49072461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4457a33c55158dad050cd8352e7096f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c3419e3b1e7b45dca347abda1a0cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833255d41a47817b048d93c54519199e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ce5a165f0a9edebbe412e72835361465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1280979647231b4185dd0240d75aba7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d54d8c6e9e14af2bdf69e04d63f8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94c263ab7a4d864700d3bca95915f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d82467c74ecb5b665e8839f8402f82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f47034adbdb10348f89e6f422e50ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ac461ea1406bf76ac4d07a7c39230471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92786f32da3679428938d8c8b0d0fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd1de1f9dbb4e4c1be34b612588a68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456abcd5294e8aa4cc07981172640fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5a48213d5577861a50e1bf016e3bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7043345054495df7e32c049e6adce68476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee475dbc79c361907b49b1071dca5d81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527012e2308f73bf9d2ebea1ba9fd79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b35c8e18f6847fe7a11e6c9d403a27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d00dc2c929b070ba56fb24ec0e020b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f291400007ff7fa826651a955c9a0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f9c68dfd17becb8d177100d4728da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f37e2f9313ed54bb333da69b5efa3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc9d029e4bd5e83c1636adbbd0ef42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ffb64aa645a6870188ab45bdef60d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ebf30a85ff1ef822a0d4dd931ef6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea18d92c0df62b9bfdeb76e124cb51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca96f13630f37ae8321c3124f9dcef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381396a149fb49c935e03cede1f1eca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1969680d9504df2431fa188fb8b99490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcf56fc8f8f7580bd56b6258052ef0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c0e4c1ac75f87285b531ebe72be1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c4feb161807910fae95291baad6c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b286a8c54ff783f8c7e35a5dcd4f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e05d97eb15028b3e401b1a700f7c80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e3b0a7dcf3b7c40d54aea1a7959df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e67183b73443227b714edecdc21dc1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644fc59654a5a0dd3c2189c21358e83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00dba3005d77c1ea11dd6dbdc586f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1d0fa32837f3c05be4a9a15462111500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740e628df4d9ca6905d35f110076025501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3384b0a4b40b2b78037fd7bee3e86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa5c23079cbdee2fc128a9e24d73dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc26caedd1d8393322c0adcb912f76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a20c9c57bd03e2f1ce06a1dd4710a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f235d8fcee17261424cd5516fa299f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acfac5501efa1dbda7ff48e6fcb4cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54281c06a6ec265afb80a91ba8b4f3b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d4f06558e5e963a3733dd5270f85f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca666711b290fcca4092eebc9ce3fbc8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9b763ad314d198f78799ac228c591511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45adb8c9bc90893637ab46585aa0125512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f313b22050926c2a3827847ec2725a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a733c8589e30fe4bee383f601ac88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c97366543292a9dca759f62ffc47e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784da423e458d6a162167b21e38d8ce7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2b1d792965a80f9831e78992327d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc659744c70c4d4fe71cf5d98600fda518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b81a9702c9afb7976558f4d55b5ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024b794749fe7b923543f46e5c425e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b0e831ba10f53905a0fd76963153c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe4304365b34ac80ee3318f182e2ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e829a645cec4e9552f9dc78d452a60523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f81901e2f82f6406d40f7c64d06dfe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56359c3b18c595b45ff801523d209d2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c3fa6bb2d8f05aa965f718a3f0c06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47636c0e454994841c1c35dcbd8d234527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbda5c899aaae82dbad4fe1488939d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c33deb8e27a1b4e1b67f970d1f9ce0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faae00cbf26a524b103c9501a7709fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd0d097d8418ec7d847a657c4438d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade96439d206bb9038e840780f8fa1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1daa39b4ef5080d8447e1fed577dfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76005178257343d2480e4946d6508789534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288e869d2b069bd10f65d00e655ff72535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273af8873e80134c90334a21bb1713f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781843ca4df297e189a4fff9b474ff7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c1e290f0bd08122a0d256139fad69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b854d6d3116bee133684a24c3a59c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2c7aeafa494437c6afea953494a75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dcb97b821dba689a015cfc809290d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3549d32ba29b7ab14d7346a55c35fa9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01afe3da2035252c392da00d2ea77ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaac8d481c5c166a3556fed88931685544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3093ea5cfcc9adc5e980fcc2b7243aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850497443018468ac8478fbe1a8a898546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602a1dc99367d75578676729f6a6b89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bce7944b7525b6f409fe0881472ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84fd8447f2574b110ad9f281f14689549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b45a2bf5c902d3ff340af6b7b8590550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1e74460845a1e323ee1509753b0d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f178a9b3fa76722b1e6bfda0bf10957552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4c27d889e6e55edc22dce0870e215553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822af5251053484c45e776c09ccf967a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faffec493ed2e17b672a435795c689555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7641ba994f28925ceac2d3cc43cb0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca68731b9a8096446d422ca3dea3a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aca0a89f9091d43889d716404e22fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60816326852472e687fe9b3d4ba6c975559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98862e4b7d436389976a7def3af31356560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dc832660628822f4149686e7661f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9ce31d721f61df1a03a7f3e5725ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2ad0bc633800d03e4c71f1f9fd6ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3680225e10cfc15909e9143e307d3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78aab36c7fbedd083e348d90e8befb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fde48bfa97bcc8102b0a2d40c70c18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa2ee48a4cca7b9265cd58e66f028d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a04d732ef585ab3f7f3e3b41311bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ea8a7f77c2df3a942f5cdd1d48ab9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92223477d929b3e7e8738a6fa5fc5203570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee98633bc32bd14109a205e6a6ebcd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755557b381d3c496bd966ac4c5ef66c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bb559c1c61740f6e2c26330f4df12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7b6143f1a3a60b350138bb1320af5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ab9b31804c0cc8fc4a8c234ffb543575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa715f2552fc6a0da8487926841b92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3cc28e4519c2b5d3f215cbc207a7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2e2697aa3f9206d034fd68eabd0ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766c0139f6e369b8ae57c2bc41ea7a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349501ba11d9d9e0ef8f2f3ada60f62d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e36251baca7b2b768c167ce5ea1f1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518d2962f423ca10d9b7f9444edbb8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070259c28f05c86998c99657406bdb6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ab7d83cf6eb15b69d68fa006eaa1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418358322e107c4ee1f6cc8999dfbb17585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781844773f977a0525837445255fc2ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e0a7727bd85b2b9c6b133e6c732db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f687b14c0a741fa4bfcfd41953c2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e39e0ee67385b17bf08e7c35d21edc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf6a4f806537710ca09783273fb27e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820449c85bb6ce3281cae6cf38bd176a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53849f7a7c94f65f4deecb782adbda56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa156c91bbc2dc8c2a5e44b865e7b288593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13718f64ee8da8d50743eb1a603674c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631467bd4139ee5377c4bddad8876dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ec37ebdb9c571ef9f1fb4ceb0f2ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8e90915ee0dc1b13195e934212a9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb6f5882358cee587f31b50089bcca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a2a251fe9eb1de277571601bdc47f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb35248df7090ec16cf3f9f7f45b765600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429087ad5efe9e95606cc290bd259df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7294e5272975a347376894d11765ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f147117f0d0f3cc6380a1151bbb372603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e04768fbf149a64b552e705785523604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880e0c53fe089a3f4d3e3555cb71bc7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336c9ffd1928c428dd9edf2d64defd6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c03507c9e357e072caff6e2a0b4a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff6823a1c1dc77bea284ace54d4445608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c22650bdbbba7059ca96df03c7330609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60f5807d709c1c8b50d45ee2c20e4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3854e1fa270b1e17d5b170df6027d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e702a47ac148392634714d350ec2e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca509f461964bd129a127715da594e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f06e5b63e2962b2ba1d9498e397eb9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee33d6f5e3d7127af72ab1a02c65860615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc90914cb12041cbfb6f2bd18b9cde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ed3d169f426902739ede3318fc6dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035136c88df3e8991dbfa375275f7282618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871c41654397ab49e0385610e29dd1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a9a08414ca4110420031a56c266d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67b656ad876b5217e38c74b74d93f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0616016ac9dd5e82b576878deb2d3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee111f877392cd5970fef61fc856bce3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73ee7d97f6f9e72a514b7a348b5986624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc2c510f2567bedb3c9fe32d4af5aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026fc6d3f345187f0efbf3668407f2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ca4053522b04aa0507e3cf0a464ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030c2aa58488e8e980fa46e20f9a24b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2392c1ebcc5feedc7a64bc3559c4b41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33d8217f764063205fcc209c291958630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e34c720ffcdeb14926f7a83971b2d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253b2308ad86e721e15913d9d7ae404632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d864a4458a3de273344e5466cfb3eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dffa8091fe675f8472f65a43c0976634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73f83a2c94f21853cef07cd48c4f7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d02597674fcc3a1635cb8bb63fd6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1458b8ece312dd61d69b1d2240f4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57850b01173f47e24db50f68a09ccc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209349ec49bb27002ea48eb1bcee4a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380667fdb2d6501696282fbd856da2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8c02408436dac17ccc09c27289c9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9f946c06a51efa002c9c72267d427642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beeab8e95ce1a775b98581f23f9369643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d7f132983527f0dd58272f3e41016644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa682ca109311654ece5b6e46a9009645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718498b9a5df8c59fc7b33f011ff56f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab62cb0b2617a729278ce0710788b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ebe900a65091665fad2d4ee09a058648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf3769b020083d834e4726a1845e17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f232224376681f8e29e09eab497cec0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b2d1b0509a9cf2eb8c0a67d21bb95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d0562ec1afbcf6b67b25c2dcb4723652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73ba7134bfecadc154ded00c730026653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db058689dbce3035df28264d17f7556d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c71c4b183994593eef8ecd102b4fba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313f9532e9c75fc65f4bb36c017c8c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ee3ca44910530ca736659b63c61f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ce28abd064de565a0edc99f16044b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ded69f6190222729515fd698de642659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b1c2be4c4499bd228a73142d35286660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266912fce616f28f59b46ea07c2dd0aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97386fd1f1497abec311a148cbdc71af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94eac85296cdfd55f12d860eb934ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0eb6e4079003783294de1bfafe6cc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2d6503e5a629893393da2cb3e3ec1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1738618efd01ceb5c61b7d63583c73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812afc2b3255b45adce223478c3507d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6685534535e7b02a542ddc0c385b05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b574dccc305bc69e30ae7822ad36445669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09543fcea8d1926a99ae4600745687b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ad1006a5881d9f44b6e5b58ecd55c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3756ff1b02f4fa89d27efee80bb09d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eb1bae7f200a6e0124d1dc75c77b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df54609e9d5c91312f15eaead3f7436674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f9f7c19010ea5186c3b72d4c6a8d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed7d9ba29213578d3f5f4be2c5abf7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a108b461db39eeae10ec528ef19056677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004306c171b3a3e4160853385cdf6465678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f3c65c678c7ea30db46c7689a828f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e2a3f9a7be4e4e8961bca789650a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f251be5299b2fee1f27755d0cb761681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa15d797301bf5280a6e0400a580f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a9bad322f7e60734eb3839016453b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81f2bc6e1bdbcde49df76e60e8088d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aa328b8972481758d0e1860d27c06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafca3192dc5e08b7264a3b514b32ae4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337a29105c368630f58f613ebd9d565687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d38917d77f4e6b5ff285de2d0dafa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced77aa25c117e8183af7f6b43218901689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724c93dd0af17c1fc8fb3052f3ba4f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4cefa811e3519fe1737cff71ae6ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92e265c0daeef67cb7ff1ddb0d9ebb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3dad0fae0c3ce43b6adda666a31a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b045bc1f8a95e93faebc87daa9b15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3252264e6e1cc3011f21f29f3a0da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a886f1d7b960dbbd28e5a1b02b4161696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc7cdb64709e562cdabb4c2a39d61a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fee8ae85b899d777a5c748b8cf74d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ac0be1600e4245c9c74153ef80473699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5b635426f47dfff3c9b9704ad4c1a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08de3c916c12a60a1f265e98378736701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ed6edb834f47b1aa77415ab8fa084702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f22f1e759037e3e90498b892b38e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8accdcacf90971fcefb5665ba20d653704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5552d87c2008620131e7d33cc60e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd6af2ba274cde62afa506e13b1864706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d53f1aab448ff7dd6eff2e9b86cc8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fce54ecfe237acf4eeea58cf99890708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2e68a730a9008f5f7d54a3421a1da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc144672ae2946b0d81e5c6c0e6db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9917f6e4577bff2c4389edf5263e720711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e280d8149af1a9022aff4535f00274712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916acfe5b0f897e43b77e186954ed97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eaf11b900766d94e4291670a22b91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69394c4365a92f6e2f0beb505b2cd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfc36270dcf6fa3c2a3829fce6f1de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edeef95dda0720834bffbc78e3c177717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c47431213f9db5aaee652692d82d7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7d748030711000a8a3a4f325621ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9306abff20970fa46d452969c29c942720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974a6ea1198f7923d12b7479dbf5c25721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710fab657c570490c5a74149f3a83a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2373929703bf950196dcf8dec03e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef382f6663bf63dce9f41c0bd9aeee0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53217fd665a4bb8e5571a4c13f796c0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b4f0d98889a9825295194788e3b09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feae235cad547d444ad5addd0bc000727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86414088c6fd95802f63339f4e529e58728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76e8b096218c7d23e543ca7f530546729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6227de6c846e0743d2d93c40643f6fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550506efb974d9ef0bf1ad75e19beb64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafd2aeaff8e314f7f691def502d1d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e5718236bdb8a13ffbbd61d306438733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d688c62ef82d9c3945b7b0d95a4a8bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de4f946ba588716c5ffe4582fbd255735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d229b2e0b87d7809663362725b3ab6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc761d3f72c80044bb8b897b8eb53d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d109e9d4cbc486bdbb3df75c8832d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca32102506d26419d6c527f6273a30f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540d2612aec2e79e09ede2829661708740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe0f61390dc1d3b23c164d4d5d51b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68042377c4460b780ea64131342f67f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f9e02efcccdab218b6781c7dc45d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba72e81338e2b05c24080a309614b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a7291a03cf76a6ac2f4f31eb1ba65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531efb444b6f15a8e16554f4ea6ca53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf7b0f7275cee2351a3d3293daba41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7181476c2eac194b05760180230efd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb06e0892e6084c81e42f2f2d1a1667749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8890d00ab7db6c3f274fb0f7df3cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d92631ca461f6e7ee7a4dfc115d5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc608f010f3b83b246d80d6609e58a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebb1a07907d757dbef9bb287e344dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f5dce00886669251e5ef489e1c9aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e9dda96e707e45d9f804b16bcb33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94528b9443cabd35c4f5b201c4acfc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cd2a67cdc89524d3f55608d04b19b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d376cb469f760a6b767094719ce035758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e2551980f103fdb308cc25f83999b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>