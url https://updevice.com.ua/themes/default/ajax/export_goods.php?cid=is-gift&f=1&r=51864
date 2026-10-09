--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be308eb4fe02f4b548c62605114d0131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fcfdaa2fccac5113ed6400dcfa5542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff60936954a0f23967208f28d589e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c113fa23e5803fc958a1da841ff484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190e8035a788aa8e268f6c0c6509ef65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9076f994522193633808bd32f2b2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1633e9c6d46e74fa2f46e8b43122e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacb109cf314f54dc8ba5d52fe1ebfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3365544086b489f54f5eb3b29b7e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d94dc9802cde90e9f402746d3419a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec17b74bc35a1d7b7460a9185926bb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee75b01ce010fd31766b4ca345c34e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcbafa64507054066b94e0131f735f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aa0fdbc27c7bb3a39c16bc42f8d8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba7320919dda850a7e47de3c55318215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a6964ab06d3962b370145ad4003d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45691d1dfc19d1b47c2f92f49ef93bef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68295381ae7effcf8fb22368fa178718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d628301e3847311c6f9bb3458428419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dc25432cfe369401c629b14fa1a4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbec953f0f1f47c09ecb076f9b01c3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e02a30a8c30ba6e628cfae6342432e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b639878213d492773bc6fe025cfb25923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95ad200149b3c5f6a0a5e5cc2fea1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde3bfa770d50c9f4521dfb64353ee425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ec1f461f74a1a294c3058f79c81f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f055e4c3cc67c6645acd6749edc14a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50771ee3cba4abca4296749db5e3bd7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c35018f0961de2e6d0bc488b1c36829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00621ee2e162ba75286091ecf5d14fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a88b8d3e0de367a4d1ca7549be326a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80863c36f7f1338c21b6f4ab180d0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66084eb83989ceb615586a661f7fd28433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135612cf001fd8c43b630dba5f6932734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661b8939505edfe5c225377cdb1fc9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1238cdf6d099f80bcc3199c453cb936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f3acd37c035f6622c56698fe14b0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60aa70cb632901e72bf07c273f91f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d0b106773a9fbd0ee192a354a5c2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38564040b2a0b73aaf668cd5e1b8a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b4baf73f78928359977f33684333341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088fe6430aa8c19696aa4d80109b7ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88be89b21abf6f3ae1afcd1aaa39b8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bf58f6b0ad3e51434527141ac4a5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f326b6e930b914815cdb701578a5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979411ff999c0b463d37d4700f554b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee337caeb1eeba097b9177ed5fe53db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe29430553a746a1386dbac209a6d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54591cf0fd3f76cb124ea3ac38d1cd4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a801737e62f3082028f66a643e7209a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae96301862d32762c9d13faa2af27151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc791f6ba4fed0ad0088bb748f649652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7e324f3be1a2df1da91f839ecdb0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7174e8dd7d2dd21352262c032264654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddc49889bb4e10a97f431faa8becf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b25dcdff2e7c3cf4492fbd3527a9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760edbe15b5f9130277baacd4a578f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22a3a79ceebe0020301e4d9ea379bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d59ef222032bdcd92cf42e2706590759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc845960804c4ea2b1fdac57f1bd13a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dba3b31b812d194c180d6a96c5269b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f94bcd159069cdd7aa387774b193b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50099a18a6f41dfa1c66dc5db1f862a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aa6d3f1b10132bbc6d765ed361d0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99525ba7eb0fbfd28f6aa811a988252e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf4a9591fd491f21ab077ad44ac4bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c77aa85ec31861cb65fdbda92931e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0b991456d0dc0ad8783bc3073f94968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7ba54cfba3f54339b9ba64149bb7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1287ed1c6e8ab3f4b539bc742734b8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dc38feab29cbe2baf4c6edb25bb8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e87aeaf8125e4191aab231911b22472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646091a32329e0c3671208ba40cafa273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143f31682dd15a2783284ecffd765a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1b97157def3c8f553bb04c3ad2b6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6aa28f76d0df7c689c40e3970225576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7d8b53a8cbd18bcb294a1151aeb0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7e7f0bfe420ca2795c0abe760e8f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407ad43622856823059041ad49eea4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b3fd9573711c3b52ad6cd1c483c8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200c6e53f48252f67fe82064b63bab981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c560553035e098277b6f5b5f90d92fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0182f9b3b582a38ac17e3496bbf55483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade78584c0a1587e3bb09f5d8fe3d17384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4ffb36796192e89b2fcac045f73b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54befd0dca38c9b28bde8ee4d66aabbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab886b5692ee5a5db8745f386e64a7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8e94d422f613c5a7dd10cdd1d932f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09efc950461a6cc926bc9988fd7aadd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8731d7140afe4ee766b2ad6d20bb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b35518ee3bc9828c5c3c3c0e2d809a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abc75078984237624c59126a87c97192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed548fd09f34a86c602e851b7610f58c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e102da5c5aa7e609b43f2a9a988b5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a749cb4a783190a32fe290d3d0b6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453de00bc27683d7c159115f7596dfaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65afc8bcc64bcebaa33bb50311493ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd69b9d062a9615c7b3237feb081d2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cf86f832b6412dfa3370f8617aa0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9518c67487cdc031c51d51d92b0e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fa19e46d94271f445862910c64e90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7fea5e399b3bffd5591e52b213fca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e44047ba5636274c5d7abd2b3d47f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d7f46ef6713c6f19a49ea27e3ba99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5708bf3ee50aeaa245ff456e7ce1b18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca8be8e9ea017c35eacba5e8c73991106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976196fc74f8f2f79b856272720cabef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777475346613c97349fc968577395d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d0cbeaf74f76572a4f3ab80155f87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895265fe9b2bdabafef1a9a82c9f723110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6205fda2fa6b1fb5117e76807711c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19d1202c8d592fcc9961191d601fb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca050b0b0133f7a165f037058213b432113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391f12774f7b2376c5d98aaae2c7370114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79dbae70af9c4f7df3e5f0055fc38e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808ef97e8cbf3916bacb0ecc8d309be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b810160b1e6ae72bf97898f3d9a226117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594859a9b635d30f1b03e53ad5cdcec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78035b72aa3c23f41381c1c63d7a79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaaf6e14080e4cf1acb2cefd7fee23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db0854a4269d5cf6042361aff5db5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9698ab87864b6ec47882c9d45258d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8487f826269ebe5e1b61bcbf8b18f69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aa5ca65e75b90e6f3f08e0f447abd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f47f254d0064ef402f6614345df4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b05a729bead63240b589b8e4b6484126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ab5357a942bab5ca225b53264caf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da9e863f336969f15ff45ee626bf3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8bfc9ba181384a404ee0aeccfdeaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6729cb41fe564dd4f5f2ff6b2cbf75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305148133f66c90eacea6132ef1719c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724bbac69d4644642c2caed9683e3e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ad4da3360c9a546e1f9c311649ce9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c646c673cdb2856d36c5cb2b64e951134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155bee5f0ef9f83df8a81af626b8783135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79700c394e2180492d42e8df61b7aedc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b094ded3bb508703fd1574be0e606137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe1c932b1c2a596ea449f92e926fff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bf5a8cef2abb8c5da01e110296d6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc2867fd6c05f4ff18e3c9a571028a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3afe960c124084a00f627ab8c1d2d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189fb56043bda2ec6e02f8dadb79c7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580aa5d0c955390ce2e74520eed9298143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046454db43a1a0468dc8d3f71efd6582144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6305facd8f0e632b3608bfc06fb86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc305cb032bd67d496b9f36a1436b861146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f095731572a5848978133e0762894147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e217ac6970260390aa94f9fcc97b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe405f380a2806a65006b715474afe8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e274a5c586f1e6ff7fd7fe777b580150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fd1593d2c9cc88d5aa98e17a5620b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4756392dfcbc060d7c569f053fdb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdb26cf18d48a7251a967b641ed964153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b294a36b898781ca7daa8fef492f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8e7a49c4fd1c83a2a422bf2b942f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e000179e6a13b3c93e730cb91fff1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a717ce589904f6b89447d6778148e55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654bcbdd29fe149701212bd4f6da8b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bbf4e32732b0300fb98f5dd3361c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca4125583624bf367aa5a863271cf3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6744bc0683d97026fb3507776796161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3788a4d53be56387e0ed25d6692be33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfead811ada8e3f6c0b33e7bf1d21273163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae68483c0b4f5d5a211b429a485e20c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4264a5ba10affd4808be620671716165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efad74045d51aac5ab151e2484bf34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c86b09550f0ec895cdae05daea378167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052bd9d032400236892d9bcd09e6f71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb85ac4998a5db30a00cdcd971afcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f2d0f8da48a186ed44e1976f439dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400a0b2e8d132fd8fdece99b7464250171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f81dd7640d96d3e5a8995bcb04683172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdc378c5922209f3b33b5f6053deef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946727066ea0b473276d4a2705b925e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d3e52929af38eb4adbab129784237175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b89bcc48229f7698570dbae0281b29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c7b0cfe91cf6f511851cc7a99818a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d719591c878dafa8254e659720fb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a0c6f4f885ae1583cbeb003d749e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92786d9db2b316eecbbaef79f9545e72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b1284d5dc22b0ef4813e038f92dae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bff5bef367a3dbe239bff1bd04b16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955ecbacb25e0d1717915c8de701105183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d7a1b961059dd8afca9b298e51bc9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353734f3badbc67fcbc9585c4bce908f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd930eddf4be57b897a7803ff569cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65444763f44250ebbd5166afef14b0fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f48b43dfc733f26fb65c28d128e89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e86157f10cad5f95e951d7e0a4559189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8e5ca00ee000651181dc9177573ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf64f032b7f7e873c4a200c4fc21e82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f615e2371493cc9c6cf1849ec0e2981192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b9d3aa16bbced6bd4303d492e3b2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f419ca26e748c72ffa06a6f97f74648194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a6db2f344740fe64866221d14782195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e459c0cd6452b03d8f9d36c9a6f57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0996102b358e0a5bcea2cdffc0d50b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4429f2adac601d364b526edd15f437198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a30920ead00a4ef5c027c6515e1f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25a92acc600025b9a8b0763751f10a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090be1be60c209a0c02c4289393b880201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb9618fc0d2e3eb9b0fa25f50a138c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7ab2ec04469bfe5047ad2ad009ef3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffc80776229cdfdec952857c2f40f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a314d0ac8a967b7f3e3f5ba1cac3a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1575ba0b314a2a1b6e09d3fb6baf033206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cb7bc0126c1ca9d6b89985c2c082d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e659f928ac1a5f7334cd77c0f369450208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98211ec9d42ea7b97449046997a4c65b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9798b510239c5c64777791c83acd1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5b1a674d5f77a2391259cf9f3aaab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a9fa0fdbf9a8e11323624d33f9268212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d4319cd8689803688c322c6988333213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa0eec9bd91a66c79c334dcc52a842214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cac55fffbe79549f510afd2a30970215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba22469970824974ea85f07896f25d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dabab6cfa137ad337e579dc95ec235217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dff41498dbf971a5e004fe82eb6b95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c07303bfd9729907c0c8ea8acc886219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96063ddf8e30799b48230fae9df7f69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113f7e78482ea44023b6c0b09b61ebb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d350a911cd4a1f8c3e5e425405f3e0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dafca6f51b94e3af2780c53b9a5dde223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21584789f45425dffbe805a37e6ace224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096f932a5d8ed314d3550cd92a5514f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5065ea0ec93a77c0c9e8ad40ac110d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c2cb1118994f957f1c8c7ad7090d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89129b1a94f369b875d5f58a05b51230228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ca4e210832e2326a1b11230d8d836229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093a3cddfe499c870c463522ee6c4b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960678fe06d8d86432f6066291ed74f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911de385c6c89ba2f7865e287cfbce11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160edd74a20d007b607cf67efdb6ca80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd7efd9dbf6270e0f651cbbb07e1ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585163e296f00d7dcea5742189ca26fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9443fff3f141a27a54795299d18025236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc1863eb4c75b9d93c6d36745013ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bf2220daad6ed5e83915d1d3b8a5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f98f5a8b0470b5fc1b865dd74b834c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3888b4be21df8716bb71cecf7f2ccc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0d0afb8c4691edc5d5e4163832bbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ed7b804d615782f21d498e525a0f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0f1f311253946d134f8414f1eec87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dce67355154a73770afac2499a38a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36124d7adce223d296e284c6aaebc9ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede505fc08ff7270ef2d992a7d6de9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdfd3777dae15d8315bd59b85598c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f73b1825c2b49808cf41d6df49a555248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff973b0dd0432c63277622924936153249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a241583a0ce17b554c978fef9b466a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ae07a63ca76d991056c0e710fb294251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a261359300d7210393b674d1d8b795252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f026014cdd52c41cb5df965d80f313d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719040b2c9ca7c797f76a90bbba233ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c179d8b3846f31163d92ed1d43d3a9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12712d7f0a90c03826bfc7e0dbe2d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ff24c1394f462ca7e33de9d46647d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a4345b8ab81cbc4a2c796e4d5e01a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0986583159bc58e7f274685f622d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669b68e31c76f6cfb77ef82235ddc40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baddaf06e0058113a2f514795751c8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734dfb705641deddac4e228e2b20c69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08528419dcd5dc4aa70259c5d3fbca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79266d46bed794431b28797c14afd33f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fde83743e35acdc1219157066e776265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645616d360a949670a1dd1a9f17c1c91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3102402d31ada3f52fc52ff366f3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96d44c438357de9f33ad094cf7eef8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5967afd9ee0972fe5cf03f359770c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0081c05feea461113393dd6a9d7fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0590c51e5038a6f397665129216d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602fef7db60030ef318b227487e6b95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8227c7779d78a671941d896305b14f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc080bc39541ecc88a6080d627e8fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc296e3750bf8a12c25ee338f6da3b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d77c42797e85770330d3606e49fcad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5a4b9746524a16e578b68f2adfb9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eb13f636ba60f6d074e424434cb69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb90bbad075153732c6a5cdf9a056e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6ca78124346bd4c711ad874b36756280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f49ed3ad7c111dceba81a1fe4c476281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12205040c4f63024c927c5643ca2ea4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb493d71d64b3375647cc98a53f52eaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46972ea169483d62e29257a81a5f07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86443c22e372a787a644970b695b862d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c198a00029441e2d7efa5e49f9f2d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffda438269860ffcb54fdbb3c5655d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d31622e77e7572e57c35d519d1e3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310468908d49373210e3b52b1495e19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dcbc8afa88e9ff05a396cb4c0849b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1231b2edc4b9c50b79de3055f7b3b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb5f2b6f2fa16f8cbe0c49dbe59eaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9048d7c5cc9ee344d37d1d700a3b808293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8c993d9fa20fdd691ae22edefb43f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057725f615baf4e1604db159b6576d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1085595528f8c63aeb5274e92dcb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f94e0af7a7266f03804b9a9a57a2ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f10981a7497905bdd1f396da98c72d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa613cf2e9fc046ef361ac03a421d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891d263d5c2f195593a757867980622300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098ba1d6e0f44f96decf98e51043808301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebdf9ac34b32d97384763554f0525f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e1fac644a9ca2cf6328a5e845b3b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d3bae32d7597e795c883d0fa64a01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d00a305340275aae6aa780ed540a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4982f15a9a883ae8e092174adef6e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42659aa981ca269aa66992066a03aeb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359aca4206e7b2706ea40135278ee3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423a09353fc340c0337f02d1295d810309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f8bee4858a40f3cb2a04b104f330e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcc9a82497fdade51c41f6a1ea0b5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2285cd9ddf4a978c29572884c458e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6eaf56c6a31a8bb94ca3efa1989cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796799e142d1d6cab36a1e0a278b8868314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1aef5b47f474bb0b81d339a040e18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a982b8d23aee7271f8406b763ea1592316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667e35dc9fa897e34b165682c5fed8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb89fd6a9976e517f8bbd5493e32ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ca947c41064391b2d7cf048a28836319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31908e0980faef2e14157728d8d2b324320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0057a84adacfbbac79c81407d12cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e65a6342f8fc44846f869558fd60f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bf323eacddb21e7912f384c612704323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec84083fa6ab88da9c85a076e398bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebbbf8d834792b3e463a9d37f41f62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a2f6c5ce20176504d0aac5db34cb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c6aa0fa6743e0b3bf7e126298f983327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abca6867e907710ad161b54be4cc79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4211a1787369d52795eacee083609329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587ced9e71c6b321e593380fd5451af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58004d3cf41d8693c7b5a717a380795e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4fd55d0db6f12a60e2a02774a625c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f23073ccbdaf0be2a4057ae30680f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed2d1b8c5b92cf3c661d87a77194ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5140ba4378e20c906998f9e0668234335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825abea06d1a9b783df3e81fc8eb7dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50671a50e7d6b914d27b5f0d445c53a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90f45a9c1cfead6edf7d55a4e2f6f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d221138c73e461d208ed6f50d9258bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e33e9ba959b5256f9cf3024f4e4b37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24056f1e289a46c57ca4a26b821297d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f7d500c551638aff98286ee025ce0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0e4394ae3f914ab2ee32bf29f6a82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c94e957382b4c129367581cd9f9460344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5fcf86aa15b83d219419aec53e127345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913b812aa00f3a8c7bef12807283d29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227651ce255ab7a52307e5acdeb4ba12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57595edabfcebda178e3b93fda3fef6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc2a0eb84ba142232c605c35f73db0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3a8917e7a851d8e750a295a310583350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a00fd7b4b9cf5774c4a78e377faa1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94452070a4f8644ae8c0191891ed3b67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5cea88fd89ca708a0db28245c18c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a05d09c990bff7e5a981edd945bbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00198b55da3a3909252690847a4d853355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4a9d8ca6d15bb6b207039c7a996a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ef7be3a94e2c05d61fa4dd9e2ab82357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5077a0462a893c7f875016d806f02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054993f0a840a9a301cdb3571c9194fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d05a756f033f7e9a6415d3875e9f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b399eea708164baf4cd2d08bde9435361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f229784fa45359caaca018785f54a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffe0ff597e30ceee65ab611f295702363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81136e7fd8482e14e2c24c82602c574364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff30f73044b35b6ad5e3f60b821b9b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc79afe4feea717da28bb7fc0cd83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b237a2053bd8a2a90b249dfcc824ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265006514aa2af8b42c56e3c8bee3f66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3b1b4cc6a23c3532c169a1b6c9d98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd6264b1c8208358b4dfc5a4487d7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6299584fd2fe0e6e11ac9d8333fb027371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2bb8d78906658c4ab7c717ee8dba7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26124869f5d4bd7c8d1bc21acd387b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc20f505f9e8077d8cf33570aad1ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2514fd5958fa919a955b523527adfe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7999ecba2dcdbf7435c2acf748d904376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c681efb0aa80739e2ec501fcc7d66b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4944908358812d5c451a67f29802e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982894af2fde3f80b077b58e0f0a3ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c0871262a6e3446d243297f3318ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf75d23335c4bd2790eae9bdf78970f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f4a2bd11fa475b001dde3ed540162382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162243de868772bef63ffb5cd70abf4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b4d62278dbab8278156fafbae797c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decce0eddf4caef4e40c2d512efb7a75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda75053e4854fdc86f231ffe073387386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e531c46083ece794e7a391d7a5dd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267f1348bc69dd83dd725859d8a01be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d22cba29ce88368e7bc8fccdb6776389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7e61c31218f05370088dd7a60c91c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba21314bfa85f9ea6d31e15ddfd73a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e09361d0e85e82bb0d63116b0c4c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a8062f540c3f27bfb352353281ca3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c68aa5c81d7943a8bdcf9ffeb459c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2f86938118c799087d8e0d176791a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f465a2c10ecef8587563c78d143ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222dfe6b6cf455f40b6eb59d294516d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb74b63c3e119bb9de9f123884bd4c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a50ef3f3f54ce35090f1ee0b9e34de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812d2324d1fe3db2ecfdf92c68c7ade400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc9f52d3bf24607a49814dfdca4108401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478145a90007ce7462064e93d96063b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c63f349ad505c88f5e9368a5a38fe3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef7bda609e055e98dffc7dc79364ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb3dcfb840f2f19c05df7a0312c592405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a63bb9ca6d8caf9738a4fde88e780c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e7df490232eb9099070ef5eb81c28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200b164a5fca4465457c112db800ca8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaaf4b47298eec644f98c8118b0df8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48a8464c71e349bd4ee482a86088be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d0e581ba6eed3970c62cf07d7d4e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fcdd504ff332dbeb3504cc9451127412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3613eb1bd4eb07c11cdf6035f1948ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297acc73fd6a4052c1abcea4598fcbd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded29a4c2383071eb32b82de8567151c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4267370dc81faac9e93963c399018c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fa4f93bdcaa609a5f54b969d4fbc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac5cc4062d2be06243814b5481508b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b2b9199a39cc9a138826857f210af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32c246e685e56a46658e2a1e883e96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138bf773325b3e43ceeb0b32ef7a321421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fe7ecea5aea6a811d419f9ba8e5d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c761ce9f128c74b2800aa6cc54d84cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803fcd3df69a791c5c7c4c14e22089c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649445cc1945bd9e1fce849be71f365425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cb66ec580ddbf2c1e15c7f0b72431426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64066925a7d67e4803aad3d9bdf239c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b680d2d57c52d0743a1f94809cf1e7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c594cf988c1886ae83fa5f1d159ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690dbd0773bbc022e28703795fd93c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063178f4275f40d695adb95c8304d435431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42b810c49942f3562a4634d41b072c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce52590909513a11f3ef47f9a49fb39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc4f37bdd092684b99c1546e03517e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194f13e38b65b3483e46604855b5fcb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb80cb858f87c083dfdd5d35551592436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590bd854753164d87e4d817bf211d8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d80a77a7bb3001d00de2bb8beb3418438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012622528f651b73f0be2f536b9981e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadd880322cacb2ebd899eb82f7cf24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2653b1738c14f0a48ee052bc728da91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24035db52598c02ec0f6153a2c5c0803442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df08f9e4895e9d3db06ba2d2b19550c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59b138a90138f87da1eb34351ef052444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a15f8227df3f111d1855dd68bfb1b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22435b900d2fd117f80f52836aec13446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a6954e52169d3491ba37d106b88be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a091551bd7aa3850889f6914a66910448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811279e6a855f360ec9a6749a924942b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8500ed426ac0b82d5b5e59a4c810a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6568f3fc47adb61deae5db6f06371c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fa94d2ea8d6397cb8a6aed8d5709d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2d6be763454b8b689bfeaaa8ad7e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894270400d32abce0fedd52590472fb6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d00dd3a452c17ea92a0bfaa19049a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc3921697c3753bd32725638962f5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71540dfb33997be699a6e2e240eb816b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72fc52fef7e74ee4175995a09e68a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654b417a0f03e33003831b6cc2b8de5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc43859235727813f1e444418be766460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dd560ec8ef069011b7fced24a94c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a38a2fac637b97cdaaf9736ab3bb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244a62293116f135b01967bce2a10b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5d4f4c0a1eed494c5448db2068c42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5550fdecb683b6af02f57a5802f677b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa2c9446a2b1dea520c91b2f39ac0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adf4b98f2fc1e5ee9c7ba875a617bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea1c4aa59132b5a5a74a6e75f3f4ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa17b206b9f292e7c0f338401300309469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183ca1303954f7c02fddb33f65a57fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e3ddcfb1a3aba4286b610af0176a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588799cf8726b261cbbe479593155f4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4854d31251f2d77db7d22095c613832473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112085e30f81d22c6ab30d2643414c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83224ccd72f217f4087f9e41af5de3bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4b0b0b234c0bdb32530b637c4a6bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a5ec35a897f8f47806ed8a944e650477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dcb4d5131ef83968190b4e3872d12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5cead8c68b2de816a66783fe04437479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76438834a65de3d7764616f10b17b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf7bc696e19bbcf6f41bd51922d00b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139e35f3058d2cb3c7e1d308b20dff8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570c73b7465230fb141e5f5519ffb7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951c1b3d93eb913037959dad2329874484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ede3a4c6f2b74aaf78337eeb696608485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde480e3a5debc12734b42a4df237b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0f2709de0c503174f421a08704bfe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ef996edac2a83686a2affc6394a93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ad04a0c1c89b24f4d8fc968c0fe8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076d1c3e945e05e5f6ca0530f6257a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1354ec0ab3588ab32b3a06d4a41013491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb0f4aceccda20b389b2b8251544c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636c6f516689cb5694ef12409764778493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba583f6b04c582075fd4c1d5e80986494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d8e9f41db17e36000f9d7e2f2b67c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28637f0913f093a289bb03a961afb9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608fd9c1db3530cf8ab123ef91b1179497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ff1881732a228adb9a7a955131db1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4972de3783a31bff9bbe39dd8a317499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a097f4c35e824919913b7e42175725500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199c5f23896de383cce1109726aeadf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431a577b08ebeb45e5b60348bca8f83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72438c15ab8360af10c4293de58825ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213cf01dcc572140f59ebf33ab523f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73953359078e2e955a10abbdcff5c0b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb388f615cdf34a466ccab5b25203832506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afacc9cb065daa961897b43983044b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e87d7f80e3b61ebf48faf07929685508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f433353549f1f636419718583284509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee646ca9c4d3d67c0e595d8445a3b7d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753b453aeaf95fff6097584304c8e67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bff15927787ddddf970b6c419428d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35740a2d2c9a5b92ddf2359f83c1c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaed62ecb8316740d8ce3b4dd2ff2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc289528fa310a1f36907e76ef62001d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e2178ed1f98237e4b7f8263103343516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50b9e71115c7533f3ec7f299b802dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8983f92abc6aa5eca421bcfcfe96787518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fca9a43ab46f6bfd47ced9864d38b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582648a69d39d2d81157042530d3f98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a318d9f81a085a140588b7bd33e10e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39883f2bb6ccaeebd198a97542e2417522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d459a12ef1f22f84ab63f2e3766da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4ce7a952dde526ef986fd1d021eb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aca1b6994ea067baa9dd73ed38105525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ebd97342ab7e194df05f06eecb8b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839415c5b0b82bad6399e7d021e1c91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b616eca776e491e3d8dd95afcaff7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb36e6d428ee9ff7c7845834a32d852529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a6d3631317133051a6af754655f02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35e0a956fc6dd110db06d8ddb10113531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dcee0818f0f4581c7097cb84e22a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3cb147015328b6706bd514b7ee6a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386a5a6a1c10596708dfe35111f4b44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe732a575c0779be927bd8f03a50e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ffb169e32f893c359abf0f1d9caaf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb047f0d185f45c812eb06664f56cdd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d90591430213e6fde805aa8f89e85b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75692b38134a71e64febfdb1daf126fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24118f174a54623df4775acb1e749412540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740256eaaadbe0245037d44bd46035c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543bc76b4ce92cc92ebf86f7fbf7eb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765c205ad54e5bfd3f81f9da5f8381f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d83e2951c99d8e723bf5e25798a111544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d416409e87a2e8d67e0cc99719923545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e44f4618a2f094127744364126daba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e5e457bc8fad8328b9d25a9dff6de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19073a6e3d9f2641aafe67e92d4d4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd263e810955c8ab73588eabb4c46eca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bc59da5436e6a4b9a42b9d11668b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6e36089b51d43cbadac4b27d81d64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaa14b5de93778bb5a6cda47d6dab1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b456b343b61ddc3d68b1ecbeb6077553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c179bfe3e63d0bb35713583cd41f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16fc5433cc9d89d47f365ab17172d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f1e6bfbd6f22fb5e79d7f1639bfd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f121d9282841c2de630bf1da5c5b6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212d93d750f097eb8f3f536ae43fe9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec40878d00c9a98cde4c7144933fc0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1ed4d8dcb92e55eaa56b573f192f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924966a5d91ccaf8478198a2b11e8d62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234bed3fabfd5737f0b69e2545112b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31915f7ad4d8d5a07bd0999e490b856563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24960bd585e601d541c7bb365f664333564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635593476bbcc6b23fcd75dac7cc7412565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1241e54e02bcb90ee400c3015103491566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b14b2ce793b731f1fe7fd0bfe8784567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460800f300a4b9fcc82bdf15e4c41af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46833385ea2561e7d7a62cbc3366439e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33347923f48379161ac9101b862ca1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a8b247b487b14e9b6097cea6c037c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f2479e96e9ed0483825a1930517f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf818e16eee768e77429200492746d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e682a5fad53405de5bdfa1b7d148a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7698dcf0c436eef0394703d83bcb5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7f535cdb66e1d68fd3babfe4d4cbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddf938c7715106c5863f7ff63dd89b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1227e9e84ff3138348f428e283b7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea5c6068f5e126cd1ec4d37232b4c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb462157c9a1169c6655222f73b710580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddee9ebc2b8cf94e61752656c51b6cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffb60dc9c17f0d302e07c8b5357b0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52c2f93326b60c7dd1bd88357cc326583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe897e026dc03e6c1932ca9c508d1d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382ea55565320a58f63cc539e8902d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2597b210c9baed8a9e25b502badcc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58fc294ffa7a5730daad09f1a4e694587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15deaf2c54416d4e528ab6b053db0275588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb0c056a5bebc89dd52ff91ca1f99d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e6c72248a7d1b03db6f5869d42b7b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173f0f1ead202fd678b134fbd858c1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6392818c29f31ff2ed60118fceaf2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d650d706d7d565e3c4b7b19cd82e61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538994eb882bfb0dfec39ae1437fc49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fd2a26d5152c7918695d92df82c87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418b4182b287fc48969d81f48758c28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c89f1a3bf564321f7b22967678615597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f5ed3059a50c11a9f89f4117d9139598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1d32d79db78b32f01520d04881a28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d63eb6ab786bc1a8261c1f53cdd4dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69596c6e0e62a708bab2c4aeb8b335d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4727bfb088187373b38d05c744f06b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5e68283f635dae136f43b6641fba6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d22a50391c118789a5c370a6e22ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19e31be7bed6d2808850340c06b6e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98159109aaaced01e30b369f38c5617c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3225b1c77733c51d1342f0f455c786607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081399429515acf33dad56939b2c699f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a969532367f6f8e74d3444f0b1f3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80f396ef6817d930709e2a3ba5effc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01945c54b14cf38e0715203277e4a671611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdf7d711f9a54374abab619f522bdb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de60285a6c024b0acb74e8babe8209613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6dca03b740d0906fabf3d031dab4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5263f344d803d8ddde2f9d1fa25e858615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824ce616e30a2dde5c548f1c7d1e670616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250cc7f4f336765bf136726ec03bf52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6242bf0eb15c3eedf5bddc0c1e4601d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514e031eaf21cc8630cfee958382344619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09aae52148bcc732eb16648821340f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab44272492acde14b6726ce5198ff2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba9fe0bff4b1047c0d3a960692acae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75173d79e634f3d54b99fe5bc405e96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1f885dce205cbe3dbacc8ed013cdc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75e936deb0558538445fc79d11afad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1257bb04fe16d8eabeda1fc7573721626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e024d18231840c93fcd72d6a8701220627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a269cba9a69e274bdef325402059019628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf838811f83690c15129667043dc252e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472c2dcd06bbdc2327f9d10ca241837630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c82285cb5094e9214e604dd09f38c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f3351d8425964a65f3633268c69d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed3e4e02713168fa32318c93ca331a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846eb97cca8e3345cb5ff52883d7106634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f89b71c2e9502d4033b4511616956635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11de8d9cf5949aa1c19424e99992e3c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e9d9af40e55f98755f2027c794553637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989613789ce62428e5842539fe7bd4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14cf9c5e8b2f3f64f56df60664ca49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7a32233480778804ce30e051bed42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dc12585b7a1064b453be03c24ab94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f2c21f6f8f4d8959d895608d20f5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc04d327639628230dd1a40c4c2cf9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6d173467e38e1f232114c13e08609644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bef72d504ee2dd05f49839a9932bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bf19004763818b828a0cc16babc8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5bb57e61a095bf48e9c92c21f1732647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6d6917ee03512876a14aad9d42ca9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f91c7cac0dad039994ade8c1814b38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12480ed11789a782f1f8c2ac09d63123650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9cd5a89a2bbbd6d1d323455adcb78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3194dde378c081e66d302288a8d261652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cddf51684d44407b9b5d47ee52528653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe35acf9adbd891a72e2234d88af5cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc01e5b1f140e9c11132127809d14c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22195e5ef50f2bd41a6ccc38f9618d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432771584ce9e2951c594a3cb492b13657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282b1605a439594056a3bd25766e4f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff12c291c87ebe2e8463482d0573db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ed8260c0bb10e2ee6c212cebb6845660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf7e82d0fe9ff72121884f1ac3df72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e5844ae28af3d80cec54274abd95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bf36f032d43c2bccd419fedfcabe6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9f509cb72688577ff3b207f3be33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad415ef0f182438a852976144c328e7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d6de2c27e4da5bbe582d803b9d380666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ac0017a4e10b02ca83cc21bf373f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975f2bf6eb99f8bc64f05b285059add668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82307d80abbf61b4551dddf984e2563669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2130f6cf8c5f79a6e2b497de3df0d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f31d7c5f3d78153539c63a9fb3bbf8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780728baa0752101efb5fb662100a4b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e995ba654cbe448264fdffa79d9356d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99882322b840fdd61a05d3d1545d770d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04455f6b883808af0b591eb8214b244675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992678dfd739c44a714125af8075faf0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7a5096cb1e03218d7618670338a1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821232d2d21242cbe41fbdbfaa016d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4592513a799516bf11116f3cf28ddbe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc343e8369ab985eed85ef6b6c0bc5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980e4f69c3bed66bf6b3ec5c90b7265681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364294427084029287b28fa1b67e9763682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51694572f26f8232add7f32e227507d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c581a11054990154cc640633391712684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237391a83cda6dde0213d0da28e0c2d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acafa670cf50b4bdcb84ebb55ed98f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7aa8c209375691aa0d6ab6da26bee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410eaf739b9416c23cf68edb52fb78f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b111728549566ac7b43aa88e92efa2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6dbbc48cbf101424ce50605080e2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09236d64b5cd65cb0127a91bccd410d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83d44e31b4de38a5b6b14b917063a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379327d21713fd217c3c28e3aa5c0567693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b65ca198e8fe7daf8518787b51daf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed98499a55b2aae871b9e67ad69fff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6bd5100f455ee7ca8e83af03968ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0116d18175722ede7892e387c55a0a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b226c01b7a3e10fea1933fcb0c0f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12a5f2700ed810953fbf026e8c7b91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2263d6a408d7adfab3462ec3ed7ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8294e627cb5c29dc2fb6ee76c0eea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa653fab24530fbb697b3cc4eb4c8a22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2136ff37e48864173809256130b1139703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52de88e94aad55c2ddba67fa23eeb63704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1121a2f27757c7106d7dcedcc42291705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbab59c8b86b88bc71c9abcab3b334706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10831888b07c27c56d5729e9bb61c5f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d9dc757d74c2d72f8c45dc9594940708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22dce7ec24e1abb842f1adb5562327709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6792daa4fd31eb61527e9829520a48c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88b85635bd66bd1adf927f1ef9bf34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188c9562d37b43bb04dfde4552801cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4dd1aa69a8ae532c36f58b7adb8f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b6ed23e5d2514d03c70662a4d7fd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28857fba7b3cc3ffa7084bec36a7e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be988fca1afdeb6494bc6f7a1933365c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7cd7244b1464f4259a17dfd6e247c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705428afc42ccde4764435d728af93e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e1b68da4ce50335b31f911b1af029719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9bb2c4dc2e3957fb154bed0f32ebf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b95cc393f42a0ed07ce47b86be222d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b0c2933c28394d3e77d42268e1f5d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6ee38f906f25141fb1dfeb6c27ec6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af670b2a69968e97afcaaa17ec37e31a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339d05bf3e7471b7d1bb18a3d441764725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee22fafffbdd09490ff1bfc28e76a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ed7b5ebf316026a9ec820496aad75727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55072a8142f636420b4caaf63e7691f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d508ebfc9cf18e212adf1a19fc0f52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee1d49d8c0f0352ba5945023a2577c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38283336aea6f7cac3475c879ecb008f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c054c0adf4596c723712a0609cca9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fedd57a46eefa358a2f925239d285733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae74e872753908f0f5cf9612859af4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bccf42a211ea5cb5314fbd0a14531d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0181bb32c38494ee7125cb859f938d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9a78e82483a60ecaeacbdb2b09f55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086be31d74df7dbd9171fff6cbcc5cb6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be286077b09a90d6b70995ea2538c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ceea6924de23f6d942326f0d07e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39683ea7a1e6da08ecbfcac4c299fb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5da75ecafd4b651d96b6979aba2b72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14104a650b625c7e0920aec3312178ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a94f2f275efb7b73c9ad473b856bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aced61657c8c424905a4813698913745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eb5884759a03b772ebfcd9b19b9e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aae4f97eb0bd89934f956e51fb28a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef36f9801d15478bb757ca07221733f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823b8e0784c23cc42439e5280954eec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12189ecd2b5c80a44e1f5db0663a15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22528315513d6f81bc63a22ef63f6595751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddbdca56234da3bcbfb63d08161f02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf445d19adde660c91246feefced68f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd89a63b74e684fc01a7396a3d0f8ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8143f0c2fd5bb6a71cda90a4ea8fcca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737e1a4f4562ef76a3a7b5311887d2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8852fd3c61939ec42dc673eaffe942757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c247384094ac0e71ecc852662d196758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452c792d54073833b5440d8fc907b9d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f13154097bc7c6e8852d6c07a4c57b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de176b596edd42fbcf837d883b7fab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6893ec59c34b29b2c5c0ddafa42cc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987d1587a66a98d2162b3674ee6d7764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f490f823cc6eeeb403b809c0043e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743e848e8da21b59380362c0a29bdc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98f00a431da8b55e0ac70ad609c2b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9ec79d8153c82f6927c9a920f802d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec724df703f7f8ba1aae02bb687978a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad032724ec68113a80168f9f35f6ebb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869adf6aa893d7df5d3dc300c4a96a9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b7f6213b4ba3b909f2e342723962b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c88a8ba104f65c2408ea757c40a6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f609db0c9d6d88c6f10243f04ec0e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aff0797065e1acf3be78962f6920d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2af0b216f7c1a243431f1109f314416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec18c8db2f708050e322d874b0306d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef96ddf141ad20ca5321c9fab38bb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0cfaf0e677550640bcce1973a0f3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e31a0fc315322fd42e9f303b9778720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95884f48e7cdde6532555138855417e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faecdb192f734ecd02907251a485bf822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6ae5c185643e329d512fb959ebff623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0514511509e75468b9485cd8a664c2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27e1c952eb1a84234d54188d441abf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb9cfc6f42f562f1798c8b4c73ec8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56568fd27223e91b394d42cad1cabe7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97939252623447beb2cf0b3d75f4b0da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfede08bad80bd2ab2a1976bcba77929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf01c8174d14ed444b67cae22dc0f3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505f97b83b52d0abbe35107d3ecd81631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b17522bb088052a39abbec32fe68a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6051e9eb439d111fb46783219f28b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5680713aa9dfe10989bdcaff6f9b7e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e376c72e7a5dc3ddebe1c4b15cea2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5866f50c1c323186d390b551e26ff5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce9a32e6aa183f67af6168e1fb139e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fb69ab4fb433312b446cddbad628838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eeeb69aacae572fb3861a36dd18a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb13a8fa6f2a4a15dd0e8d3385cfe940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab34931d81ca0bac99e53649e1bd1ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e439df19a1ef38b4beec52727820e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c24338ef31975b6defc53ae0ab77143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32835d9966bd62747eb43e81d9ede52044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c1c0a586b0dfba5508050d29859cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b86a345509186737de599b8cc35db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c41e3051768960a13554c01ab709947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462ee659ffa8c234a1194b0b57ad0aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d30f9bfceb004c269972d2672294a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1551d6064e954a15e1bb7ceff29fe850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c45e63649b956cb877228aa117382551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45539b9b9fbeab13ac6505ccb9b28adf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5dcfb820716640cd5414761f6755653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df8985cf6b50e7a72a9ac2a050844754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dcc4d10533d233474b660eed2f57f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d2252db898bd1479a579dca95bf456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc446a836fa7d39b3279de4e14eece57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d70ec302eb7cb1d240ae5c62d368a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958ed9f0a02326254db48246afc45e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f334bd62c9e09609bcdf5552313a9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebc1c3672e33e0b8e06d342fa7175a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc6341aaba0e6c5b1b80a02c7aa92b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df3c0aec2d2df5450a8b5d622b8efe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7617af051687f33debec618826cd98964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f5dfa0cc951f39c287f45186485ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daddc469a7b03fb0938c3db2189d61766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d80b09a4f9c7c6bbae64f08125153d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f845a20e70a8c00c03a5a65dfcf9fa368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec9a77e34f20cc4508dc334416db1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fce3d2fd2843d1518d8517dbdd192c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf23070f42cf2d5b1c431019ced9bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c32ab62e8984dd28100754b1baface72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b143a375f430e0387261c9f55f3b62e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809350d61cf17126f59113407153b0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1103df646d98dc6c1b28a5cd2df9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008ff39a06cd7983435a074faec995076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a828409703bd35f07c09fad2769307577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c81e1251c9d826d94270589acfc5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b9e9f8be67e9d5293ee6153cae2da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01327c6edab7bf93fc4ad6b6f01922c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3cd9a1e11b1e1cb5f98fbf0c53ca181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5cb7c42eaaf70ddfb809a852ce79682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20cb716f90f8bc06c9b4c046e67d6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1462f5df75963b907924d82d3018b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e42b27128570de82a26b401d02921485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6cd399d3bfd0b3b225caecb636bdc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4f814c70559eba23f0757b38ab26d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d02677ae4bf502c028e5848d1d68488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc04f9692f6272dfd1cea0ee77385689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fd1a226d1627a283dfc61f84c823090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea11bcb9ba90e1dd2db242df703cf1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507879e3e118f98145bbace5ad49949d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a46aac7c9750d20da7aa4ac8524cdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8e10b1d178a696aeb43ae9968135894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e08b5df57ccd26cb2ead908f18c52395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be92a2aee1ea6a95606c98df2c59ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504e81c8e6c9d6cd6f49f6cc74d7d3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64966abb400ef483dcfea08175123af698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e50cc2078cf9e1c4d6ad2d019e0d6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55927db5c8c6455362c4a5364f6e8b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c7320fd5ed52df3f575d83b727b31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbfd9669d5392f76de9a4f61680161102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d50de34a010d13a30f1e3a4554c53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49db057f8dd88ace799d63fef0f6dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fbd3137e514b962c0e6f6c30e192a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e775b5e918f44cf490a3d6821620ea3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb3d6a71b85c3971604f16254fb3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bb747e5c1cc37b6c35db11fc8d141108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af5b68df26d8bd29f9a5dbfc88ca41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda23c0fe0e0ec0b5f6851954a82478c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb77c1c7d74fd28c0227710d6491265111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f95738eda26f1ccb4e15b159f88ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab0697eb458577e417519a7ae1ccd0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b3d5a71fc2d0a699f7743a120a95a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2766232426393aa211a3eaa08ea7381115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb108df712a57055fc640fd97502b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282f51eaa5820f7ee7969e77161e635117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ade9bf03f8c1b9341d584ef5b8387118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b00f2d17443a6547654b89eb3e6de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d2faa0f6f4fd3cc467752358d8fe6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6908d0ef2e0f010649b3bedd557408121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5b67660791c3b8ccc6dddc2810843122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537341aba82572a25752370f43fb19e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3635b00bb75febd69a738f27d4e2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb4fd44d0113992f3e8decad5bba2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9686dc620461aa4e20b6d003094e1a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df776dfbd6410b396619d6c95ba35327127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ac44c710de1193b56580a18503721128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d2f6be29636311d208d8f2ba909c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1676ad99261fbe8ca65cf24733448f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d98066aa0b270e4ba35f8779457415131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462a7f3c06df955a3db6488ff834bd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b1ce755e584814421c3d99a4ed0a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193303e584fdf1a083294ebf87e8f36a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cd4383ad080a24ba64e5c9f0f4d0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45472cce0081f728e9fce983ea4ea89a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278c349668ed6f01c75748638ca06bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b721ae99e5374babf0a7d2a7c0e311138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee59ec338295061105b0cb6f147778139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c6902ec9545cb81de87099bd00977140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15501172d8b8e4102e205092876c6d2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb12ad1cd07d51933e9be1810d7295142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3089801ca502abcaca7dc24c5cd015143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c852cf5d630307eae091d4017fc83b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851fd17846be7cbc985eac4f8d0c0fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe480fdfa56fbc314be0a071681170146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de506dd8e68b2d4d7e4a0ddfc9d65fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59d50284a7437153f60ca3d6b2f0fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11dcb369f724ce43d390ef63d884db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca82450ce01dfcf517a392040352d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e811d8fcbe7e807213bcdb96fbb35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f986aec7066d59deac5a9bfc9ed3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b91497bc6e67dcbe5a573da4775391153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d8523146cee1a77325fe60f48b1a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bfcf6d1860c888858ff3fa4fd6ec0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cc66b1fcc4891d6bf131425d7c0da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a49126e2339e02c0e03dcd6249d7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98149e9e63b21cba8562fef6273ae3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23142571f8733cec27a08e581b6ed99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea261813fa089c58b7075e74fc392e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc8dfc27d38bfc03482e433cbe613f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae249e4cf1da4cb91be6254d71df90ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1445fa9407ebe9dc42402a92934fbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013f9198bff3fb35ffce16e2c2859c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec58f51c8629893f646f46ab1b5835165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecbc4e57037c58fd801d915c367e9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c3bdf79436f0da2f07b7e199789b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7014bd0c0a03db4335bf65c7cae98d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381799ba7ff39ed73bc63f7bc43a91d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8f90f36441081199923d985fe70fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42405a43397701f67113104179627e28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18475681fe16ec18cdb7643852328568172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3cc17ed3ecec51cd139ad69ff9755173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12229ce726119840d555d00243d0bce3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd4afbb37d5dfec141d9392a4dcb63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211102c3cb04cfad953c50d86be697ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fe5371ebb2c71469ff2c97a2f89ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94a3525d14c37726e5df8ca7502235178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6becabbf5d67d0fcec9fffb7227a4cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892c749e51bb48e8533143c7d40b417180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dab2582d0885729e2bf368d8b6a2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c7a2dc8476f8a4687b0e735a9a2a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787f666e0e9ae37dcfc301fc65c354b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cfd7498712be5f0c0417cb339b6f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335bf27cb1deb4be6dcc5438066a4a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b2150c9c7ca6954de74073b675733186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e8a3b20a19568fe2b76af258ec6a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02712b1b31ba84bdd977de36283b75a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bc7a7178fc994f43c1631498ba5fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150285d94be3eefafac2291419ee0ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896afcf2ce9977e21fb1b3daceda6c78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba24751249567af6b872d7db00dccd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac4eb2333bde6c9952b04f02294e94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf54b43debb1049ab1c82b15d6b7f53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16219226a2afd24777aebf232af736d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f264544575701d2b77277037339ee12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18aca002264f3e79be2143de7b23b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd65064606461969885b59f61dccbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48ec4443fcec9ad75d506a7587d3c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b1ea2b20eb02b90f0857689915471200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a478514a4564ade87ece3ec90f940c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ecf00fd2169c22306bc844c4e552b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc7bfb98c3accad0e8c66419972182203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256d2d0cae89b1339dadff90f21fcc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532f9c0211ded78d648ea4e4a314b43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b472429eef26d7de1b13a9ae2c676b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbf9ec9fc9a50fae6c13d3cb688dfb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc43d8bc2724c7896bb54c8d723d00d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5723b748e7491d804623efbdb35a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452807c6af27b22676b1ab2fd2837fd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a9dba783185348e798bc499a37f3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895024ffb228ac8827d134522c276ce6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365dbcc852bed49727e506843b7be9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6e39baacbceb057b4319d5bdf1660214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf74eb058fea7fdff7ad1f429f6d81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97718bc85b7e9e1dfed2de0095470cd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce38a350890aa9519eea13e070906cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28e391d12d54186e89c82b92509572218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb578417f02bce23362f75f3d1de1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b48f956f1c68d8b903472931b19e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa349a5ab41c36002052199bf4e5cce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933189e8f51cb4d9f0b8a085a74e17e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24540ac0ab278a31e8ba4b79953ce88e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e4ef91e895ded86ae2b55bac8c688224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142606c913f7b22e75421814a7a815d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e990ea98b692d5239f087a52fdc412226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725684c395003e8cacbc525f3c45a82f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a94f3f4b9cf619cef6df17194e0fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235c2050f7ad34c0051192c90ea8fcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a669e778d309989a0d5039a4be54a02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e604b0705fa8ff23ab2dff235ea872231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c05a687132dd3180708635b42bc25f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e997aaee4a129db4be587a4660d2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53aff27122938cc46279958a531515234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c811e0e516b8d7767637d87c4396f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd4b9ace5014d16e9432950bcbca89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176ccbe48c0f772c02f069f5bf172e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cb576f3d0e08b945d648a40bd9073238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6a874b9affa48ab97ed4ace734889239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d594db48b3d506aab8f1b8d37ecbf86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b4a01e6a76b88d9ce0f13c6c54c4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401c1766038072494714c8a6b3ec57c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675d141d588766ea9a4989183c8e333243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adbf3723a982f292236bddaa03b30d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d452d9a865a4f0e599b68c0eb87de09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22944fec06feab64dbefaaeeb72d4505246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13174a04379aac2fe9025e49a4028d9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35719e5d5d0f774678161510adda4bbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae30e4f2ddd77cd05a7b700133ba389249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f15248f2e814ea803957f0e27a760250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e00edd71de61f14f89c138ed40e55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216afed11d81bc30d11602c0bc2f1663252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a15d0183b62ff1cc05838d1f6353d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae566d3976f5015d2c2fd6e6651c8b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb4f3b837a13beaad2dfaa52e175ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7a2d247391c142eb75151b0918f8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de67fc65c4faca6f4d2a99c251624df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b75f3ea006468af080df199e338d1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dbca26e0fa72e34a447b7ef478858259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a7adc16049609ac3b432014bd87b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d813e920651818749e995fb579af9d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f7269c59ca612020b749b87c44adc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cb7e0c56456996cc066fd62c3a3bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45836dc0e1f5d528bfd6c5450aed6bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eeeb6cdbdd081faa58017a6f14e37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edf520c8234fb39b5fb4a24c2f9c40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07386777bb18c142a9d95241ce709e9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc1403d2946da4178fe636cf1ffa2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707b0e1619b1e25320da2bdec0d3b1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a037619b2f6ed847f21897dbc3773f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ace66b2978a5e2b3d2e2cf62ccee7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a612717c13ef7efb2a803dd4e45aaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22a6c85cd9ea0db8e9853541840533273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1648808a6ff04d0eb350be428e952274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7fff91d187997670a354b58871fc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3193ac288a485e789315b3e8d7d59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bcdb9bc3b8488e7044b38fa3d8bc4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c250de6e362a9e5418c2e4513d8c8de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0956de7b659f28946fb338c17f2588279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517708f99dea0ae839dc7ea61670348280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490712b907b41a548fd49275a09db2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06119143528a8d2e08dfce63c0e2fb59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c16ed6b6c6987eca804b184b44048283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb812f9456835502b2f6df4f3dd903284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea564e02c24fb2a314c87317a5a947f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2f4102640177766c51b19ea6a4a2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300e1dc4d8d41eaf24440b24121a39b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d779152b7c444354e97afb5adb872ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61136686f2b1ed56b642057c62811680289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a349fbdb451500731a3687c0b721ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abacacaff0d44831ee627b8855320d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86726b79f630f092933f6ef2fbcfe052292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06040c7bd4c3398a6939e444ba16b068293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ab7c79e7e955cf704d031f8be5d32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ab2cdbef5623bc88e60f21d6b7401295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4285d708164be2a20f4f4829833ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd44af9758096cf1761f6355858ef94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a983924e8aafd09651296d8b75146ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37b7b3b5dee069bd123dc787e89c72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d9c2fddbdad9c03a3fa657e8524bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7c7c92d61e2f2a571e1fdfd5fe112301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819864618cba0d43b82ad460366abce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fd25ace09be5778b27cfe229d2b5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34f40fce96f370cb213ad9f12405b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce506d03d53691c388a311c25efb28b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f42521f8ffa78ca4afb2271e8cb32c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505629c4861914b4750495d5969392b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f5fe54480c14623e7cd7bdd36c20d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8c02dbad8dc9f8151a38d531fc3ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775ae9987ddcd72af870a19adb070cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d364bca9a134a86f5d45610a60861311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866b4c15cd7e1d4bcb0e6c3bcc8c73a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e4ab78277cad5ab0bd644cf0719a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55ce249daebe0ee4bd685edfaf744b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded503d366e18a55b839617b8e0140e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eb8f48f1690bbf9653cfa359ef039316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec5f120a45df61e18ebbc7bb0e55e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33934045bed666e1ec090931acf9d8d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22701187d69aaba6a651c5317c690e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daca7d231d9b2ba9852b522dd9f44ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4996f21eabf78e49c898d2f65b16210321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577f0fb17d6d47a1e12598c6bcbda45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922e8fd745f00669a30c8ad6d1a8b34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b1345077299908feaf6d4fdc4aa11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228082f13637d9f241d71675963941e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9a349ee1b009b404a8f08eaeef7bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92442b9191155a4bbd9864aeda62a6a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb05bba2b24587069b905adc3fe167b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505199a1ea1b60695dd21bfe2c6dd6fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623105ced98bc684156851c092abf45d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd14e09bcf07dbca9f58b982b859d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6b7f647b75c89e02656ee156ae409332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344ad02edd4fc17749d88830ab6949d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161e85acc7ecfdea4e466b08e11d813334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7d2673fefca809fe658d61c6eac79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37f2b9863cad017b07380e6557fb54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf1b0fece826c0348c45a8fa34c0ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7848d9b9c324946f3f3c1f68e3c89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e36b2c37aa00a1213163f21ecf6d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20419d720e8fb9d2e962877067186315340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a358acdb1875f27dae962ade68fe77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf323f071ee675702fc7a6e1ed1b3109342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95927c64ce2504a041b6086727debf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619ad640c865be5b2958062a425720e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af06cb9747352309642f88c72aa1d9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f0101121218813806e38b933ba1de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03259387352a85dccfdcd691f0b4a6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c299d20950bb14f8c065642d6739a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f351bc8648e93b5a5daf293f6b0e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44069984022a889a85c8ffaf87cd27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c158929a655d3f6774208a0306baaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de68b7789393aeac1ad3a4282446f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754e7e743080a86d12b0d496edbd9d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e21b9a826274a6cdacf83e6486332354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbdb8be1de18044215ab26f777636b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c3f5234925766889e1138711a0fdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dc305568315d4cef7ba2bfc8bf4fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ffd1cbc6873007df56164478d0e56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c067fbef6b5db454c12e1bcb6cc120359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc785dbea7054db32e7beb6b425c8319360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f2ee0e43e2f24f5e466dc49a0f822361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb665268dddbe56050633bc4716b94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9c31138c0d3cf2d0641fbfc85103b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8422c6b30a993755a9c91fe29edeaa5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9450e6836ca20a2743ad6486531af4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dee0bdb0d5af134307646d5bc0c33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605128d3dbe7e9e1c10a411bbe5b1eb7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe087ebfe673327c05fae7eb158230368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d11d5ac5df1cb642a056bfa267459b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac67dd44569edb5a54fd683b0f94fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5423c088149b4cd3e70de572dc2118d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689612dc69c2b19d7001b2648e1fc72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9219425f61dbfb7db55db3e6bf02d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451a7049a9f2c8073755aa81741099f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0afe09c2d6552222dcbdd360b733f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469720fc0eeff06ec0592c522baa7b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416937194ed01d7248117c3153818ce2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e12ba449a58bc51f874e28a6e59a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cca13ae4e61e13e95693dcad644a23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d5c4d6e67f7947ebc415c42040256380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcd68aeaa4eb821ca284247670adf8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052841171d41bec78dfbfa5b76476f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e7688ceaf09d0600424595cb829d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424e9000a9a8e4c7f536f81db88c6e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93ae7df6158e9c87789dae55cfae64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b833f1aab36e3be4e40d44beacad3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727191e3e21c5768f7eed4adf5c3ece387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088ebbe46734618aeb34d09d3eb4ead388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba6f044b54d3031efe0e5bf6a0fde9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46b73789b199f2019bede77aafa8c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037c1c845234d4a60a1856aba64f378391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f9c7a7ec84d86c25f4e83025ed7c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccb73f10ae1d097d0c4090637a4f77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8db09f7d7f6eaa1ab5297591ceb0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadfec2978769007bfe40a4889fa7d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b17c802a0e9846166749077dce0c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ff451d5b72dc3b34c6282eda24cb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a53d5a2f742a8f1fc6f19f410038a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650371bad461305d9af6b9aa1391ce9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba002a7c489cfea81c3caa7e1d18a4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e3cada7195b2251769dc67b8cd9dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e102080828a8056aa7bf130acc2a735402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24304380c333290a3640256bf0c83777403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2b54dc5365d76aa401ac252cf5c05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27354c2dcc964c9ecde4d4278acfc1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4597213c4bf402e06994620e9c840e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fc791387a6220663f1ad9465582ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cf1ec3962f0bf87eef465eba2cb03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea2ed643ae55333b53115de1abc4d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26642dfa225bd05d6d38d4afb9f62157410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab799f95f642fe9acc66b6dbc6ce02411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13622da090a0021e6bf827da9d147a23412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8504868a81b000741a0c416939873de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daca6e5021315a2a5bdff1f609d4b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06e64327614eaba96dbb6605b3077415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cd2d41abc59e7c55a429965793307416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08c2acce49698937212b21ba6a593d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436bf29ee5ab6f17c8883f0608bc276418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f37bf83f1df37962a1659ff9281770419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79514206204d3f340fa963d009cc4cd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb9ecedc71b831fb9f2bb0303b5a32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e4a73cd7b26f78f761dc0711ec259422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf467eacc4121355f13427b6cedc30b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991705e47ab43f07569a5d541d2c2bd1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6d0e0b989167e828fff9c71db35c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c73c53dee2c1aa7edcbcebab8d71b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279a5ccea18a9ad8fe503ad3294476d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3b1927551cf4fb39a6b22aed5ea81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebad479105c77fbf98a83e7e2dfee2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8360e246c32966d5dcf594fb08279fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad6e4f90a724e8610991dc2469b2fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd588d53bb4444cd26c55bb82e1e66c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8042321713572701554a242fa03c8d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca04699162c0db0d61d7ca3475916ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec79257fe8096956c5752e1bd3d403435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57afb7dc828ddc70e5a4458f5800f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd475aa5fdf316233f749de75717bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff642bc5ea823e3c44d736add9913d1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62717c902d66194266ae4d040045485439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9d7ae6f792bc32ebae37142e19531440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213641d14ee307ffa48508d031f59f2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15931f28c7fd4e3de6492b391ab28d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4f1c899a29595ec22cb8df5f7db85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b098d36e8066c8c59f3b4b90950ce8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60fee3167f4e08a48f3425d76074b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2cb990d7fc88c7581f83f7463597f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008cb1d98c09ddf20b40e9051f0fd6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012309d6e3cc7680cffc1b7e10ed32d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b7e59428c4ce7caa1e3fd89a6beaf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49c51954cd3a4619843cece49689fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea81fc6f801662a14dbccde49a6837e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c677b65b32e1069d7e54d0bb54a8e86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363c7a4393355b5de65009a8cf0fcad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb694d8e300d166530f3fdd05fc0f27c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8941dab6454afe159230ee087c99e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3b55ba9e34e3f0f2dcd47374bc46b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb86d801686340af58f2139f4e0d9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b37a759dac73cdb4762e03fafe69c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf369f9307357cb0f2dd8a85a7c3e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695420e83f4895c98cc4d0fff4fe5b3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6d478b0a08eb5b1a90ce8dcdb2256461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b91f1ca4a9b89634ac50251b4210b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe6d204176f0ce956cea5288670a6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdc001966d3a718228ed4b63950c80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca47d708651a489f97cc22b5348aef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c8707ccfaf65b26ca4cf4e7a10a38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da62227701105f28655bafe1d77e0e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1457edec1c413ec67a5a4ae947e20c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ca4f678f5a0ebc2d7ec9447d67ccf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053de2c28b4a8789b4514418074bf45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b883307ea0b76935886a23bbafcbc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d2a4547314c9ecb084b4b208165da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b95bb41a6f9b12fce2300dd8d5445c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5254985671aec3ccfa8f2bf218e46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f509edfceb522f380e04eb4bdd946a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd64d702b2134f36799ceaac571a740476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056305c5c301be4d4a06eae7e574a04f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b567d26ab72f9b47c9d61cc7f5e32c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512343b296a43276a583e2efa9fdaa5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d24d014dfb0e0ca576b9337e83013480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84290b02bdd5d7f36d221e46e7e22f6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3c19ae2b2c5bb01c03aeca522b52e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba693fbff31d38250279a658a4986a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0e2a98be29bdd2dadc438d8746f82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ab1e2c99b58d9f38b5e0101b8b09f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbb317f9b33baa7d5f4166b61f7845486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccc9648743d64cc5f614b0fad08b5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d171c1b092b69573cb8ed87ba7d45d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144d3a5db48284f527c05fe36e29365489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a93f406705c17a8a4dc37660e498490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42e7ff29be6d7d1359e140495e82f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4695a3a122e352c50476b9e85411d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff3d53e51ca21202ea18d6679a179f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660dedd5270d027ef0e0683d4722972494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7eeaa95f4fe8a129b249d272afe56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3f0e0d2ba7e8cc4b98b17415cf774496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280a50db5cb72a321a1279bd1e10e5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940c76a4271e35b5697242b6fb336b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e922d18ede094a7fb3dd17cd89e31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3a92702bd784045434dbf32141b50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee855b155245d6ff118c0f60f80e5494501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f4daf9c36f7b8bdebd6ef91cd5e40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef4e19d686e2cf038dcfd69d071e11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5f81b1e0e553aa68315ec20a981b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e78c2b297b1bec0ab280988308a20a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311da8b9a610ad592c2b2fa4ddda816506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ad81b8710d026dc40d2bf9a587c54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4b1bba4eedf7b2af7a74edc7462ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d68bca226e19e79bab0061bc07d507509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd310f42c817fce84d31e44de109558510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad6b6679a0d6ffaf576033af275ce4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5304a66f85c57d17a6f59abaf5ab83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2551ebbe7deb73c8c2dabed608ed67b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d05c4b9864030ae3ce62cb8e2bbc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9465314ee7fcf34d3e9c25511f0170515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6112daef740b76ac328bbd2ee96846516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee47d53a730526a21ef3be7df03a75c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27938fc252d24f5edfbb6e82c1e4c32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467e5f5f2de3c15dd08bcb78dbe4fa0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7322881ecc2b64fb9c2da60cede67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72666477000657b0af4e31bbc72bedd1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649f8009c7e3ec0730c1e3ba082e017522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d76e241ed2c324ef7e1c4988a9357523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4506d384f64bf2a30d69fa3b4c584da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42ec1b55af8377835497441622be11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88fdecdd603ddde0fcfcb55dcf5715526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67e45c7c5239196f45d9d9039dd5b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a315ec54106a78f835f79a1acdc450528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac269179a56411a031be8fc68b95cd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f11e39a938b390a5bf0001c7c857d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b21a17f864c0ee613ba6754dfb52dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc5b10a8950e9af1e19619d03d2940532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc597fdd536135a89946c5825c48ae75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef312cecee06be16ae1787a5d8cf3e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e656e56776080e56ce01114cc7516d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5d7e12811a3c8d873a0d62a885a72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad27062527e38915375eca3674ef153537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab596f9a053367f5919ff4fc24d02eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7acdd58e0ff48f0892534854ce4572539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ae677135cf8a4d6502b32f6203929540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8635d6eea665e36afbec36e0bc2d66c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d32320797e3ea99efc9de9031ed749542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc10454e24685c2d32a678e9358c32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fafd2a67f2ba516151d23780e0936544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df7bc82b598492ba4332a87a71651e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a9da683c66dfe919f24148514a5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42343fefee5441c619dc39b893240f03547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bba6fe9e4c50e273460c4c37b8569548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eff16896246d58f83433a769937290549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26077b8181dc93438c999aace8bb6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7c994f0db48965faf8a58e707e8da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a5bcecf53f144eebd0e87e2fa1629552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca0675d063950baa345119996e259b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2da260d2062223096a17bba60447b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b901406eed5d24b2d7761f042320a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69ec3daa146f87d8f0d608d5455ba5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc65c2d6a9a9fc7b0f55a14b49ca87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb0da4e15a3d193cb9af2aaf45caf8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675b0e0b2bd322245af8c2a16fe52bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86c9267d444f077dd8b7c49386d04f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f290f83ace6e0d4f72dfa021d9f3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c0db4c6844c78e47289f609d5f2f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c479f0836dc8b18a97476872eb9b000563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397d8b381ca51dcea5db67e9a493638564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cecdf05461b26db673e16fee2596cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd3c1fadba4a6d1550be9d781388d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a22b46139dca805b94a83dca4f673567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629b915f92c6a45757ce61f2d2352a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8afba4d817196050cd74320b635571569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed30932e48f1a06fcab4c3155e74dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17499f955df5cb264c2bb2c0c8b310c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efe6a58ced8dba405f75f065ec989f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d16d5dd1b59cceb8f9dbbd59d75f1e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1d3936bde8261730bc6e744b52a5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf19674bf64e8688c3457860358a8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42aaa83121110d27b366d5f900ba93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed8b30cf807e965d27d86240358018577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77089a5b76942914237c59caa66c34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945060b0323fa67e66d2bff4670defbb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee090ab15dbf37e426e88595a3bf1a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa13d6253230e6e6701c513ced8cd3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e138ebf73314ffc9f7b5eb756c6b101582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0ee0a180b1fe770a1de0c0bdb6ec4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e2197fb486f8eb6a60bf542678d4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06454c1ef522f47b63b04aa02969f45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d8bc59275df72731ed24b0ff30f24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f6b7b0a8b401c1fd38e944e79403a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95a861c5c6a2669e85904908ceb919588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40908855a53580dd1fe7bef539ccc0a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca869433fc944cdb6e19b9f9deca1871590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216ee9676f49d6750497f9a913dd554591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519d414ba0015274385b9541a8fa7c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a828c22d76a16cd078c8211784335593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d47f6295d5f062c5d09dae1ca7797a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bbfa0e75da210eb15b6e4017a7fb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee122df2f8d1dd7a699d88383492c039596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086e68875c79d2eed0aff3018fb9833597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21da908f1a796f9ffbeb573cecf7a66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c5c5eb094019d6752ab91c68e0c54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfb013be42828d8dd5f16847b63d85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241447f364eb1ad87e4b0b65ca4f5dc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3665aa84b32532e92bc8118e8221b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faedc37a62f2fda8de12b7d098b3ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72679ba6b3b086fadebd26d313c5e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75886938e7243bff927c03ce141e4eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f852d73b98e956fed4ab3b881364ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68795c09c54bf01de01336e912c1bb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c2cfb69e1cdd7845f9cbe525a977608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9e1a82d0f3727674686e02778919a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b93a5158d776d7c3a440082c760d0f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6f17b84ffbf9657ef60764d03f8aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2817d0342f8a07f72c09deb130e6e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2cd9c92d636e73453c06b264e9ad5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efdd08419efd84b817592407ac9251614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b1f4b1b80e2568a0fc57460d4a3fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b84edc07bee2227c48156c11c0ea8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c63d22a294e29a0bcdab8b2ac2d305617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f61f27813b750a2a2f6511618e5f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0ef60d935cbabb206294b9a94dc71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae4f5e28e2f3e2912542c6db9a826e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9781b8a3ec4bf869966570f9bbf1fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820b68a8dd5a3ff6dd157e7b6850fac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79ab06d66f93535aba561b891e8742623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd49afa30d668baa5d9feeee11c729a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d522a820cd9a86264318a0750f86d9a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a18c41e6e082cb7c88db25c66e7a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfcd73f61c18979eb3aad326c29b92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785893e8d32eed03652a0b8be6a94073628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca86b1fab18c1a088cfd7088f5ffa1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b6675902527cd9a8ce5094f9ed116630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c39d3ba108b7c85003635ef496658631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d68f70239c172a9f36e4bd116fb4c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebe558e22c6d67dcf8b8f43258f537633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9932b93302cd4d9b46979bf9da558634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6388450e78084e429b55c04a0981357635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53918ef8e01ee359da9e48344926ac9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9153b84fc1a95c7ee13c119cda24e90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906f2a2486ab666e4f3bdb3eb822bd3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988ef5a63a97cbd5f162799a8b43258639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b49033f73eb41985433b1d52ced73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7105713e08e330e447fb6a6bba58f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf44be9919af48d2eb17be2c736190642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cd61214eed1ebcf25ec583d3392c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38ba9c31c5963dcd4475750f5863fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46626931038fbabc9fdfbdb88846be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd3b4b267f2d205726f482c655741c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c99db3c3c1e019322aa53a58104ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dd6bf3aed661c2b3e6a8ecf751b77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e90e9ee5953b5c043a44520dfb1066649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f51aede4a62e4194fa17b2fc4d9c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982916ff4e360742a8a671933adf0e5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9256349caeeb86fe63728ae38b33a39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53bcc8dc5c04b7b4dd842faa0340d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca815f654bf902894d7a33541c61b65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8c927e7dff41e4decf001e03fbfa9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aa7c4dcbbbff7dd289a877dc4fbae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af395770cb826dff2333539da7dee32657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b518d543b9964050e3d8921a4036af5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764c5e5f4b4e7e6c000a3740f5610de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5426ac00e05efc18a23e1593fe899660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704406ec1f920392fed061aa8fa18adf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a726e928e8b010ef2a57b6ba05783d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0353d80a5eb69341af0fd7e547ae65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a9e965bc0f6dae0feb57430423085664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ada66546295036125c3e236e17523665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54359e4ec1b4e445fe2d4fd34f3970d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4d8fd5c7395b570e33be41a94be95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdbea84a29183d99bdcb01f7b20afb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fe96c8a024e61510e7b5b33131c2d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35841f29d8bfb4172d98d1894c9d38d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4b8d8caaa7545cc9021f1cc41149d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df038c9be0133464ee226e587b685b69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b38641f5d7aa4af913a0fe03f02670673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eea3d6eaef14db42092647a0f0e090674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f93b21aef69c905537b86c2d1637675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87678c68d37fb6cc032c640a5ed812676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb87c1f9e691bb972f2f81065737b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c8b47f2a1e59228ac51ada1a12618678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5edd9455d8ddc584d4f7d1a589c59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cabeace0bd0267267943bec0be09be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3c5d9d5f0477a3c5d0966adf9b7de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794cb4c3a1b1a643cc309f248cb7bd1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e68499381a3eb6aadc9cd0bfb103e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ffb988dcd85327902ee014eeaa63b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408eb53585fe82ded7ece59c9aa0c77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd08d62224a96987513be207660f33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419238dc3a563c04f05e959cd5d21d27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7676fef35f29a0348818eb7f58e0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc895e6b2508a6cdeebb4f72ba1c164689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca60fe86fd7c94f7bea7a14d28ee209690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7bf5b4b560b964a295633a30daf74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733f9895d3aaca952ba62c5b03a5b39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee9d693ffc9d3f7bccbb2c9f75a6d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c9fa04e39c893baa8a9173b6a44e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbde4d5aceb492d1c51dce78ab0d325695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d547284c96390dfb5d040910034d9ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df96b653cc1decb6516198f236eb8c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec1b5858e16c6c804dda3c9e227dd2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4092500c4156f871121f2eb34a563699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70594e5415416d65dc01bc7677f7190a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63281773d1ab285034332b504209a121701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a8a6f07d5327a5bf5a1975fe5e9ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8deca48e19ddbb474788456b6be9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9e2844cb130151f5b85e9ebe857e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a38ad2c253a8b4d5fcf166a70f7a37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8c71332df38509baa0e76c2731db6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b15461c91927ec51706a3ae067351707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdf81739bd37b4253f9ff83355c29f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155fed15a632233794e32d8d2110306709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff959e698b00e2d892633bc5bc9d185710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0b86f320f3f854d032c66aa972f49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeab42266dfbe4df63a1d2cb8e4e7d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d842c0269d4589da57621b1c1a645713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa5cea35c10d6dc0af3d2df723d8d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26b2e6f07003c74ff02773a576cdf5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c7e92dd8ee5a4ce09f25a7342efa1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae2d40dba190ca9b428a92e4c941a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516a91e06cdc8a6d9df2148d21285ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae92ed70467bf501ee92c4a79ac5b94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0171bf960d9bdacaf1a03e48e74a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd606768835d60375996875fd257b60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9cc12815dd0bec18ceaf4ec32b945722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361f4c7cb516b24ef4912a1bf93c5b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc497116a980b57a305835ca7d0cbd3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f75a26569859b09287a95a60cac89e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bffa922b82e6734a1a63d070449617726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba23141e971823a581a631299b0ad35727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf821b5903e5a1c4efc3e9c4863c9a50728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5287cf70af830afa2ff3739eca2d7e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b7e6796b8c839b4c65d25d3b67832730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ffcd7e004844d0e08197aee21da12731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50a6e9e5cf65182ed371aaee883d6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba3c14cafb906a3191cfd3e4d74335733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a19f70629d5c4ebd51bbf35b337bb4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d65329ccf0d6a28ab88909e4fed581735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac24b245d6c34439e260c2f02ac4ece736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d22e2699a45fed5022e1a9033167b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa26ab48c7596539b4a0fc2b001bf6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a5c8d027fc6bb2322f13e13dbc267739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e4a36dce80f472a2e8488394586ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856ee5e23e5e472960d5e16de1dd036741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fb57f362b1e76d5df4a0fbeda72c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b598cf2586a9d0c66a0d94593feba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83796350227252637147e1002c9f43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4378cfe1932afc2dfdec8604a3338745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbdc5f5b494928ba81311c4fa82729746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c6975af0f94310a4bf37025bf8c39747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea04fd03547af27d2e06a9bec45003748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb5b1e8679122ccc82f49676b94e0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95233bbf6527b353382c5fc74854d0c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7c47d65d6d306e510c78bde29e9ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cc263aa96bfd3b2e73432d01feb10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f9bb143f8980e427f60aa1b1a75f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b579f994418b64b1d2b88c13d63b63754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a54c3ddf4280c4c93274430e733daa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d094245441a5ec13a52ee406fdb4994756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c919d5544ef7076dea259b7b966fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51e526a02c8d7319c27764e5869ea6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59598229ecdf3984e5430f780144a82759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>