--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d488e5102212c1058e4e8429937c911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bbbefbc0c89f3056c99ea099741d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78be8998df848f5ac6d63374391b8c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86960ee01023783ffc7ec94a01f747504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad41b3fcb3ff98fca4bf45df6e35a685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5963501827f10ec2ceabfbf8b31ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2538bc876dba6b482dd67cc6162a7f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157d177626e2fb8e9ab3784aaf143568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd3e76bc45d6dd9176390b7856899b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46805c9ceab0f6450cdd924ae45a737310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffbf7ecd6a143e0a397868735d9d2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0823095206c87ca3dc334aeb15a4c2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fcd4fc85d42bbf0463a34a9156b4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bfc93540f0bb8d2c3f8881702edae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041af401f464f43a731b9b1f2240b2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba662ca7afd407d7448ad9e66c1724616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2df55fd254efdbd88f3d3ca3873b3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba5c8eb1110dcc23bceb4c374f098f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45176259afbc9e3a75dc26394113301b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29df4c3d705fe7ce89318baa89999820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aebd0c3fc41123b2c4533405f2047521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9073eadd04583d209acfc4755c2218f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693c78a50f7d24116bc69f162b1cf6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cf0d29ffa49ee75bcea32b85eb5a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03982a918bc6ed1b35cdc90f8ab3d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719af1a129511805f4746ec9c8efece26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f415a6d0b622d5612cd412e0131628827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed46dfb16605fbd1da06176268b355e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b752f4b4de957bf2eda9400d985e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac074e010b1d91d4b46769d104455530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f131b37723247953a8f8f7bd85bc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538f55c1c5810bf597a87762062569632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70099493f3367902cd140df69a66818b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e800fb78eedc32caf7b0decd4f7c0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61924ec648435d120f29b466348be09e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca7859af985520f9c12cd02ce21ef636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c593fde957f04dfd87daef86cc660dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260321bbd163eaf4579a290081c67f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b78b80e598cf3ccba68e7f3febc6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6086cf8a8352c3ebb16d6aa16f4825e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74896233ef02d235d370f69a8816c49c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb27e32442a60936253bde85d5f6b8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b53c57c8bf39b5bc3b7ee41d60f7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec289f7dcf418bb7a818e15a421b359f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9633aa3b2b628f35c65dd58d0e962245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547537c679d951f3258b5ae0c9e0e76e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd831c47e28194b370e1da75444dc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137f65259885073b695d0f6acf40c3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2be471bc513492b33bd885f2bab5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc34a8d3f5771ccbf8995d321273ba650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25915dfb61bfc524d6b8ef73acacf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2e1dd2ca940c2932cb18e89b3527852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fff13647cb13a736f7ae4cc2b2c7b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65163a0323d3c74bcfa00bf620ad4bca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5aa7c9d3421ba275dc21c5c07c31955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d79c109569dd9f8528e8e03a22dec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d16cdfc123f4c4c9d2b3f4985788c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b2f0ad965a0e215b9e511908daade58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9d7ab60940f727ac3e7e6b2664e2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624a7d0b3441a3d9dd86466cd0d947460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a244640d6eaf98faf4069049d813e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25c7212030efe9ae63bef81a104aca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23451a304a5608101ad1c60457cd6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deea51305ab77bc77538decbaa3c7a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbdfd21df3c28dc37d228c5c33c43065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275774d050247b0f7b59527fc026af866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cb1ae61edb0363b4d8a2eb24f5c8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818cb570888d151a4a555b9faede42668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a1c670dd33f9e8165e5aefa73d79a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21997c34bf2e0b111d78a22c7c583a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d94ca4aa4496e00072ec9ebc147e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791a500d062d5094716e874f0275fa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74f686e229f84e2345767dd135d56573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254ae10660fe2903d7efa43c32a385974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef4d166b1c20d35ba8e4a39dd6c18175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464ca9dc4d153d884097bb71d0a20a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b0d2c885774d8432fed836283701c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9ed78afe36be5a186ed1cd2bea15678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc66928def188fa37e6dd40245b8ecf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b40e538edf53ce3a818f3ba425598580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab595fd38e71fead910a0187d2949781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f500caa891bd840ef048dbe42c1ed8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacab98259d9711ee79977355735974f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b14d175fe2a19f796617903813159684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19aa8911d9342f10abd832858ae2b3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd3e683dd8a6d912d41688c629f5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39f85371a0335526ab16f77c885d8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c046680d26c101718cc6faf60f500b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d8dc3deeebc74dbc46600b1af4cba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bc3ae7c19af452445f82248a0820590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1bf45293f2b37684f346a2496198291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5b10b0f06bcf78dabcc8502796ba092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf61f152be3199c2658031490d1fcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd09268abc5cbe6ca67cf75a80d58594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a51e995f0f1be02c9cfc51e1256bcf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf53bac227f15c952940a0f98e7f6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b3a3ec6ffaf15582cef6a56f625d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee121c62aad5dc577a2ef3629adffde998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8e8f38c1955d3641c112c474e3c2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94222d8e5a8b79af39eb5229f4b59b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5336f79071b15bec8a2ea9d561f818101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45fe3752a286f42b66698304b639e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ed100271f7afb026542d1ac036b4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b084419cfcee568a560ceadbcb969104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cde942159e44c8f9739fc5bf4e466d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26756b988ecd6928652858a8f8294b05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccd91091df8b1fef68da2d9af8b01a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ec9d7608e9ab321188bcfe4b13491108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8a5b1ddd5925f4641d1fa557f2fd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a29feff7514cbeedfdf71cd40ed612110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf744d13c918ef0125b778d2f6f58bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9607d38731cfc64ed6819db4fa2daea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb3a23f1381fa96413d5047ff3b23f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbb1c277ba29bc3abfff6b2613b9c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2595054a7867f2079c65f59e99aff5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48026846f93d030720e6b526d7a5bb57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec3f0170637fa33707f60e61e044eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a31e5ee4cdd00553684977529065d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea7578487ff054b0b304658cdb6be3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e99dc883490bf8a5c1ed94a1cefc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07862f50a8eb0bbfb622c2aa7621fd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f2bcb310d6a89097f40d10323791f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867599d18ce7bd5647c31db74313a432123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbed60fc41ed5d96c6f253f40808fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63d27928a22a82c46afe5453461708125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eed9c26132cce2483de18b67487899126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df42999d6a5964e9174756bc7b8e393127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3deec1954d7d41f09f8293ef1500e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed9ef2d7293ff0e8d435f0a4863faf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1febdbe29f8aba14df3f0a5b8b69aa7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bf78813ff25dab379b7a95b1857d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258f07639e200f7149a18654fd890a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6260e7a72028c8a041f37fce395ea77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef8c56d2a700088257e7011cf91d38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99805e43eba01e9ea6d658708f4feaa8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975d1b408893ebeffd7d15dc647dde7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b50ee2f1e471e70357daa0e523213137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849439037f78f991cb55194080aa0b21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c27ccbc61c2019a0b102edb6f89616139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621eb3cab3514a50de752d96c1e5f5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6f5c5589a4d6542a88ff2e763dcb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba385db1564264c508702322f98bde5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201337b73c7f1a5ecc7d5df5720bf53e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76927a44d73394b0012baa38530b8dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d27d03d69da018ae4f1aee0e617dd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68dcf8b2d844074dd4361b1fa879c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866772371644fe9205442e98c15b818147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dc9b31bb54bc3533ebfc22bd43c6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dde52144d881c2749fd5c7926f100149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48574ce8eb818be7427d4e7dc7f1b66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952e84d57a117e01a0bc586f06298e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004683f349ceb49e51b12b9730224de7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54ea17f848f0cbb17ba07d1a3d339a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa5cd5aab335fab3813ec06c213898154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3d0ef7266de180f228187a31abd43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9c8f17d33dbc2cf9f87b453b4e276156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cd639fa667ac8cd6c8abb9510ef8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0f39ab1c203738b827aa1cc96c167158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e088d9a8514b533d6af4156e018a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e2728dffdef7ccecb58f903cf4e97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40050609dfaaf45e128adc581d8d517161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d676c8973cf1b667d2b982102cf021162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68eb51cb798fbe0db94d5cdd49db02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80861b140ab5824af272675fe0d9c67b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac408c4545b4bc9fcf58bbbfe422467165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f302d31ddcc7f469e5d28f7b38dd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df898b24d6b442ea161790bd310832fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bc71a800b12dd9040012288924b31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1d7f15fdd89fe0fd7089a57519ed5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a64b245270fef3327d4bdbcc468026170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6a99e80f44b16c1bc6fb564971d72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b21668196587df6b7172730aff6fc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf291d5c4e3f88c764b9e3f1d9c901173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af288e8387d26544332f726c4312c95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a74581986431fe8601ab393f2f2d9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486cf4c865ab1cf3469068796e62fe6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9dd24470e157866ae5f6f6f2d4848177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492eaa1d2f77e6ab0002c1321921d78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ba8d0f49a1450ec15cb1dd88926be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed8a8c82e08ec63fc198034fd3d7e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfebb0425e33f258a102e638aa99d32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebe225cc40a26bc6d7a903d3aa8543182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85681b411af7b152fb66f7a13605f7b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c020465902dab1f500e91ec0d3c7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503ac954a2b36555db2ed53416eeef3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01bf121a48fb56fcda78b01fd68fd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820ffea1b6100f8a384ea194b2b4fd4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686e6e03f5e87b9ea7072274b7ebd1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79789787cc20bf7ed560967508ee867e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5019b18da0277a2f3619cf18309112190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b65de26bdf44dd42ff317ff0a234c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd4ea7f137322b2a40d78a18b15e39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a48f72edda9c6f7cc8635d9229b27c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b9397f0cf5fe70c93fc84e7654549194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39d1bdcff20f15b7f226227d3c70a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6b5e7c39aa5818704699698da4c3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbd3cc8b9f5af4307ce5815a1aec56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4be878534eef2fcf9915273a720b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe3cc134735cacda2af8db23a185b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7367ec7b475b9966686c075da78fd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db864a041732b63a5426e3d7ac6bfad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0db1fe98472b05e7d83936e2be40ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5730e61b83a3bd96d86f178cfca8ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a220a6c7db778a2cc0155ae07067812204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01f5e0c5b01b26550304f2e7bdfe2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd5e9cc467ba67d9a4794620086965206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfc5f55229a31aba6825b60924d581207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbb50c477110a05db3c023a75dcf32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f5e9f8a1650dbb8352933b1322335209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2b0170f44d57a91f71e3f389d8855210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6381c60268551d80b153c551a2894211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f216fcef0103966f98d7a332f96822212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f24442435754ee9e2cedab8069014213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5bf2ba9e8a126a9678fe9355782b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d093df38153178c958c918891950b74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ba9664c59dd9566440f1d867b5131216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e693791da33bf051c4b3fc96bba7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95aaaea1d9eadc7d06d715d922f679218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ac138fde65079e57ee4b7e525ba16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3100897e954a88fd59cf0efa846f5b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378d48d97759601a0a886d3d840e46a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dd6ccd7192c491dc297e7239daa76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119733e6e32a848973d1db677f4513e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519d9b27e9c78b9d5070d3703dbbba9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a68de304a0035773c96b8053b707d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695ef387cb0b31821e2fddc93b14cef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92705bf6e077f8affc0a303a87a06049227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366ddcadb9b7e96c3a4b3d9c6192b04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eb3458b2d89f9a1f677c6b2ae0965229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59235ec896399eb4eb3f3670ae0c0915230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05f46970525bcfee16d9ea3a125713231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef85020c8cbf43b0cb25a03267a2db1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090421ed3116704bc8e345fa6df57c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4091c9cac42cf4686c6b5ef61fe5c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834296222d0912b31ee7ff2abcecf58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904ac734336fb6c1619a09be42415dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188271a92d494d5c25dcb1d90212fd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab645ad0c0170d1d36444b384028bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43492cb43bd61773087b86311b51c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bae1d7f9f1b9c867e7d20cece785cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cce35a2d5f14b3e48406846c3a88a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141da2d3be666ba533b8a14a3f3201ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25240f392f1d89a582357f0080b2bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835ee2153a849682c471ae016b4efbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f45095234489a6575c5908d9d96bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d55825d863e300c4b7b7003f06e79d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fd1c579554260cadf26f40313cec1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc4bbd6fb95c43af8d7ba8a42617fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0d2c41443354e695fe980e0197cb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f654196f6b0ec0615a49dd77c5e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b3343d1ff3df758c26d5efceb5e1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dc249ce49b8c263cd4d3365dbe3b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b082eb16d788d37a8619d48aed1138253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f8e7a40034969b927f8568edfa32b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261921ac267af205a6bbb2258dab25ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbffdfaaf27c89d8f02b2c0b4599b83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0f53f4d64a4b9e9af44ec4c1a4318257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5e778de0fe6342d202e8ef82e475c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf61f26bcfade3273dc7d3dcc4d309259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84464949494f3ab7e1ff8807d165e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95649a33359fd940f5771aee472ebb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495feaf6d4090691266cf64f1833e662262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d09a1708076c6b188ca4ae6be0cd19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd73b1d544f0a6dea5e29398c84dbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c676d9fad490d52400adbe0753bef8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6879c0f622ebc64a8c29e75a893e6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47bf189d1d712eb9a403a8531e5e4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d865b53d4e43d6a20eefce8f84e0b7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fe1df87a8e4dba02a2f9592579d5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc21831c0dab1ae57201cee808c77e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5150ed7ef736b4d348584b04001bb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80af977301bea5f35bb92df2d672eb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951b955b4998d12cae41373ccd076e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55fb1574b82d3150c689eb00c892a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f22b83bf6418bb5c18f332fedd1c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe514aef01a4c8bc201b91952bc1127276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acd0d358253d2807abd14c475ed3f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe01143dd47a29084345b51e7d3a686278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afadf3eff060d4ae6db9ea8d65b8f26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f61240bb539eb194a775fc3f15d844280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0964713bb97c0f1bc1755309d45a6b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa8cf1612f326e56e3529e59152df4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c672f2bd7d4aaf7a4d37a6df99f617283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f86dd9950e71ec49d84aef6781530284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ebf124b5d9133d84beac5609e8737285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3d0a17982b924f00e21250ec4fa2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95465f8329702a43aeb767ea7bcb8404287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df320397cc56353f68154f877f1eda32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f43317d6007395b8b96e660a331c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d46ba8d831071ba2996058c19972e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faea4af5effee6560ac7a76c7498782291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bdb72b06c8c5f1074a52f54d7aa73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e942505fed13bc9da57ca293155df0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b344a6838affc64badccbf80c821d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c56af843695f3ef128571166ceddfd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a5aaffb343a7e43880fb74b6f69c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105a4c68dab54e8879ed30524e520dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4ee46728bc2c92f7c01eca8e95d31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3d7d414b5baba99b1ef4d4bc48b79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e1522b7fab87deda09942e499c581300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd947aa2cbe8be702cc5a6d4576fc70e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86159248a05e2578e311154bf5b0f3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d2c3ab7dfb6af1cc612096291b2b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9747ab8d08f7050bab5bedcb4896ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbea5b8f341960ad0d791e8813fc5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87a7d66295cfc5bf2cfeea54401cf4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada0ea8087144f6e5d1290fb6264ca6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87abd67e25cbb33b6efe313cf2e5cb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbe92283a2f32c0dba608cfa099708309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385621ef0232007d23096757e4d8940c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24159e7fba9fd3d317a63191d58bdf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd428c840791167814d6dae9ff4260b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a97cdca6b5f9bb43304bd171b25102313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef128dfc79eb7a15e040bec7aa053f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc278d9fe267aa63767cf76724e089315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b745d1fee8899ad966ec00fc25cb74c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9674c3f350840c1d390ec16c25944ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c5e2cb671d151594daed71089b4d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f63b5b806e3d1dccd45436b0a05cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac560b7e5d00dc85d4aa71f05543c090320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6e08d4b64f33853451a64b0d6e801321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc64a941c93be1a0b8aa1cb8fa5532b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a4feb6f790faa80b62da5fbd279d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ab731e5061b8116ea394a4ca9d0e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ab4b5ff11070d3bc3526e932345d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca542b8ca897bf09ac6523f639dae868326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b840fcc94de54ababfd2a7a596da651327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518307f9a8f831775900c7699446803328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c07a4b3d9a97cebf9e0c5c957ecbde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586566afa4027a09f19f28d99746d965330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206af7ba22967d13d20aea5c88bf6480331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b36b9ee0879358eb73d36849d8569f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b685c0751db21ad15ec5d1d5223b987333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b64038f5c26181ff70d201794df74b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960491d80f1f3f6b554664a64189b7a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37234448306495c03751ddf08ceeae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45415857496e859ac8c0b9715a26d687337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c969f73fe9d436a2fd7bab4080224338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984275abb3b5eaa9c9965e556f84fe0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e56128ac235e7ff996e7a6350f25e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ce4655b5a2f2377daddea89798aab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbef18de92fbdff7b2aaab6de735e15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766498b398fe5e3683881a19b68ef2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a479de39074b27e5dd3329437e05f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4512daf310a0cb68531c62f7b55ce9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06e1cd8dcf9d4815652a23561de413346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095f74c0e520d6c354accf7b011f272347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da930eefdb50c8891cacb9244948a0bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321ec97046a9003868199f2d403b8f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1eed4525baff7884acbb852810dbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332afd5743e1346075995bc963430a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ad66a4c2e172be0f6308c76220a42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ae2ee363d1244f70906969cdfe90f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe3de9568028482aea4204e2e10324354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780a4c1bc9c0ff781fccc2c6961597e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f91539d095fad27e8013a8bdae51a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4c4aa268bb6a054785befd00b6c44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0cd97619f3a30cded7dccb42c2649358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50602a7b0648e5551b9f58488228cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de9863f274c375fa582320256417a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856db615104e8084b85d5256a305a08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b04257be6078b5f3f74ba776a58b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dbaebfabde54956c91ff6da995220363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c152463b2bbd18f202a819482a5b62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86041bff8aa13ad886f5c17aa3ba717f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d022ecde406ad9525fe40e421e2b63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732440a70c8fd7bccd5d9d38e94e09bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604c8b7a621e9d95f1d7081762a3160368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9dd2ebd1b55ba2333f75665c9de61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1370fda91083acea1fea3b0a23a494370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f585c8576f92afaa0845a051747074371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc5dc15b1cd77ec50fd82cd1573f87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07f747261aa6ac3b1f220ca51659d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf492d2e2087bc37d0131928d50461b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfcdc7b7018beacf1efe0403c5dbd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae739ab54a8ca0f8708b359da051e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f347523bbb7fb7ccc2cfb46b2c02d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97e4a063db6812e98b1599d6cbb4fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c994592bc333d621e298bf864ec5eb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c590404c50ef912b975d6d8dd8785380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ee0d3703669aa033412f4c7cd0c96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebb0e2ae003080d17bc3aec5399de8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34709bc17089c4c8dfa1e364a6712439383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915d50dccb6dda3147eca8926bc79e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4afeabb96f67ad2916231e9197e195385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287519ae69477a0645e1477ef0f4a11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5b4154e29a3a9e9ad82f1a98493ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f4eb50be3caae034cc39f5e68ad0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4d9acc023b676a992611031327fe8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836e1fda4ea3ea8807b8ea8dfe191ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2016caab8b587a5daa83772c07b305391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015628631c2718184ed484e2fbf9b79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753752f5162346280a816a03f8c1c9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f47ad0c091b668eaa15eb33868d70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1f26fb6b988364e92e40e03e8928e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eb562ff3d608476dafafaf9d6d5f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b4793ad2ae71e3726727a54d82ed4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e93589e58bd8788cc8bf4c4feb9e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58cffc33c9540ef7e6638b79ce2e3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c697bf2a47111e0f34538f1bb8a6a86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba01613d3e5b957ecc8f743942d45a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250c951f42b5d36e548ca6b77d72202402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2011b131e4b43e166da5dcdf80112403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097dd5cbeadff12b4b6f83bb964414f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cf9bab1c7c43243ebb9954c54fa11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aaf3b2fdeb5fb795c9f6481135e0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828322f90e2f7dc31d49537c57c45cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60d9b12a902de646f0cabada9865eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2c2f14d6b8898392a24e12caf1ee2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f505466d449ae84ff94534f9ac03b1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4486f42276f986ec4492d2de763fdea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ba0cab479daf67a4c01918c14dec9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1e21fbcfdaa3c09b5ae7d01738c0e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6c01ca086ee46832d1bd4a2229a45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1aed0cb894a043bab6d3016a3cdd3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2324befad4d3380c14f7ab5043decff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dcf374004e51bd55920bfca62e857417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a6f021f764bfa3deecc43cf792265418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac64660910aa110c8a8a91e258de4b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c87c5a4c7024f42f1b77474e6be14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc9d9530d5c2adeee24cd9b3e9a975421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ded9cb9490be895d79dc138eb60e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d40283456fcd5129cd9cd4423e2b25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44770009fbb8cc37aa7cb7ecedd77189424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86f5dbb01536c8923db2b24737cc47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acbbd87f54f6d877a914e2bf85edc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c60013b29bdcd860fda98a32bdf6dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8032bc4afe19c8ab88782d341f235428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785f04421128e0ec4eb534d360b8d35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e8f02ab8b54ebf9187c19de9e5f48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965bbe3c84bf33535e72aeb2ea0ca1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9aa365fbfe06e81a966853d09fd82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5068f018001c74d33c3200720ce5e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddc6034696e15cd542f0feba146324434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e2ef2cd55297dc95b7d7bea2dd0c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6ef4a2398bdf1330ffde1888e18e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4b3beed6ea43ba683702ef232c96f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6489810d0a6f1bffaa88578f3f32b4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc268740ec64b1eb40b32a9afab088f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3995b3c1ad1bc79174b0488c99cc2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53541970d9404bed3bed4158fbdca2b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e00215123445c929962a321e6cb69c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5e236843316922403c7670b7bf5f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727bca74a0501d6f33f17cdd79b5afd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4163009751f81bd8892d5857b829aa2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec076ee0866c806888eebeec4a51eef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078a000d1cd14d5eed917a0121350e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b912ef14befe8bca0d771c2e43d8f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373423b03ae7a0f5a23fe77a629131bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762409195a08c264e40994c8edc4a9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f9d1fc7aa5dd3ea1f6706e1b4b945451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e76b9bfa8594cc1b26ee5b747ae794452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057c106eaf9d294faceaaa5113f20a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da0403e362d065b5d5bd4e4650103f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b830b8531c519ee6e22e6bd579ebc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ff9f6e8a4bbf2902f82d19905cc7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63ddd0ce39981a29b41e1492b73dcf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b2cc0e538e158d9b20ed38f4365e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8aba71aa9c53abf6dae064dd8738d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b1c843c1b26f487df21648aa5f2a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b84da25256140af7c9e64632891cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad4ea2da1196fd1799cb4c4529dc74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dd0d519c7fb0df3fa0182359dc91a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bb21e508d7e0586f1ffbb6d035c55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde90b93f42054564280e5443bb37ca6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e724dd8fea0bfed9f371af8ab88a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1794b74b28be5ddf5bf6cecf77e97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af29659e0224dad244325193946d5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75192bbc73fbb79611c48a5be7ba8ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7516667bf66650387b1bf0034aa7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc98f1914d5dc206bf7c5391e197a00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239345b3e1ac680d19c914ec99edabde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3c136a748e8d5909ccd92c4f32151473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40682f086d80331ce27b7448a630c13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2afdcc5b9377a934886868edc0b8f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1f06f131068237e47f6a84a523c88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a5827e55ac4502e18af7e6f2a8892477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d111792f3fba8b9fece1e238d5671ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce2206e2be19a122cae955657a2e31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874aa60605763b0ee09281433d78d07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda95564347f794e4f81baa1989dfa1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689033a34d614431aa047a38da63b555482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f8d177388e8ae914146b128216271483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbce610d22b03c6f935255a30008a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c9d812d49654efbd2db3b132e815c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66da8a717c155360da67e271e8620e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792aa058a11299c604d9771d1a404e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b2ba4f10819e815db16dc362526e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda54c92bb118ecb6b7f008cb786164489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e85c263853753314d0db6a8a42445490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b56cb9cfd1f122a979c87dedd94973491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa73c61e869fcd953b2e04e2ae3e780492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6150fdaf4b6ed867fd8bf46a18c503f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd39ae36047c3615b34654785cadf3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e13e799475b9fbcc0badea39ea678495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03596d2b5442c71407c81ece195c2669496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a0923a3821cad9f80d5323cb84b78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99b2c44fa422fb93cfe94f67e61277498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5450a8d85c753619c7e356b73fc3c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d6e4063e50375b47daf62d8347177500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8766604af20cd5bb8d68950061c91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b6c6a9ff77a81543a87b56ee33289502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d83dc0c05fd34f6292b7d836791e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79053d148e1f3e3e8e4ddea5ffb4db4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4004bf54a83a83fddbe7605a4894fa7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48523f458f22cb277e102a686abc73f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ee17d6751699e4e2109acfc3d8c4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353a8143b64a5bf0ea819f0de645118508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1355481d7765d0eec8029dc1f9e17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0750f5ab7e7b0bf1bbdf380d2605db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f0ea4684df26624796fa2dd0a0c6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ebb92bce85994ef1d81753ed96949512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f02902b3f16a54dfe3c35c9231943e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53190e4d34d352fdc38e5c96b8f108a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46af4bb1019ac902fb07c12c4b8c45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12780fcf7e36b07a22b47772f5c1d26d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edbad4ae21dbba9e52d4d8908fe643517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c036aca460384d233f0d328172803518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d739fb13b3f6a4d26e0e2af7c29eade519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b56cb7ffdceedba863739c4fc7bcf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec42105a1569e9d08490ee1530ba354521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f3e4a0fa849dd9e84c3643a5f9248522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85519253bdf11b4a022d95290b42e65a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde73a2e1355e8cb0784024443606ead524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067e7b85c102fa128b82c618845e366525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001a56efd3c8e9b944efdd6223ca57e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bf2cca9e5f492ee32b513bf557ae7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c15de260518abfb201b9afeb63bb9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d0ac70a7364d2d3f9d5a5413da9e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae1e687c64c399591f4e0a11e0b1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4007c2cc13149572e2062a85213368531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa7f95432b3ec3fa5c47fe2e390793532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8673473aaf06677a8f5cb8bc7d54d6a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc610e420f4d843f169189fc3786373534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54191826e9504e9d48a4cc81247095b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9167d3ad281493ed18bca6f80ce04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a160eb5b199f452d22662cd9824cad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591058c136757c5417bf52b5ebbd81a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933adf15da85a50a87feb568949c667539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39b417351cb21210726fc6cc5f721d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87be4cb6a15171dbfb390e649f3a2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9fbde1005598dc60fd17480717bd4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f6aef9d4b670705bcdab4bc9548f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a36aa7ccf50a944b2e213eb0adf4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a1ba8892d4fd1f468f00b68dad065545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4a13d3988bc4463bb8042a7ff1009546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9b5acc24f56eedd3337d2a31a9d0d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331720479453c1aa338a568b1a362f81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4d522e09e8acd171c7d366af6156d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f300fc02d6932a21a94a97ac93934d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e52beb1013c8a3dc97be0168713e77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ea4201daa2c482ec8be049edac84d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d620dfd277ba48216fed751a2843b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ceefc2a08e8bb512f1b5d3cc9e91d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f7f57a2d3efc0046e94306a0f1b41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691b18921ec2758dc147dd4d99733bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e97e9b3c0a72e383e8b645d1a8bfab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560428bcd499f9a3a0ffac8f0e736360558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b50b42c17c6ea9cf50d7d4995867c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0fc1d488950cf07d22f8c59b15745560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd22e8e7e61c333202f659ea45e5b3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920193765752404f9ca1d33901952a20562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfba5dc02fd969e616dabd18266890563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e0ee51c12a810cce963d120dcb490564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9760a86b831c65c6d08fdac794a911565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095076fcb9eb59d1b74f7a39014db0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763944560355d35532b3cf807ea39b89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0ca274165ee2e31c41b0229a0dca1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679d1ae525614ed1363f0c2109dd13c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dde75e6e8db02583e08548664fe22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ebe672e82296745d6f24717f1dfea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71282a1fe6b05ac30b56a7dfb80483fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564603d983aae789883bd09f9c72488e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fc7b1c213990ad82a528888be29f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75570e670ef51259aae549a1e25ae788575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e68407c23495e75cf8b48e09e618be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e37ea0916dc113db750ca2ef88e40d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bb37453e9f051c658d10dfa70aac1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e940cffd4def731ebfadf334e138a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb5e3814e1640db9a0ef9632a4ef29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c932585e0f7c94475907ea850ef352581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e43d2860ab0ae96845223574e5385c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada92f71e196f8835e634d94cabc52d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7bcd6f4ef43aa717010d9b7f69f18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9c4927177d6b71753a1c8890a80b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c98c9b7282789f93fe09bdb2226a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c628ea0ec96bef0c2cb065361ace0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a14aee2e11bf0e948b80ad5c546ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca906e2275396028cd2032ec3abf06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226c904e7bef0048a43f2a5c18e42f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34924b240528c25bfb2128727c554205591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b601f4d4fbff3c451e2de9e229b7af2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb9927ee092f6bfe288cc50d10245f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153e7e2b7bc15a4f238790819cafa8d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea428fe7383f6e0e7ac07ed87de994595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11205387446269d2302082b7faa63c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7bdabff77f1716e2205ad91269c8a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946e8ba62a8b334fd9883d74891e833598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069425aed1975d4d818cd87b27c30d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83263e38fb0eed30e3e7651eb1f05182600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b19033e2deed75bdc0e1d94d1f637601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0511dfd27ebd84b8296e46a1ee6d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4fa14a83288eea6cc8807eeccab3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1050fcae88618adbcfe6f9f2b243c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006fedcc62d1d55dd59ba890606a684605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576dd9b2fbb49822068c71cfa74f069606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca03014bccc8841e9071d11ee8635607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cf9f7a48246518154cd98b4d90381608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775b64dd25421be615f27bbb4041f7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16746449d22c30c90afc379f294fc82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dda314dfc7d71f571421e1b7a3bf4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdb59bf93d4b9120abbe22ec1e38f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6775e775ba0589a07e76b9d54bc65a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f9f3bae08bfc8bcb78120d87ab27a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae83331c5488be58b7608b868b3832e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f52c179db69a98ebb3c4d25bed1228616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459dd6efa034ba3b60fe08d46875344617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f2e6f8c43aa886b7e1096ecc0eaaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946ab277cc8d4f29e8c3080d19a1b5e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd6359eaa300a2ae19fdd168c309e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3e69eef1d3919fa3c4677ee967ffa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c77711417a46615a2e152cfe07fb22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e538747eb4ff098a455aea630916f56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aa51f50410772353ea14496fae1be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40a9031c424e5b87e26298f0c18b2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164d8d46fc82d68e5a1fc50235f9fcb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4482a707f659310c562d6d75b1ed82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39b7ea29e4b98aa36272a77617ef9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c32f7ca369007b05d431a1447117a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d938d13439bed22f2049bd8179a565630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e1409a63d5ab4b52a680be8f4f9d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d7bb9e0c9f2241dcc8f4744782dec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67c73adf23ada842a7c52053e4fcc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30ad4f67da6bd4c9d6f98b5b1bb93e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9371508ae12e0a61dfd03bd4157145635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c2c4a8bba2c5f879b6c49950137ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dc0eb2dab863af2b86d9c4b8a7495637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595028ad118135af5a338431941348e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3824b3c8fd1abb4d95eb9e6b1636f72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc360d47c663660a802c728df7c57de5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d70f3a85d07a468bd205a01ea1328641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac2f82313bf08eda74c397745cd463642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f92558f1e92831f1125a7aef0cff0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c128719a9179ecc221447642522f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76309917a5b40bbd177dd59edf92aa38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a24423601ea9e053295f49aad3f313646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5e1d30b0550628405b8e3389e89fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6beb7fd1d836c8b4602ed36a287ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974986ebfb049604ecfa599ba03a18b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337d0c1075efb5c91bb8d4bc135222650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50558446c270eed37204eebcf95d4be2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc816aebc0d90e46c6378bfa45abf3c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f32ceeadd69de8471168ebc57acd78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99a17f8c3a4e2919f10ba4f8ab0e8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af28c06a2a4c6e34d08d36fccb6842655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff87343551d3b80d9e5ebefd8c7de1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9974162f2b1bcbae6b38084643cedd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27f52eff61d3fbfe7ab2544db001e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a9eb3ab2cdd3703197517c101ad02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515c1bbab1c41b6c1c5e604cae63203660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbff1391a6a7cb0e0ff28717d17c7e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3940e4e7db51315fab55fd131e7cdac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088629a31d181f2108bfefa3f5cae41663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0b2c7f27df496403acf0ddb102ce4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5c6eaa4b5ee481f131808bc28e232665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed828a68f8e463290543fed7f9c244666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0a42dcbce7717e0aa0be9b57a2b39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d5abed719f2c5088c3af32ba9941e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19289526ae2cf376d06abfc1ec150cca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bef1c2afc96dc483024ffa8242f24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b6558a7edf7bc682ddca36ea13441671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66323dd5b71940cd7a18d2a7a559bb48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f36c5412a4203a81846fcd03b9752673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c109d3ec19091f9d8584f5a21ded6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3855387d54cf24af62afb32a77d6e0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d566609b8da24c545ebd1961873a9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84134d61df22ebbe6111b4eaf4e76e79677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93ad13827954d150dcfde355586664678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04468c154185b01d4a3202d1d92f37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df26ea650460f2154c38dc7f9bb6db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bf65716356b3c7f1694e7225dc515681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5f34f4d1d270a103e33274971bd6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213872f53e07fad4351a1480385c3f41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957afbd49e3147f74e9a36e32da046c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ff97e28bd26a948f0b8192393149f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079489d835c6500e68172f1a29bba6a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa5c3b65525dbd6ce1e0389d4561eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19983e18bc2fc9dcebe4ef3de5a7759c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cfe92cb8e00b0a67954b0e8b019c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b11b026f6153094052ee1cbb0f52fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cea6d0f29d42f7755c946ea0d84d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a71e6be896077194a693e7b3bb4158692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13770fc25801583d0c462872b4c334a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54ec0f00551bf6f48d94d47b46378f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39fd14cb6788d9c8fc0a71d182af8b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc6195e8e3974fe09bbc65d75c3fe0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048c6e5966bd6a5d4afb93d43ed55c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95144e4b0ec2dab808760cf240bf2055698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dc855fa48cfecc7b0d275a1ecf151699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7acd62d4fd1579d1a2af8f58a7bae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aacd2eb2862ddc4aa8b80204fb0266701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25bf77f735b9714adfdc51fad81b93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d390452d0689962b3d832b85c8af6f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8a18a624f92ecf439391ba4459643704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63817c8bdf788864931202e98186e9b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1d49b681e9a51d1338c38d87cf9c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600191cff8158c65b021fb440a2bfd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ffe98d4efb391ac399ca2c2449de1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d237395afafb6d0f694669a29a25f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfd5761aaccfa2bccf780cd37174b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aeb919e9040ce4f96e8335361fa45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bac63e627e00619ed2b5e57d459512712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26997d08c2828e47eceb369e65ca0ed0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a721fe434cb2c58eadc440e03f2e76714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730fc3c0f36f1d11114d658f1e2fc4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aab4b2aa1bf66cb989b02cd7e5c3d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae04d5ae396e890383268a67d1eb6cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98339b76b53b16392565a052475349718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f753ffa18a82b781b04eb5b9760d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c1ffe888717367c2b3633671c3674720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d6f632608c986c4ffb101812334c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fff485c04f8794470fa6bb53cac33f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f007232f839fddded2ef1d0499d14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4e7a82b16e79f78c91994c3bc1c92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d51e265c30257ecb1a842f58fa693725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70262fe41487c3460318a18e0a7db4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421185aacf3f4cfa868c0ca8c8928d01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63365e02ee6a59ab69b12d04bedc07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422ae2603fadbbfd3155a66c7e82af0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365e4b009bacdc95493c29d40854d9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703b237237d1092b4409d1283e1abcf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62026afd786fc578cdde643f04f53ac2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa4b8ad44b9cad593e529134d421ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9471c1bea3581f37715cea0a4e842c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b41ff8a2b325ab84ba108056b8156f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a7ede8884b30842fdc31493d0bb23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7445797f571c6be3f7d455d858c75bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72db019cb2071ef48ad2e5e784d569738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1da293b220f2e1a862904e8e0289a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935318f3d04848e6860c11ca22127a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed0b5f624f6b7a82e98dfb770fd19c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71b60cb3922f45e9b34a394b86b9b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b55ccd2df7503d867118f8c78e0810743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afce1b2d1b877d2aaed20f1d0ace99e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044248dc993dc47fbadd5a91eedd2a24745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf41243d415c5bfb6cfe7ecff9ff2cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaa1f35aadd5276e3d5c1b4d598e9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236bd6f1c969479dea931d53e7e2521748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14503bd0672bf6317f1d2fd30b8a2d1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de296ab5a62ddda4436954021642894750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211d76c9e02704bc28fa2503e411c7a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4076451952201fe85fd83fdc9e510752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f2fb981255ff48786d81791836ff0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7fc0acd6afece76578abab83b7206754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144dacde98131b87f93f87a6f004e48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa080084fc2cf674248240bb59eeead756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb93e27b0eb4bc37ad190cbc9a40e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ea73aac48cb88eb9423528976fa52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a6ebaa06a9b04645763b45f9b9a32759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091df67e086dd1f535973b8412f44e411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122fae04950599bbcb38a3d3a2462492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbedfddca9a0f3354c67f7c2b56c3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cd9dcf03407c1c03c3f79115336b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5623585278666d8aeac01691a5cba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911ba2b9083fa2492a3a0386525ce8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b829e280cb99347e3100938bc77b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3795576a8dfd1d417ce6bc37547698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb766ab9ce57885c9406d5e44b82289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3aa24cf98a41586edf80f5d01611f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f526599b21659e19bb3956c88e142d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37fbb446d2620ab5934827e23e3a0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b292d2b1b9a3eba4585da1774b849613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ce87c88f6b8d577d298c5417499c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fc9f569b70a265750f42caab61fbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e5a15249323a8666b8a97b94d903716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d70c215152a8a9b21e9f2007abd6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d11a915fe1e8d8d456767a766a40ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32351cb73410ccc0e9a15d5cf6f249ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdae1789637b813ec9985823deea4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86901b03a941409c99f85e26deb71ab121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bcaa4babb3b87b7335350c78b272722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada380e7f239b9421b58dd5e7d0989123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0622f7be6831bb9f8535a659f6ed6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64828825ec2ed770ede6ee5534721ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596527f206b6eb4c8da92e97a075587626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e6bbb9b3f5cfa8454f482195bc65b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0467c92e4a7a5836d229495890a4abf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b789def88afabdab8cca9874fb16129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60a5ffb6052b92be03a4df6f05a58230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ba5aed9d1328d54f5c26b0ac0290631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a5f88a0d095c9cadda921a8777fbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40be26302b5c68be1d8ccd723930ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8b404d940729b62b079fab48d6e5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db64122456842c2688f60eb4ead4bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609363d1a7304655fa7f6444ae988ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f46c6d27300502f4abdf1644358a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36dc149c59c7ec97deeeba41e7d98138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ab74aa649febd670a125aba3e479739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43de80dc7465ded7db4d4218dc10a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7b0cc658da4e20a90f8e6b203ae7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f59bc2c8ede8a429d80800835087c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec064103318c6d2d8fbe5b771103e89043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d9a916e70c9264dd429e0c7be9a8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4d721a85faffc8c1319f7b351d4ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04975dcc6ad202f548b94524fc91326b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75094d38cd66f10c5ecebf1c0dc654447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc1bf73d7b3db8bbe4c5f174a977a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12252054dea6e945315093b8829a8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dabb542c48d55753fb19b8a6947a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea790839f2fc6ce1708362a19b38795251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0150ebb35df58d63fb93f7e7ff26e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42894d8e8df232a18d3c1805428d5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cd0da0596b60dc9dda820e9ae006154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c8e4ce2465beed8a2dcf1412d4c8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d79d4633ef7989e3e3f7728f9f6c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc04f986b127490dd3d73d8e1ff58d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b9308cd91ca661c08156c76666d8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b687edda22ef643ab6941244d64a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d32f10a9cb3f6ad303596b907b35160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346a313ede4809f388eeb88d412481761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb5016f1eb987f4573a786af06009762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65eca4a2e6b4b8a2569fc17e3bef3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6d210ef9ea6a064dc30cd8453fa664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498e0a6825cd88ee28597191907c63565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe2cdb65d1231988a41c85f02ca7e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ef19512952c0c1f9eaece8feabd6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6b5f565cc3a678b073679f5548a2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e11a852ba048fdcde916a6530f52c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c596bcab681daee87673f0fc9fb3de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc6dcd38f647735898b5f550a0fa4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f39a0f2c9830e7ca2037f374cd47072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6878bf30319ac577d16429665c1b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25ca8fdb2f3678f6b79a45f1c485d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d64733bb3b44d16c6292b401a00bb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370ce9ce41c1ddc4f44eb3027f43bcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ab1e75cf37d33ec7b62754c73676077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462309d78ebfdaa30c398fb63aba62178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95097a4f8562558a3393549e1d0f5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cb769d74eede58e5ca83fd39a76e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b1908e30e42f8125ca21e00058e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814e2935d745bc1a5d031d5ed05575482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4c79f8e3f7829bd8ed7002d3f059483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf45feea3fbaab3c2ebcbdc6537ee784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89218c41226b2dbc4e5aa593d0dbfb2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02edb5d1c4e99df99eb8d3924a1776f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f4a06bcab37c9d7e23373582303a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de104b611adbce57b0edd06e02e8272b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdebd5e85a1499d7e914dbf0e84ce4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d46411cf1ffd74413fae62ed06d6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502989f67791218632e00a87077c20291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb268fa1499df83c12c4d4fe5b4583df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54dc656801edf189eddd01a311646f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2a4277e8967fdda22e077f694e76394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b44422deb119b0192dcdfbf446f2e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f17f2b1ec26b172260db8dd27be2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a4a2f111d36b317e8f0dc3027708197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419b8e41476ef542f006f659e10790198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2802f3c98a05a9c9d0a2fe3a5512a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd332c59b020a2d61106360846ea853100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c468a62c6ae465d323fd30741e6d330101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba493bf4fe3c2a2866af2f0946df2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0bc06986f5c8cd974938473d05b30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b6267439a25df74465247de85d6e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950227e8f2ea2d0346f65b58f8d8f2d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58728b345dd0a6b69650ba4bc89bf962106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba2458058670541d16c55969612d30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc70b3de60dbc8f615307541c1a518108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c82587b558bbfad9e33b9c5f5b924109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d058b210c4071f4e944f1cab5665a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daa58f6ea10b2e5c3b5bbe1dabfd2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382116514c2bce33c3d30c26b52da077112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27dd44c65e00c9c86a2dbef03f8222113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b341a9a52f2b49159e05ff4c2ced99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d7747261dcd77ce7d3875ccda0e0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91e43cd952a01abce84292e32f9187116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898e5e29c9f8fa91d086640d0e1c867117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2d16aeaf3091fc53a6d43ee07da09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1f7e9b53ca10f54d8f2bec499fee4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33246a262bb1c54e6c37bfe0c84b1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb832d98f7a0fc04188f1421c14dae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f82cb801a82d39a03996e074cff86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b29819c4060b213324ce7eaadee5b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d971ef19d66f57b3e129747af455f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4cd7d7c8d07f1f8b25e13ef983e4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c05cbfc64d6c9cef750f4c66c4830126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbdd970329ad58a9f8b36bc951b797127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ec589d405ecb0aff4ad35d2983809128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e56d9abe776015c23b2782ead7794a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bbc56aa3b1aaf98c7ebf445173d64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965b46f657281d1a0676889a0f3a079131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90064ebb3d3ee715aecc7a036e94bb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc40dca5c3afa036512cd443521e694133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab8d7ac5477765197531e517bc8bd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ff37e7117c910e0519b50a741e637135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc2091f3ab7848bb1e0ff7d70f9e7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c66fbcd86c2d5b21d9d0dd20b2f02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1063639d2e35ec8e25cfef088c06427138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb804dac79236421e58d549e2ac4b42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa3f4e83a91f56dac12af4aed01840140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cd0a5ee7f237efd5e502761e7d7b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfdb212a7c6fb9c53fa18c2af6f00e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c586c3e2f420c52f3d0d0e623eadb52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58ea7fcaed027f9e269a0187582023144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622dae71ebabc94ad6c7f4ded76d39c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170540f5cabfb52960622e80666a5f99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a72d5077e016ec45810c8149d5f94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e75b467aae7b9786d8d6d05f9bd822148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2aac3b9dcb76de3f25278004f1977149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60757d981f000b0c4636b3ca1b4b941f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825f94c40171aaa03023c6ef551a1a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024863ed7a791b9b2ecbf0132cb3e7f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6c80e240463961964c45b71e70a82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12af34cea18ec28f2590f7eeff3bd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ff97b347b41b4605965f775e63629155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe727fc21c56fb601090286e026e41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d56b1f9661ac344a929fa2d727946157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d4406c990e18b355092b1674bc536158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e09ef05df40888169d2d6d4821426a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee810a0e31cc762784336abea752dd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca3107981960b275b5881c65edf7db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69867b6714427d5e3fa7920f7e191604162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584e712a64682f6a1e957524ef5c7be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2762900e1e19f52a47c67cbafa8e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cb74549e19220c6d12cca309bae9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfaf1bb9a92697a47e59b57bf247ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75729f3055e2ffaa26149ec822340c79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bfbb30909184e6c075c24398cd616168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6836f3d8c54d5cae5583edd97520d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f47daa04290daa4b9b22f822646a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb65be09893b78c8fd3bafd9839dbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43527b9202ab202c0d8a99e1cc953d76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70a91b747143baf20c72f1d66aea40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca743658c66e53137ed41681736244174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb10b0592d1997fd2687afd8eb22634175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bcd283ea19e4dfc107fd89de65676176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811dea06284b56e7653a837af6448bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e32838b7a0e05e3cb3a2f98f1bf35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed753ace7ed086448587a9b347c951179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e1c662c3dfd4d51d94a1f6fea6b4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a736ea4b3512e7dd8c0128785db277181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f431d906ea78cd3d1e22fc2555f1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcde0f5298ee8feffa637350f4a6288183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25767f06cfb97b307dc567308458ac09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca1cc67e6ea90672072ca740c7f10185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3956327d317bc82ef860756c318d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e732a48635d552558ab83bc2d20cb17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3e4e75f69d41bead119604402a12c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e39ed81b683790183f7b185d9a54a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77db75ba8c2fb5df20e68c44fbb1b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c595bc5c212621816cdaf87a154ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1b0ea4fdbd98e89ee98833a9cd734192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec1b21ac200303efaab88a74ee9135193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606153222d95edb6a5fca361f4458904194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3718db1c8c6e6d874fdd9f5a3a3f1e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756605fe53f5bee8870f85cdb5307311196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe094d533aacb3e9cedfa8066a5a669d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd0133e85bf507988e4ed741e9d514198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35b96b42425dcb47196bb91c58bd2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f1d8589fb1029e391d64abb8db4c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b813367364c6cc4ec7daad6f40d44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054695c82f91d5700f17ed3343850dee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d792b01876d9a39a7b7ffe1e665f9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a86f7c1d7b2abad7619e85d38b5ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841140a713d1e2ba8d14ee4d036475ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9b158a5a60fe5c8bb9bfd81da3850206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab089ce3721cd2ea2d80568196d987207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47512c70fac85aeef113ecf2886cbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f2beead9df240310f1b10fcbb61cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546bb73dba6c865c2462ed1797d4e12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549f66fd0aafb404063e0613b6a00c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8c0ea8ab97b70c11609240b598333212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310113dbc638d927fcf436c18133f6b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918579bcc6fe4796fbaab1c0055049c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480db6e840b80833a734a088b7e0f5d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e8bca2da1b38bee150973adabbc70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e387980ab65438047d02b0e3b0631f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b1853fc6dd50d492b52b0bdb30460218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0094057d79a13c9417bfd267f4f5e7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2c36f5cafb9c8869113d6027367ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3bfafadee2e0a0a2556dc172c9d66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7e06719cc6af67b6937d8691efaa5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff158077f1a903bb699bc38bd1307e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855db41bd831e7efbd247a979991569224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e6cb72fc80928b8a05b3264b8757e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d827deea3132ea4e1442ece09bcbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191f9c8d0e7e8ceaea201d6604c367a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c5e2d77b47bddcbde7dab9f01d077228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4913cd340d1fa8dde3fc3ea60d168229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ab019ae8a100079e7dd5e256bb43c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b129847e1ec553e8ef5575e8bee091231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e12886489590daa98a2142d78aac92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178d64a946541a101d27bd7d56816b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2e2b4cab3aaa5886e8d341b2781c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3eeea20c5a9078288c0f240d654fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d4047b25c90bdb73fb0855d374961236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e346e0a8ef443ed764063d8ab182932237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba8fee2e70c0abb52dc195f0615b8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd2eed0f415f49985833f8db18ae45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50084e5ae0585038d7ac82e63ab0041240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136bc9bf3e4a427268828fe1dd89b7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6433b836561e528d02a07273e05b54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7d2651615d3abea2f5cdc76be4321243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6494499bc93c0963736f7e96974b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab706fd90ca93424423274633d9bb54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62460ec999c445f38a5def8e783d84b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa5bdef935bb5bb5ab74cb9bed4490247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b9a5c64741ce68b359ec46b088535248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c7734b3f8636fc22b15201d880d36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb38720cf238a3311863d90d47d1a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caa5be2d9c31ccb8acea0449d5f238251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838775e4150f36b8ed96ec2a36fd06a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f268f63f5f5faeb263c3892b3a584c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04838013de8285cd5dcca110a2e0e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fcc59256dcd3abcbfc5ff3e841c14255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec697c9b49e410cf81223db1ec22442256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baa7139874cea737af21f296635fb8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab9c0d0c2e2adde5d655a1d82f05bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dda6638c3ae67f158f385f9c6d73b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0793230237a2b9ae95ee77d19c21a8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba533ddca14e5feaafd78776edc59d38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e51332e047c37fc8634e22db74c5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf1f3197be2d6a0c731079e4b3e1e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ded5afab972e231f9cd8c2dbaa0f73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c86dd320e553ac2283f303b98145265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeb3a39843f17d24a45475b8d41500266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d47d04a0d3f6f4d0062813fdb3232267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f54829714e1574e464aaf501f2a19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8da1a857dbe59c9f20b4ae79d0e6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ede36aa22f1a48bdefdb05275ad953270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4de9a4144222330c6246ef56d4c63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f62727a56d8c0418c9cbaee6475135272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f65f6dbe94ab7ebca3c809faebecca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a151580480cf83c5c59758d02bad55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a9800848c4ef3a4d16aa53228cb42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78adb0537d50eebb8bb6a6f1b4f389276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03cc969dd251731fa9deade85531e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49436e6fd5e958f81cf26703bf8cfbdb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc79d4e587ca0c88502cd141c0b0643279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee08321eba03deab4e52c026655175b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59599ee499b94fe7e71b56bd944ee552281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae1eecd4cbd3c1458dc3edee999873282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69c7ba10ea5b718b3b366e2f42bff6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53b7242195dc27651ac474e809f390284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98cc2a3883d4f1432fa9196a56c8e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4c0cb88eefb300e59e3e2eceb0f83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a596bd867886a3afdcd169036a71b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e81a63347d8ae260d32f63736fc02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07c88713bda96a9e9a882c312ad3e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1c6b1b283c6140b26036276d5d764290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac102151b7f19e6cf58ee27c8dc6b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a169fcaf821f9e77780638ffadc913292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cc797fa0153a17048ecec5d491393293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa82f43d2e9fc6d854997e7cd5e3e81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8466d0e123455be96f57c4940631f46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0904628b8f6f78ef1aa1d569ff38d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ef8d323b593a058b23cbde312f673297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e941bc31b83b891bc0f2499dbb826e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8aa6e32a4ce87eeeee74a3231750a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fd1d7666566101347cb1ef7c9c72c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dee6548a5fd90c604e381ff4e734ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0587323e9bceadf3dbaabdb267d3ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c38d0528c3e149751ddd9e6d5eee40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9c0d86f2096774e33085f17e5867d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ad5b9a0354cb33573fb5330c87eb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb7e0591004eb902efd01ed4d2a28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3141cb1aa0c2ae555c67984a09de359307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cbce6913ed0b0f35f03a3c5b6a165308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f8763cbcf0ea5292bab458dca95c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf6fbf9f517c765dbd0ad4aace6ee3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5153723df5027fc4e2e9f185f1f0f98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8ae8a91d1751763cc532597247806312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e6942c1434ced2b5b08e38b7e4f62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfc9eb579d77da95fe836dc863b36b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b39db6f04cd6ac4615e4c5bf9e62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45e4b0911e4d246f074e543f34f797316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc99445b9ab759c387b0eefdda32ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4110c9c4b1afb75316cd3d26a39e0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca7aa5e74526ca867f8550284fe916319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fff9d3aeb7eeab2f307a069ffad7ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a0716986e7e583b95f8468ed3499c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2257e61604c24441f4b10d79d2e37cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a571c13775e2a68c05256f40b54db1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac69991297a666c765e87c18386d3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602905eb3206ec6839f7f74e32a92fbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01817bba684d54b6139219abcc63929d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245205933ad4f6bacf546bb3d09c7b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd762812eaf2f3c6795424bc458e5e67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de6eb576252db7f854a72c934cdf80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469869a8b996fcc658511d8f916edfb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60a5ba27f49b474ba67215739200ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28e211f18f3107033af8b88b66a876332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da75d36b93d3996b3215aa33905459333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b88dfcc3b01103474acb40dad321e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9417aa0916d94107927e2bc98d9c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ade2637b7d3df9f9b624e72234ae0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1a0d0da7a82e0691bad10c602a5e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e878271029399b120646b6bcc669547338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2797fe6d9fb63d37bc746715e9e4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1795317caac48a5bc78e0d566c3bafd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b279f433de344e6f88d0d067d0fc93c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0791ee03ec974e3aa8500820c6d3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511ef3b2120cc038c591511fa6f5024343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bfec0f0b3f0ae91c92d7f1cb02c81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa441cd6196fed3ed63079f91f5ff4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef0d02d75e40f5f48ac364cd5db758346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903cab285b1b5b02d4e7081f7a9c5a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c68a62590fb73ccd69f106d26ba39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec404176c13a30b3254922f2adeeb738349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cfda7462a5f9bdcc821680585418b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819f0a9ef5f616c99068961c7a085b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1b5fec920005fa1e3d76f6becc4d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f89646daeaeee8505afdd54b986e71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750637ba5388b16af0cd85b958ea758354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5483b98e265478db9c94433a99fd2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb10c8be3edb35a19825c639a70d1eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c16c557c68b56a4f9b2b85badb58e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d44f9fbfafee5866b7a22ef34e7279358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309d1f36961d7c3ace221db3c93ea6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303358f9895d8bd39b3f8750e717fca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade53b48704fb0d768ff6d5d20bc5206361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7e54bc44c6ad96540ce4f3484f84b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55cb3a6481048a553965d7e27da989363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cc4f8ed5bbb18bec2a4e577927f11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b423d1d374941669672c6474bf690d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7fc1e3225c970d78d47270e75ba27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f824026dbbc6ae1433584515bc0a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fdb24dc1c4fc75f9d068bbe9c61b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af551fadbdc8bdb9cf6b4a585954b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdd6c92ecb88b5e940261a7aa69978370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf8dd7d94c089db00598587400ed36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace27ebbb3ac84b11381ff53793f6020372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb09785b9536c8f198f45315c7d0df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5acf4df86f830dedc5762a656459c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40cab796d0ca5c78ad2956b41e71f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44942caad1eec52ac35f7421ccd61f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da255fc4a9804944e578fa4cd4f8fa29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3ac2455dde8e85bfb39c770bb530c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5d8dfae951cd580f1618a9721e286379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a8b1411fc81cf59bb1b453e1878bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704236afcf3ea4902dbaf92b9dd0778c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d840e6bc6ce433bafd31f58d9def9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251defea09addf245d5fc421d8234bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854a17d6a9c00aeed8312c918c411e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd11cb3518b77fb388120e9015802fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd23e859c13b3fac2fdab89b64e1896386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfeeb190891b072908c82fe8170223387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b1c3b69c47806a1d477e266863a8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21efcb7e4f8f5f76a51170a5238c3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7840c3b9d0ef987281603601d02421390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aba3885ef73bf15e7d6952eb15c46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5bdbce93f3daa644405c4507ef094392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da858133865158526291b3c4d5f17d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbba24460d42515788faed11bb8cd7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0a349040e38a21dbd73f92732b3b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a320a51cd7720a59a45ab80f216005b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f332932c17a7805d7c0c85fa394fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baf44a171a9e5db2a2ac591f15f15d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffbaf89b030a23b4e635afaeb7dd52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99336988577470f94dfc31986e971d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c443a96f234089e86b7971c524862401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5a26d5b936cc98abf9e8c41451576402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daa11be0e147e94aaf1c7d803b8c46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb70c4d02706e7fe2fa0a18e29516bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91085ffe8d28b1a5e19b148ae1387bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fe9ab36384354cc5892bd42d27914406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b4f48d652cc77b161a8f77c36eab4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455f2d2d31521c206c3607c82d4ce1c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f043addbd8caa7b5daf9ab5844a41a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961bfbeb7fe886642413df359ca2d95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b4176339764666c787a377d6207bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caafe4aec2fdcf128b12eebda47d7d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41509e98e54dbe92eb1916a4be5003413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfcca025410a4a49b06b004ebc4657414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e186b57a18d63474f609cb100b07f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d40c894ff12a19b9dde0b15760a1c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f32bf14a9843f35aab7e53b9cf8d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532197d2194893a81ca7f91387decc3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616597d3800f4f5c9944888ae3a5e33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4cbfaa62f85566e9c9fc7cd765080420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036ff02dfcd38a892a7cab7adbef45a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e15475dddb2b49a18085765421af93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da74479a979e0c9f136169107ab2ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0417cedec125ebeb9a043ddbc05873424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a22b565c39e4dfa9009a816fff009425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc73bebeef89a55400e26edaebb8f37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883c9ffec7b060438df4300cbbe0772427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2119df461aa69f382d17d283a62ee2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de36bfc14e06ad3dd2e6617d5cfe0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c24e36b7aead54ae18c7a93358b10f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff22dc6674ae94de20fc6d1f2ac4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d767c400263dff48ba70d3eb4642f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f2e750ebe43e82888665a5e89a16a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7ff35a4c2865fc43ef5d6289cdbfb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e0a1c9a944d51e8d823dd3d0c79d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89899f370e7f133b6f4f84aed4e95829436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4a5fbe07e1926c4726b2c19ab2f52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2972f4c308ae665ef236d3e00694528438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670c13ab01679f94abdb4d3a99316ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdecb5c5fb4360c25309d2706276a0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce070696bb2869129dcca240d60733441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7a6bfc1540d830fae1446a1ae947e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511364c401e0820f78476115bebc670443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbc149d28088c33da20ff6d236375e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee083ed9d0643cd36eb0fcb2573935445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a908290a82862afbd27e93231923848446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789bb75e97ff9e2bd1c0764a49c4270447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635a1a54c48cc778d53e4615d3024b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20188796ad480a161b14d252a35a045449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a74a7fdadfcc55998eb274d8366731450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e54caccdcdc0a84dd8808a8915a250451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bea46dfe83c92910dc14987417e967452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8f75b4322befd43cdf56c95b81671453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2be08884dd2f3df693e12d3dfcf15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b89beaa0b273cdc5eefc0262f439e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040070410df53944df3858a161f0307456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4ebb5822967c266ad3ef65974a13e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2b6e8750c7c7c31d0e32fc8e4d097458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6990e8ce7921585c368b78bdd3f27d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a22231a5b4ea3048946c1a97eddbfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69855d793676e8a222d4a07c4a356952461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b54c778b897beb97b64815eba93608462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93fe1bdaef2392fdfa4048f5a4f707463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152776af0a30b541012f19b4c70aefa0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bcc1472640da2c4f3f9a643a26381465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d4f89f3de779d59b32efa2e059c56466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97f9055fa09b5d9898757b252e562c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9c61601771214cd55d78b246680be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428872131050f7823b94432438635dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d439b83873514712ae8d21565c5a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c19dc46200dd77a2eae7a32fd6a66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6a6855bc528bdb551dc1e70b6bae4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6a2b60b1c3c50795cd82e8b772cd2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1302250398a6676aeda0873dad39a82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586154244c5767f14e660f6ef1de87f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf95b95760961b422934e0c3c4399ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46147630c38ea85810405e0b85b2c7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5a06d5dcd693810cf8ca289c1b31e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6529e86b21df5d285a18f0e2692e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c53a6b5c0b436840de24d2636cd862480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f493e07b6bfb8a5338d8630f393cdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fcde0271950857923b166670b9f89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f8157005e6778d8a2ac6ca9d1faf3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dada65593cebb8e602698d99d95ba72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8937dcd59b1ab0fc53696c35e4793485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57e49d2d56dfd8256fec668bc1f8a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad77c871b2b8efc472358baa696137487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38690caff69123566b9a194818ba35f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeb516f5cc885ea5dbf23d65dbeccc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa7c11c8f7d606728ea986f68ecc25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21689d9355ba807f07a8229cf386deb5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64c7c6da30f6c5d07e1fa053fd382f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0455a61c6095dbe24858f7c51ac6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc23a54b45f2e9a25a8a41556cc5593494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49802c76bcfe2c98c602567ce9265e29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b6a2672673bb2daee9c02e20b6209496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c90f6f072bfd5836aa56780a14355a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdadb9a203bff5c502fd68f76a0029498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35132b9e4d73ebc787931b418c564ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744c5ed3e61114a3ba610719153331d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689cf6b9bb5152c45e7157c48a7b833501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c79d2f5047b044d4705e741d8354e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d14d87a9ef574ca717b63e66dac35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf41689798956eef2c8e41b947a49e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92a42080d8992422f322d0f92800b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb47d48e8a30409b475fe05ae386e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f81621c262cea96c4d11cedf6eb83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aae37de17c45da432988630e250b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb24b3ce09c1a43dbc51ca32fcdb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c8bc90a4e5efcc299cf3777e91e93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1395b53ecb16e1396c5e36142fc0e57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65702ce5d7ca8fa062c6e0de61f2912b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273ea535c427bf8106cde31aa74bbe1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8654cdf693da7dbd31ebdb17ef7e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba9e517190f601dbca054a9e2530ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5f53c0f371a7132f5be7bc5c67ac8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18697f5478f06fcc5076b536b9ef5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc2911f6cfc0169183e3b083275ad1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23048ea38d0a2153ee2d8c941716c539519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cebbc51eb7a3fd14f69be16163daf5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda5e8a3fd6552b2ef64b8280d06548521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858df1b8bbaf26195908bede4f1fd9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aef11abb5a42bc6a515befdc82cbb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b05484d2369afb16f50c7ed771cb88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bf8d5e9c764b74633fcf151aed4db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422fd7a00a259e0629b9b78d4cbf4ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5005c2bdc6bdb640e8bd33ca1241f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b2bf026358372cbbf1d9cda39a6e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c490dad5a1a069aa7cdbdba1931eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdb2c9a844f7e9fa5268bbc6f873ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6117161bf942c15a42d5ba9441d6bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010e92660f046dc53e79f9ae35bfbc5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b783660dcacea2a578c1c32df77ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cc061f32395f33673d15463d3e62d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f91ea31119dafc06a836572d046891535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d648712594b46387f5f37f9b763ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc008a2582805ecbb472231e947e61a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6573588fd98c3095f4fbce624005b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fdd2e041662a22eee688f1f5a31c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff2fc6fd4a47872e21399e7c29de8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c711d5d46397af5c396ddbe98b41dc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980fa7058ea1e25290e35d12fa5fd57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e033df43c5624b2fb2796ee69d70556543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6afef95008c8bbf3c167f473aff78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfbb99be60e6590dec40135a291490545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff45f2c02999f25185a27e994563bb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e31c497b3f4e1348bee97d1d09cc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29a4eadafa2f6f8c20b35d383a7e04548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d29ba79c31e6f413f5592d1c43d97b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14049dac305933fbc371f6e08c6cfdc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29178eb2d0e1ac5d590aaa17ae372cbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0eedcf34cf1d33d1e91d44f759c2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cee789940d13dde323dc7f682e3d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6bae63de0f1b30d986f211c71fad1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fead8f9ab6d63a1b535f5734c0660555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776970054b21d34a8cf7fe8c65ecc24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ba657b4af060e8b11a97729570318557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a04f1a79e227e30980def883e0aa68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f44451f888cd55459d5d00584adc51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584b0c873c7e7a77f55704314cc0688560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1aaaac22af5bf6cc4f37f9d981c79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5513da34731b9a2d1c191487e349fc9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365d42b43a85eee24eb2bc31f18f73b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9364a6e510110018019d4ab418b0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3bd6fe6728ac06b13c8b4a0b93401565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627585bd526f4fc5922666a1a9f21e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe055f65bcdb22766415562eb84ac40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ae279c86942d9e99d8e70937a9dec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656a3b3d73de09fe931d3f94364de77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cffdfee5d0116da6982d5e6c479370570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b22bbc2148936b4ae3f331e75736b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162127edc96f06964931630e0931125572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fcff4d33e4031de0e97f19a91ccd2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa687a2e41e889cc0907ca2291d32fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d20ce808b041515f54f1a62f124aea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61302d8e7c0f217af1dc02ba8179893d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd514e93e17db825b72f9979859d3440577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1401d867cdde4b16a347a2417f5954578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd5a84258e6367966163f3a224c6b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa2c8b0d93e186d093acb00ff4a8bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c93e7a7fcf8b981eb304bc3ba88899581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef667dadda9e1ae7c06bed0f185a57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353e22249991586f77afac53d85fbcd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614588f5b81ce11e633e1ec1be5f293584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b8f3d7d85eda0dfccd02b6026de58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11061437a04bfeb9987c34d906f1fef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99632ff492d7b53476550ab7284692e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aed76f0a56442ef4728b6e7b73f4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de048da363fcdcb5bd24c0c83075660589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6097fcd46f36cc7999d7b8c94e72a4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b8e0752ee462959a10bc9f474f7b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658833fdea7a5b5d3322a4ac0a834b32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc06c577008991da1761f5dd7f4f12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2709df0e6f30bb7379490a5d2deef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae3e4755c175caf9edd1bf88c43a6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f598e15d6ea5b716665824adce3fbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02554d40d4ffd50d3ae1584aec1f40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd087c363c0ee9ca48590a2d0086253598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0ac293d769a25b7a2875513b157eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1f763add054580cc18a5d638f58e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16095fceaf15fde6d52f76f364c13aaf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7062411c440374f3c028af6614312602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8630b42e766457ca27bd6a565cc41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f245387508b381161eecf1ecee9d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718346dcaeb3915613839c1726e274f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604278a6ebe3f1f7f24ad831782f876606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dfd265ba5e8e2bdcba32b5ef02db4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862e04c5c4facf46eecbb2ad61777bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42ba6dd93c1fcd878b770773e6347a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45277ab7b24d0fe6d4f8e0093c961381610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d7f2aa918bd81d6df4e0cc8f57e1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a82ae392e6ab0dbca5e7c0858fa64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec38aa79652c9d649fab171cd8fca74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0b0967b73392c4f6c0f2147e39a50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf2ae2a22182c48ea6134d22b0b557615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf902b7b22446714f289bef288cf51cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd465cc836d502674405b4673428ea79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350a3e66da1d71d207ea186d628b731618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbf6ca8f0a7cf52619bc90c26b7975619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de64f48950e1460796cb82a2a8130e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254291ae15759a4cc7c637d6dd728aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3414199b5dfb89811863172034f8476622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d77c26a3f4e1cb3ed941070413ebe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7931c874c5fe0149f8c3c7684ce46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92693bd194ff940b88d093079a3e7202625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4cb54a93a26f29b4a34b9e926e67a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee2b6925ac2f41c666c1c0f4525196627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aae3f14292973330af2aca2da7370628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d6206a2e569730b7a90b503792513629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dfabfda8d31f5bdd77af82ea49d4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abe883aa58dc1ff57a3c9ae9b36314631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d255d0d23518922cce15558220025632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ffa2eeac3cea243a20a80464d2ab6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f672153fa4bdb0205c9bb5f47e422c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cf7ca06180eb82802d442f6491090635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458881dd0d3ac78ef7faeb6885e6b89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ed59c9d1524ec709af65101c13f1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efe8dd05dba0935182c0cc7052f464638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc39897062e6398ad4cc6359e106bcf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839256300e706cb206a3d5393cbbc340640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc6da2b399ddff7b6e6db3ea1f2ffd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353df3228476d99ca25bff1d48bb90d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cc00bc0c094e84eca98c735945db9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a83c06feb88b72968acd3cad5a3abb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddde3d9c537353bc0f9f86a66fa38d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d49ae256c8284e3cc649282af17e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167f86f238e1e2236a6521336069fa8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039a9233d2ec314d2a32e92373c968f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da550ab2c55e367c1d5ff290cf7f679e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea78ca235fba3295e3685b5145a9d33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802722bafaa5f4c009e4b1df9a57764a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a7175c90183b92f314b22be4206a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eee3a0b78f4aa4e84d3ddc6960e00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c054da64a81fbc42154b77dcad537654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ad306f1e8ba65a9ab0ef758e13ef6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d55ee5e9863d8a89632529c3dad6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4364c7306cfb48c65a951fe11966a84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b051e36a67d95fc7e56c5334c0878658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425b97db5cccbc575b29aec2db161a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899865e5257e3d11ca66dcf4c3d474d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901bb5adfa111fc98d32b358da281fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd14c4044f520158cd9cefdcb357046662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8b8fa63f718f62229dadb7153406d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f67c83b1caa9ef6f36f879f27422de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbdedb2a74a27be09a346b410b5113665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332f60713b8f1bfae5393d8804d2639666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02964d92cb28390843834458498e40f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bcf36c8033917d0932de4345e9bf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f37d1f4706dcfed7bb9ed977a9a64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481431d38fa65d40b52d34ca17473f4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba1bb09f28ec842d7d5773260b81b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c1d008936ed7deb63649dfc26d99e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04d218134ffe7072dd60c36dccbba5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2704f35dd3d8f038fd31b0d94c502f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f81463781dc865b58998b73305c04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82519044d92c9c305816a4519028e1de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dff80a380ac51531d120e00f60d837677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659bcd46a947c4758489f91d6711899678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795b78d26a52130ad9f426e23a4f195679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c30eeb058f0caa3cef30b7a86b9b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fea9ebe8dccb3f66639308122d7a3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1a02474831aefe344008e8d49ce3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5fb7ee26f45858f3ad56db163a20a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5532760ac121cdb8d12a4934655a003684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83572b00e1511760c957ce16d49bdd3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744199fbaf523573dbf7ea7c1fddcf0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c529133c5b0111ccb22505d758d8ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c25b1bde35d88d8944bf6e3cd0b21d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb7970a612cbd6dfd9fb2a33e5a16d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e1210b9c9050cec26910bc3a9f808690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83e06a5f2c8f126843ce36feff20c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db77fd750a67ba4eddce53ba1dbd268692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0f543349c24de6b471bcd9eee09f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fb3c92757867c4102d60aa24c1d36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a017816e85bd68a8bf1ba8d9cdfecb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28a993954f6b2c1ed1af2384d5814d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07412b73c7df991a169e96b2c05f9672697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add910e04ab6fc49a6c17cfe6f83bbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce551c763097316d2a2a120bc31d0ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a334307c2fe4fe4eb1f8068c8c11cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b484fd341921c1a0c57e926bc984e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a31f49f57795e759ba90fea478784702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12565ee67c7e609628a91dc4ab3c9010703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2c1ca8cd142df77243eff616c78f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25097065a9d324f80de8bc04cd2306b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f6cadc7f4cb43011736f8472ef65c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68c40d9d904e4a9cee0cf2c92d467f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5267588f0a68a0d321ffddd7eff87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6c7c4d47362760cf62afe032ec2c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecdf9bdc492ad2ab788b6728c62766710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a887654f842b89e7fcad3ba079aad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b565c64669e9f9cae6a8179182e616712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c50e487dc93b186c9577c284e7347713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0659ad74d40a79e3430df098596e2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470dc5ead55260fd0b024e325bfd7dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af88f47f68dde7762265842fe9a734f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496b4dcd6d0e60a976b5053ca960ae9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e4e2813e9ceebce5cf57b35446d92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad347a1bf021431f35508e39c674f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813fedcee4f21306cae28f47856c7f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b21cf99013e7005ffac107c00b009721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367a565ae9df5bfc1bbcd4568727a76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462467de78baf64f62ed884f2c937069723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb7e038c7c654a2ea64e225077ee19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c827f7ec1d502f0e7a7d7006d5bad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea0780e30443023dff0a24b93ca7f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c33afc38279ffad424eb78e1abac26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1d88b578b51b9c61ae7069fe88837728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b7705f2fafd131fb359d93ed13142729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10810d25536b9dfad3cdd091ae69a622730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045df337a7f24bcb057a161c83e770c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c790da03b1aed3b7f517aa368e8d584732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabdd061ae58c8182e68238fe799e93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925124e6c94e53c5602ee48818200d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5b177f489fda10087887e64fb0370735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f443d9f13ad0017e1e923864ae47f56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704b53a6757e6be87dc314b9e36835b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04b0f2c84070490b712b8cf4b90ca8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06eaeccbe65b6962084608b4999390739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662a878fb0d0be0752b39b9701aea1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca56a74fc8ba9e4527bc6a33d8037cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4231cbe787be955ce73a94f5817197c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3954eb10e8f2c481449867079cd47e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e3752d234fad465298d748a5fe280744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e0b6ff07de1e507f46cfc8693d595745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e7c4707b4a515b8902c28a060f678746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbefce440e7c154cbd6ca3d65f35a01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482d276a97bc2ed5562fe2afd76b37b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e842e5e703875a8ea8c130b8890dab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e377a3e2b3c23b7ba04fb78cf96454750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e5c77fa7fa91e6ae395712bc39024751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c4f35a7e032173a36189e9a679427752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ccc9fcc19af51b45c3b20aa882cfe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7471055422cc8444bae54c6542f4c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863744980693635a023f2b1db469e56f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12875c8a6f1eddcd99506be8bb9e6748756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f38ccb1cee11d2694c73adb8e24473757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b8072563c74908df7dede0ae55f0d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586706b4b2943d13f030765a46dfad3d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>