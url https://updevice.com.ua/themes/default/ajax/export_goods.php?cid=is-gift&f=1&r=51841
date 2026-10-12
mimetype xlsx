--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bbe19e6a817fa6f11773c259bd5e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783936984cda1b0245fc65dc4ab31c202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e383d2e2251339fef4db5f48f16a8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a345e20c6099571dfbb7dec4882eaba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c922abe24f04cde5a905c7d46d4525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3607463b9e7ed30335d4efb1c23916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d884804a3b0402a8d6f9ec3f8a7337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2597c6c12f1e69730126d4b9c5378ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ffe2d446b51a6c2e24fac910a4def9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626857616a642b564aa4f1ca1f40b6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da30074e3195806c865ecf13b5d58c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937ddd89b11d2c3ad9f28107377f0eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf169fb6a4fbea354455846eb2ddcad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490eacd8b94bca54688705db717ad2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580d44cd3ccbd0dd171d9c8ef0d900815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d33a7ad73cd68b12097a086c579a1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41a9962fa2dd2bf539db2253e14dcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b69f4ae3a768ce3ce87504b536bc2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e82930025f2a8477f26c0b33c4e9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6977142b3000fa6aec292021a08811520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a76394fd1b02387fc3288dec41639a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643812b5baadbbc6f3cbdc13b5bf08a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb430d0ad0bc62e2ad421a69ccdd2b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683d535bbb48980fe38efb02ee71df924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70baa1f5a3fa9def511f0001a9219625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe9fc90621791689afbb943e31ddd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ddee00cceb3c9940f77a4c94525a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aceea38cf2a9fa10244de1f1d0711e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919137c6fbb77bdd50cd69dbda6514d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871d850acb8b6d06cd5555ad1ea562330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08da073b1ebbb6c6a63c87ebf0f80f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e3be9f32eaa02dd54accf3acdbb4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a29e4a0d5162da912d179f09d0d20533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c647ac46432e0ac748d0e06459cbc5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53a5b0d5ce463a7fdbe65f2cd054e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b707559621b9157c0a9357a6c1aa9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87644a6a18509b2af6828d5379c9d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc33ccf156f0e9bde5a5166c9c6726638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab234deb824303554126284d075f83cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20554518d6866582542b0301c15dcd8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb09dea1fcf7573421b8ea37642e0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235041bc193bcd34a5103c0176d40a3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecee655e9dd81cc56a64ab2359d3c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778f5e29a1ca3edd52dd875c6225a5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e138e70d697f3dc559c7bbfedd737ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42cd90e4cd2024178dc8ba135988ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff13e8e88c6c960e5e9d1c164d50dbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd56ea4cb728fd3ee2f6634feb6a8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175c57923dc8f7b8bc04e18900796d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639ec797b7a258bc7d0ec6034a2eac450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d88e3a09104db397b762c264e9495e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509df24f481b7d2d57d9fcb7389b55d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c6c223e63063eb5961707fd609ae553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15638f94e1d66ec1bfd222c4f7bcb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcf812b6ef6415a67f8e0133084f9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404610034f5b18622f48948d905a17f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff453303a6d3a9e13304bb258786134e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d045b8a5516ab5c96f25eb2779c9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c760dc279f1be462e8e1e38b0faba1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309a69c3a214ab0c31abc4952fb09e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3ad3a42fb72a5abba21698a1e307661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9b980bd1d6e4bebb2ad47b0b7496762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc574bd03f7e589bd42a57642d793163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e77afe3d6107065794b7ad5e86542264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dfc91ad627fdf4d151ce07b1feb3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbd6d7eb702043c9199ee9bdcc87f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1dcf31c56cbfd8afa2d750eba9e5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edcb3d4cefeccb81bfba3f090fc01b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077b84d63711abb520d252dd2424bf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceea26cef653c0a02a842f938d8fbe570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4c9fea7aba1389b9b58961cdc138071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b620236a80bf40df87d34f73928ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9501a75f786611a7ae9690a37f23d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc10a7993aa4994b90beef52376193b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f259d0b422e6e1c3f8b2a43952cb5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77645877678cefa9c97ee786110a359576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b13100b2d18f4a02936e9f0e74677877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4329f3d1918d653ff8f2d68b0974e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329dca761294c58caf81511b93cd8ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293a577360f4e4a8ecc898f8a927eda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff0a620afda959da2c8990c564082681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd805b309ff958516fe9b1ec4d4a0c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906264d8f2ce733e2653a3a06467d6ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ae3be35299bb77bcd6a4bbaafc96b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731ca084cead2f7c91f075992afb8c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c0b1f846198d1e6c5241f9cc702e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666640f9257cf35e96268de50f9ddc8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763739f38657c9dba18fc7d7a4931f7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9297293b16765b65ca41f2554b6428089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ce9393f9a21928e6b64812b38777690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98e70d76222a41c42c827b0bd3aad891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2881eb629960f8ddd68999a28d89b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247195ad0a4dc57e70a6b705882783e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fb34945241255a8aa93f66e937f3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c156153bc7799ce9dca4d6bba2f431195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61639885f58402ae41736a41e17a96cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f7ef18f0f8682d2565d891ec9b06a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435c7d31f63bb6a32000b4f32ec8a8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2bf3791e3c343c8505b6647802b4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e7259ad36307c2ac639e8c3aa0caa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed47f2cfa865464454b8a2c7d8119f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d833d00a30fbda5af29aef4007aab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8cb3b10cd5485517a433a6e9a7a37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f006db6caee2c21ddc57de8454db4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b57718d38038d4f4e67b8cfd2fd246105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1987db881f1151a47682b045dbacd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2e25e423793edc76330bf066e8543107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d89151a1ae1305e2b42446c132e38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773596152100a255d7df5b1ebc40b35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87f0de0e9707a6cc8bc40e7c9bdeef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1d1ea92a2b6b8cab684676c07bed9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dddc82577dd88b5c573f085b4cdb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c8c7e165bf0bd7660c25777777801113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743e8707b59ec3836d8875157e34d18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2ee40872418f278261b6768b773ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4791b89556aa82fb4af3abd161bcf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add661ea438113c3f070d7b90e41e777117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff29bf7f11fb5d9dffaf75e94137c3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eba44d0c55d437893a82bd857f64ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59e9d67dd95f175ebf912aceef3f8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2461c1dc04c104e87f6f38e8edaa114121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb89e521b2fe683a9ad15eb64810eee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f9dc2e41ddbb09db3e5a8928c5d26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d086b0667b8beb25375d1f6430030124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce126bb4bdcab6a83f88a940a57a5545125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996854b8432e3236c0d30d2682c64ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd9555c9d250fb05bf06b6b8249522127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b660acdfd4045c5fe9fe1f42befa81e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1253c0b8fafe0a30d2faac756f8192129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81935a44d7d7432698801a03733e7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63439e7b40f74055497b118025a53ef3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed910342ddc491329a6f085fdfb6b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5505bfc2142ce6348569ae162bba4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691c3c3b8d4f7e53e98c8c38720b36b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a9f230fb60e3727a47e670e204d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713526155cb8ddbeb3fad8ac293d824136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de09db34faa44d4fc077898177ef174137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ef512ed33e0d3a210059eccb5dd8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c94da61a027b992eab61b7bccd3c8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af995c8065a108e93cf469e29b0db0e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608163c4e28d689118884d367c7c68b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f665903ae6f24b9a794e6862121d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b0f6a880f0fd579a0ef650c5f02d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29207b33418db0732b65b3a5a870fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4cedf883defa3cf58d9161464df79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b94e7af8392e6372f4014fd310b1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a68d5e36f046216acf084eabf87ab8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc438605f5bdb296ba600130a692d277148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20632ae5d51f89e79bee1ac0764c76d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf49dbd7f832b36ef134839decda77a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a59b6dc246b79692517af528656122151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c67b57614aab31c1fb811f3e3d5b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae24c1b58cdd73f06e5d52c4f1f54d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045c13f8bd0a4d9b6fd02d0d1c99474154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17910328ca7b0d4c4e4f465a68451f0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94627fde153a83d8a5439dc8d7a6a13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3f94523c72b513e7e9cec62502158157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df902600084fc0b7ffc6d5124b2af7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e87b03c8987717f4cae303e9d3972e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de28541fa49b7a3b4c16cd965ef969d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5a4f7e5ab6960bc07d273c4ec88e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96976e0093f6ec1ab36c75872a8d447f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddbbc12605ed7a4c3a820622c06bf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e66e2cfcf14a1c23ed9cbefa25d40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c9d262825ad0cee84cfee5f0841be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2a0cff97b99b29472d9cd2c75905166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dbfe6fe4b1f33a0c3d20339e461da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ed964d57747a36ba790a88c715285168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc30fb819c23fd3294f8c609ea2438d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674984a65ddc42d38a4cd92d30f6f6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4524ad854b1c55447d0d0f29e10dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215c385c92d9a13a300283f63642112172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d1baee4109ba4143303ab38d3e000173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69126ef81c2c4691d79e299c716e8596174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a7691b465a4232317a577b454621f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76a63d5acb1a264d654b8ce93f1619176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ca45a79cfcae04d297fad88070adc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f9791a8928ceee49ba13a96b71f88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb472277ba24930b30a697696427d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e08ab8100a48c16139cfc7a77d7d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab368e8eea0fbab0be0ba183eb051f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4023adcfc9fb8200fb874eea533df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c195712dc81900a5d02b15abe5abc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91094191b48de5dd310a1594b5ddf7bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba682c88df2de8a2dc2cb16df4e1e14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4b921d40c6b1874eab0ded8627c8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e1f974b8b322a63df973c58f813c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf938570b2ca92fc49bae760e5092123188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb04a8274cc51c752b98c5c44f5f02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80bb47994f7443d0f60e2d9a943965190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28352cea941347fcd772de330829e3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1aeb114a519e6df9790d1b0d4931c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c400e62f919d2bdcd7d961a00902ca7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da256b06326a82b65b85ecc3e2d9be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795a24286b99da8f4cb446d3acb3284195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c065512226fd72843ecb67a1cfd8f8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac744e3596eb841027c47c9bc510387c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966714b320dcdb36c50525e35057109198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2279edd0f3c6e60336175062b5b48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed339d3e26153dfdc6a65c9810c2e231200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce3158e0a8b7ffe5290252e9295716201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd63eca4620e933749fda3283904614202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7a1dd505d4230ebb40b03a31749aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1979940d89f0774e48955285695356204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0851a0fa0cf2d5e14b337496c6667205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3900e8af802d8472cdcf406f2c54b85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9ebfb4fa666637579aa992435eef1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a67b79756c7e6f27af612511cd3ddb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016b49b393e0d44a79eea2cf9c85dac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85451c77b86fe5feb599f6a562c8003c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b529ef086c790badf5dab7dc27ccee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150239785fd7182261b7f12ba1122d68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3358cd111bb41fae9b645d38c3ff2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e71ad3d585bc705d88842c9990155214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efff54899f32b3615614f780a33448215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e83e7aa754281511974bda6731fc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766f06e94c6522804500d64314e004e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad8206d0dc83597e0b6d95fdd10fb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8bf5bca732ab5ede1177076698d65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8f49b9c9161ef5256e9a16ad0bfbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00124c3a564528bf9327ca8e9d04950221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e277141ca7a450da16592b3fec0b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32759e6d3f20ab1051b6f748747e9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47ab9007bb8e27dfd16ff06a974e93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d98219bc5ac52a3d58ebf9d97069225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7b87cf0c41f8a851b9505cf211587226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe2abc111460c09c756e7491360bfa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39d23936fe17f13f535e5b267243a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956325cbe9792520a7d1c73ce5a2bf87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02302e2dddff3a8b17d35a3339588d7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4135f7b1a0f390f2a2cbf88f0977f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f3326922e2506d668070f558cd844232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0e356d830ad01803ba9fcc48beb37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80c53b95845f0259fc533520d6f40d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0002a2d7b231830c2c3d9f41ba72ed3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f7e7358b7419ab4a96fec2ab6b88f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a38240c4aafa422fec037e4134d8c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47258a1741a7029eb7cfdd0d1eb754e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a993c9f58bcaf76d8d3b545262c94a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181ae1c2d9a70ddd7287ee9133f7c5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d75089c861dd431d245dfb1374fe6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61482c2b8177cf5a202c52cbe479472242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de594059898ec3774d99bf4bdb3f4b63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da458b9ef7c8a7748c02f68010cfda2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3b140c74117a9288bf5c80d2bbd3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5acb2da141625be2cff68268e1faf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774bee9ed092efe2d79801ed94a57d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0b0d9b1a4b196337dfe56052d4fd3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baed4f26facc02b1267a97be014f528249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2493fb490d95ed567dc3fffe9cec8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994f0426ca670a2fe0eddf2a842daf9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bfc09c1f267da7613c7fe379b4d7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdb0a7947c9aa749cb55a8e12cab8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66dd81667b6fd1dcfa3d70720c2597254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d62757c1a1029aa5df959a125489e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f6bb4f58dffdcc8f6d6a0ce65a5f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2995f7da2eb6574714008fdb279ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53000c9a6d5379421d4d9c4573734a39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3354d05ccbc74acb05e1e0c1dcc9ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f3cf8bf28db3fca4b2573ca4eb942260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce170c7648b44cf7493a8246dd889cf0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85930d3e88024133bd0f47f8bc584235262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7cec689de211d070b064c0e5ce266263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121fec08adb9ecb2bc670759308d1a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a61b09ed8be1716acf73d8193c1b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd88381b86d8ed4a1fa070c417cbb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e34c27ae81f6833cb99d44ed40031267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe34812861b119173f2e2eec0ccfee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c08a41d23021d269ba33ecc0e19f01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746db493ef3b588b5ef89dca3b610a7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e9d8beaa57a9070bbe8e0ae0ca185271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fccf982dfe6f94c490167d09d5ddc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d6cba36a5542bd3436a79ad0fa33b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ebc2f0c9ab568528d40cdd0d89b05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac567f78dd913b5eaa948bca190cd25e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cbf30f06c688576f4ea727d6da74f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567120af34f3baa93f93d9b1a4a4c111277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be6f5571321f130e498f619648c97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c66dbc20d684da613dfa81ae30d6e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a063e4d98b03de990620cc1b9cfe3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d6455a057251b3d53d470f6ee8ee9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb25700441b060aba78dec42cb8901282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af16812c79b870aaa493fd4f043f1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eeddd165f1f0b77e392ea5e81585d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7d7fd05c66ef721dcac15e043ca5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3874007fcfa31b088bc02cc393d5e71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32a16693e104ec77246a62226ba352287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5285881ca33e3fd023912cc6f47bc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82867abccb9d8a2a4435afe334681046289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b931f26734fd70237a365f6993a74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c751777602754d3565f6026656c783291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0435e9ac6932b15c7e77ac7984e5bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2b09b18c299778ad5e62d6d468517293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a87916883cfbb9c372f0d3f60d6f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ffa167b2294a30cd485446e25d404295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ea44315cedf097fafa31d93b52ced296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f933b8faec0e382262e31d394c08580297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd76e1316261a02b8971d47d7d28e21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954e03ae730a98d79ecb9e8f231a593299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894240ec19f298fa03f05cb21655816300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473f46acad4293f3915066055bf58a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e140aeb9fde034c9e712f928d1d08f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ee203ca6e5165a1ddcfad94aa3273303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5dd61a28f41fd4c93fcf3664c5686304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8254cfd45c43753a3b3cfa655ed21b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015300ae051c54aed2f8bd81d0d3a2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1aa8ff22c653d6e9043812bfcf590307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760da12dd2c062a7c5415a79a693f2ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ab7884f76669e13188441dd7cad18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e204dc28ffe6c042247a1a1b69c60f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee4269a54cc8374ea96bc1bc478f1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faa933a37e124a5c4e409a185dfc02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d344a1e9100721c9bc34a80c8acf1af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05793398a238f92909c224263c12bbbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866df6a0784e446de752479f8a1fba41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fada13825e82113ae450a735bb900316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcfb02175229f11bb78911e77e41aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1011cff6c18ac9cd2be9f36cee26ca4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da222629df97a3e1bed2098d2fa432319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e1a39b68cfe8e1eb45dba16b2e951320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13439755038d4a194124b49a00be4de8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f956be3c0dc61ba41784f0d30226e69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982ae9177af36132070930e93e594f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d4c15a23319192e6eea2a5203254e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29721b280cc944dcf8c5ba4ec45475cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76794e8428dfe9d15b479f134328eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85950595a9f617e15a37ed585b60e4e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78fffadb4bac8becc9dea95bde5672328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87610f9a25badac60f8c930628d4032329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfcd0a7dd42135e29008ac4f320f5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c46500c1b1063d19df21e820a63a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffad9cd8f474b4fac90cf5c2db781cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843b67d8fbc18598dd29271cb3e4f1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e25e94924c408816952ea69bd2b98a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757d4508a80cb782c4602f3dd0e9d52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de22d975651b6d8d9d1c19e05a8e88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfdee671543a0cd72ef7a7863185d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01d06d27ea58f2f22717c2a8e0a002338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258be138f4972b88bbc6408683dc69ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750d5b2e28e68ef75f56c47f2293fcf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dc3e81a8b64910bca1bc99c57e47e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189bda563c10dc6dbf11ecbaa0422f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c76cdc6c91934dc379a358a40585dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d22edcbd9aaf796e7e459014dba2f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a461d875c013deb3b23861e27fb8ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff477fb2b7e2a56ca7453e73dc82ca7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ba162317cada6287d0e4ccbe98cb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecca367c2e53cef447f78ddcc88c451348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f76cd4694120d8adeb4ffa34a3002349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312527908cbabff346c554c1e561d239350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529331ea207688b1eb647dc536fff09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9304ac64a48cfc78c240f9ce63fc88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d811451a7b39b0c62568cac6f5039a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed2778432ce0b2a8b3b43a15c8e874354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39134b0de29d63baf20d87f14a1e9886355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c39a013cb734dd39e6dc8f098fdd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33a6d9b2c48576626824f555146205357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afbddbb1861e0597a57f185046e88d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2567bac4af76a263ba13d827030d8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494a547634a9797b2785cb0bb0a9aaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24a3b4efd9c3e75439363f133a2519361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c27c90cafce05a79532c2c5d9948a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374ac79ce9b5a84f060b5fbfc76d66c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725ae1e43fbda1171f4889f923577bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553292ab29c751c8bca3e99f1b2de9f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973ecd9a72a50224c7508671646a2e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebfcba92f029e796d89997d611987c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c86c7b5b2729979c67abafa2d9d770368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb73f0aa0476715c91b3369384cd39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404e287f6ba5ebe63ab742aba7d5cd6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd452a66ba773811cb2247cfe34616bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30d355f6e4d96da02222fe38437934372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1838c5888f8986627ef12999f7d2ae5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b2f205a681ef89659721fd9df9036374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe9fa8929247de6191142224b1a857375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80d74fb1c52007a95d1635df96862e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a8ee2c1060e673b8a348c52b060b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0633f6efb07168b71561f3fea7d7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2df1ad0916694bc489152ca47ef8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e92f6f5fc9f53e80627bbd1065ff8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ea17e10e7b28d7d3cd42721ca83a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e7c88ae0050d57353fe659603bb2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e244679b948f194eb220b24e361473c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fa00e05ebd97762638b4a97d5421e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ad2df7c211ceed96fd476f0b851d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5551d5c70f027867d380770baa713e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0731bf08f44de5c8ac6cb5e971372c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d3ce30924b0a2b34b72572b72daa5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c813830be6a09c4581e70c448e74921389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1b75a73f9bcfaa7e56d363279d77b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adef0b99e6e2ba2353a917ebca28d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab657e60a733f471cd9c276b6f6d8fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46547515d89f351735bb3895abbe5aef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aad55053a4f65ea5db1b6c69af738b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d493abf8264f07abd266b3ae8efff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eeca00ab7c4c1cd143c55494630e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8521f37cab11a189f50a8f5507716397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e98d279ca10361c9fd3cb1fd4491e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f5efe271d2379c4a639fb86863d86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7adb33e96308db1a3d14e6bd1c54a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932fc273db836576bc4f8c39ae1e8ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa26cee8567c77148e93a94d1ad9733402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945009d8410d615b188d5db9c815780d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5918b1ae54aafc652466409e0696793404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b27d24ae02b8d116f8efd1c874ce22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f92532cea7c39f9886835b30d449e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963b8c8666ac9352925b2785dcf3e05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1aac6a811fdf68c2be260def2d5c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5c2edbbb74d2df4296bd1a95014a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597b038d426ba600bee8a576d0c5a29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920f59567f4326dedc3773a8bb37cf7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc608d72affd491a5847dd888a6298412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69b685d8c1ba45728db9062ff89c6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cf4e5fdfc14978444e801c789e50b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d7156c38d85d0ced81d5038d623f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b676c2e6f0149e0f164e33a83febce9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd9e4d00712f631d001166759fabf2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04ae8cda8cccdca99faa792244a5f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240886588b5467f1a6e68a981ef11e5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b1b8c100604f8aac6c2f5575f294a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91de4e4785a08e15907bca70572971421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd92512efe231c288d8c1b8215209d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb8e32da5aa6dd97bbbc011c2bb6cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b993d217649b7849031b8619a5850424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb181eee8b34def9db098b898ea860425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc89bf3da1fd2abd5a69ea3148c77d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89214cafc1e909f570cc0ef4777f6b23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da792777046f9c392122fbb1fe3c5f3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c55c1dc29c7390092d08f4045abbdc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596edd5385d82e3e73d0f97c8631926430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a219214e90b3dd7ab91e29fe2aacff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ed2a03f187d575e37d9e8f5c7f091432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864ad71239804b5c996ad1cd2a3e3b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a2627479556d348c9d449355089f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e869261839dcdc0f45bdfdcc1e3e251435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c7559afc86a9e7c10a9a9b5f6f0f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c2add26a68751b5741e5f39100728437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a546fc774f816b47b26c6c272757d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39d73e79f177987e82d7f189ea6e7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c47c3b0e30eaed1ac8db3162aaa50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0f7581642b27c3fa63362d1070c84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a71a0cffe652d1742687f8df353fac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc31d4d171093aabb24ce42a635d4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcceacd3d80fbc2eabe5291b8080ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b221d00ce583cddd943b9aea7174445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b97ab52c47477ccc0ac170e5c73c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4660f7af1c22ed30f488e727c29b140447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136da0515f1c1fb6bd78b72135b65c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294c1cc530c2907476a9a7efbdff6ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba36514d7b8cdda8af59ac80a6ea5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58be4c659910cd63aa88a5080d0975451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc881adcdb252ff86d6b7636a5a02e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe318d9f8bfac2727a6bb2f0a15d74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84e6cb6947346fd12c86f72da943ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a2db0e66906f40d46f67d6e92e2dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9815ce7e96a3ed8872c3bc7fc270bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf859af31f38f5fc01f7566def6037457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108330ecad07908aa8379d81af689874458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efc4b9e200ef6b20ce55e2a3e6e621459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e21adb90162b447064551e75b57ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27802d1a4ef15930e3f20fad60abec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40553b0d9c1e7220828cd43f83f8fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8ec756ebcd6b597586b44ab9487c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5f9568293226f555b9dbbd9ace460464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f589678aca90f14fcebf40e8d27af5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c458f38ba8e1ba567051e85dd64eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213af1dca47a7766bc4143004a1aedc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029557accff8cc5f6e37402b8b3aca4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22972ba92a961548a0dced1e29b8f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bd191c44a66e7969f794b09d97d56470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0040e0799e7098a4eec57da3e6acf4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d47f2a6b2ef1e2bf55d9109c52091472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ed89297a820da260544a35bd95bbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed501f3273bb3914dde949c35d3e7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59240ef1e44637c09b8b727e610ef83b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa341ed0fef7aa0363c3b3edb849ee9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61c1d4128ed6b290012520996862b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dac16645d2f0b5141ccacfec7bec7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe7be78fd28cc6d363b41ab5fb39d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb0e2f03259f92fba5bb2303ab01e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b5462997e954dcd189ea36a1c4ea3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffc4a208e806d029971fe89a731fc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d32cc98b8a66fa2d5f46a36fd3d50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bb888538f207c3c6aec9925f421fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10265390c2b3671bb345f9e53c75d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c3fe8c00f738a1e3e359d884d71fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a9f10085e0ffc32550358c2b66b16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7bcd5be830b88654585cbbf89e16a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4358e637cbcefd4876a7e750415fac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cd7889778abcfee053f0356fc2f2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131f6a47fbb0377c6ab334841e3cc5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5cf0a9b2d2fd8977bbee30f3211f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d5212598b698f42d53b349fd0bd0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240f76b9fda74bf875f26e44ba3ff21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892764eeb186c4c41400d23e07c9778495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db780bb64b4c7eec269193f5dab135ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c8b57bd7d772121c6d5001f841f95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91599a60dc33cedc90d000d9eef7118e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fc3bc42ea7cec8c41c8986a9e9e2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cede31787e42681d4606ff2ff2990c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab884f443402c53311006a455969f410501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2389be4195e2b18b4f816bcfddc3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7a8470a50770c0044259693a0593c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a45ad9f5e26faea16be1722042b14d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07aa0560c042b76a058663b5bbe117505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789de35547f6d3621f2ac33cd3f5a7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b432918f3299a32eda776de905517507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e213e5cab6cfac413d55eb0bf9c896508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f5ac3e6d310855a6dfd256390f474509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758a71bb02fe4519c11e89103041460510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd5b6fa23000c5a0871d5bad60d5a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bb4f1d9db4c54cca338c9a4807791512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a42b8e1c48e603204a5a70f20b0d2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeed8af148a095280d70f9c3edf7e49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2062a73321111d3ca9fc193d42f3fb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a14e3da077f57fecfde8f0ba930f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62ab78abc04ae254e52430234f1a45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3676f810e81a085d8d3ee39b111c173518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2f0b223ca4a6c5dfd4340304ee1ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738036f491ae37f4acb7a37e831b7f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897f2ec7d92f1ca174a0f23d10e369e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e00eba55bc3036fbadff4b5fada3a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177230bd0e054b97f3db84f029d5039523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c6f5300c1da66da361029fa53a1fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1024c6c485a61b13b1517eec671094f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6af532872910a626af07d43baba105526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af285dcf31499fdcb84ee970b35a5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2697b92d06b960abcc2d53f3762e93a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2440abbb19f63206b7b4a09c412ddc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269e6c82bca563a64396bb25cc96136530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef9d6ed22c11dab9ea903bd0edf202531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e6cbf871a62eb01f7ba608b5feb9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4117ddc6ce17beeb0460779921a4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e1615404ac21cfb286d8cbfb85f02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef2b9ed31cc1f48c3012c9cc8b0323535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d1b1ff3fc32429e18a699b70de007536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927290561db51a28d39e741f4579b9f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0324f2f9ae89872562250f050ea8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62a3f086cb5ad2ebc5b472cbda2090539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95b53df81c17de0c3765adef5e81dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c302ec107934ff4f6fb921a41fbf32e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b14ccd0461e141e0d37410541670b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e869d196883ccf84635a14b95a40059543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaafd2787a8f17c3a3af74766f473ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2681dc6bf5c4aabcaf74e413e7ba57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2f649bce131b4cc39d342aa684e98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d7d1d75e4627a66daaae230df10f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3304af101572d9fe7a58ec6920a37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260341bbbfb8d18154a598c73659de3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173b1e8721824a0f2d9d3ea109acaaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c3561833851ab419266b71e45a841551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb21fa418d9653899f4ec0b3d71dc94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ebc4c5016e88a7fa3e1388dc57d73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe0f83035a8b8b67a96ff8d3a98c9d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad7de3b28832162f3c74a4bee449a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c0afbff0a2e12b0fd089eaed27bb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f9db92811dda1a8a05717644553b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea74f88374d1ac3fbbf5b54309f9ec9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60bdb85d422e0e3722751776bfbbd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf9b23fb81d0660b9d407577361cea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff833e6c156d3a635e8f68a249ce06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22058c3134a491e13b633bd62ba229dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb64f9367169e71a93a67e66fa36b21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37d69720e4fada622bccdd76fe0fb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801b17751e0d1f76925292e3b4bd98e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a17cebb7d03ef52d4bf367be9d1238566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b04cf4d1a8dce25329fd387b2c00b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac454f2ef6e0ab297bd509f66f8131b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55796c5ac5cf13876260109130d8e660569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb47ead6ebdc56f62099a5fed3a194570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8dd957eb56ddf95b67d69b502d934571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccdc03eead9407c467ec75c8c166b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c815169a99d0192961d659c28733d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeab4ae8fd0df100c9c506222d394e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030c96484db722ac9635873ded2bad6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29012445516975baf01fce63bb7cc14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abb57bb2d53cbe14203f358349edd8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669a4026b8adb729eee420c1b55a33c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411732afd04949baba12864223d1f076579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ca556cb89856e9301423de23e83c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959eab7be9065850a7ee3179c264df6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadf40289671a5f8c5d2261a4b80db9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38d12181adb43a473ecdfe1bae8e80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e74421f1f4a76f1515ab364a1aa9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361732ce7b6986baf61b685a6dbb692585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be05b0aeaaba309021b61acebbc76b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f7e29a7bed0500728048c572dde1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9442108642f71521fcf269d6a5ff6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b212482ab8792014d799e61a7bd539a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499a21f1891d4c35b9830c79fb0c604590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe7117a79757aa4cba2a601dfffac3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3bcbfbb854257f23babf65e2789bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16eda25998ee3cbe7a82cc98391f0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d29460954bb7dd5c74aa1fb2e3a64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a7e4be758bb87026c5221e798d7bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4ae346748cb3d4b6c8cf0df9ff9c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdad6b87c9f088fb2d3ce8c0541deb9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8b5cd9d864ea968aa528a205e1489598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587fafa98daa26003f0a45bfa66e9ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33c9f74f46ce04fb8c0cc2e59df4f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80d4d8b42fff08ad723c8c348ee65e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87ec0221708b42bc0c5f2db87b667a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8ebbb61d7bd7b64d7e83fc4083e60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170eced24948d7083a6ad3e616a033604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde0ba03bf687273b2d442d8f15ca58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0961d86c3dbc41612e47570314c12606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71331f4cd1e32dc62537dc1ed12de57f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed1a22529f634803d3e20a7d7ad3d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b683dbb56ce24b133ef80c722410751609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430274080f14a9ba15121580f4a558b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96856db48ca90963e2400dc2795489611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec809569c63388e19d69278e1c8cf72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1fc7d2c431ac82b36c852bca1f0b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce241f68f32c780a3eb7d55b6ebce45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7221c6fa879e7c4b9dccce7a8b4502615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63a96203723cd4fb0c5bd1b67ba182616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a51b2f209f64264dbc0d0abd99c197617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b14bf22310df37dde13819b68738d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f84ece8db8283d41e53eed05f6aae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dffe2fd7244e0c6dd4aa8f29a477ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b966249f8fea5692431a3a6283fdc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793e0d05586dacba9b1c973757ca2f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db3b56dcf662c0d0d6ae037d00039e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e82abc4c0076380f58159a105d5ede624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbf5d2e052beef3ae7b4f22748d56d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755320eae89a7d417842271737911c8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9375d5192fdd3b43a90299fdc4eafc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff373394099609966a9027a510937b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f339bbd8c6250bf6bb554024d68a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f7b2bcdfbf85d83d2fcfad36ebf5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7b3a036908f647475fe790ad715c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e2b44741d88d034c763ef67c09ee7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5220433c5e33325a25ab39ea1ef89c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ede661ec71f77b9ab7cdba95c0e09e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb9ebd588b0cee736cd12f4408fc22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69baea84066e19fabbbaf532d7c2db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412f20cc43222eb988ba4a93fee4450637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a4699e885e3efc68b8a339974aa0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68df2de03089138e4840199a3e60a98639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aa8781b666a1f3158fcf6380e9a37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a1ef233a3d37541165bf526a5dda4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63126139066977dabaa048d7fd1e007642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dd133d6836d60fb32d13635d2a845643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544476c53fc3b76c4173c04dea69600644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0208c1689e00fc9eb736739ebbb2c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59e118d9c263825ad28ece436d8197646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9840ad390744c83a0a39847687929bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b388437be4e9cb6416dddccf10a26648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e353f7135e97145a0d4fcb2d95a3c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ccda12b875e9bf69e8138de3147a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bea387ac3ecde21cbce3bbdbe6935651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39621a8c87607b322166e0cf70c528f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398971fdc5598370f546a62c300e23ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78091dc19d23f64640f698afc6dfb7d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd5668e22a0f1cbbbd4a55930853ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a26ccbc60c85e420f8a480d7111c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac587fdd0306679a72134289555906657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef112ecc556ea231cbefe60ddc081bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1d39fb9001a2aaa1a2de170c3555b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448df5a4ad291fd7c8bfb6238255fcf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f4b46f5ad7ee618047248c7e8cd54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ff51895e788645192a0fa8dcac68d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33b4907804a4f7ae6516b8d6eaaa85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a09b0948cf76b3fcb35eeb7840c99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960821276b436c38216bdd5854fd9d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88988b03623b0ccdf8cc2835880a947a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464da4038ddaa287d4f071cc6fc5ea8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db43ec2bead284bfcf21b32efccc8d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3527c8eb427240c9f7275bab1fe81ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc20930207e2535ff4be8ef94718da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704be1c9f5cb8150ad1986b29bf6f25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f840543fc9971bbf8de0c6daab89b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202f151ee2f0275d8d8aed85d35b896673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e572bc0ca5a94c2a3d1226c28056ae2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300592d1012f2c89038d80e377489de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60bb8cf2ba185611acd7be69cd2fe3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00f315565df53dcf9004963ad8fc03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fff313fe2ef7a225d83d23af51cb4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a1b11e03ed1dc99c93af01a20742c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43174ae4f35f0f7cca6c0c936674ef16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ab1617cd2d8e5ca5a8bc9a6fc6c04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176d1e0b08ce35960a09267551e1ab2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcde5e3d04aee202d6c32ed90e34a61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa6e1ea2584e3632d7d0cadc418cf2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c945ae4b398dc52807cea0d23992c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876458c9032b03db1dca20391e46a89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158dc745945a1eff8b8de50931235fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adfe4b5b279bc71ead7340b21fa166688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221b94145dc1cbfd6f9be14d396e912689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49307871c5d3663884673ea33211e22c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aabd1bf6946ff2f418943d01e7edbf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea32922d9a3f6b7aac08f36d9d8512692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19f9ce8fdfc4056107e0d48b4d9a4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6102a86d0b1960b37c1476f98708a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0ef8cce797f83b71f1e2c025cd1e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c441c94b5e7c2725eb8287a8bb9289696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f416cdfcca424848b2e31d97b2d1c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bfc348c3cc4b74d9202a1727f8c2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edfa3ba87390a77c2a3b444be1cdb3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d2fd84049de88523693f6ae8f4a96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e2f65590a016fe4ed6b56e87e5816701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6e563b66bde1ad6377d354e233c81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de312f4459018f0da9aeffe055d23c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810b7006dd0678ec462b58be9443852704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073971e09f86e3763ed57e3ed271f527705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d45582df0db0d21427fdfbb71180ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe79d813784fb4d17f00e22f0bd0e39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e89b847bafa5e80c6e5313dd2e7741708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484ac16512bf747805c48e1a25b82e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707aef62b241f5eb9eae8ba46db9bec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5713fb209f0861ea040b23c4a83831711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749bdcf352a9ee17b5c14c8d60e947d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fdc17733cad5270afd1cae0127f31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f648f9efa417f58983a3648734fe9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db8045739981630365572dbbcc3ae3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b2a47dba22183485ed84c137355f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473878ff4ed93d2ee85ff736fe4457d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897b5b4ae5eef95d78b0fc7fd1d8917718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3287d8260a6428910a80f2e44afe45c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb9afb4386f43006305f454aef6c8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45a066ce7cea9ec9190a7d6cb76bf8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c2fa97e67b688edd0c050eba67db0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60973a189d968c88a0d1d986d40bead723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d1f23b4a6a493369da9d07b04b06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03493373bcc7f0a312ead74029e6218725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8943884d9196eb94b9339be74309fa9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a398eb9a807b511033cae8645f566727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce00ecd4f0a519593c9809d2ac6fa5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f6fef60c9ba707b235a5d4986f6a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a8972828662ee983c9ea5638d3f8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501505ee4ad9c3503b4bbc8d9abcd130731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea99b88d07f5ce8062dc5cdd99fb916732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdebd0fd4506b638ca1e7df5f3a485f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2b6bdf6d9f5b30f8023515972b1af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d2e47b2fde3fb5ca569d8fe29966f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6ff91aa3203322432531f60c67e79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1575dd90a8789a89085ecdfe5106e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a52f962a7cca93e1f0009023940a6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a909956b0cb7193a6a50a3769389c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df27cefeb74ef8bbf0b7e92e933dae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1994e99771cf46d7569b1b2ad1d38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1009a9d81cf3d0cdab860636bd2d8db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e4ad29867ed06adec40996e7b0fde743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cd82f240ea5003cc4f4f258272425744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74ad9b0918bb09741e2dd6bbc5ef98745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c626f7dfe8a12b887f08c6e333ee3fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e82ecbcce83500a6e23e715de79fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7ddc4e15d77f2996dfbb445e18c83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d3715a16c135f1f7d8b613393fb97749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea859bbbc8f659be3d98f76965acaf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363aa96cc31a4edc92d21011b2fd9c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5fec84891364f85c636e5b04d729a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc6197e99e2845c2b1620468dcaa53753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ee3dec7819cceeeafa87dfb6600661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bda86205473451955904d3cef920f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee542b98fc0076d47a2abc90c171b843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c8bc4fea4d22e562fb641f310f8144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f9a88d8a94897517df7038d33f1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c093c5bd22f20a63aa0fbcf82d69c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276d7c9f6d8ec277895d51e1b5ec4917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740054d60679e791aff5f63019d14f1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e50d112d1a476875fee54fc5489d029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d624472ebb4f60043991b7c3fa6c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e679dd213363ee013c5b61eca5930111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff478861bd5476313a02886686ed9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb039f48f650af2b7a7696e8bbcf9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8789bb1c5ad77aadcd4a12b6754031614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfde994ea818b691e43182a29d0a5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52c5f155d394d26f1f13ae89d55afe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a69cc8e7b93d3b4746e9a30f351bed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f58e534fa557073be105d2f71fbc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41662379c15fe20b534aa181c83122a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e032032ac02e0509207e8478073e76320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddee59abf1ca0e139bc35768294f8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261f3a1fe97d4a5d3575ae1df55c46822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808b26b320b2ed9b17698d80721fb9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd80b979d61d2488a00f64e670670a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8f20fb5625235e59c4c47b876056625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838c7c01066eb5323a0947796f0445126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea7abc9940635f5c00bafa2bb2e7b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba64695d7fc5f435571e69b5baf48828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728d4f54e30deabeb554562d7452de729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dbddf945501e858b0350e17bcec6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ccd87749cbe5a4a9da820f6786f9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37340287afdaba4a34c6168e53d7159532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79107e349fb9e22fb3bd47bc9f73154233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912c971a8ad4183b0f54c9d79621e8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb13de86520cc73d532a1a563d001e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98d0fa37082aedf63005633e8e3dee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b85fd81ce45709f4be77491896652f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acc0cc035a2aefb07253131058105138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aad516781648ba949bb58044e4a8cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e430eae3eb9d9155559e5b2bc91f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ce4f69833e31c9c130e6ed7e7ce7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c05d67334c366980082ddeee2f279442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a29173d9f29031b726dd0ccd17157343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a764bf4db54a06b532f7e4ca8c870944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e8b42f5bed2599d70f5e8cf00eb5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc571865f4d18129440d6e666983aae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434edca90395e4d03e95b4c6d609c9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7f36f09f57fd8c7c728cf97b877fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c61b4741f0201a3ccbe6053dc4691d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba235a039846dba53b66792d270b5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973a35d37b1d840536e407cbedf858451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec5d962481ada85d111a46ea85c58252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94113cd9f31e4fb5f951829d48ee8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a1de9c25f5700de1d7290343dabdf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230bd26370639e9b3c8706809638cd755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51b3d2d37cef57a416451ca6d1289456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680e0ff615e2e92c572a7445342616f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd000c60172f2f2269480d6c3d3c67158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0ccf060c47b3239f66fe5039ac21359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80fd0c7170879b8c9fbf916d09cbb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97348e4ddca64895e949f3b8fedcc13161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaee6c47418a78b4521eec5b9f86c5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a719979245dce4d221c027822356f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c710e9f218228478f3ac66df3e07e6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcbf623959129b94256ad24b9e3cc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73abd759b20cb050164af02d6c5780766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcf3c2cd4fae4975c49c46828346f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2701e10f7e0631e3ecdc2d24519c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f30925d7e4a47254d36c39329d41e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ed687fcea5515c6d3dd2f0364758f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63779753050eeb8708c722e19009952871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fe65a165eabc4556f11eeb6bdac0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d59b5a4cf09b5da86f83dc762ad88b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cad4e13d98ea73a8d03e656962e5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40863ddce088286d051fb8d3c6cf039675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700050f3c5acc966f478aa0dd54bf45e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8a46c6b7fade9be3bd4472a87f6de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cc399ea8132da5c63f73466af261b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3cc68a0b23d1cea13dfa77ff9a4dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eeb0ce03c483c298efcf32df0fc5e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825bc021e6c68da0457ddceb8db610e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fc897f11fe36a09086c27e6d2549b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d5686212013e11b5de9c44c90800883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2299120bfc6f454ad10d5dbb6067e9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db65a79b8d99731df588f3feeec3e3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7fdaa291002b9399c794eb334323686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bb3c354d62232ab1be3844b8c994487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92017d4d3e513bfd30a488e16121276388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324b2a6ebab4954c7fc61cb799268f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728f93b0d2185111688c1e1120397dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190df5725398a262caa760beee49517f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d595efcea91c15e33c8460f1daef9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fc8cce9cdcbd641fd913b85e2561e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43039e98579eae4eacc5cab9fd510c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b376db9dc50de97d100af89443887c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ecd15b9fc5fcfeacd7dbb4ca1c38596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059eef60223b3e91c09254808e6324997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8799dfcb8f73eab5b82ae92c2e44f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada803ccb5bcbc45d170bd4e81f0c69e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab429fc810036e741554f719ddc24d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ce34316cbb8158874816c6dd15563101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bde9d29f1a82f43a97baab716e5b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a775f70ab3c0c83eece3bdd0622f9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24ca5bd2cc824e2e1104615a7d1991104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2e73ed6c3a9dfe2289dfa195a7270105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1361116a5b7b2bd68fb91d32ca6c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4312b99c5a44d26abeaf84c71e52d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e86b9b8df21fe96a76513fc3117d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f429e2d0a6db1d6a273813414562b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ee5dd10c3d9b15b0f6ab8a61b254110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20dc1109f3bf733e6008658cccd459111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912a05737d6f2e9bd447208f67f08aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54057945e53a030eb05eaceab0f16fd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1e16bda4f4db80360fcab27200ea2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a06270b9f19eeef98ba37c23602ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e873a39bb5b06eaf529545eb418609b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bc8865d7b0643ad8df4f5838a66cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cef97d5973e90f5ee3093f3aba5c26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2287eaaf330fef528f8950f39156a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f366906ed0916e6352690d854da7b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba9d5d1e879531366cac1c09e474a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f32657c79a6969e4b726383acb7714122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353741359d84f1f50a212b15e12a287c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd14df71046d357685275459f5816e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7ee1147842436d67a29587af6e0fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470602ab4a31e4028986a488ef6442b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af079e9523fda7704a5099a3536cc3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85835d84917d0524c790549b56c3cfc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2be6b26cfd45f7f638b8c4c1c51225129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dd9b31171e52264b55caa4b91ba07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163baae1e07d49e71b0dc324c0fd7ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3da4938c500a12b9b932b92ae9d8d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c7855f0765ca5c4e9d9d6baec85d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9391c30925378b0d1bfa0b32ffd01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4cd3b51c364c2bf5feff00a17247e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1144e36e72e355ecaa31c20c6107604136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664f57cc35dea05e705b97e9f72cb07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e691a53de995756cb61bcc7f8e33ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e7c812f5ee61abe2f1077b54e1b00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa675417036414f70a5eedecf4fea1a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8088184aa7befc051079b33c886cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885576efab77ac9c2588dae550d5a7a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5653ce304fc38d8b78ad8917c178d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d245206ee7972ffc5003c441214aef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0411d36b3f0e906b280358952286d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01047c7195114fda8df17fd980fdd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b438c5189f930cf02f229018fc991b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75d2bc08db843b4b58aaecbd5101f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e0d0b89c58285d6702fec341e5bb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f77b19732b8ab219b2e7843e30634150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef0ef3730fc6cc9e3732fcc1262b3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd758030197ef115c38eb69b46c649152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d720ecfe64801efa42ef00f9d002059153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d8921c7659b202c31921752166c8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6e3b77fbb882729704cd25356db7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198eb6d8f1cd89152a39ab5388de89b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322025d48de35401140332b83a0b4c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fa440721b4b0fa5e193367bf6425f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a8350115d6603d1408ac99efb7571159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae8ad0cb8aec9a62fb07bc5a860971160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559e33a5fa49a64eb647cf928e64be4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c22248a620d388c49fc0b9c841625f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb147c588f501d7193dbc998af48b62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33564b175c444d504a0df0c0089d7c67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcc2e39ff28cd2cef6857fd33e8c30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963f6673feeee0a6b13f6163133d5e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedb2807b7adf6f384a9e5b2d52b0ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b7dd8726e648bfa760720fbe66909168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5ff8c0fe7e80e918f497868ff77de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefa694c80174ac14337f8f906b14d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d59418b2b538f213380b0a202d551171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3951e2b7d3dd7342b6532c602209a04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c10dd7f98444abb88e11746b9d86e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda4f9ae9b198c7ebf736584280994b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe1fd64cf29157614cdb491318487e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a2430119325b8a4da405e83af8a71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ced2b950bd4a62ffd23ce834f22896177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95119d4743e43b776d409df4465945178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62aed2b71e972e3d738c377bb9f9fa9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111106a30b441caeea1918497f98972180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae66b20c1bc9942366b90fbe5800630181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b96b8530e2e24d3b02721f1c24c7d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791f3e4195dd151a8a125aa9bba8f94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d2c65f7324185f2769e1a18738a12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560bbd5fc105d03e9747732dc4710fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b10b7eaedde956c21c3dc330ccc89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cae2d537d4554b717f3ffdb615b7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3496ee86fa1f3bbd71cf3ef277ce62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789796955b31fbe94900e9ed716ae7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcf243bd3e0ca7086a87a473bfd06e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded1634437ed14c5cfb235bdc8009a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5245b412668f74acda3e5d3fc648c5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb9819e388e6f06c1f44a1e63b4bc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707106dbbee6940631a90d29a19db41c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d7961d2d0cfb63e47f64916139ee0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a99df075723a2221a4ac582ed4b8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e36539fd8961c08e2439b49721d2d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804d69d96f34234dca3a75ba2cff8f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc5a5908be835eae6ed1677cb2b939199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7729391598e7377b1ca432c628c43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999e66edc93ced192d96e0d18226e72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae93203ce4ab94a036e0ba427b65a05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a195a47cba877490cb723d102d2d4f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bdf3cb1f4e7de2bbbdfc9dcfd2870204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae4d3b743781e31fcddbad8dcb98dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298edbd11d42eeacf3e626b155aa81a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e6c451d25461fe2525b2dae7b9686207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178112baa05d754939b356ac88562813208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3ef261cf2582f07d09520d45149ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d168ea75c6a0ccf94149fbad063381e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a66830d2934c6839795f95611fda4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270108c1590c4518471e318ee2fd3aaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfd1b592aa120c0acbf9e1f034517d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a25dbfd0eb19b32329018f4f4d314214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e405ab300a7c853f615829fdca8b9d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2544a40301ed86ace9e93cfdd8205216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a9a118167050f0e3002e8cb75ffa3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8798ff3eef73216ea93ca1aa862eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eb9e6ed8bac53412c8b1981d1d909219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f056abfd772cba9ddf95fe86e06a38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e059cdef8cbbaad2344d054da7c00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f9a670d0c523d760ad9bb0c9150cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685e4e5d4ec44f7da570113b5b3cfd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55946499827ac19f20cb3590462c5a62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd8eabb2a9f2de9449b6b9d3c8aa7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85903ea862ae5b7837864ac1f11458b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838a06af3c32f86fed54bfbc4a971ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d95a207de7bf3c9fa108e819bf0a20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36e71767ba62dcc7ac65e371ffeddd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7840f8b8748c8ddf96a876b254e54c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bd0e40e61174042098169be18b883231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dca29d3558d11474f9cc267a3b93e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493fe1fee40664a1cbcf5121157e828233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d75024b8c8c5c9d86b341950b8d66a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f77be890e48930f58e08269d0ff38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72a52e308822f5173f159aad09b323236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e443ec1e47794d83698125c7ddd95b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a931f40f7d8ab24c1ff77ef6f0593b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ad692eadfb3ea433b1547aa253a18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b772c72ed116b83bfa1fe3f80d86549240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25d806e6e5f62b9e241b2eb454b5fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6cb62c1bb635a00c1b05cb8de3ad8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150874a523e3f9b120f2c325c1dd477d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577a6fc7bc04b16e1b5072366aed003244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ab33abdb3ccbc26e4867c193d248b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b5dad2ccf54c16f1ab95e1ddf1666246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20791e78acee78c70800edd8f111675a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0849ca5844634b2e685847d5d9e5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512c7e031944bf088f0119ac656403249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206566b9dd3a239df924c583b8cf3f5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb33a35b651d4dbd6a3826c3bbf201251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5320d5eb143b608d806b0ac6ca5ee42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808491f367aad3b3d0a4d7f069b38e3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a278032a007ca9b1481d55b1bdab4ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f3484e7dda32beab35de08830bdcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e8b6ae5855e7fcc9a6f62ca156d2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780aaf06076e1191ec11318e5e9a302257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612f13d1a5093e75a44cad26cc6d194258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e331c282b34e5c305b4b3e26a83437c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8db558458cde6f813703f08f022214260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c369232cda59a29a11eada642821d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef5895603db964b882d86114892e56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbf45ccf65b732bb7e7642917e7a52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607902f5e8dd5a639e5a58b9d4bda780264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2c854b1a9e3739d2cedabedc267a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75384c2c379cb0f6746e2c570ea80d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b6acb415cc2516d8fd2647c594a90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a93d40346023e40dc763bb9c1dd1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5d700213bdfcb159ff2beb4c35bb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9034864a8feb38a6a98f472aa5005270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11650946e533bf9ab6ed93edd51381271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07336a7e1b9d57964d09bccf9c28ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74cac435696475d4cfa3a8f1848b76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5528a786671b49120d56f2b08f1047274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8fc6722feba8d4a9c89192075ee4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e22e5340abd194aa1bb065d569229276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babc520b6c2920356d0ea55fcdc4ee9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e40ee4a2551ff2c192c51e201860b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220c4ad8bd60546a24e63b013fb6240279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33ca40f85b0c86271504d5d81ef866280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1cabcd23bb2d774a54bcb229847d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19076fe26b8802015e626d5bbccc5552282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0dd5ff13b4b4be66dd0ebad114306283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821883986bc523e02f1f82addc83487284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8c233b632d0bf798f3065678e3950285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf6b91b166a1b72c6ecc4efd1ab615286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3678fc0a430f211940bb9abc5c426287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbb8d04c5868696d021035b1838b80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9c9bca1c25c2b7e84bc87304c9aba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae667869b80a4bd9a884a38ac32b97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538739d09bf67983b6feb90c149353b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cad6a49f1c73b26e57ee561031e02c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbe2f8ce9e03f4c0c61b51aa6e0ba7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de116c9fa2cfdf0b72f39b8e82b8f0b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7c36b09febdd1e794b2302f02c105295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0f092c3a812f3de6be14651eeacc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecfdcf5e735376d4ead856b7b0d092297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9712476acfcd9a9849b3cf608edc4b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7169664a629506a68e4c040477a0357299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d4afabc3897da53c3484a76bd7bd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac560a7e1350b36d376e5c6d4937a0df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d06a8e9300e194b9350048435421e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acf55b751799fe8bd6a03266d28805303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ca38469255e0d16e944811c9940c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641b2b15d192e5bc0959feae31e7273305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2eee016ac51579883f9d7dae60712306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d012bea8bb510f8da899c9c3bb59a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd03566d0ec063b587ae3398cf7592308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73999981319d4cbfaa803541830c0c31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225267e44bfb8f2ba0ebc266c8333c4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fb5a87dc2c03a8c720805f38d4651311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3192c135f5a20c96da9fdf305feb6f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342287a6928095ea59885d9f4ac6fa4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a41f1aeaa1c9f34e4e641413387ef1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3319ce5d081f2678b27048cc555b7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b295729e66a06435c4cb812fac25c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31fb902555c5d70d389302535f93aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940617d82f21c2d85a28d31b4ff77e20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e8bff497006a219303c1f2eaecd9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806760511d7b6e9f701342270f86fa42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6b06300fcf50dc88c1a63402cd7d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace06973a1871d6269b69551608a1ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9280376902861d75a848b7dfc148ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af30b2966976a674a36f3480ee25b58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc051b010a7f5c7aa1b100d70187eac4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537f338969145d71cc9786e82849ec6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805197d97623d8559ce28021425b848b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f03c313cf3c00d9d237b5102b2688328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20817ecc701a45b1c90a69d195db50c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe47e57820c22f72d4f04d3b8a18ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6645e5bde02629709ce8970c227429331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456ec44d33bdfd5655c1e6a53a6d53c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc7a949ce302315093d4098c392a86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b06adaa2565274f263750fd7a5428d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569c78cbbd05e88d52786e14b2a5db3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197eaf9a07ef9770a2d5e8c793564c67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d4da2b4b25211c92b4dd8e7851659337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81b4338ff99529f3f631581c92de2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25984be701a92820406b484b33a00bb0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887d0da5580bb447a5b4201f0a498d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1891aef1b0fc46d6b991fc5107b16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee08b92f3a58bba51768546a3909a25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4e35e77864d08017ff4632c17c8dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae4ec19c1c8709c2acb344c58d7460344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92683a8cd159f05ce1838c06e21bcdaa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0fef81b59435f9501ad24acd6ea5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed6a2934920f54c27e8f7dcf0ea729347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ab40231e9569239a82cc6e535536b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef4d0ec7001ba03dbcce9da7940624349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2fb7b2f9ba2a275bbe9ad9be27e9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e9f7fe8fa2fbdf704983924a5614e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871513ff782b22a004daf82d52b95c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a677a4b35b770ba7487e3bf297063353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eec207542411431d69ba8eb869070354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142aa8bab0b88100cdee24491a8b053b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9220a2232f33284490cec5fa437d3da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4448cdafb5ef2003befa9000a324af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383113f164ab9531a3bb07db12b159a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924383a48fd027f847b2c314470c97fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec8794ac4f6550d6963b1f72180773360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4001d7355931904e60b02ba32a8eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd11acdfe44ed662ce8b2370291e3f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f2327303a50a9f879a6526dcb92aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258788cbecb46a10bd1b34dd2147b8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90136a2e4dd5a8a7bdde20406ded5196365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb6cca66438bcea51de35f3044b97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97d73e9fcea7effc5b2c55d7b67a63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bca7781bdcedf3e97892c5b11d3d6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e28faf16f706390556e8df1c51499b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27119275419ae02bf14849b9d8ade497370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2b606d87226db9d92a2b8b9ab4d6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd185afc48bc05620fee932bdf882f56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e23229ee60750cf8f519d10ec6a8f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b693ac5ab9a2a9d82bedbbc4ad86a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72df4d36f02e2966c928f272396325d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3876b1ec693de7576490e321fcd6cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39bd5165d2fc50e8dde4e72f860a43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275b27461b2ca57d7b18a01bf0eddfe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7fd8bc3c10da0a51bf9482797b9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd80ef71e4220fd24ad978e755ea35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c01bf8aaf49280540848e7cee4144381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ebc2cba70dd5dcb8cb4a538ddc7dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02fffd4d7a9f2373d0d09b7aea0f60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bc98741750f0fc2405aed8e0ddfeb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dc29fd817426b461f807235ed4742385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf6d985a7583d274adfe21df9a1f5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf7df3bf27438b0c7b53cf39b602f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abb7c6d5f5c3766da0dcac95bb8ac6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8ae6182c4db8b9673f275694d6c71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc426173f4ff7bca102f29ef04e4d31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fd73c82aa8d54c90a4072fdf7bec5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69496831f3d666663a91c5cef4e6b94a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f14d5451bb0644d2124ab8455b0f64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64379033117e47dd51495c211786cce3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae23fdc12538d036b57b0ca366f16b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f581b3a67e06cd015d2df8bdd67c92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b864e5aab859f2b48e79e20f00055397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7cb82a41587d70a2799a3038164b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b3abf04d353bfbed841eca5e998c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceeaba810e28cb63996a656891435f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e83dd0d377c3a49fd2b9a27a832f6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf519da4fa49127ad73ce17faf9a90d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605cf861d93d95c797ba752bc1c7632403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f840da0e19f6eee767412349be5165f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7687fce9f60a571c9ccd44dfc214e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b9eadadc837dab050647077111f46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108c7d254ccac8851e891246334edc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e11d05d0f24fcc2b3e9e8284d465c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97aa4b5b7570a28b195a432a70959b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb2386291772b041f54ac28a2ff0b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b4077f942e83f47d2c7a0e8996636411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde941acd22d05a1a56752cfc20bba1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf49f9f084713a40e9e5a5f13a521fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdb405fda0226af202f1eb845c6e76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e8ee98f740e730bd7814e00aa3ca3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84746cd76596d13f8a407743b878bae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91050a1e547fb074fdeccf32df3c273c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9be1c6dbcd396363a349e907457db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738f8090ed848a70c4dea57305562f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816c6b204ceb74eb8b79006b2531ef4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d15a26d566220ad2722ef17802adef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99de1283809afaf727a01b541d458e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba533630ccdc56d75e03e3190724eb74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcbe5b653e8ca42b3d4d3a95781bd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7af6c452f7520b734e2cdafe473571425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ef8b5464cdef55fb590e3286235aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712067ce769556297956cd190d1105c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b43657d73c1f22de4286be796fa59f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f03b172e85f696fab824004b465fe5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9fd401489f56a4d5977967d6d3a19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef5b9108777cab792b71ee0149ba41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b199f919d9077643d7858046b38250432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6294001861f1d1f9c50a1a00ceaed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fec2b1f3d1f2e5c92c503ad85c2a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da414413d29bac49103ec36ae0002ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7688794819408cace3dda5de4b261436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39a93dc2f288e52d0fa7a75a0ad8bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46defd0ad7b27878eb0f1e1c319098a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c18ee62bbb598c6b0c66381cede28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad3c773ee498440a8a6d54d99e511f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794a2b6bc57ebc47369d534e64513fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed007fb5130ed9ae5f3b8ad30717404442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde55850b40cbe8d327a8dd4b43c9c47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df1b241eee2a643c2aafdc2c79386444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77161ad91c0de48c7d9542e883c01882445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b992dc5e1880e13aab6b47abc6ba5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705a7fe0ceca562bece915381c45638447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794d35af7b9aa185ebf6ffc5a7b954c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7af80d632b97333955e1d697d39788449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70869d3eb0f78a5b6f66ba6dbfa07833450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89206ba640d6620b8ecd4a77e9ac533b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71d314f574be0b83605d078dc8cb4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac27e81e716ada4fa9eb09f2382a860453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08172506497f9dc2d0cfbc6c59da90d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850777cc1d5133b49864d74afef1b3f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186295233a7aa54ac340911a3956f26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea549384be2b63d1a419115cb7f690457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec429ed7ca44e468f61a65225990d26c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b24bd267c526bb8abd8e7cbda42af6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6b5eeb9cd2a8eaeddf1ba81e216a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe54bb4f49b14b7b5b6cdf819e74916461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a792bd9eab331e15ef7aad9ee0457462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf59447907ae211dca44021ee44d468463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c1d460fdfc84c7b6f8a3924927ad0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f57733275e47bd8db665d5778d273465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f537e6f5775d8c51b1ad4ef0a310c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703cb14c41a21a56db3f628e4f05a84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199c44f32bf47b401c519c95fa34f37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d062f311f4318e38610a03f36996e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25106a8b934ca2b78ae243fe36c65d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6024b01981ab5700163a288a82a242a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7c55268f81485b0b082d4c631fe9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bcbc3a5d01d8eb52c8b5a89997e4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae0a9d6146ad70c64e6bc1a44c533c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96234ecf0dfdf232ad4461273ba0702475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f173432d2e215a62b5e92f1d282c23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c0256d670b034121e92da21151d20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ccb14c60f33bd14cf3bf42b52681f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9796c7994a8bc4df81060e9b9b1a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dee4316ee6d02e3229939dc227bd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f96691d9a7bd78fc6b42463c120f9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89807e10b2fe219da332d926430b556482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd14727eaad088cb3a8581fbf6c9479483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb1c01b6fcc52de595c3465eee98ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87b13d17f8c40063f575b9c29085ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ab30534b8e8612cecd8c296648362486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d31a98f07f57f2b35f50855cb15ccb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f93f4a7e9af6f810e6d3e7f0b88c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3dbc775d227915cb54fa0329615a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2791352a7e4c36f8d09a7ced431155d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b09c169644a7bd83c6c5458f053455491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae88195b0c0b8101c400bc4b23af63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5666fd71d0bf37ebcb323066ef2c8e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c7649ee6d9fdfbbf1931963f9944e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb6d53fbe2521fc3691a647b1ca66e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c865790bd41b7248ce2e263eccc09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545cf8c89abf23bf31702b82cdd6501497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6cddc0135ad4e3b6ad20febe1d4fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ce6fd64d61fcc0d719c1366273271499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336ae135532bf224f52ce181ce589bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775a34757154f8090adce09a0289518501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2c15e0f121c2559068e1160b5f963502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903c61749c26fc81e08bb0a4b8bc7aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4d613b2acba5b5b135fbd481699f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddfc77f272327b9156a3b59dada35d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cb6e5e549541aa314d037107f579a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb13b8ab80eaa1615a0e45dce6933c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfe3a1577a1759ad96954e5da99c50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679e1fdbee1522767710140e7dd5264509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e283091de5f15fd9e8844c1515b87c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1c8e5822f031b3156b196ae71b5f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f65947a58d9a40f5f3f0bea57652af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b942fb4b210c1806cb9bc52ffe5fe2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766acc1e86bece28af1f83cac37b4973514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27710d0c23435e7c48372ec82635f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759a8475023a1b5b3d75bc197a79059516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd51d7b2de857f652d275c64b125dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcb045fca25ae205ec7b8eae5ae537518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd0327ee3a1ca7d6b390ef23b019e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628160c1150af0f730cf927f248ac57f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82c557b2a539ed124d30d3bc26716e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13c4e9812aafc443156589caa3c6b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280c1eb6a02bcde9c54d77465bdeeda523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923723679aa5780ee1daca95f524c3ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17b4b011b3b2b214597a8eb70e48c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7185e964e3a818f056ea783dd291fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69722b93b96bdc2d2d994c478e5185e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10f9f7db2937311bdc8a4f7d102559528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1e1d9039467ac712aaca64983eaa1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ee4daf8efdf3aa86ea9f5c83288f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaaca9ef8a18a1146d12bf95cb5de6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad009ea94b7b292ddf7149362cd1b3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38978a86e20da3b6eba6bdecb9306930533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77b99c759dc00afbfd7a63d983eea5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846a91ca91a4fbb4d444eb75b562f5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec091af0b26cf93e906f903abd3003536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba28d6bb7bef728d84f8676b9427d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6233cb442de5bb124d2193e800275538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425773f3bf042500a11bb513d54fe015539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd99c98bdffac7e9edf922f40bbf6ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6134ec32db5ded0a3df9918891fe4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd0b3f44aeb4071fef4229c45d0696542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764bb1824b9e53e894112cf07fe0946543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56924bdcb57bece8c29222faf97af461544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a11b55507d684490bf8146424eacf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37d147f41d131ad4bddb0a7c562050546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902464e65940e18cc8018f3b1c3becba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a59f6ac42317bf07e2ddbf4fb6c9b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b06c3072d74fc8f76b6fc82278e860549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83326420f729134ee383e8dabe7a4bad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4b7e89b9550eb07ba46e0edf631e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccc1d271645dec67d6378949d90b85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042894faec7971f67512e31d0c5053f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd859cffe79c415c56013ca2944bac2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e588dc725db5473b4b419aabb075555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127a4cda4b6f9cebe686eab84fa5e49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a22c260413fdae9385886e75a81af5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fc8626bdaca80b01f8bde69979576558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf2e831e07e455b36506699cfdb90d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba7b5c082075278cd7bfd4b3da50d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a94590944f0eae1f8e1cbba29f0c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070f8dd7f4ab46ebe93d072f9172460562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39154ad766adde981025c309f6581fb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d61d496ab8fed7b08c08d3b7272220564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e138f9ba1f9365a08daf45e086634c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390260f2daebf5e77232f0e73ce82b58566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5801c246a29047aa7366e648db5caf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca2b75f6f08d0d6cace54e77f7ce42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef744780556a2e48519c3307c7afde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6d68a79f9650dd6d963a1a95407f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749759daf16e7840a2547527cd19c225571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14cd2bc35fe9c4e88f3f6499f644cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97032862501285672785fa211ffe0d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735395fb8bf2d4765adc58b773bf9805574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ed7ed86cf6f6bed01fcb6f7ae92fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a7cd5cafa0a97d5e01ca09c2ee06b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a659445a16efd93189d854501c25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a160c4c3557b8c0d9b611ec870a1206578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce43c3c05be2e9f1b3ddb3de1848125579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ac7c9ad2ed722e5521f5f95b407b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37478d6e7049b3563854e83d103bc5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bea86a6e4bc17671a530541f92d4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b81ea1e36d6400c2e51d1f543a2ce3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8f6caee194548dc81cf4fab948d60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c739d9028e053e7508b57b32b43bec5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87164adc5922d75d3f0a0b3a83ad9fc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703e991bcfff6c4f259934fe3ecbc80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee454502a6e512c0d9b567c10e1de06f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450304665f918e3070e87e3749764bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628998792289b173acf251fd5f6f872590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85469f9eed86e75832c144f9287132ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a23e897b167f4654e3ef559e4a6cd7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed698ed744735e56a6b1ed2d8a9b713c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7234a4564f972e4f1d1eaa3e09ab4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c3f2ec139b075825f9a289cdd67e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5ba81f05b8a0334d4758a0d4dbfa4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7730f048076f9062d4809842b98edd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf21a4382e7f157eef6a2ffe2a1bb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b205413f7281da047bca854498609599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dea047f069125e96a7eb068a22839600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a013dd7eb3675c26593dd0e3164b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009dc4575f1175586254d2f3c8ecb96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677fa53a400e3bcecb63cb6fbf34c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aee0827c23a41d70e8f1519ccb778604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098da11b82182677441d806db20e596605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3138f465a8755f531d56c617888b99c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af396dd8e6f69536723350c542b68639607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fde230c94e69bd44f8aa305c44ac3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebf8103991a327134be4c478a80c76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afe8c3d9939a4b40d409ff86c20f48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375d52076978cd42329aab1f061f7be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed800b3a352869064a8c48b70e4534612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c64c2d0a386f6cc7aef4b5dac4e7ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50d14884e1f0a30d9091d3b2ea94c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa661aba96966ae8011ad887ec103d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bf63ce76d2cf9031fb7bf0c27d604616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c326c8d6f8e6d8e0575d6c541edd1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f159a7c2adc3fdad10981d96865c2c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb6cc501aae4a91a3dddb3bd1b7f0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc8437f000009dd3dfa40a96f47242620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965d117421fd52e84fe2007c257297c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c50ddcf04725d440d5802c83b5435a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a37bf7dbd1d531297348af4826660623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4b142c56f9112d242004046ce3a32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3c2275ffd25e32b218b1de2b29499625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7845b57592e1a5d7416491d560ac7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fae20888e9b9cba5d65f7adc944644627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbcbd861b4b750187263d5ba175a6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214943cac6b63338cd0fce508f5d6d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bb0be585c547334977221f75b0154630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88096d6b7f9e8e913b5d3dacb139e1c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43df5779422061b80bb8a917a192e0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ef1ccac66b89e5135c2a3c894997633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6ae79bcb056bb0b9c2a81c4661a51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077d4d527fb23c7f6f04357436b6a67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e219453969ffdf7b976b85d9a4ecd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f6d442a18a89fe6d704ae8ca58784637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d177d00c8a315750034581b42ffd8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a3752dcef229856cef9e750c79c7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcbb8ec7d94eb28c95f726679a1fec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162b6a7d18b9f0df7381c7187404059641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019d85810cf350596afb04d4bcf28e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133ffb5a3819ccd08a781850ce88d0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4639aa9eb39ff50169888585bf7776644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e5f5be3b34631ccd7e22352a12f5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978d288590b7d037386e131cca04b06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f9e1ab8c5fc083e2cc51005586bbc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e70e2a6b560b026620a8866e2efce7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89604b15beea6aae642d09a6965b105649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ef1a28f176235e5ac90cc0a846ab2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580895a36dc7facae6e7be1d439846e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bde5fe7a1536483b987deeed401cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76770f0901dae778e356bc4659b45c75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553a68b60b0dbe57349af56740ea5e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280dc2495250963e6e48bbc20d89cb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d41c3141ce6c572c9f33af5587effc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b7b6bac748cf1947eb9a788403b1e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7fd415ba69fc45aacec55f96371c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bffa8928c5cef06789d1b0495c58b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db37194e435d631563cb4e287d9bd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96d331d98c5253d68befe4fb8bac74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a717bacac0443a81e3407d7bbc3df5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff873b3322f67bd5d572a0bacc2c72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807c56a167058be36872452c37cf401664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de73c08c12b4a8daf24efd9680654d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8763d33955c6ef0f46f04ec25566c39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb88a6e97e8ed451350c02d5c17e0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f56d508aa9da6b4869dc791dfe11b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46957a375f077e4336ad97d3f971a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e5991c574d5d92cca774ed264a203670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76c8518141475a7a935db0cc119467671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3b9f40755566c0da30d5e26b42166672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad89f2453c9f46b9d3b0af92a4f1b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29a4ac29c29a87949804d244828310674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df18ab525b805b54fee507d80aebca9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ac176a65242e86923803cf233a360676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8e1294d2f0ffbb070389794caafd5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644b68f18b7dbf42403f4ea2fdba689678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a30d0325bc0fa619fc288d3c325f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9283c52d192974a22d217ee2cbc8670680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2a3360b7b72c1f255c3200307e180681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40ba877ab5da4dfc85137320ce3d04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c40e6faad6f5e61e8ad9c1a7c06b8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aef3fa41ee9cf443c520683959f63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de85b44670a5e71ef97bec4ae2dee5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e87b5ab9677009dba505d4e3ae6f38686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7807353cdd12f6fe5a05bbeb4591f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f613c6aedb10325e561e04b85caa0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6612d2638f3f4ede79e44576b19d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926aa3d0186380e57b7919a7018c3ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e985bb1d911c14634b360e3e4325260691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cdd5d32d7f9065017c72ec3726fbd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125c3ac51ba3626fbe309d691e9ed0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56becb4bd2dd046dabadcc5fff946122694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8f510bdfe8bd7508f44df73af88e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb37a7c0c0bbbf41fc3e30c949a1aed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a835d131a4c8e7a644a2c8e4e0094697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9a1544a36e3c8f09d0e30350c738c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dbc901d299e7c4b110df71109cc62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aa4d73c534fbf13d282c41adce6b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986362917b634211b80a0866174fb657701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e640d4d4bdd397d61b122ecaef7bb3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a349b8e2eb44eb5a07cd5b80d0cb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13772b273c5d4fd82a202c942a45d95c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32038fb1affbf86b98c1b28c81ebe4fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee2e29c128e13fe0bafa5737a8289f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465d107978618c85295e79563c03479707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80215ab500d40ca150a063059b34f157708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b16ae2a14a3c5bbcc1b4112f937f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa35fa0a28984c041d315a56ce029e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356941713b3af21f81efc17702813238711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b55e2d7cd369893dbdfb49a20c653712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e671e37beb1720943af92f75fbdd5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57fce084b85cd7676b4f97dda8d5ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95ddc5a41b61bc90c7cf3402f63626715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aa386e778c80966a10d0c975f75a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ddbca3888374d684b19ea94455c6e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7197228527375bbf49b74f51abd90b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398bf9d5d4ebac20cf0962585a6ae3f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280c0deb0c9bef655953673e113ca46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c49478ef1a38a7a9c894e4c2e29e06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501ad4185d2f0d4a7687a2c146bf32c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c741331c82b8195d3afa5872e3550f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d19a73ba872cf247455d5d064bb39f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9b30713d8d27d925422f49d6c25e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344bde9b0d3c8cecb09d37ee4a2ef8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc921f315d380d55c322fcdca835115f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331212def8e2d00ecd364210454819c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01998ef7806eed96a5d196c7cdc90d68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d0a9cf02545fc40ccb73ca96a39b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b551c0a983b1b40a8ef123534b6992d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17efae6e134edc90ec3f3fc4237b3cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd750ac13d7c18a6177e735ae154b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde8f15aa0574043cd6d5abdba3adea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e243d4028860c8392081ada9a7302e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba45ada1fc0456af9f9a8365eda4b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b86a36237fe57b1145051a5b993955737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494a13751875739cb4d089b861324b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39693cd329d61034908478b3eefd4005739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b4ef298e0a1940ec82a137f8e2cc2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefd3731fa48f679165a2bec7c1b93c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5251e1e6bb76a8cd66fe808c94fe08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b98733036d271ea7d1487aa492db3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fcf77bbe6c1bf3aeb6d15edb1b2a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c59b9ce4a8c51499fdcdd811c50d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c156d6d7085a43c75f1b836a1bb0f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957198cf4b63280677342d358f4c8327747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12217f89044715eed312e0604e1a9a25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda6cf619fb8ed02a5588d7ab3969e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9130909915145245bea302daf219b3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25fa3d12559ed9fc9d802d57eebff9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30a28c6d04b67a2e9978ced7355bf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe6ec7195fe0794835140ad0283d15753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bfd8165e9027ef4347a69409c8ff9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd6dbe14513f15965dba00bb5fe3a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866856feff879d35a9f06304a7bec8d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c404f1349aac204fed93e136351ff2b757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>