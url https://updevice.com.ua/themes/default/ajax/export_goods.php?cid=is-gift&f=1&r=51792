--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de74231270925559d1806a9544614c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1248f53c630e938fdba32a3828856582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a59f5292c3aa2adc7e9a4dafa40963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3312da613ed064962abdbcef6f0cea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69225c84d8507cdf9a211093f843585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ee54fead818d61794d904e180127e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfab372219c0e290f505ca1b82635327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5daabf9db337c720163cfdc9c54988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393686df41eca6b9ebbf5d826b6598fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfda7057ae62d63b0010da9eae288e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f48a5e81a7034050a5ad89639790211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca1668f433aef932567e8f4b492d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61327db348b41875d4a7b3f39c7152a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60bfb08e4f740b05409a2ba772a90514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a177204ca54ee1d589c254e41028315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21712b65f9845dd33ea43a30b563e7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491876e11e7cb015b6d5f1499eed07c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217381d0e910cb715332f651c4564f8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680a5af5b4a63fbaa807e6282f6e1fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591bea6cda264e13d9e50daba545e5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62899dd15e8e0bdc2f0161b7f2da9b3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836ddb66702b0db0423472bc9e1b58a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8e5cf4e298d52292889ba7d9e1e7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a1a601be387c2af3c5e7abb2a0ced24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9035e7a3b317b904873878dd83b709025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab49b816a6a4e49c8111abe24f469f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac08045e26b9d7382b763f6402699c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796a8a5f2208f8615b736e6fe7123cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bfd2a8ccfa2c8e94a41b9db110aea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc483800a04e940e3ffb4f4994a912d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a48b330ccefe3ef21d31b8f1d2fdf931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad53d5e8a3d024f3473d9b623709f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d790a9be48c50aa55c600e415c74a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b27b220d8697faad15d9c6a33bfae234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2509299b49ad36f9d8f9d69f3bde135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec87dcaf74bfb7829193c1dfce825736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcc871467be228c70e17b3db77ff9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b113d7a0cc8838587ccf2c2e5499e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9a71159c6ad0c0111d8f691e66de439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c33e53594d7736ff05f1319fa307eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1da0dc81d99f10765dd504f1bcaac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa31fb85d3ee431500d0f3258789c2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef9ed24caa117809e359fa1f94b9dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cd15b83ca47b539652b5f1e0c16d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69765ccf9ea235e814bce2a767f46045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d197074a841e320e1d5de91d5021946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aca40f1a4d97c65a9fa9a83b7f2bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dff73f8dee665f48e6d8bc4184b5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f057f1daa07b65616fdac076f8533b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d492dd7fba584004278fcf61b1fabd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7b867cc6369038da2467a580fdfae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d698d80f9a08c281bfc16c6812c2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd293388990c27e34fb38e9faef689dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1615fca75ad2f83d870dd50d9b6ab1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0893b6d6a8a9e1affb45b2938df7aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6ab986e9e350fbffb89d80b5623c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672d0c6135cdcb9a3364e6201e4801e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d6084039fbb7305db31a9ee26735858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5746921b2b5f0ecceb814d6cef5862859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9447aa0814ede1249cc51100d17d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9445a8d2904dae9a9f42f15d8d5f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3f0730063b9f9ee1e0d3e9f57a9ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fde82f6140c7ccc19a345a024dc24463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d51da38ea34dcc4bf3b401bf1614d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf63d8486761206ed556265d278976465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daed7d2ad64722e35ed5b0b6d7849b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ac7dc32f017e088b994a64561708d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3081b747dfd7909fa89f63709553068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ee175914ff56068fbd0bac2be06cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd8e3a0aeba94e925d944a0f7e164070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837179991645ff8bb4634c42d3b5e6eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbff2530de4d6b41dac6f67215306e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00fdaede2a131e6ffc6c5a2ab0f25673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4668f55153cca93170d9d05a2735c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8b0a45779f2ea0e00a8b13a365f0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e94e80960073e5f39acd4c7f0dbfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1337f001c3452743a04f3b2a259724177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060f95605c2a30fb6220f2dc67eb06378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30017ad813ebdd3033fb388b4c5d835d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4474574d75bc70ebc485e6904566c6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b293c55efbe8d51654955a3044f03d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2362abc3e17cc492de3d6d877e69182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d5110dd14d0f0ba0d0ff94e0a20e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be499ffb60d98777d6e5ff37e5a314d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa436876193aebe1a12ea6de61d86af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99494d1891cc608e6df78379cb4c349386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829cae74cf5ec563ba954aab69e93e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7cd6317b18c921b0bc3811a43c95988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6b6f0afea18939287928010436e1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687a05125d9a9a1a6ddbf9b20cbb27a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8701e236e23c1ae098d0dc4a83ba2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbde26ca59950f804a10bc1ab9f8e0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5605a5014f4ba3d8760090eba6b7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f753ce059138bb7c3436843fd272894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a136b5b28f9fcc5049d350b06290a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cb02b325b48bdfae8562a961632e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adc2a869f7e55a279949abe40bf4f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d7161f5661944d01d7cc32e18032198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2d063944b4c703f6a5768e939748a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66123a065d24d99277130927db0ebaaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91976ad559dbb2703d30e6ae3325bf14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec4be730d87e0264cdcbcd3bb67394102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33db09ff44642fe81c973281e168d44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f36c18bda8522f508dd6d977728d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe66feec6536a3b7ea43353a7b975a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a028121956702aa3e40db8d738e730a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42813a6762805fa97f2da6aa4b94870107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c10ba2d2c8b0003c4064f68484a3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cff3cef2b27105f831e2399faa2b0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57fd073f9fe5d5f4654fa5e2e7c2c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0056ba2389271d7c7a3aa1bc4f05b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1baca4673bd30ab9297178641c5446112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148e1caf40478082dd88bdfab480223113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28909be4910d9dc218def6ee1b638a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457f10d7be67fcefb8a32dafaf99b61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577f5e5a1568b1ac9df71c714268ee8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1d0a278e250c1efeead1db2059226117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e75aced631a4b645bb59bfaa3c909118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cbd234485b7ad39269741aa285a92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544373c0098c9752919f4fe6cc5c224120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ed1f3b9d5a20ed542fdf6b3df816e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef7f38c8c5f047b0f40a64ed6a1954122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47ce815c18d132aed162b5b41abf55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af3c37bfff03979993bc3f8c5a9fbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4c40fe1ba765837592497c92d5489125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86c119a35805047a93dace248cb45b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da89dc4aa5611309c56828328775b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeba217446556d56ab34cf33b09e81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3f4f732fcbed22f74d769eae2a69d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467cf7a7dc5787257b33fd22128d553130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3529f97f55690b622268ffa90508a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65455e112c5146c780f1d20522f11dbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ab219eb0c936355c11cd3501e3005133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb6ca87ece44f900624dadcac85b3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd35eaddb88930723f52628a065b896135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e49109237ab94140f4ae1a2e2a1700136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1971eea4f925bd46844e7bc02938437137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2574a99c8eaf0daafdcfcc219e6f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388a38ec64ed81cf4557f14063a5d9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b4c4f3afc835050b3aed34a6720b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23785ced87820afdd4608754fc3b1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0078ed111c390eda0a9958f2a5924142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2fcef4c26acd4fc50cd33d599fc81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f1b8ffecf469dffdd591cdd2f471a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18130b7ab2c86db6cc286618ac1b3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaf7905bec433bdce5df610a8d6860146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29374e5c2d841fa21343da110bad0c72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d19854db0610f1c0e085b42fc5c0f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dde82382c50ffa189cb8083b1df8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3220090838bf3ab4b512b4e1ea1f039150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546e12d6f4a9f00880cb5a9a2721715151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c16bce5f40163f32a4bf21ec8db0ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865620055abf3fd3a3e8dc19c94d9746153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5b17287d0700ea0300d9a99ab1648154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34592cb75174cad3c4cc376e4e8ae106155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13078cf8235781de2131b6b7886f0833156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b840f81374dfd996ad3740632578d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc253948ac5b139db2e1eb9f1080c2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d278fcee07bf91b9737a8bf919451e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80d8e32d2b1e1f4301b656c22873f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d3fa95077b6708b4febfccb4ba8a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12680e754880a06b060c21536735b09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62b7af6663620d1b42e0b08f5729b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214971cf7c9a81cd350854ee487a0cb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e437658dc6acf41849e8f80cf3ea4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563347bfcfc093e51bc6563a43d3ea9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ce317bba1151cb50680c3499d4e00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f770b7d2cb93b9c406b8e068fd20d38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51610eaeaa857ca02db6c03f7d22ce7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a1203b60ea5e665a3509ff30e2641170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf676fce3498ad45f36f1364ed7355f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730230892ecf42ae9dd165083caea9dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0a226d8af33002c4e90f16920b261173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96541f33fd034be0eca4fd90364246bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c7dc240124b089c058ab8220d2019175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93b12d68b10cb7f0b8379e8a9b4e22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea1f5c4c0a62b0e8c4048c9312febb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb581c91d4597218dcdfb5aa98e731178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15903cc28328c8b843bd4cfbfd9bb94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04565b31db02cca4f303e0546696ba1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdccf1be3efdb04b2e1a9967f18f29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8d6af465b268c53a4711b213a0a9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbcf9f75bb4653a18eabadf68a52e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b43e948866177e9a663c4e70a8ce89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d20a0fdc9df0ebb996f867ccb2367185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb1660ffea32e12e978c0cdcf50414186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b3bb12749a1b8469223d009dc8faf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e918b23317543cd666dee5615e8026b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66134cb3ca42074b3978da525c688fa4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540625d646fe4dd833b21e80ae6ab837190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1ded76ffdd2cc343ba5f6c5ed85b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e0ee92465e3dd75ba26b1f9f29454192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40bf4d742196e2ec530daa8d96a8cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d459ff173f6343f2e5857802fe92975194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf6d45d32e396d9807f32cf7e2ab76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98836339a25f60ad61a8197b77772bff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a64b7a5bc795e648f60f1db4c320b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd56b666ede56d36294b49e42dc455198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafdf7a9030b283f7ba56a9c33ccf81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58969a0a5c04318c3e571df3e87fe68e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d0bc6a161fa16e126f936d99ee30d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d45e3778675abf092321b9af05ad3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06b2a331a137d83ed69a5ac4ac1c8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d93aead9f0bbee8dfea5c8e546796204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04954d1cb4a70e40c5802d863621474205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4d1c29465467447d1ab2b77b3d3d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726652db4b1057eedaa33ed2111f42b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ea410b1a5fa55ffc53968213f93aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7f3d3414605916dcd9ae1a7cd6b80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62527e8cd091f3089c38552b307c09e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a866ea2af74e3ce343bd2ba4f9149211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fe892524421b312aafafb9f90438b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4316c0ddebff84ac9b7129452ce2a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1de78e747ea5afc00feb8a53e486c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abe99f3529e72baddbf96f8287294e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7f4827b48240ed0235746809c7ebf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dd5cd07e68b4af937c25db6d11e3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf3ca6262ace78ea9f1e1a98e84479218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af766b79f79dd4e71b9a3c5d90d06f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f4579c9c9df05c46f65fc6e1b411220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeba1dc4c7da658bc66e78f47c950a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e548386fdcd05bcf2cccf899bb316222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bed95a61ecdd8de5a0765fed6d1ad4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a013663787aaa8db918ae5e7f7e3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1715ea5aef4766230af73cea463c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f4887ded57d5d31154ea62f97ca1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb5c768fec1abc8d072b91f30296b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a073e0055095bd1811be9151235529228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672580c183ac3ed38c938ffd5e9cc28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd79972136f7b6a3ad2d7b037a4d64e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d987e835fee22df9bd2da3afc7e06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9db5e54ead4c4b6094a305b8e903f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514b59d71901d7ce287c87c1fbbbd6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8950ba01de3b824634da8aea7a3e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b64cd03ae840a442f55004179148d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b9c6cb091ccbc02f23adf00309864236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b533cd01d8bb658891ea25f8bfad91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20945f51915e4e6e4d18ea23ff4300fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1d8da4601f52e42843c9f87960b30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339c6070dfe2887864d48a8ff2510a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485a12c02963c5da66bd3e119bd1cdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e70816c5d6a29d55977cea02b25784242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667d2e91f961543759a23a8fb6b4401243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db7e1c9c3a4bb6361a6a186590d2a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedf01f66b76bce8f65e24311852cb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6450115a416f88ddcfe197f3a2d7750246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ecdf0dfcbfbdff2974c348d13bcff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce51a0430f9ab305b507be03732a446248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc2d27a1787514deefca0c68a00ae9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ad014e59ae48472672fa95132a438250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63269f6e809b80ca2369a44cee04d022251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d03a2e6af35afd30e160da496fd139252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6c312657127b1b3b18103e557fcec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5f64724780b870d0b47d5d00593bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592339a1607065b1e468f62a5ae2e20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef01c741d26c259062509a3b4695cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf09ef045ea653d3cc5bca3efbfa419257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73693741e0d07e496252c279ad01cfce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf6a866de5560c26987a057d545d31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd7f61a8da0ddda00352dad5bbb2a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecab76ccb984f8baba7bae7723f6e57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8d6538a79bf05b10abbf21a34305c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e6a505a5008910085c538c3434dc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e68f420642b49742110830ac4a821264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c65f34bc3f36604ea0f27d34ad4d3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453b6856136a37c173b8891d670c84c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770d4a753b767d6a396a47858e7d385267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301930765c6af262e08605608b76d82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f268cf16e604594e35c7f33a8cc9e67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec88f99d5bebf3c5a463767fe41afdc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a49f26504c328fb6c4ee47e6eabf3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8ad88ef59edd7f54a6151b38882a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790c4a9d91c7bcc4155c986fb7fe634273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02866d06b27b9fc0bcb40e22786eb98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a4ed98daff828c6dc45370cd12e86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a74ee7831e09f320f1a2dc76e1d67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237418d7cdc3ed3a5b7c4dc822a1f73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a95f60fa5c2c26260e7f02b96b6afd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2984053f4e59ecea3b0dbd35112c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59087b7be7b73c7905aebc7d1282218280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24b46bc86a3415927af2eaf5fa0e55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc47990e001f62f89f7c1bbbb5f5ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0799e86dec761c06e717087e840cbe1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715ccf7fc3765a826d94fb832b21652284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882f82888bbe57b8c29006c3befdd59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fdd2dc278fda6599ce1a5dc9d3808286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897c8e37e361414e8d3e660b1ee5488287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f881f87992592e066b4585b3510b62a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a85650326bff023298428bed41444289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d82fdccec6d66b4579dd0eeb71d09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5507df40f3fe2f43acbaf92a4d92d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8592c1554f2aa28159e53f57988085292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5b6e7691d402bca384c07f0000539293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b92404e14d48718ece8aa54ebcbba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97d6c904b9f20ee920eefa48342443295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fa027eca1c6376c3a49748f1370fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b336d529da51afa96cf4e6ffe449a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724f6e25973c65e7bba5ebce7b3e75f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731cea68e1955eb61426f0cde1e5fcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dd3a7c37bc95650d66b223de22f53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e59c73d7db47cd712dc33b3feea8ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e828f48b2b0fd30ae2d19b9a120c49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dd7a2dd7a7f29c5c16039affb4828303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd338e10760363a99e666daa5bd4ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf8a023c21d363d8e321db2dea2b9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7429b260881bdd03172f955308b518e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5325ddf3aef9db1c5117116479ade4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddde706b169b8ed24c27de3c12e3a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a8269bc5bf8347ad1cb12cd928e7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a4ca5b2ed0f99fe6574ea7712ecc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee361b7756c986d488d02c637650d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bc753c600e9baf8ef6c0d45c6fefb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942a7e043edf3c518d0515cf6fb0a9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771a3ef43bdfd3872aff84b8d3d6260314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8dcdcdf718822fbdb86acc324c18a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d669b1973f9e2c7601c75d23a18d614316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bacf1d01d7cee1b060d64b3356afa3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac54e0bbcedad96541cc358f3a065d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7090effa248da99155213da83f797f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c74c9659524acdde28175d004b76b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d37764300d05efd728d10ecc1be3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17274bc0bc52c6af0d77ee0ce8fb3afe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfb81cc3bedcb226bfb31e618cb518323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99398e38001568fefc26cd7ca1e7c207324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b4ef2e3f6b88653b39d8bcbb62719325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0aaa509c116bbce1e95bd2e28e0aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42937b8543dd72ad5ed2d4142b2ba6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b06ef694bfa99b7dd75d03d797a14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1cf51b53497140daff14e67ce700f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d6f83c9380ae47905240f3f5ede34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eab10e2d0963724e9fed9ad55a73e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3caa1c33f96f95664de13f6f078ede332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41fdad5a17be4885f6c3c94fbfe647333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8c09fcc7d7f5fa48362dabffd58c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb1e7e02abcfb184d8ccb904d1aad0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436713885af37fd4ffa3aba0e997912336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0d5262cac3d83c1c82f51fc1609ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2ac6d00f5f60edaea7c70d051fbc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36337c577e5b2a42cbdea16833f741339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d987edbe1bc78ee88e8f437c321fad4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95f392b9e7a6c6e100b38137019d0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982747069a249a9edcfdb9d2c97804e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4cee2aed019a2af905b74dc0ffd5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc2d1875d860fdfd029899a6aeec5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc328fdf9b03ff65eeab5230bc99d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0e9aacd9b10afe6328cac1f1dd086346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54410e5beb77ea11e880bee291dd24e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba36ce95fca386cbacd1ca2335307e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301397e6e8dcad705a620dd1e1b95ccf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735efe8b421f423c812ff78ae4909d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671f637e3ae18a54f9e0a279b6ee7a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492db1ab48854cfe0d43ff2bb581cda5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87655779e1fd2712be93df671545d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a6e5933389ed43d77ffd209d3da33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14037fdb3b1cfbf64abd0b236b5670355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1c2d09f76a07d6fedd2ff186d8c2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e65d014972db9f2fe7e40db40f35c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe5d5bc7e4326d8e84f3ca81217eb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104b40c7f38e49a19faaf8fa3a4f0f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ff980500fe0caa855673073a09a5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a53243a6490077aeeb478673fd368361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0438947cd1815c828eb0418b7bfda56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596f1e0f89008bcd43982a8505c7d25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efa64b206a91c7c4f285e26659acc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36638c904846a99fb2fa4403f4f89290365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94232247e3821ea36707bb9694eb187366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00516a84357b7ff63a63037de97fe1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc393006bbb5fd972cc175229adaefd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa68f60f7c5469e0c5fc167b981b41c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deec2969a448eab255c7e348bbfaf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047692a027e7dc2bcd802c268871bf0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c92981b37b69131d39fbc7318aaf39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7df4655ff7514bd7a69618f87d568373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c45ea842b13de7100b37a02c8fb65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee6fd43ca3fef8602d57600ef04ac0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e2a3da77db7bd128dd0d479eda280376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c8cb7e193343f2962017265a23599377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e643615fb224c1a1357e281be9640a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b898aa82ddb4f40bac108db41a56b05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835f14efe39f5b0f2bf736120e3a94e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21c16fb3ad0a9b86ca634255be4cdd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea96b5fd404aea5b752f61ed39f75ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a9e31d81629fc8260c0449f1bcc9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc1659a5ef7278f6a9290bb0f8a657384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69487b1eec9cc2f53475bcac2e0c516a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9c276491c2f4e9beccff2bb7e2eb6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86066f3312ba73d1e57e11ccbd946829387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305b38a8613ff450c7388aa7ad6c12a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc59bfff932cc7624d427ccb4a0338d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c09a9d3662238760961774435c323390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31a533e43f910f17858d9e693b3b03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706ab99ff67a9d532eadf20bc2e7156392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5740045bbc94f8ece7f4f154b86e1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d77625f9768757ca228585e83c58db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbbe736a27ecd34cbdcb90b22196d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552294b2dfc0a9d2d7e16f71b621ae48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f8162345fb4679c152ca1306b6b79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2527284a5d655162ea3823b05222265398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff69be64194f9eabdce434e693d67a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb3229f74aab2fd17748cfc14d66c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5baaaab72c35e1a66dce678100089401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6f14b65732306e4d14895ecad40eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e42a9fc27a615bf86870ab41b066c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5850a9b3f0d1b266c7048a026350b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3af5ef91f6b9dc0280621796920db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0440f2ab61b483020bdfcab5a81cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adfa1439cbc5bbe91a9ce0854b1884407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a53ab2b5e4334eba26693c26849d4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462cbfd25c01053683ac37f8309282f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b36e32a252cbcac7fa4504d6b75f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd357ebfe8de9394bcf155a062c63da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fd3ab89d191d19167548357d85034412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581edb76e3ca7c7274f18cd2a9982578413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118d8043dd79ea744c5e90c94065e2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8591ba0632cc047f05d8cea94bd3d3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be747bd993c19eb27ef96283c648500416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f15cd6c13081df692e9ede8e929383417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6481e7331d0aa5762190b2c7eb598f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76f2d3bbc195c2ffe11cc3e5abcf98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145deff03a944a992a92bf32e308f77420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d8a84559d8db8eddb5fa626b7e48b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c31ad1497276f5ca2f763a89374a6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26703fd7b6ce27ebc64fe246045a73a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd650bf51eea738d04d2d47ae64608424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9f4c31b33107a9a66f7597504191e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddb88e4e5bf0e832fa4fc518423611426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea6b6915adf6d2072a64c1b719baf0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb024cbd3278614b908d67ed6a94f92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a9307ece10fc7d8bd5b39651c912b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bf57d1bb1f480618bec7413f4de10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f590b4554116bd0ee27c3c6352965f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88bb30b89c4924552ab2d4eda4eab7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a37f73969997257aec2cda2469daea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28090faeaaad760bcd2444d409bc4df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a350bcdca4fa196eb40369cf3cba00d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda1c98e003b5d4804e7244ab515fb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a889284bd54d31ca5271b40bdced917437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97bf8d6ffb0dcaaa3f671b2b220303438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e488e7b76386b63ebf99c37daedf6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a402228296112af901e6b1da070071440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdc0c760a1b40d7dbae996b1b25efa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba4b65e7c2c11142b83e37324edf6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3351302b7d00eb88a07d213c27a645443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299341dca797701651c722e48f88f6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567bdc58a4fb693211a28e0683e81fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0d538b3341f96a974d71c7f9a351d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afdaafba4a246176b440886ccafd3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f5ee282e48fed30a51ffff84a6e21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230a93cfa92113cf2c2dc48071ea1c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263156fe3e8ddd95e35dc9833cca08c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05d198a044c1e0662ecc0a60da77a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225d3251aa0efed59403b08c9e4b8c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b2555d6b463e6a84421d76a0e9137453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839aea4e62a5a592e8660263cbe0d75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167141eb1ccc262eba346af7a8d7060455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb9fd627bf64e1a21214745630404e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f24b2d515cd63dd271bbde6e384cc9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb32001f2e8f204c7fe481c8f7d91e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c648c24fe1dfe99d0a0c1d773ee90b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89580878a5ede4bdfd012b8ef3afbd70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2502f93f4b31bb10f95d0a34c7e3574461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47525dd52f44d231fa347c584d9b2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38735b9e79dd82628f8059c72aac1d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fbd7a1be8859aabfe238558db4c67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500da6420889323c93cf9d36a18bba2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b62920d5dfc70e74a15b4720e3e2b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8091a69367c61b088d7df1bfc289f08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7056567f896bc83f1a9595aaa12153468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a16097a3f691f3136c5912e46556a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40134823387f8bfca6bc99fcce7085a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd62f2c64a8d97ab2c588b6cc1d9551471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cd5ff1a8acdb3999f1db83df73d4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85472283150ed6f003bdcd0a9bd09a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7529a82212560f0623e15f17695ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac067c6cdc06b6ebddea435c3b1eb0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8254a1c37e1b24e1e08746b15fb417476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51a61596d04f80875d601280b6d91e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac677a45f186b5afa12eeb8b168868c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09e98bbc69269e6cf78bb72efb3bb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f510c99b8855eb695822123917e190480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51a22888a6691c5e264c6b21164f21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbedfc72cec98e15d7737a58c7efa4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24439892b8974086703373a1fa44c627483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089519631853835a3b9d9fd430ecb20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92041daef5c8b3eb71c37d9b5618bd9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f539917583ae906476853e0f63644e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0043697879b8f036703c1b359db6052487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdb9ddc46d0864cecb1e547ad394cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf20d6aa279d7b1d0faab9940bd236489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d45352164e475eaa6ad1f5428f2b00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73c829c724a758b28d178465a61d2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c59608608a42ee14b21bc274dde9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e174914fc5bfea40fedc02ed1f043493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d64c0045ab84f498bf8860ed83c9cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f87687238920c001f60cfcf087b028495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0969507869481d8cc900053794ef25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f3c63987636e273e086649375e121497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eb2d9dc967452da787d3aaef6b76c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77fa71fbe055c4f8cb1e647a49bc26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0c8985512674ad6b86f1c3bc8aa28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42482ca5dc7c7c728786287c9ac333a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48464adc37352266d38b5ada4f5c67f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e8f597c9bdf52726f21a18c2b72c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8591a98747d03cbbbc0b1e307bc475504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e053696b06cedb7bd38389323242f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ef953b1d8aaad6af17fe738e319a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687a9dc395bf320c6b61afd5b96491c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ffd40ff321d70600b23f19bdb9730508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fa2209e1dc8903b95b96b322e3ef3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682120ba1e155bd981a86b6af9dd613d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c535d97968b6a5e56dc1044ddc2cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e0fa760717a0a1f13f6bd85411983512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0060c965795c177f7b1e648ecba80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404074ef4f86b6461a2e199846793f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac988b067b139f5ed2f983411184122515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb0ee5c210dc56e5388390bab701ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64f1c42da07847797883cbba73b38c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d185964364a5c2e62de5229f1c7d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e48b70b77efd762d4e688772ef835519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f719c67fc418d306bdf01489086d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dba2d3e920c70841329b2b234b4967521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914208acd776940a88a75a13e93a292522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da6b84969f71fdcbc46356f3caca98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b950940569ebe06304a1402cf0b0a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59b56e24710b6086a6c2d736c63feb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a73640672633c84394b856ef36fad5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cacdf0e1c527479990842374aee7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab184151fc4caaaed54d860f9e5200be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd10a7e36680cb285a452a23276205c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770476505eea05333b9e6f4a0aaca4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dfe1dcf6033a43b37cb77b02aff46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7e388f620231a37401ee3a73b0802532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79e950eca3c4533a4576db03c098b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7c6626f11c3770ae7780168d267c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce79666f7125e5ebc7d9841e4af0b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e84d4a8cfc66f72540146535f440da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b16d7c63893a58990dbd825999809537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b797bc879988169652be5e7158a7ac5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cb16a5d90ce224167e1cd21dc2c48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fd9dbb1e3af26a0b285a8f50dad03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2842664b19ad8e746f3080592a840541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9285df3cd9af9d1d91ff15d1873d5da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713fbf83516ca125a73b6b33f6be903543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c278cbc9ec02efe8c6c129be71641a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74066b2d3c7df8f73c92fe5f44bea3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbb4b6737cdb6118afc01fa7962d10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9561d9ad509b4b8e8c1dd620f13d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6c9dbc976ef252729ff5926cca70c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab2bc9bb1dedfd6214bf7c2ac70c42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d91bf3467d6453c05ccf24d7ae9d4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291211bf376821ca8dc1f2b9077fd4d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f43e3f3a5952973e47b6cc6184521552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efff29c9995fa65a4de71e90c066dbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e474f6062a8929b7ac69b8be7e5345554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fdbeb36e050bc9873ca0e2b866f36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ff26fc80565f318491e0cfbf9761a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6c5724d8129e4fb9f0e97f480fb9f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db38c782bbfb79f6faa9f716b33f5ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeba8d2445fc5cadd8f0d6d0b8d8ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e315e7b3587e23eb6a4a0eed55df08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124541cf07f5dfb5648f2e3a12c64b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3b63ddcca0b3d400a4913fc3f3f1f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecae7d9a1128250fa8cd8d9578b697563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a74dd781105d996fc7dc453e60880564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799610813a7b066769801e4a91084d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87a0e3e586ed7dea972df4210b60d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c3810330f1b7e245c5e025df8a504567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57d44093187b8fb8812e86ca010ff3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1927bf8fc067329dd494c0349b610c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c85b43ad1900e0f03cba688863515570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbe42e3385cad5bcf44ca80deecb10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cae5f0a0253071f52bb3305c6df46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414b76522336bd7a38aae0891ceb3f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81a7b8632b518802e609f8a92ba8a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e21376442f58deed805af4af183ee0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702f31f0e7ad8995610fe93600a9639576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bbe06d55beac1fde3f6475068d5cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759da062213076aebdb0a2b14057129578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155807d3471319301e4e80260169b883579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b106ab55d174165615597ebe5bf86580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b948950cf4268822a2209abdfa8737581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840784e53692d03199c7d336182c887582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfda83f0b80ca1c8f9a2921f821d27c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4d9f473e40ee494fe0e5f1c624fba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e348205fa19901c5c403392682ed11c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a97620cfe387fe8faa095d2a15ff7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed243d6f67109a321fce24a6c0ca70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb5adf94219df2613ed0db52b5ed64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e35fb4353971aac32ec144d8fcf8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71ebaf1833a06b50dfbe108abe37f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e102e7d2e341a952af59f1e0dd1df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d4f70f4810b600b8a1283e437523e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf564f704597be20435f3dea73d3ab1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8427e862bf6a09e0ed3565b824146594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3bbad5735551ed1867231f2007885595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7de987797d9b162565dd0a7383e4d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75286e932221fc5df06e8367435e384597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25634b98213874e530a710d1007c3f99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e710461d907ee8f13fad13f9196c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436762e29f1188f29a9f58520f97fadc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040eeb070353133fcddc66c66bad9a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d12d1234bb738653077d4a6768fad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad6d8f5c014945c8006649a486f061603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e78c1672c03741b3b36014f46070604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1f1c673fe818229062d89bcf3d69b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34845b7ff972260fcb1b2d930d477e73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44725ee7f5832d9db5dcdbaa7a021c18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e826cf88b4797d9546b55bbeb107b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aea090f3ed4ec6ac22824d65ccf3d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6ebbe2afb5030cbad815ccdbca1ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c233938177ac531e6c11b2fa786f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909286c39909e9e56eee39b9c5a3e617612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d47ce2c76151cb4ac3369c0e30fabe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c7f8d372a22b14987454ef9bd82af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fafb79313483421a640cae769ae2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb4a80797e6cfff7f6829717522fa3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc38987849ee624bcc8a9c8d81b71f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970db7860bd0026aecb3ac83fc6a0e82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98cb0b7ba8260fefeb045e18c1a1d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62734753b1564b01a520b967a7356857620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be99a03fa92d4b0cb7dc6e4cc116a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d83b6700b9a319e838afde76181a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86cee07e3e20fb789bac6bed564235623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b03d8e6a17921740bc4308c3fa71f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be1b4c935d27b904a97899db555be5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a2b30f52800f612bc0261b068c719626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302893ddea57ab22664032a84d79791627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155eef7646926066afccc0882a11b850628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f205846ec2ed4b004a1ba3d72d151629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf6a734db45f7860a98e8b4aa5468f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e431e80796780daf5a12e78fea7b7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337b08bccd31cf97a1e16ffa57da10f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6a5601fe1d7a4742d788208cefe8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae7f92dd4afed27cdf22a11e406051634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b67b31f71ca51d574349a1e3381f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf4c08129e6fe27f9104e040f4a39e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f0bcd5ca68542413002327faa6b8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d06fa4259dda12f5a98d2bb518082638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f951be47bce7d26a83c63b159c90ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29a040d8458f465f2b4a1871faeea8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d21e2fdc23c4e0668a8f74eaca697641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118a0d89e67136fac874a61728a82dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b9caa88d61b1182211c057843da3b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15d94b5f42d4f34da70d6bbd72b615644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c8374a221715b6aa391969121c506645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ddeff9abbff82d17ab0968f4adada646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fbb4b133d5934a3e6379568103f63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27901fba2eb1bb2dd99e8987b838e836648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842999e2efa0c1a42e265fa0e33a9b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9165a9339c2e24326704719f73606650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5f58a1e66730b1ddfdc84738c7837651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494470a9db24f2a4f210c88d20de85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7336b729c81645044cab6c1cb2d242653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0920d2e0f5b936d60125442dcd56e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6fc68494f88b9e040c0f53b3693ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bbe2a6c0c9162a6d54cb19709bb47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ccfcd64fc3a35d02b6430cbba4088657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d793aff031ebfc1f4a7d5a8496a985658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ac56b14dc350dde92c26aa485ce40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17182ff5d572b23e6b6fe890bf99eb09660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac7cc63cf48167cd1fb50a7a0eecbf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bca5ea312aa9550781ccb17648fb80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba832e1a0b4d647118aee60f3a83750c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d43dda5b6558b6b030e19c00c1d2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b59a79b744309b05ab3ef1c73a744665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d5f430e402873159ceec1e635db06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5b6d04da7e30eed7f1bc6daab2f50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7b963d25af8bc118fa5c9a876d7cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cafec22eac55eabc8262d5fb18136669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9406882567868793221bfc2a56b604b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88301b8bba91d57d2db3fd602ed8bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300679d0ac060098e74907a759182eb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf524d2f008cd9174fcec98ab1cd196673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41609fa10d738ee950ebe59b36734a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cb7e34403cccf1e0b181ba2b79737675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02003a16b2b34c75aeeb596d2fa33a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a6b9a4bef3e6d92a30a573ed73db8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfd3d6d2ea3874f394797f9c0b59ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6b4a0c01b2c55c72e740e891de935679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63157b922111eb7585c5a4422a9f2262680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729de429d31e973648441fb55fc4c15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9be1359ca24fcdac1bb5dad0babe2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e39ede08496d1ef0f4d55c392d2941683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72fbcd04ee8e47066e41b1eceb743a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b4c5592ffd7fc85f8f4bfa82c50f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f9db3475d091b18b3d856d7fcac7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c133592b099cda6e3241445e5c03ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d891cfaca876a1f73514e0c89691075688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564aa528b5d22753e2b97082d09dd63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ba5cf4d7a95a154827cf632c4936a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75eb02cdd1533319177cd261e5b3bb6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caaab34634ca1db62955856c39dbb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b4a8715b5fa699e1093c06acff957693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ac5368b67f2a222f52d8a2b858928694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24ce905b218dd979ce6d4c85ba6502695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3433aeca790408d1f3e923b89410ecf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefea54d7f5bc0b62a89356107358ff8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d514297d8cb654d906d28a56a46c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584900d2436be41b7d80753ecd077008699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f4b3d3c36e6baa74997bff59de350700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9059d827c7645ec52116d2b257591b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa615ba7f9472a25903ab5a869384b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70387138a1c474917a3ed208705a32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211c7aef8588001e4e5c60b640e0c20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc1a8d29326b9f988dc9309c181612705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c59526d9082b23b8b5a0eb65860d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc6a5065bb9e8d6f5bfd09c199e29a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644a20beb01a6b6259989d4b9aac174708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29518a0ae91a66e389ab55d30322d00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088e24b9ae43e72eafae723798ff7fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d00f4065e1c6a95fe07b636a57b5a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a701c8d62de255e8795b2e0edb7951712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e50d15586951cfc519c820809c1d34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570f6f7644a0f918f470040fd4a2c19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5e7c437c0b01a285fd316c377ec31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012ff2ed4d04f81d92e8566bb6267dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a53d3ac9bb384198609e0979d521c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff7870235aafbb89b8c0f14b43fa70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08096df508272c9587156878c68617719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f24e21885d9e3737daccb1979276d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ddab11b61e4098dd093ded7b0af8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f899ef244295b2587beca889f40d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215f97fc842aec0500245f107a683f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69af89718d050de7b05c5a08e41307b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511c4540e037e331c80ba7cf81e58ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4608ca3894b2fb7c5415eb541fb08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce278e20f31d113dde0a7d656d9e0b0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc19146c9f70df10e6c8e424ccc471c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcc538017cdaff9c9344a45c00c806729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83c19ca41905e48cb10c43f625fe4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f07c3c6a531fab18bb9234d8b0176a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1903fbeb52628813b73f03e8863d81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efa8069811ac111f12cd1db23d80f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407d5b811d0e4a19c2abc0ddd57f734734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea85e33b8c7d28256c6f081214db1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e2bab9360828a906fa02a148dfd8d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c28725bd6b5bbd3b38ade5ccf64fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4927e2b31918718c7213ec1aa3b7ab8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adff94a06cfc2fe6a659906e4214257739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502a46f2c03b08d025b7e289fb9bfed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63691da3f639be9a5bd19892b16385741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fd172b7c36ab7bb9b7e6f1f709e5b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979b61984d7d3a28bb6c33a0fbdd952743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aed3f91d69d7ed2216fd206cc354e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5b0d045988a475ab61b2616f2e7bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a12298c450e2a09ef9faa6a5e61557746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c99c1f9707a9871f8e90befaf15dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fb2af8918c36a7fa2d17f29e1dc7a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb344287528ddade3e41e3df94669b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda8936ba60bf0d193a62b91169a4fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc86c3f927d54ef1d08b8bf84c14964751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41dd3a388e06166fdd7f40fa6cdbde752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e3820120303c867fbdf771b2ecb43753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a24240b9aabbc05a522db7eb104015754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3f5b80f82ee5e1718070c68d57933755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d8f5fe08d4db1ff9a7dbe086bd593756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307bc314eb387bfb15f5b17b2c66c89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92934bd1535e5b5892075ababb2d7d79758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f87bea424a3ee74793a465ebaa2dc2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ee60f5eba254e2b064c2a34fe0a3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b919323a98db711983c34d55fe96792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454b7ab3f3cc961ce288c5820711ccb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e660455a7fe1365c76b95b78617044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5513615e3401b15dac1bd409b804d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5099ccf97852d1c83fcd8539363d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb31a93bda0320d76a8f5788c2462b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d13917f1d13aa6842ab141f0865df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866046b7934e59bb3645e99c625c45d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665716029049bc6d084ea51dfa1deab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78853a05422d45636a73069c4724b34311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb147bcdb3553e386a1204ab5ac1f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22550123543953047e507c64d5f40313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5276380debbb2abe957cbd00ab98214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b66d03a111e7e63509b90bfd1c1ec315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e901a6b2c013305c47a9dba3e77394f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99c50f789b5d87ae3123a0620d14b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf30d78728ff1c5e230ca4e43a2ca3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860c372a2c01818026c309393fb1c8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23046100bf7998ff8dddf4e628b25620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8cf8d3c8f7d84c03c5150ec3cb14221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a696514980178912464217734e56a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f17e2a8ff6f693219a4e473f12d3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512c2b54622a1bdc7a366ae731a167224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a65b9419d738af29801911acc0a0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed6f8ad718f55c166a98299da38c6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49102fad472b4aa55034843539fb8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b566e32302aed76e8dbbfd2adea35828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa6460de064cb5bb727034b071b7f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29d008ff979e40f9157ab347cc016330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572109349ba460aa46744d4a30a4a4e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e6d0ef963802527248ad5a13882e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537e9f4aab5a77a192e54c5e83beb2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ee09b29d5a08816672e9334cf06d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e101a8139cbf929ee508c3fa596f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb67ebc38142dc1e3c70ce5a0ff17f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323f8b0d9c7c567289521949af42a8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4e94c06f024030386f81b97d5dc9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649242aac96b073bf3e2f503b680ac9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f556cd7f2fab0c130dccf98a505fce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e977edd4496c1a036e99e616f19d01f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277a29521a98d866e6c2a260ed22fe342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62330bd1cf545f341e6e86d2988a952a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f9ace9b192580d0bcc82580da159444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddb36d92171be81e933ebeba2119e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81170c38b2277549ff4ecc950d23bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf73e38c89a72e8e83acee2c2f184ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7413395f4d0f4538b29bd736efa66f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5ddde1371d95f4ca57dba983ee2ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f9198c8864f42ee98a822935562850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb28642d7bcfccdf840e37b440273ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fe2e8b141a2b7bb35d2baf29ef53852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47ddeb3a4cf0ee003f48e7b7cfb4d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c578135ae6c9c2f4ec47df0dfebb60a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62e9cbc4606b8a4eac3f62149766ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771691bab0fc72c3bd0fdbe936047a7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca2988fc1e2576992079dab4c1dc2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e086f8b33fb3432d3ea576c11374d7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7394267918fdde1cceceaa33b303f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0717f5d6ff1e7b2d5ae714b46f0b3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b031107b2c47513677bd475a24f9c3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c029606bb851ed580925ec63b0fd4bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36688b38af44229f9ebf7216f7d57663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ef730bad186bd666bd77b7fbf187464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8a6b1720157a9c0648fbb18095f8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c07b690da4b4aa2e23ca52e0778e5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b38e2cfbd8d413cce6f1dbab20771c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd6a89929766eb11d288d39e5a12d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6971fa58680f3f43eac111335c65269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d271ef17a78212fd31ad135e54c9e7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d042c03123f18bf789307824e29f2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65cecf11d4283bfb3d9cb321ea4f5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebdfbd961888103e13d7c620593c1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999770cac8cc6a0a11ebed4d36a307674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297712099a95adc552a36121797540275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242431abdd0699e54adc9850941bdd2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d362c81d4ee6c1cceead8d6bfe5d1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbca33847e8e1776235cdea3a7fbf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8a69d22e1ed44942409860dd8094479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96e55daa2965e46556024bd0ca2ab280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f53bd376bac990c24808cf33a603f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c6bd5258957ad00c16a8c19bd5adc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdb655d5c3af79c774dd11591a7d8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e4882fa8cd8d57fe3136d102d993d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c16ef4d942aa7cf1d4dbe89201ac585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc781821d7e1f93665ebb0ab60868886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8350f731f634f15e7cf7a19813341fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73402afd27d97085a9ee8273557c3ec088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fcc82bebf911e007e955547a441ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb8fda1a8c768f4b57f6909aac075990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20e85e3d1b85a315e7882f85c490ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d9c886e041fcb00b4fea7c34b1fce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57ccd2c648c9f3b19828132e12211f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2203007171b8c1701c1fc2554a634894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781c7429b997f5aa262decc090fd71c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0e55ea40b324d7dddc76464a5810b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadbb5655c5a64fffd71f7fab102d6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e05203f9ed8acc09b058d481c9cc8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333d20d35d06f439224b8c580487a4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fcf17756b81c7e2e8eb4471238b67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb076f0feb39404ca06ce75c1ee050d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa6c453b7d51b04855647faf6a2ae3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea3c5459af417e525b6b9e7a330f56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f7974f0af3ea09066791f24982e1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c331cd4858b4deb62e2e37ff4b447d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9128637cc482a332a4217a541a6f46d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557255f205361725f807c7c57b1fc18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32bcfcc639c01114421823921a910c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62eef1361a38c31dd05ddb6a25dae4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137c4417f53f39174852d26ea4c95ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b3db9b67cef57f850a08004a7a75e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e3bc0484ac08a487e497ad3714f4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f36a1be6379aef5190fe9b157107f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec22bc6f8701e2d41e8c8739baad65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888f665ac3973e26fc9bb7e6f5cd372115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3cc1f4419a9e43fb9c12a7cc1ba5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93ae875f473fc69445941aba6282c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0754f6eaab8ae6eb71cb0bda8af49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97633bcaad48dfa8f8a9a74a3fa6a3ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788931e6995d6f0d5566b8b91118a59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12394e550c9d3c9bb7239347734286a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc6190eb0efeeed4a2a05de9e3f671122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c2cf8a71e7726cd329cc05ad60004123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091439fb72d8d66b7a88b160eae865af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6021a1b335654e178bb4a11c5afdf72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61926df5d8fde002a82fe4253541b324126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc753d0e858f0cf08cf433166f990a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f572d55b4df282818aca9c62ea81eeb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4de62e7e09f702fb009574cf0e936129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5ab159fd390efcd242b44872ca594130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe6088edbeeabb9399e393299a0d18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e463fc1582626d6564a84bc68139530132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240a405f434b7a1530036b850606dd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e7a175e7e8c5cd0e2a3d98a937bd7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28293dc29e841ee8933b9655137c711f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a7ca494f641ec903b5828fb07defa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57f0ab9066c5cf000422dca9c8bbb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dca9578befc94fbc02417df92ec90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c90964dccd72b379ef94fe37e2b6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d11f4cb77a64f1429626800ef9b18d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf184f608949280e621fbf2f1b7131141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4fe5868202db237043cb90f99b284142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2784d78dfc96337fc3e4722a636dd41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2c7b979b86ef6f2e6f0089526149a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39fbfd65a8209eedc9e27719a88f18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa795bd959fdc1c66846461858ed40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77103ea713a304cd353f4adda6c4d6f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e15ed5d893e082329e2bd8b41184d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0456df1b21ec539da2d4eeb7d8153149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07131a2c7e5ed3a2867f67b720ebd6a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a89a1cd10dffd27051a84164903ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd21057395553c7f99358b8f9e4bd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462616d9f640f08cef2bcfae0f7377a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21c7b960963d8f37ce892e52590ff1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cfad78445f41af5552afd99beb225155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048340906bd50d2a1d6da43e81089a9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1096c20d85e7c827f0d3f3903be92f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a49f4eb432290a18374ad7516b9b24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fa7637158ac571efc0998bb1a5927159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41ba458a0ac162076e0b97beec04e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b93d23f51655d5727ddba141dc5a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6952cfa83684745d83c2ace4661994162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cd107cdbae5719317996411a5c4d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4687a68fd6c177801fd0740db183450164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd74f5831c9ce0ca0f9144be86307e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d8b9be78c4c18a8ae0c1caacbdde8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34500caf8ac2efbef7914a7eb727b61b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f7ae9eab9e2b417b648e210233a80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0caf6c2815476ef904a14272a9ac1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992676599067b361ead39a4e1184861170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21766ab305ec4e02008942bb5b71283c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fdfbb1e258e2eaee7b1ddfac8734e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890f2ed8c52e427a16dfc3fc08a0b6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce46bcbbc9d4c2d8154f278368f6bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a8c25635244f77305e595a0e9f43f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c826611c1e7936e73117f102b81da9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaf826f3aa56341bf295b87312751e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3afda2a50d5deaea048aebd5b8cb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351f3d4ff2d59b457bc86bc34bb74b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51ea78747e0ee308af07a9cf7460d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee826d04e174a7f36fc836b60d600b81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281488784f63fbc83f35e4ec8738f994182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f44f86fa74e830ba1d714848954948183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39a6ac4f8fe8453739ebce99ae68db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b5554902bb4ff42ce0881530dfa8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac865610369a62b12b1a4ba4027639e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b5dfc03d422c9fb26d808a69f49fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a039fd78d1e7ff3903a547db80620188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10574cfae63c9c35f3b3d555f64edd16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d67e4965e8faa6b50f039d9dafaf1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98b1691c8ac796f13b976184a0aee2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8c2ebc8d003f29fbebcaea5186929192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bfd1736d124e30f87ecc521f084e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca545e4d304304dfd6a18fe7ec9605f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df023b8c13afb5a9621b1af5e3e88e53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390d93d0e04f4448921a00dd8fe6121196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687e6b55ab949ea68611361d0f326e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d198c12e52aa1a7cca9c939b3b6863198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f69981b9e1adf9f812fe347d2eee2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc18d1b1ad417da65d0f174a4f1e3d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1394de33f8f4e771e32d7c9e55793bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bfd1e0eaf2b9e407d78346dc3ef34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6424da239b3d41bd4665a3bf659242203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4b3123ac06a140ac77454be6fe703204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4037ed1819fffe8518cdff238026f9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f65fe48aa43330e2047f9a5f51ccc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5bcc26bce8bd476062460c3aed498207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3534209a32813c56c56775ecbbcba7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a7e96ce8d2c3e29cc540857e013ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304c2bdb858e6e901512b2aab81d927210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cc8f53bd4e1328557f34e1f92421d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3894b627b189833c50b55738dd3cb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459142defad6a78d44db8b5999f6865213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d817b4252d0b4568e54e0fe436502a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072cb3d503ded67cd7584f1e42c8082215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df651f687b3e1e8296b8053ed5fc5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e1199101261fbd16d1a678d6a96c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5ec2d9fce318b297ef52cf0dd46ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafb4112ee0d3fba63056f9c44cbda7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd766a5b89c5c135f41c38f1ac5db1d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c7ab47ac82612ee5cf7df1a580097221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b5bfc57b99abad10898699cb32eeb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c39f2171700073a6a1dce62e8c0e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57006de5fb42a2c7f3d4c7403240f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aed40c62a33f5dca6fe7afec6d7fc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce451807c26a9c9107e08ac0140620226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c04fd472f4a8900ce45596513902b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5777debaa7376a513aedf345cfddba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da41047fde9606d35b43737ee0df363229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3d2ffd6a82bc55cf8dcd3b9b3ae05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394be905af5603ef13aa983df6c9ee3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92560b19ea37ed969dc874f03711c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894334411b205ac39bdd3e0900e2177233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8e7fbd04ece4a6f03d5663d0c75a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d54967544c65266b5421b83acad983235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5fe83a9831d490ed3feaa3bfcaead236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5eb2a0ef16677310b4d619749c104237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eae4cd3422c38ff616ebc8740201a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb2f153418f26cef9d151c485c4d71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b16f754535ad1f277ff0f1a936f88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347e86bf600106da5ac758612b12f6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dd3495b9bb29307dc770a545b9780242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f57282da6021603c40f20faa15018243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff215af0d6b89a04e96c8f3a7c8b69b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67608742e87f30638c204e208540371245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a54f94886bedb8977ec6ca77c6465f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b093135452abdcd4f67a738547564247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605fb1b67563847049e65af9ba0921e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4f0c466ba68f3642b5cf1fb64fe16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3f9b531580067ced751b976a80574250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9381b7cd1f955f05d63c7c5237b57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7d2473003dda78ac3a6e51803cf79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d9ac44a99ea3a792ea6a0cc7b6419253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb3b05fdb309aa470819ac7e504d39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc187142e30ef0f1deea6dd07471294255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26719b26dfbd1853740f4a9f3a7fdc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551157b1d59b28a74686468d55c7773d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4872cad8a8cc7af8b99acdf8b3ebc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559076db3f427767baf90bb1996f3a6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487d7c73f50f699db968590141fbf5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f67d8e3b1b22d6c8360a9a4a14679261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f554bad2f320b591802f0fd14d16c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cb1afede51d3d4443de11b0820869263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea6add66bd2a54cd42edc807f8c4f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9486717d8e2d754c0c9dbd301c2ad4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9804e6286beb4cc7ef5a7d83628dfe0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1d406e8a24b825923ccc5e0027b4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1471e2bcdd6746a11f1a6fcb04f52b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccf37d30680b8030db8d90fecc4067269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff79dde75ef4b6c9920887366e48002270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ad2698aa00d4e40fdf91965f2f980271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4bd0a20db2716535b97254359c39b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55bc93b605a11e31f20fdbb808d936273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eeeed07a5695e572f46baaa08cc2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697ffb12c1c8bb46f12dab59fb8e693275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910250e194a99c00dbb04c8028084dc1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30b28db1dcd3caaadafa578c779339277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec312c1e01e5aa5906e6dcce8931d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1411badba83c271f655a7ffa9830fa2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be760ddd445545f2cfea828ed3a1c39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb883dd78950c73fc126cf9baabc60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a30f300ed907830677817ed09770c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946293cdb08ee8d534d4a18d193ad5ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890566000d9a2dd38ccc25681d39fb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1823dd4690f4637db3d5acf4886d9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e113a1476ac8940f266bfe47234de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa916243cb6819684b95fceeb16d5318287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66678191fec578326e865686eac1fddf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a5b5ad0f5cf7b918258052fdc6062289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf8fe9e9417366c32a9743bc4c325a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a65bac2ad4bad9e5cc7bccca9072c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7ef43c84b5d82750faf1024bac82c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138ae1ec79b845f4fc31241fe81afed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba271eaf3974c2d07c4a3bfe3b94ab56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db102ba825d84e51794296f65a0c8cf4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f8f57935910abce65bbfcdebc876b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dfcc4f1fdb34b97e505a2a487ef83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4caf8f14e8bba89b3c99e22cbcc31e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c6c75fb760c2ef1f74690aed334d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2fc658d3e3ed2d3b523343ebf3a25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020872a6885f3453ea50cdc52597a3a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3511ba4a02a980b81443de4a7deb5f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df1ce7cc966fb46edee0d3d2367291303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ed3ee414bc19437690f52e0bb4f55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f1a17900930904a693608b2d2243b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b22e842fc07f91a1b0608700735b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee1cfa55a768416ec73ac9d8dc0def307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94194ced3d0af200bcafd3b86f48fde0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dac36cd0d070c17ef8a15307b786f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb106349d7c8553a96f6403f9e84dc62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50422fbd86850160937a43040e3047ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a859e5d7e97a17e261802b6a9f40d40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf5525ca9232668f76610e5566b5f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbb9a11b0eded9dec831e3762d574c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bbe8f8c14dc0f5d7e94b10cd5e8ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626696925db902edc72cc2504c213b23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f7108d5e705238f0a06c51f137084317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac1a3178a1e68b83cb4ea2da0d53f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d31442116d02182786982ec50b1795319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09790b136fdd3fcd9f0633b9534c375320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bf8ab5e9f586e6c1535d981373b50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c039a13986ec764929d28384fe866b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98081f40ec24eb15ad8199ff2265d112323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fff034906c1a9928fd2429dbf2e72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baf454150623f2ae90aba50317a1f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66b8cd443fe97eb6b7b7df87f87f7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9b7c491131d06fac0da0dbbae5880327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672318011ecbf524efff4780a01178ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964a7792123aa71d02982e9764b89d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20725a2a491f0e68800056f8eec73b7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d48549d4ed81e0df53e2d22d2c6450331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfc9d32450e70a1586651facc53b9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c04cbbb2ca9b3fee32659f4c437a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d7c4aa4cec42d2c22d5d66d6e24b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06218eb8a4155272b7042036b84a4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860063f7313957e0f93923f879b1f7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c6088a7a0a96d3c53b75fd03c48e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209da09ec8e88d93029beb884b6e96e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c3a44d3a164d0e0d68cdd7b05af5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cd9776768f56d39598b0ab1691def340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b883624318ddcc82c858f3f116619341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327a25444beeb357b7ce6a51d39e622342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2a7da6123b517f8fbae0340dfeee0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc2a44248075c123beba3ca524bbff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad17216a0352f62cb4202ac87587ffd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d36a012196773cacb2fb573b2e7e36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09197bd8d0636efbb453879991ccc208347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e362a21da0261c27a123148eb9043348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a42dc6bf315bb50999e5f87ec11c0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed02d28e0bd6e69fa1a9b0743ecda88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13dfb15a29c93859d796b0c25ede8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2875dd60c31f80f9dfff89914b41f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28d5f4420dfc78e9589d39d337c4a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787e4fd0ef01986f6008c2897260755354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbc84d47145d98209648eee1015dc0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba44319d7b34bff84c25c97d3b87aab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f29f06c872ce4e6afe7f785d7afc1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c708022e682db3ebf8df575480651e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdbfd17e26c110aca15cd832e5754b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944dddf72eb6863efa88324799d9446360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d79d3b60cfd7078b57806b06c96904361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb9fa6161bbffbca7828d6112f87eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadea912ba890626814fe90d41574ccc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b369bbfd4e046bc08d9d94a94f6b77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5c4beb300755df5683cc157af6050365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739b2caf12fdbee6cc55381ad1565bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4facaf35c04c2050dddc6eb91a3a696367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2fc226019d4dbc6b4bac11e94d425368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f212759ca8ecf51130f9874337dc5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052ed804f517a31c4b344a776b587e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d243339934982129549181247dd1d29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58c0a722ee0e0851915588574541f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975b7d6c3eafc2555801feda8bba1b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e3d2e47bd58482f11ad3af224a011374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e2267f99c5136f247d78416a6c373375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213e37318990e2247944db10a352ec9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777fda0bd135879450260153218b487377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a285137d61e846d8127715a1bcc339378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687044e4fc457a472f6f66719e26893b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d93db9e586c62bceb587028e374ad9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b6a94fc8a7a91d4afefa148c004a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59709dcc4566fa56e71a002d0166849d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5e55bf276d049572387ff40d2b11b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb513376f1b8fe9e75fe1b37ea1871b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1765992eae46a201a7ed790c65a5c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1c5308b18b8d2b01f2121cd38653f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa96b1d9b1041353c102c2cd0c2069d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3369e6570e01b60525f73b22c34f622388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759db08f7198e067aaeadfd687db39ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be4b8079d9658114bd0104a9048eeb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8e45300bf963282376d03d6a2b799391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111536f4d051efba04bacc3ec6416ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ec84374268cdf72b3864eb6d05da0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fab5aae39ff1a222084768ba9b6d17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7532eb8dcff09cba68ea9d1da52ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30bb2f50772db77fb206dc468bbfe3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6283ea91b04038aa672443506df39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375dc6ecb1051171a5af70a8857cb7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadf23db48f7432794ee1279d841760399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123b447236f3140f5e9ae62cdbb1d60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6fd3ec35b43e998c55ace17c59fee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8b0c33fbab97c1674275da4367f79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb36cbce11a18f8e8e4a038f4a57a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e7eca84773646fe16d9e25efeadf8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c233307354b4872f984bfd625bb6fab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9233ada226b9f9f747c299a1c5f9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4600496cdb0b98febf49d02be3a75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ef50403077452b841f06b8d1ae35b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1810751e44b8da042af43de2418f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639fcfa0f83bc10b493f05d9375e391410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e72d378483c601e394bca0204aaec1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e86625ee5b1cc2ef7092e2a527221b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d6467fd4bbfa88c86563a87ba7a2c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0adbad699159900af1064ad85efd9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a742869a9bab5aebb7aa00a88ba7dea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ca6053b8d6fd492def650b9577bab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042e430e29b636a661caddab6795243417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe21848f8c701dfba6437020688b877418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcec5e98d82e82fc602fe39bc12548419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03956bf2f0f58c8f169e01e09334ee6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47d4c749e4b4f9aac5e21f45e8af01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25178c9e31a6c27fdaeb88b0ae14f3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019298c9bcfb32dddde44a9bd2c6f87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a1213139ca1602cfdee2e34f1d8ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7be7260bd4fe99e63c8744ecf10c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f196014899a6c42460d51035e62d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38818f4e46a7c1ec691ba5f073379f5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5762897198deb93fd8f4d0ca4b411428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70f57476977f1d102140603b15c3e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a15a58f751e95006429902ebb79c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacbcdffd945fc3e0e5d0ddcd6c8d7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9d569c9db91795df3f2508cfaa54e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c893ccd6377c537307d50443e427d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843b73a21eb3571d1daaa1ba322d4cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d3e2333f48feb02a943c3438dd33c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223abbd25b33de25279e76a4b63451b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99967c4582d7eaf76ed390ec5e3b48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b96c432cc62639f3914eb1a3b3d10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095815b106af1e25a801f38204195bab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc866d6e9a789482d56f3bde009503f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821712eaedd4a28be20df70f6901b0e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1458df5178ed59589d4f10a843cd8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c99d4bb5380e5071cabb2ad8992f30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb7e90120d671a20ef952ce2726a5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d4cb5cf990e12eb76bb629ab9ca53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa9315c412295f827f5e66a0b57bf2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def6aec2b5b195bd2b105cca165eea8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36f2b14a5aa6da66e1a00161b46b5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d02f30ca6c5d8f2e535e0ad392838449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875bb192dfad43b9f97b87468365431450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a164ebfa81048ed56c26a65946f75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29deccfa849c2c3aa660ec84b42131452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c04255c360d12b23325ee2d747f96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbe8bd8fd2496bf3b780902ac4a283454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd9c2faaebfd04966c939230d65199455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6297ba84d484d0b62fb314ced5977456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18938bd4f50e10710e6c4867a6311038457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db3fc142e0ac18e4b45f3ffe060f31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6628f2852c8272a4cc36bc066e6436459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ed355ff26f5c93ff1ad0c8359541d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6396f942f7bed72b60542b7602e38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a247806fe0de8a1074603538ba566f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4216177b4cf0129eac2716d2c80e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a83e165e9ab57206ee07a47425125464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e469f97b9ba1dbb9175bd7577df08fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ff0257a930cced26331d42f5c9e9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbbaedbcb6e8989f25a1754da85541467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203af6b4052a8d2408cded9334695d77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d13a0f0c52c8c9289f2fdab8065575469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575c0c9bb76dfa9ba93d16c1342ff75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec2657f9a0cab7afdee949b223ff89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6b810413544ce8ead83685e361b52472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c4ee2e7cf2da3eb6cb4adc26de62b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6b1d017ec1b49bc7a3a8d640f8e34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b18720dc553a3552bee3cc1afad8a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d0104e19229342ac9e461cb015af4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ec55dfee58668d327167d1af72596477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156448e0be25fa65519fe2363c4374e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972095236d909b8cf4f9e1fc21a1803479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051048daf3e4429a84d119ac8d8a7a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253eaef96b06154036bf52218ca54d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b2044abd3af8507131fcd6eef7edd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9567833848e9a9c38c1220176188553483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891798101f86ee3c1c8fa2a8bc8630e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e34944e0578194e431f468c2f79fba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dd0b006c1cdb8aa8ff4612a1dd083486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220cedff5381c212a2443dc07d958e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a105828ade24ba92a269dac1a49ce7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dc0561615fbc4b2627f614b525473489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf99f32b4381e5df130e38403f96649490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16f3d22086b2ae5af109ab90c5bc60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4d3ab020577ba2348470adf85037b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ba430ef3a663df5efa0c58cd52bc3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d21aa093126451c58a054c8d7c772d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab88f061f196eee7de41970dc24511495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc017edabb9af12f417fcdc72314230496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcee6ded8ffb996cf306992d1f93654497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db93ed6cab33c8c730f28b69178a2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c24bcdab6cc1b066129833397846a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025f7101db89e8ea12a3620f7f41e6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a509d5be6f2b41c1c549f97e1933a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e177f615609cbf23f7f2b9d46a68dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21a0902c27ef20f405936e90a90553503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7460aca6a58a2ef7c0e6687b3583c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2791dd5b28930394fc8ac67cc9464505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a57749afb3426d4e599ee2c335daf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdf194296cce520763800c57e25815507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a6238763e5203ff88a1d105578659508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe95b4f40f5140ef20efd8e92fec40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f64f0927863a3ce858c70dd9a6097510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4dc6986a45a7b9f66de2f91dc340e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d226983a4df29a4db77575b246227512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7d852c8a352db2f88869ed2acd5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687839dcfcdb3c0b79a313284d00b5a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b63732875af105181101f2a64dd4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26c8daf701bdc3ee31a6d112e61397516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e890bd76a3bafa68e8342d274f0a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7d41b69c7a119816bb374e51d1a9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193765ebb62cd5d2a65d8f1c6d4af49e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6869cc35635ab2cee227b205921b28d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9379e5fffa9ab1fed23c5e1270aecac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80f165398dfecc1ea4019b72225119522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2d3fad5168569d535dda6b98a0c7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa40a9aa684a9d6108db13f81bc98e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca404ce42fb05960ab4a37b75ca23e8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16594bc5a3b884dbbd06cb3ee572096526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50a4d54c99060fdae61cf8b1ff55d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83add2504eaf8ec3e975497eef0a7dc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e629fd9d35243970de9fcb33ad6bd54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b72a72d81c3ac5fe7167ffb624a117530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31024d17b68c73e16152588f8f77b90e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bf54d4c97ef2fc94093926c4615b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8988268b01c3c6fec8c7215e91b08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa0974f854c06a18da095b2ea2b30a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503677aa09a5b91e75ef5d8569e2a85a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688ab41e51b5e822e9e9289c0c7ecb9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca566b72a8b7b9ac8e994503dc2939c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd79fcffa3d66dbfdd4c0d8ebfe3b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2125417ccbaa8d699e163b8de2cd7b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4cc55651dfcd3b8323babacd88d89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f964929083fc211b6b8d8a529fc8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90a2938f0293fa2aee45b5e28967d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806efa945b47a4b86e6e9291f619731f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf994f1e488f7deb69c3e6ff510874c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635249042e09d126b5254fec1fb63d12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52faf80c57fa4dc8a9da46ad5cc9e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845e61c6d66d2aab61fd2cdece85e6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc63437efc575b2f3ef04ed4424a83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2915568fcb252d1c7dae227b700aa03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b9732e1c1a9f418f99d2530788fb3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a043ce76b81433513861d3f313d4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf49c1013c5d922c5f2cfe7ccd4cb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafea0ed586be4950d870a3472d34558553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30b4d49839da429a8e7fd70f359b4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1d98eec36defba45cc9d640422042555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3913097790248abf7815a63c6456260556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100be8c553ab8aec4d9ecfe5eac7def1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e36c21b104803bcaa9cff01884424558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d6c86c4938bf5c50d4e26e2a2e8c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c628677ca1c15465cb3274aa9f01fac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cebab0987164f0b0ba2957aa91239d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2336b26d248ce8e25201b2ac563c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd86e32baadbf0b1af50e213ff8fce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a68eb5efb72a9bd5da2ec92ec3676564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c8c798aa3ca6340a4675948ed2804565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59e970bbfb2889867921c0f3dd4450566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e124afbe9b6e4a23a17b6f8bc278e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392de51d07b21bb5e91f85af6ccf766568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af4e688dda10640d8618188b29f1f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed358751582eb83952c13ad3d1a3197570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456d64aae2ebf0b5f4cabbbe350a638571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4a963b3693b456a3972cc8416f8fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22abf5cf3dca4637655e0542c920af9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b13ae3d710cbc6add6af4838dfc4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d10619afb09b6ab7e9f409c883612575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f11d4fe0094b05c6b1da3392aee28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cff5dd41080a06b18a541a532f3934577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c008056e612f6dd5bcc76990bea75ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d520ecdcbb5449b237a29fed4bde252579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ab524c8f7dccaec154098d2367032580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb07525eae07fa48732a89a680cc61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410523ecb57980afe02cea1b33c86f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8b9c1d1b510c79d3f090238efae68583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc46005dd42c92796d91003cccafb8b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae20a166e8df434c567a10877923cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14324ee1089808a02bebdbb67bd3a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac9244fb4a3891a8cab01ba6fb0e26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af98ded526c7f8c7de73ad8f4ce46a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8c604d326b0cdd71d9ce645eab094589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7053472f191ea4d586d848ab299f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fb739e99cb146d185adde8c2e00e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28171e424471f4115e9015a87b60a9b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb19874bd6f6cf4c990297d080f929b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954b66968d321154c86c4be34edf821594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320af9c657b8c206be88c63ddba079f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119b673ecdbc053ff03a6a94e743aae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4eaeff8d97ba9b55f644daa00eb104597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef81255caf2f0217ec050fa91a168ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b936728a5abf75234c8a995f04e8c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36dddbacc771310ba24316321ba459600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97446dc79467442764013b6be84091601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bde48aa476e9066fcea9b0268ec2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02a0859f82926f8dc76ec2799c4adf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067f34d5691e37450105e49b0f750d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19761785a9c179efe8162cea878a12b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207c57da9d3df82b17d163539ad499c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb4d81117493bb4d6686e498cec08f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791213c5867a801e24658e043a0bddf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81433c20eb586ec1a241b3af7cedf24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37a2151b2ea0ebe0e9d36a7d3701bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398906f7e3fda5839c92f2e0e9ca87d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffdd6609564b7dfbe65887d15b4c2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a55c7bc9b755462e4212fe7f547e67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ab36c02e369c67b50a9ab9151069f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9f164e1942c2c8c0dfab1b3303b50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51e2c8d5a3a8cd5314ce98558ac6a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f4174128dba7cdc17889feaf5e6ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01145b9308da34cf27962a94dd7e2cd5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c37507b401c637ab30023716a7c99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720f81f66c5e4fdabcd19004e3b4da8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2351dbd37cde416618a094369747c19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3fffb29ac146b1d0e23e4e3d99205622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467d543121160aa8869a2e9cee76a1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1f7d8f3bd1deb0995978029d8fc96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087f4001d85d0b1b09d21f70510600625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980965f304f4eec8e8ca0b457a6b38c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e310c0e80cd4dbf680233fb80c7ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c1fd6ac790ad48ed01127ab5c0658628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b984df58d5fdf2f33360eb497be61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51598b4c8ab9bdef8b74f4ef6166f5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be2afc87d9f27fbb3c7b087753c9c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f638a3cad8ccc7949417434f41bb5e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32a98d5f850ced9ccecd75e2e905f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf900d568a16e6a2a8c6276302568750634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbab37158a228aecc2aaf6e39e63a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648549c5f98451cd2b9dfbaf40ceb4a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcec6e5c4da8830181b94671ebf750637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a949dce4f3c606554e912ab317daa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162136dc9df7d7a8c0d71c50fa9e6de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15ef90afff717dc78591b30e95f351640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08953d86059fc58b0715340775739330641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a7df87fb5723f0d92c442915e588a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5421fbffc7d01acd2a3aec748e3d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e852708b48c5787028cdf171e23da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e2a3fea96d18e9d275427f9814721645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21643e47138b3fd08c0e97b0513595646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e430c40d532cee736c581e15cf3468a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba575eb55dec5e240d185e665eca61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf3e01b28b129b343dcea08eb160fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6b6bd58e67c05ca03d9c2eb9b9c09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec756c2228c84df9f47a3060e6f42f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad341368efea049230d2476aacb65ab9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347612b40221b35918185ddc50f3514e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c44bab7a03e64315ef63148cd06a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4f80ac9bf7736ca0143fd51d7b7fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c9eee13cd73e02a507eddb75cfeb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ffe3a0e738e847a014f528ab49048657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b631e57ba796567347c8a82a3a58f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0b57555dfe575b2e60a222c6e5533659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053134f46a292a5f19f924b92dbf12c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae2e49114bc8dfa2a042ff95e72ad8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add63e14e7a491d30f7f0d5e7577c9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7afde5e10f10e57df3e9503b8d376b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3aa3f8e15879291135ff6380d623a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c74c242cc1ac1906c15facf2d62f80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858087986734697e97155729505899d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65c4e15c00b531f98189e0ab2a34ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687f95c5b6009107906d969741d9b1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71387302592c70ff2f3ffa00f2fa58ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147d99a2efa0abfa7bedb90a487aa79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7668d15d773277641fa7040a8bd69b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabaaeb0be0373f3aa8c9dc0a7181fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfaa20b4bb17f82506f7bec15cea3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d7ac657066f093b61e16a2f5d1e04674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583366d144226cc24e86e8a17e92cf3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f4b818305f3d53f736667725310d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c55a9046da034772dd2ea208aebbd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687082beb0a67982cc0d0a2dc76e7b89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880936e84e9ce4e2ce3ab594f19258b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a5a6eb071d7f555aec128af8fc8c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a859d126518458325d9962ec015154681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb09d129ba3bbf72df63be26fc820a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76827d4fedf9f0b791f6e3f843064cb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830237e7604aa24df0b4c75baf90a8d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecb9f18e78f6a17eb50d3c01493fed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5795804fead6b1c32a79efd93e1f8f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87e691abd1723e6b505f8f8ba7a200687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ce5057e85de614dcb59b862bf5828688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc50e9d93881739c3d0d1a5b9a1d30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae068aa297bd8afa4ba0e02097e693690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db04865f932ed361cb1667840fdc101691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaae7345be221f4d29972f7e9fbf81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aad376dc9e51ea02fa865db6eb8fe1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c193a5263b4461279b74d22abf6f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3365fdf904a1493ee9f96be8df766f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e0dc5c68e434b762265c189219107696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc5cd760b879aa2ee11535c814dc96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53890d6e18ad8f4402fa5f3693b445698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a4b2f31ca505686a4cafc52983eaa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d7b8036ed2391b54e4b301fb452e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dac8ab5211ab6d646336594789b72701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cac4bf83a95930ddec5d61d57ee56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdfd7e8cf235322daf9d84e4d517b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01ae4f97477d9d5452825cf67b79e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7b4ca03f3870d44324a018e694825705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f2e06dea6f27d73d6a36215bec8d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112ac77417a4423afeae2da25327b04707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661cf437f48cdc5b4e17c130302a864708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb771931f7ed259841c652c338ad90a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee5112b0146619bdbde23c32fbe2f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df7a810487a83dae614560b6d9b91a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179a63c2b3c6d82419a5e00ff243f0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8b279e68b7ce1672a11f8c8d7aca9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669b1d0824943f8487ae2eb70da4776714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846e3cda4489f9630922e6f1265dc5c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f7e2edef916769fab76d695dda258716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba8834c9c9dde640d7ff0767edb744717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba8ab1a6d4e48dcc3e6079baf1efb5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c58d375e8bc54ce4e8e79d5fffbf76719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c2b4272859dc85897d3d271a7771c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b53a35d9950f4eb753131524faa10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90054d04f5bc2861bce790456a3c4d9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52711bf7e1e398d5ba662f1c6b617950723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc5d907567d2d525d0118b3a5cb4ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d6aea6dc58b37513782719f255465725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5ae0ea581c2b89f0a53d6e6509bf3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16d18a58eb0ca587b908356fc3a961727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325f64cc4a1634b1349853e0c25e358728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b93229f7d505ff2e6c1de341e3cd8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6c97688159d5f91a3d0cc937870e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef186dd37ff7ab64be351a6f4e420867731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81c453fdd9d4f7f26d81265f38435e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d3f21a01ee9504407215ad0e543c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cbf8004e5ed00db142efb23cb9d4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca402e5896a0553cb295ad827e78683735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46e17d7b8b25c98997a5b9b20ab63f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d336290f598914a96ddfe8a8362cabd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4efd7e7ec57b4c6b2d1b6fe85d21ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baf0a9bc4d9401e34b4e3a8091f4e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f977c2bd04c117619b4db3c5f6cc6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc20aaee8f2ea3bee883f6ca66e2542741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af4772b817004b351647fc1e15aaee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9e88b8554dc598625e1129c9003e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670bc1c3da5a4e7fcd5fa7ad7e54841744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee924cf695d2a4fa11c01ad6f547b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71588187e91ff9cdad3dec66e4c265746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f32bbe68bccc76687756d1ea2d752747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fce92d0d8ff19fbf7311453a50e05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b19aa43958542883c257b27d796f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68618a90402631a838394ba112d6ac1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a66efd06ad6de30c45e05f1086391f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e4e36f6434da89fe90af5b5e64536752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d818d143fa67cb9b4047eca75f5f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f337940480eec5affae7a3fcfe6ebb7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49251c2212e9e01db33b21a9eccbf709755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed5586123682b14ae2b3b88d7e13e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5f5e995446deaa341fd35802461fd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e51c16b7753bfe38557300f271a0d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8d5526788ba76a26961b240e013cb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>