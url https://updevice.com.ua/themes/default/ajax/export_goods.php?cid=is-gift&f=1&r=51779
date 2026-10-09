--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c28e2c24da7cb5cb0f7b462b0c39a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ab94baa81d9046045dc8a9d9d28a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755814f614192396dbd50436ad9d0803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e346cf53a3e79dda42c8f69d2a9724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450c33b35da023b51733939e135eb335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98586f67f4f2f8e45b1c79aef483e0226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf715776ab3a2bab90d5a6542ba1a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7ff462a168340716b138fd8ac2c0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a54f38776335a4be9366999cd46569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca5d77823f4f66bb358723ba2aaec710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd803fccc7df634a9474e04b03b483411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf86d39bb85cd3162333a64705e62712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da168259f00f5e2c49c3e7d5949c93b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea008478f148f6d1c2fe3e4f2e354f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc4aeee0e4cb8601efc255f92e565615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf240c03f8c90ac813af4abcc51477c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71a8f078286fd8c4b2137f74a4cd5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd69ac7e668a7bf8d2cc26d6c7a054618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d0aafd74aceed6d7d38f47d4808e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528f83b18875bd953306be9ac1ba16320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a0abf3d2f5a043afea5e4e80ca55321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9092c395e647b6a223cb6205f8a59e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea6acf1d056b9f4b9636223b59b5c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca694d29fa5edbc21f440b76c1f92d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf6d781d154675ba16ff69d6e4cb4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838e9a41e03d0d037778ee989e2636326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ad834a1c3874ff040e88888605bb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365970765f1765454206410f46aea97128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4c9fea30a0661e70b735386331ec529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8247076301f3c9f41d22703b65d9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8b43893ca60ba21e20adaef626f2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80956317ba77f165bca04d6709979ffb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25aadb418ccd272acff8761edfe26433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41834f13dbc6f1ac32fc2284d395cb2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7439700d6121c1ece914d9e19a10c8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39eca31c18681ca3a63303a07dad48f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d34753af00448f0d9a40e90338240e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943ba8cc21f9564cb2d0cd16e5cd9d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbfa0c918b6d3446c1db2054b7fdd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7156d55f0da86b6c80d7dbb85f6edf640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da8c8c13d304df2cb4e58d2e54296c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba9c9620461bf024fb42471a9f9bd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5f0bf6bf74ff8fd3c6a24feb750b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c02ae16f23d68140f3bc5f6c5ace644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c185ee7c90d708bce3de4557ded64745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2e3f2a7d3f3bcc98d9e3dc09d6ba946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dafedbb08b20ec830ea7698d7ee4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26ac2fd88f6b8e4efd718e729d2bd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1518f306b49f6be8ac22a88815a6e1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34015c149c195f16cfd8c1590212bb8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a95ca60a4c3cdd482622e150f76e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399684f277c141e336b148e2537b15352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92797d1e62fccdf2f926aac375ff578353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f10d66fd0a607fc68ae9c7c04ff3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881521d4642bc80414078ccd3d97c7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691efdc5a269529bc6dd7254c52cce856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b173ac5bbe909add6b6418a7de7cac157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14283c76c0b9d3c49fa0d0dc32bfb0da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c362567f8a58ab31d5816f4bd4b53ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb229d769d6c20587add681eae54ddbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d903b57ee6e2cc862ec59fdd9e53c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b3c8b7e07f68165e980a57cac72d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b84f6d58b0bedd4a77809ba6b3bb2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793a377759299f212b78bf8cea4a8c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d770304180e241ebdae09c596b9e96f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcafb88370a735c1f6eb336a27460c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3ec7f11b1593239e4df130ef5af3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e97698352268c402f15899cbb9cfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf5d0f96a755beb28c81ae97fa22a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d8f3a5146f8674bd786a60ffdb6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e36672cd0866dd8df7eb6becc9684171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf8de6a4a8d1d37ebafd558aa998c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aff6af15c0e903ef0f73716f78d3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fddc316c325e386d3d12e8019182074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652de0d13512dd329d7ef6432e6cc7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85848a960da82409d61c4abee11d161976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcae007e8026f7084854251a976caca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd37f7b7c76dc26bea6cd65d1de1a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d931810bb28527ab8995c5dac216179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180972cb9b11f0eb1bd5e536001f8d1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bcdb451830df9443995cbadb6599c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b62efc3439d1c881b9fb49528388a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b2819a34309af7edcb205069442db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195661030710668b47600e418e49946584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a02668e5e9696cd7a60e6b848b233e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d50a5c624694a66296ca2d45cf8bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5513e070dfa334f73d72ca3e7f7d8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7385f2489138467dcd8c5f0515bc7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6896e3e5dfdaa91c7b91d38fb043f7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1759c504d89a59dabb950ae171447d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efedb4c4d064f0db40bad864cc0c00691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37374e54219e847bcb5eb2b65c33e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8489e66605f64eab94b8935756034d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d649e9670fb6503b2453fdd2dbe03594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4474c6fa20c425429e892e0b5231ea395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b57e89ee3308037e4b44c82cebc8e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92cf445ab6418ef9a76938ae716f2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477721f8d8dfb5aa0c9203ab08db58f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a0ff216d927c471d1c8f468a2ccf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887ce42521e81437e4997894966a192100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda29d2966439bcf2b8ebd147379a6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c02a6ff7118a7383347748b2e212ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6180619a766037bf65aa426a3b5ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fad661ecf3c578b77b6b34476680b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32a2dc2ac31361eacf8b7a8b7dacb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5b1f7344945a42d862883d1106f27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ebc247eff60fc8b777980de7dc0fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7d2955c000cbc90fc6fe474e30eb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e8d37d8d708b7f8efa1ecb9c3e1be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1aa5036d6a0005811a2478f449514110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785b4882c50a7b53fb9418dcb17630e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688db23590c7dae0e4c84c27ade513e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137059e6a4e7eb68e91904958cf72223113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47378de437bc01b045cc7bd8a1a8103114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83db1bf98ca105a7e1454f6e1fd5392115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452b2839ad76972d726f4e1bbda2527116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb0645b4cd19ef555cffe11b6ac71e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa1c75561d039820aeba41a0f5e533118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c53f4896943ec9d29c6a658cbd8679119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b13a66de7e928cd9737e8b7eece1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87e1933e8820d1e212ac57ebfc9b36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb406be3349d16957ebc703a112992122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f8e7287bcc59aa682aabc0428ec9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8db2f70f4e3eb923ce87bc87acfe9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc43c4f31a0caa59a9cbd18604a2dff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57de7f4ec6f43f81c4fb9e4047ddfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bea0117733b224950960eaa53ed2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feeb4dd042461951012352a4f0d6bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0511df905231df1128452b0bb99f703129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8ac4a976b74d96d3336b1df0667cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316435a36031898c695e842db494e4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849ad4db5098a7f85e2af9cb1951ff6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba61a448c65ed2988830242c2dc564133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986c825b977257fcca6795970743ffc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3711969157cf5741732653b77d3b7c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d53543b5669a1bc907113f84d77ec7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f7c024a7b2f0a8ba183768c390938137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc799564e0b273a839b864f1c27367138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dbd7ce40f71e178fe57bec184eee3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3453b5b3f1651011478bd981f849c2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02566cce5053d2798325a68ed0f08e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f81e8e7e93e5085462aca2361530a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119faabae977e4dd62f436ed94e029ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edf7f013247397452fd716dcd36e4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7addcb4e240a59e02333ec8289db0d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2deaca4f1fc997dc0303364cb547a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdf3c5d5e5e4e881f6e3bcd2e9f672147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75669c38b16955275ab1d600dfa21be7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b003e848b37b5871b69bbc511817d50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a8fdfd4234cf6838ff7c1dcefbc5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90315df79e3834fe409b3ed5f947e452151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442d0043f55e5d45c81998da388a37d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d06a823a2f929619c28e4d025f3ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814815550b09d9c8d9b2b94126413f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceec069c003f902258ff22126158fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc46f74a9de16ee5de5c058fe126ea1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cd040dcba3ac75a27c86d8b11ebaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f05d0904677c10739ad0ca4694371158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b71443b8a76693bf2758504f2ab6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3452bf870acdf38a28e58619eabebe7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a1f3543d4199f7a3e1f565d583646161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5df594d962b1d95a1cff29690d0124162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a7117c992847e626865017f6ff597163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d631ee2cfe36548d555ad5f6166bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99cb20717b5831d65e60cbfbc24654165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a81d21d87e4176e0c6a7e8403fc8ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ac50a92e26022f233df3ee0511d3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950add1cd12d762f1b0896b1840ea4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0173b97676be77fdc42a46fa36052169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f3a907b446f3c498ce456c37686da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70845f8b0dc00c501d795bbeaa3dc1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a771519563bbadb48e40310aa0b736172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc3d66cb8d5574b252d58bf42d88be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193664db4123a9d38130761242b1f00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45726d45994b0f9256da70c4000fd3a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fde920c05919871c7aab87cf7009c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dff0c9c0cc672e9f43bc5735776324177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d6113df6903cf7a1ed4b347b26137178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b87ca3f38bafb5b331b1c99e7aaf9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42137e6f034a8005d21cba8c1944c24c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137451ce583de23dd7770a965ec78622181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb7040d970505c45f1e8428037168b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de403dd642702cbb1dbd2c687f743757183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685df41f1455ad772e62b6c003a8b79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22eb548af59676339a5723b04d9c35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171b0ac9f0077b6699d27bb5428eb04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc9fa9a27fc031e607d889651bcad0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760f3f14632649d70f6ed992a439937188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b667509a9d68e6c09af10951dc68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1019c9d40b76bb76649f9631f8e3038190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef71267226a979ba27e65d650037eff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e49b4f39cdb53f04c5be1d635e0ffc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c7ac4fcbd49895f2f26e742c7bf7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed684b0f83adb550d24daf11f0d027d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820233fe97ffdbcc7f3d560de3765ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff5fd983f081e99e1d54a14385b139196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e487d2dd20d0523648302267af68f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fc870e0e36d7599e802d2024b9538198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac95ba15f69cdd98acd343196d91a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e9225be89355311f34127cf39c799200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e10f9ed78f27960d0721df5ad716da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9a2f9bc582d1a8d9b1f9b0b2c02b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50a3cf43d8fa99d29d1fcfb1014935203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6535824d5080a28294c8cd7ec6640d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb450fc5ba6c92ae18a33e9984a612205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025365aa0fe211d140923227c7a4477206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8294043df8efb145644d48ea1d9a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3044307fef2243b58eae46da60045208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58837ab270c676935762af3dc1c58ff2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bff00bd45971d083237c2dc9d2fcd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f3aa6aa7bfa9bfdfbfec266e2193d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799ca555fdfde80674ebac5e6203840212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cc509f652b6c3d93e68e19caf1b4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c288ad5a74dedf5e83c508b2242a26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cf49ff2c1d76ccd93e1eb644ab5a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b93b35bddfe3f3748bd594b0b2a30f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9f4ca7ed5f840364ad2ffcd55d999217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c1966085c33b5b858bd35e9918881218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd56da70d5155a0906407eb08defc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb73f4ae73fe2fe3b6ea0a725bc8ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51cec757080171092010ac9abaa0b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b7f03e77f7ea42722778ca68d1924222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dd8170cc535da10cdea893f7c6910223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e68ddb498fa879a510567f67695069224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d18627f623913884eb21d2c7957c3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3f189ebdca477eafc10d7261e682f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad2d32b339b43ca2e126e2c9b27684227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7e3a953886f6ed62a95d73027aa10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee43cb6c7ae336b1cf249ddf878be9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7af66a6edb9f4b7a1fa3d914a813e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21cef862b62dd472ec26b97efa9386231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad0d5158ca85c4042d4b2568424453232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdaaaab95b66545db71fb3e928dea9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e03cf2a3f71cf25e846d5dfc16529e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f506ba4a43695aec2ac22f4f95adc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78d10414a9c8221ebddd43b9882b14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8c527025a7cf449464b4b5df014c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f023f2a0649d7c48073fc914ad3d7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035959c1eba9f8d2e065fae1c7af327239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30379d4c9ba2bfdc5533606f2d1ff122240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493725497fac7fdfffdfa535badcbbdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e01ba38526ab81828c9ee4bec8a1c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1a2aa7181d18385effa6a8d13f4e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a5c3824aa08ef9f0a654fd8730a0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea947915eb2366ed45f494ca85417dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82d94fce65115d5be111fcf2df8bfa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649d317f811e34216e6de8ce00a2258247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb194c5bf35824a5a9ba6d509360b9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd56052aa1a15c6d40b5081baaa134249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c598a6e7adf298efcc16d01ab8436250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9269cad34b90062af988be3d7f3a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26016280331e6ea0f5576c277d0aa497252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159e6d881cf9e2f3a0ac59c324c1df7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92029f2fc7cfc1a706805bc110503f32254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59786969f1de0b0932521d160bb734255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea46c3c56a4ca36b8b94dd5716a606256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa30e5c1d46ef2a9ccf32be9d401eb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edae073eb22d67a4d9ca43590329ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045d79cba123839f8a098cf29f3c4c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19be841fc3a367bcc651d009835481a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116187c6a959c076ff4213f19295978261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc63cf0537273b7498883911d88789262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc06b2d54a8b7c9268a7005d2f26622263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2466fe542fc35343212949df019afd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278356ba0f667f6ccd417e3d8ea4ad9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa082c4028772c07b842d6c094e264266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9786109b9c27685ff75d035ae00669267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99908a60a813a0c18b181227595de8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac815617e839849fc80e14bd0f1a52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc467b73353daf4d79502fda50c07c58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4fcee84dcb735a3eeaded50458d2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c6324a62d76eb99d577af966ef21a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8d41905d1291ade008285c226e33a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16747488e6e245b902e4a37fe0178d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1683eefc8c08d1ad59c1f7b297cbbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5343fe7071bc6d65003caab06789588276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe96493d9450b7a2fcd789c38d11d6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa7f5a075b5ed483ceefe45aa06f8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebb35c35a30c4690206d68d8e22598279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1c8c27799218d6a9414d95266882e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a93bc3145e6f351641244fe01d79a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20d391287e490583fe9a632096c3df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff978966828339b310ef6aed94557aed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f751807c20736f674ba8d7757176de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afccb9cc8f0745fe450e1bd49312c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca7b3e7c7b377648a3e0ec46e61352286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68246acb190e772eac5dc35e21be1d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c04c4b6dc7605ab1e659ae7d02945288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2403686b29982d5c8967882daac974289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88375b90489a90e8485a0b880c304798290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849844ba70fc980193d2ebffbfec3350291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8199ebf35dd81aa9985b50452f8835292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8f948db281c74420debd2a18ced72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c68df195511b7902062465070b0ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcdb2db5ab240b07ce9d08c81707e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b20e2c2841da19e7cd4ba7210acead296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261ba72db0acb2577ffcaab4087a227297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7fdd424aaea612ae0f394e31151af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac07287dee154039db445529efe733299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92564456285c43d130534d7b88fd64d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc2acfb30d496943f267761a8b1c68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dda338b91c04b0259a3da7d215ed5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d9d484b0d192af9957df881da07bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4c2bc99556deddbd055857b1ff928304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cb23e28d535dad137ade673f9921b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e809fe816d2375b83e15e1e053b2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8293256e0765098680c4369337dca0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a039b03fcadfd5e8504d754ce88fc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2003327a36a52a40ea79da530b161f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3835b108db169fa17d99be22c59a1ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2cafdcb79cefc37a416c028f0fd2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce779f02bc864dc76a41a51d7cb2c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c542f984fe37661a36162ab63c9342313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84075deeaa93adb5692f6f8a4f49b05f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9718819abdbaa6430e2a0856f38bf0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a22a931a3d9d226c3f33e675c530d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747baa1c42ff036390386bcf9074147f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db1d7adcc213d2e9a5a603e62bc27c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92078708da36c19b72317ea9a5127f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67583ffb2f1a04b91256b53888b7c8be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c33fc463ea21637660000f36915061321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f150e3ae3eac38171d10d8709db53b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a265e4516d6211ac95699450d82cc22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379ec1350d8fe985f159d414a36a141324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f7879b26a4277e9ff836d2c338014325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7832ebabf62b2d239ff4d9f00ddef95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdb9d1c3fc75787b34593ed62f397d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45e1336806ba56d83a5f74f777c283328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763601e3325e2b2cc61a808dedfefce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a42bf059c761d8bc0f6cb53c95e707330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b68a902094d491ecaa3c4aeb97433a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e79ac866f7ef0426ec29fc250b44f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d159c08b739e83105e9f98a12d38bde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bb43a2a06f4e7dd50fc0009b0a365334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade39ca97d52129a398d26ff004d62e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f581debf0b2b8f8266d4d73a915ff0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39123cd7a11e10527f2a8e63e4c81285337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9803aeeb72a9209c8503fdac007f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50feb90ebc8cec9e8eaac6b54253e45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d54ae569a35d0f50fcec1dbc10c74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197fd827eb990e446e9cdc289bf7a6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dc0af5dd9253e42c4c19e5b515329342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbd1f721f7f09463e1045b98a59f1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bc94af224086718402bfdbf74bf82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452b7b069d700206695943c408dbc40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832153102c34c5a8fb51cd321c78760346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c709e11bc7b1f25477da85f6c2fba44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117a7f9bc230b87f831941984889582348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f967bc4c0166f8aedebd842895d91f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e766e51548769b7eb0173b3a81064b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ee789755e9f33152e1ddfeee26c20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0255839cf91a8df0790c0ece98254352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191ef03c469435a6d5d9fd4a3d2f8f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8a19c24ad7238b6cf76ececcbc37f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196f61af6eab8e2212d408a3aa48328355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c241dd6a10ed8a341108c8e448c6875356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee093e227ec887d7fa07d72edad4fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807b7132f9f1bf5a28ba9ae2746516b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e64bbe7e55390faa5cee82e937a4cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d98496427366fb9d81b371ea3c4a8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042be492b4438f7df983265e70d45ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ce1770d9aa9d96d3405f5b87979a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fc4b5baba9ff26706a203372fd077363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102e67cc530fe060b7f3eb9d4d5f21d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12694aba4481024d3fef1d7fca73b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720459fd676ddc8960411abfffac3fd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14efacedf54c9231bfc5c6ecc800ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9be77a9b6d2b19aeb674e793435f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d22110e614c4e1208e4f179187f673369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a384aeecb4050e04c586b651c66c547370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1c8ccccd2fa3a5b1104062a7b4c18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3857962441941e253d9adaf2b1131ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837f5cca45d94247cb4887781a5a787373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497806c18b2f232d58d7c7c65b38163c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fa03f806d56cc860d9a38add88a2f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755e70e82c31dde9f024f476e6ba3d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb61e5f1ed8e64f03d56a0e2bb9aec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9f82cbfc73add0f04e655fc5dfc46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6830cbd3b67fe68e4287e44ac331c76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b1baeda2144f43a8ad77c38993124380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65a70253360c2e98bd496086168d92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58dcc698a62d1eed48ba0859355f99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadce4b073e11720f7bdc075fa960e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466268f62323ecc453a2c88ecf123564384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a190fcebdbb6c668ed9885cc1c38dac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07b6a61b5682a44ad61fb393c91160386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a53302ece7620ddfaec9cc3cfa2252387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08355e0ab898ba5769f70c2364ec7b1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a4db030f92fc8d8d522807cb40826389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f245dced57fe2a68df5665e61c45e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f42e1e0342ca9eb0a08ebd728c398391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6f99d8cc43af91cdda6145f66241e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c5a689a4d28233ee95ea13941b0e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e57c6e448aa7d922a59e576ccf2f1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbd08294ac4ef016da88b99913482f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058ee0c7aca3ea4c4aa27b6210698fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c73be2300c02ce1f72a820e381773397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627705cc3c97780db48814eeebb34dfd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaf33663a698a282c04d506731c4ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948488394ddfd32933d09b9c1033aa72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbca82983db2265fd098f55cf6e7a9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea95dde11bc8374010e09c25ca40c0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce61c0b7be22f9ec631e052a9d5446403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd09524e395489301913d10f737364c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caae1b83420a14bd850be58bd976ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfc9ffc350f4b5108f69755e6fa064406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70479f15d2af37c0b8a9b52e6600ec21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180de0473c564f5cf3588d8c3c6482d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd176816c8838eddffb9de12181c7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2636c5493bddbe4504e6d920ba116a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06dddcdeade18fab5ff652ebc27a2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363edc1bca4a54869df4b8eec9c39e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df6737b1106bb112b1239dcc6462ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bf031f0fd2180a82c8b10c0b6e6f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fee1d945136ff45dccc3514ea15ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11fde1f49cd46dd7f7d80f40619a85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80b1e378c09996934e7b0acc038eb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c4d8b2d6727c813786e0ab8e32b10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff554e2eb87f02939b6c1cc833665d20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec999f88dc1c81c8fd51478370c2c86b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896984cd5db74c67152a34b0308dd5ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec530ad085090afec95e03099babd19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54bb93aa7b8ae612fb5de9b720e29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b439d0d03722cdc722326c61dec03c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa438aa4f85df7035d495b9d016cf1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fd3ea0a13ca21af6c1c28bc9ba3c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf726a5b494c022a2366716320e4fc0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014a44c001e90ff68ed3c4f824fa833428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9bfacd7efeafeb3ba1aa08fe03fff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a77bba1fa76f7299d846f80ff19f33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a5bd7c497dd82337716b46dafc40e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249e345f019e318a21dfa4b8f3812e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19643f65b9c4dc839dd17548e9872f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abfe5c7836cb865d21b68be8193dc4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987991f3c255759275b6467ebc68498435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42b64c1b48f2dfdd3e0c7d7b4f93d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e0318859458df2723aa9b78578c87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894351ee4e624048987a012966fed31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6811147e395113a6f9782c7d34e73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7957036be43bcfd99e2a0d68177d77a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74929e6013939b8b23acd8182b509deb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1346d990db0828a4907ffcfa8140f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d13fa4bc28eaa1cbed45bec7e17019443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5c0095b7b10e56175f0433e9c7a4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dba41199aa68019c32c332055a85d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb8b05dcade96d24103252cadb7f51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b187ed1475de27340e3042e656b8552447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243551fe14340c2dd07ebbc3e1c13a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a0a382b239939b9683c39e132cccc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e916c2a4f0e83937b86c860a55ce4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dc9d8edb466e7c5bebb4b53887507451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf90d245dfe1e21da4b50a6500e5b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf4b2601f36e17b78cd06d17588e52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558210ebe63f7c81ca0cafa162af119454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a1a92a9bf07436806a14340caf424455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faaf4ad3cb14085db4b2862efcb456456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754c1fb5829ba8a2d34b1fad77ec254457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9063a6a5528299a9ed778e14fb8ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17c1afccec34bfd7e8c54d7a6d2ce9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5503aa90744160373fbef864219dc4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cdb7ca8d0d341c1a8379badca6d43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1ff99efb9c92a5f9b704e0de646bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4104804fa1d2cf60971829bec9c59463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db9d5a323af43e0b9c5b47a50a1e45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d35022e16198eae0bf888b68182be1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83175025f81d2625c334996496407fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb91bbd0eceb32055c099153bcc9d0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c1dd8b92125bcf6968009928a510c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c08be64ec4d81dfda962a2dcbb1b2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68a77d568cc42006de51373c07a09d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316ffb7e052d2e679b5c106d841634d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42162d2016cf37a3ca58cc75338b376472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93301209fc72071fc7534d2b3f1599473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a845828f77b1bb7cb14cdaf3fc321de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c35f13a217a357edeef290e482542475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dcd24881b33745a1f71fea903b9ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270091d07cf5ac598b1ba2bb8156387b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1418d9142625565ab51d1b214ae1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a0f7aad2fd5c7c55c0f690ed8d806479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527d8a8ea54b0b6fe9e17964d0ff589480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5f444afdac9f8d9c051245b613167481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf9dd78e61e399c4efad72e5adc7bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdef0f0e2e90f7e36544fd9f18defb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cac82b2f5e511998ed7c787176d21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fff479485ed266d1f843bd765e0c66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34809a40155deeb69500a7edaba08f0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac78a00bc00d8659f9de0cf7015b884487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ef65389e6d82a39796f048bb3bb67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f99e89810911b95ca7a2c7f2025d0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdebfaafa89948981c5c1cbac1a14c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12973fee443e4d04f617904ac81550491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b236808235adb44d05db67a021150492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b7c66056b9c05569a27fcf3d805b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4cfbeddcba715f600a0c9f4978885494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467ceb817edb2aaddd680130ca2d846495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef982eb28f2e8405a4c29ae6ca6fa786496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14305f817225576ab3541e663671073d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3236fa0b1b8e1b8a2c4f874c0b3540498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9d3c72589a82501bc792a01c468fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d26b07ff4cd5d6098de2a65015ba31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e957b1d0ba34837f0da6a67cd270ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9511f77234e2b3059520e38b6b0542502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fa5df3ef7fe5441f0625e532ee560503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fcab8a183f2feadba902c52a023f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a494355526ab6235f7806d9d13c57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa651283a6f209c93ddeca95491c2fb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c411ccfdd62ed843b15df649df5fab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cbbae6f64dfcdf54847fbd0efdcbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104d84335c1f0810421c286472ae440509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442f1dc465fcf032b9d58ee9a624736510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53806eb9cc3939ccf14a8a350c124f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13458f2ce5a4740623933e6c791f5ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f0f20c64c8bdea0e4d98d036a02be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93f6721d3acb98a5910c6b03d838a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08cc493c70a6defdefb8d9fd0e258f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0495eb331f68692d79297f7713e29516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42da5a370aba737bb02b425cf132b57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c69584c0e3a6aef1a516c9ee4a9ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc1bb651ea01acf9291b3d7e4a0bf3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0a1cbe2893e4ce48e79cf55bdab54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb511a977c2d7793fe8c3088ce2541f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c61fe8433b0b7a64fd839ccc6beeb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8859d51693238adb9c2eaeb960ecd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db149ce052093df27e842c38215ead9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63386c1bc51d40152e50578cdb2e5080525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846586c3aa8093452ff9708169414e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89981e5cd4bc9064f07aa165ddf1b6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24650405abbed035e3f4cb1c1a8fc567528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38c169e1b58e7282d4cf1dde04bc1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536908c8cfd60fe420344449c2cf853f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87cf769c7e112f9df95e6aeed4b31d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990923a1f277228d6c46520453654d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e34e6529de61f0d17a9af4b23fdeb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f30bc1ab406c816963c72b8146a90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d3ba42b48a0202a12ff18021df3d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca157b2300155763b960bda3d5bc7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708395d14066e5d65846f2ef805112b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb3f9b7e64641493f2736016a993cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccfbae6bf2d48e408b6cb90ad4a590539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73db6e94302d12951fa5e4be6654906540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b41bc9f54b6f4e341826b750928e74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5224209243f04145ee495dacac3a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3eb683ef797b694a72a813a507e0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a2030e35ee898dc6de5126edce162544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312f0b99888cf3d03322b3d5c6d8d83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5763c21af0917c0e666818c70210532546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e395d1d71caabeb5cc983a2ae6df73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95160ae71b4cbcc7bc8fe771a0a3130548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28eb6e5cfaee66c1627e2fe229e7b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94c0d227e790d07bd95d45ee1ed671550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a9ceb19d16d1b7ecda858459f15cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d98d88052208e1a8dd7a3e7e73e2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5cf7a7780c18cb9887ffcd64a31a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16975a37e5b9fafd2e4bcc1b14944ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfd0823d0e90351afe0213932a392b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945d960ae431d8fc85662a6c687b6a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b8e3f5c10b0df68e550d6e1e38e9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6603d490ac65f3e913f75a605c41e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaed53fe18c7de873ffafa8d7bee534559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6322bb3032ee10cbd537071ea6a2c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cebdfb631175580cc3d27a5b2b6ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e42ea1320dac5e07151375d9effb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d7a6879e2f074bad6a1cd6c933f0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d87db5c1f0f125a4d694cb53d7f55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f0f4b4a4266b4a814f63b0476d1c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e559d14921efa76d4dd7f1a1769c73b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d649173171f679135e0f3fbfa28dc7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b52f62c51cd8693ec70cb6a48ef8f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f71231972b55d2dd7bdf05df0a6108569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551290ede5044b68020069b203b1946f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93568d20247ee285147fd27e775eb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bf4276f54b264da65d68fb07f31d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0db8ccab333d2f58197f728e1f690b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aa772230e486ac2336e276e24de93574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d29144f88528363dd1eef53febceb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1f80373ac732e5af552bc2eedb58f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea3abaa1b55edb58d7923247ec2cdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60022656501749df06228477f112f849578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9d807bca8fc831d7dd0f2c2a4ef6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f27ffd12a171f8d0db0768f43ef3b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90091edf470f734483ad32b76aaec28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015455682bfa54889f96e4d72d46533582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5401164d8729c1dd5002b48baac7431583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26a58d0becc0ca41a1c1d8aba44b02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d553df3621ea15ac6eca66efc27331585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527e8f0ca73988fbe6a6b6dfa8b99ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030af4ee7621b4feed1adac491d8aca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723f40ba8c27e0410b69fb61cf60d63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443824df06e964e39999e66b7492db8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48c74019a7bc7dea5ca2d4616f83a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156ce4cee52283651ac8301805c430a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b2d1a12eed7c6fce63d1a1c911891592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3698a64fd21bdc6ad780480b06887f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9624f063ca855e6d108f1c3fde8ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124134402f337a43a61545c6d4e95220595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403df1c4b2c146568342d787116b42f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fc7df5e8a7b4ae150bb9996915e0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932077a1ff41f88002ab05c68958ab47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab17d21820107ff6cc350784604a3f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27785ff0979315394f298ffdace5574600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbda97525c18a960aec6dd9bd0797b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889dbb6ddc8985f001f672fa26a0b53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465ff8e757caf1b02b1bfd7fe7c6c7e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159c20ee4a5e38aed3080a1bb11a5ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f28b2a7e4cdf81d0bff6ee3f1f102605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a516ecb6ab8852522117c805b86d08606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede5fcfded97093116e7c8a45e7aa9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb12bfcd5825ef13d8ac5c1681844e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367322d81c922f26a141dbf191f7e799609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ebcf4070569950ddae3973b0f8451610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94c9ee1acd7e2a5e686db8f71be9d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60aa241bbdc01ecac16769c266d717612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca636d3c34c7a7dacaa801c878735f5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133690358db7f38e6d3f2f832c1645d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fdc10dfc0fee263060dd3d477642c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313894d24f8f304b2add531ce156ee7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a74b74bf5d6db4d32e1bff0100ad8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273de87ff93988abc7c7234f1648f5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2cfa5b9e434da975355f529124331619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06056133b888787f187a3f9e8a5648620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aaed58bc8f98f2f01551b6c21a4c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a85a8627c94ebf554c15feb09294b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f6131c97d7835d402b2a2a79fc7ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad8d9cc93f18468305a467c434c0cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38136cc017d8f6ecbdeaeb11cedc31b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777f7979a0fa67775fe80d59458a862626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25705ff0f139db20b60580a2c70d5021627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ea36dbd7ada97d4ef315b533938cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a08a2451ff9d515a4d6480b932b67629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79120b40bc2114d8f23f5f90d648754630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a163f3df117647a411b27442ff759631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e89da7bf3772bfa754d0466504d1c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00d8f6ff9ba8513170abf1b1a9c2ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e61cb6e5b680531bcf2176f28fb1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4654bb2665614c50f6defed4b16fca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a68d95e0bb7db549dda4d1a54e625636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1462000ca322bdcea5fc4b329fda80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864023da776c6fc22edbfca49deb4268638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb407591abd146440d56cd11fe273381639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745193ebaede299a550b10396a475b00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639fddc4870a80e15211adfbcc1a3a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7f4abe1a00f3dc579bcfa46137b29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f8333dea9ba93370f575db8cec16e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6283a05be173d3be971edfe3eb3e408644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f531f95c401c4c6830a9f7e6447c650645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d3d5b919d9dcf1aa8ed8dc8976f7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1b958790dc3b1ce913ba26f6cf7a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da5210a04c93de81c69f61e60bffe6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2751df9d389db65d85108450c2e3339649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ffea3b0030406cf44c1c177332498650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6ebee37d1cc4a5251a7aa4702a262651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b36a930bab04ce11bd91e2717081d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb4bfd970bf321002544f85431f132653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f489cfc6cc48d3a00d7e05b2fd79a84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d505892f427aff332f5bfae1e329146655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc396c6697248e021036ce32151dc20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911e4096d35eaf6182a126145810ede657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaa245af06564774a9e2f20890efc6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839f9f20dd15365678ae4e0eec44c05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee54406bd6af1b31b54ea43736fae46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa82c4350b87e088e0d926367a4e49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4478637b475a519aab465c88543f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd979bc0ea8baca1c2d3c0b47b57a100663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af40752a97d2b8294fc334a8d59da6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309f79ec80a331e2cc23f5bb5ba356a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a79868607abce8800fa762b6351ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb32cae5c34a751d5b839946bfd3a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd8fd3921d3c513a771934e2188c4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680893ae430ccd72a2e7ba9774e5676b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f910c5d36fcfe685449d8aa8f1b923a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5e70e9cbec14c57b94a9450789e51671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7815d4e58035cd8cb5d477ae347fee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e189c7ca827c8d0e69e9b06293452ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d062010b8192e941fa069fb3c01bc3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650e065e2e0d86c190b025e48e1e680675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce731d77619a2e3e95c6e510aee78f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906425fe90b28893cc0a28b55f50104677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3be102684b02746f413f5cd9413528678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb8637521166884d60f5f9b9988a49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b870f690f73776cd154703ff2658f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ca8f6c6d2bafe58b4eb6c5c34d7aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410514aa3219c7a6fab0d7c156b53c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa9f76d2b2425a56c6f169c50c3551683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0184fdc6819fa82fd3151041f5ac04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a2138ddfee1842d04691c192dc9e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06330261fd8ce790c0e428f5f98e846686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d178df5cd5f7bd649b5e9a923951c24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55628312789b5a7ab70618f801b90a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f31a7071d98fb4ee8733b0e54d5ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ad4c0a747b7e5d2494389400062b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfbcedf87b433a10033f3403baa5fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6506b65c3f8e80a66c487aebe0f4b43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c9c8e8d45ca6c730ec3b66a3ec8ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53356eed133b9e67de688d558a9161694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8e7b3b3da978f2649c79cad1a4cd8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ae8a8714c46014fbf22730d7a48f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316ca5986da2c67ab1f60096847c3cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5c10ebce9f133c7bf2b316ccd14f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48f9e23221b5696db3341adc8a6834699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb789b79cb177d022e52218f3c01ce86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33185aa229721c8c9fa9e0ab31070428701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ba7f5468f8dcfb87aac8e5d869df1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db35324f3c4ef32fc8cc8f8825a9b02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac1d81dfe7202372f32c96179356b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac827caf55a6d072283b1f116e566c99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478738dc796bb81231607ead1524063a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a5413b29a8d4e52f7850a23870a7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c722e9fb9d0bb0b727107039887891a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe56003f06564fa901a1d573471bc5a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5980f286de320a7d5af039e5d2603710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10c60b96c472dfc86a851d91aa9dd5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c1ff6bbe674e901ab5e1df26a6adb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9bb0fa8e3343c6deac911f109f41f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4583d99cfaff99783730c13c6f0268714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad662ab58c0f68c47a46706495100fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbca2074784d6e6542161f73633eb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326f8a6980d999b5eddd96466275047717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9e8884bc39ae0b69e43d283f7f7a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae36bd8fbc1b1d3cebd6e35edec99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c6d39a4d2fe773b1d10a3f11fcd79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb6937eb7a7efeffe214be0e8a34c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad36a186206d171b1532808c2ec718722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49c40e573940d715f03f82c1418788723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdbd31a077e40dcdae7f762d486ff4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd632c761f24e714fa4616796fb0ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c049e4e4d3de6720af02e7617e6015726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f05c7987248a45df53696e54c372f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc105af1cbe944a1fcfccd35900c62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf8d7f7272bbdf0486f0cd75706fb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343bdc18010568a1cefa91fe70ea44b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4368994e125111c5d98a91097ea1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b7f289d49c8cc0882780358e541bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816de66f32b7c02650db0c947b18b82b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da58e686eec2fc1b7f78a0c099a6bfa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16175a50b9a3efbdbf2a600f7556a3b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb45520085aee3bf0ce1cda5f2f8de4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6697d9c873392b0d7be7325570e189d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761da7ad9a56fd203616bd1edf7762e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ee38d185a33b88af1bc01d81f35b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d51e9e691f4d5e8a5f6f4126376a31740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f13fb3a445f6a8ae5039fecd86f6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55492b14c03b434674767d8e9198945742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7e9c2491610d90a5d100d2eba0534743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b057c1c5c35a1b7c286d4a19d362e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73123a890ce1aeffa025e42bd4813d6d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4877e9cbd150bfe709dd34812d0a6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4847153472e93fe04be80fd9a791e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b50a9c4524fb5dee2190013b25efbc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ee1715ababd306cd6f5c620d98d1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0b3176c99b7c9a7b2007e761e0240750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2140d0cebb11a969f66420882dda63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabc6b1d23731be91badb0dae916bd4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23313207dc4d61d3aebed604b80238ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d001abea049556abdba0344c4b654754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7e93b83eb46d0d149b0314021f73e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f558a8196f13c8138ec0d76a4f80f7a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3134c4258a7a26ba5d8ea6170eda8db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798d5aba328a41951fd7dbfc501cfbf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164f6a30c11d03760ddea4feb8d41ec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ceb6d21057345e5492f900ed93a961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404dc77d5dda8169ce371b59902d3852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cde8b61b6bcb7de2a632e090155113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8c6196a130ff9acb43ca742b438594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f34130abc768ef0c36a0c7771cfb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d603d143b655ec58ffcf80738007eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42984942dafc600b29505e264f647f6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2670ffadb299f299c512292fe62a9218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86843aae5b918c6064170073c5d2ff4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63405c2ae298c9331a9b0ca2d0caae9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21236a26617167193ebcda1d5fbc50411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced9d30b060113acd1004126ef9a36012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fce5a87cd778cb38fc03ed1384dcb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f114d3f8a3171334848f2baaa051a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176b4f52ac72d1b3b0aee725827056515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d3c1f43711477789df4b0e4fbed0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a6e2de18a66f67edb96bb33b92b7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619412d5fda92316ed48f1805dac35918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ab3ec800f34a98046f3cca2a3f4e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a8ed8fc8ec42dff062f0529ee40a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2514735a27f8cb8144bfe13a5b26ded21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a1f0872c2a59742c8ab5634ff79e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062843ddd95372c06b7569c1b6dda4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859e49f07329505ce1c3f662e4fe6fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d1d80b7135c06b05576249f2023e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b25543d2abf9b2ddc7cabd13dc3a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdae7038e40d8c37055669cee257b9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08b612f033459cb32fae928e9479f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172fb745e971230e85fe8d699c39a4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8d5d88f53baafd466cdbac98aaad530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331542040574341c144cb1cfd62e63af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443c71421acd577b64dfdf9ccb6f96e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a4f1d0fb52e97777aed635853870933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170452aaa2ff3cc469efe823a45da9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd689cbfe51d72c8f50e96ad6380092e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a151393c348b5b5c3b197b1cd8ddf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e755285a29635fe718456e6b21abf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8da882041f39963b96c1d6290a46f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe101e7490173adce1432887020a3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5923a971bf6c7d2ede37302e1d07f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030165f231268eaeffb7059868e3cd0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3edc8221b21080797c2ecce2a4f68d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51d8810bc547f81ff102ef8eb6a37443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f47fab08ad106391f2f2a47380bca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75a4932143bc8d00ae3a6315f8473045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c746ee7d8010ba9960da08f0715e3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c1a7f0ab3ec220cf5457880b3cef047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6291b62208aa293bb3ded9ea86a1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2533a2c98c8684a9ac4ff2eed2ffc4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c0d3ec084549dd813c1c292c902cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55cc894a5e94e48e447b004678a00e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2143b698baa647cb2c9fb347c8cead852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03480aac43d8c7bf4108e3980982ab2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44307babda52303c5d6ebfea228d27af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf7deb2f39009237370b44dbbb4fc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda20f0409c9995aa4d7a915cc4858a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745db693d78aa986f594675090b3e7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e175a60a655681712a2552f1cb0ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4e86aa8c02e7a2ad8de579e15982559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96018208f251c89f7e3e5a57c71c7aae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a5e06d50f48078b32ffc7232bba6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba669903c64de00f1881ea0b546a386b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d16a9b39c557de9545f1c94907c42c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ecfb4491eb6eebf56620c3385ea664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11ef240b35197a01f6ceeb63357ee665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc5239a83660ce739095632d2dcbcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5ee05f5b4d76e13cb0c7d8f06758e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3ba7b982cc836952bc4f9d528126368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1374e2438547544c431bbd838a128069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b065df5bce8313c7f9d611e543967fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cf3840b352954c2ae9309eaf14e5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bdd980c6179b2ec57a39ce30c415772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceab3eb80a6d0e896b118ca7181a84573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84e2e9cd3c89f4dc50a38a10cdbb1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841279d756dbcd7cc913e4fcac933e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c798c9fad8088e768b132b82a3a3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8eeb7da107256f4b534c034d6fd0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8a8299318c5173050de6ea99738de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac266edcb72d7145851b1c534f23e47a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b751dbd28324e7d50ebceebebcacd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82576461016afe60e80d3c6bc3597981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62106aa297dc9c165e5c953201d138b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbc9ec5fb7766dd7f571c454e5635383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b4604bcde917fc3106d6b235f293284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e4867a12b3548d18e4ca6224251fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7c48b227bae8aec3ae5bc6c5840cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827e36d732f89d04762dc0ef1e2e1b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3e36f136e14e959d1914f3f2c4eae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f3e61f66073b84a54ceec983df07589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ad52cecd4a2ec6b8e8d77d954ceeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60378da9bc9e6def3184528a29bfab0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e505f746fd9aac7737d91cdd27687892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776327291e8b857aa21dfb55910cd10d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514086a332c2711c0bfab280fe83ec9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c1fc0034c17b809e5bf4bc6a56f1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137d8a7249e72357ea3666a538ca34996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f81f5811c528a8eba355b55e0829097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fea79d339f145a00eb22b37302155698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb78c18d3c49da3a69cef48214b15499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e0533f9ff09a3441a346f297c1ceb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d222d5dcdc0c8de0c6ee2c05c79f41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabc38200eac31eafda4a84e75687e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402f81ef102132cc0df2287ed78c5aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109c9551135a2407e3401f4b0404a7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2e50bea5d565b6140e0d89f1c20f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b09f0b58504864eaaf0a4141d0b67c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456b62d15027055f2fb68654727ab8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79310b75b86a40c8f5cb9d153c295315108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a92e878ccadf8331300fd0a226b33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbb2b376f0a002ed3cac2d4c1a0c9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392d812435e79ee9efcb8437d85cb6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752912bdefe8d23d55a106fdad8aaf3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0416e8c21d22fb51e991ecb161759113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d06d7a27d396cabe77f84913b4775d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677f7eb1bffa251f37d740fec2164bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088325d9ca8d5c42c61f15bdccaea0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120cba8ce6f89fc4d8b59aedb710c74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616fc3df9dc3bcd1852fe8e6f63c74e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e0c0a36f352e3761b4daa508d3d9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cff0fb4d0d249e975b5dc11800436d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5ed963f9bdd7aec536d7d55211186121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66d7f8f4c0ef28fd323641ae474124122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd81200d3380cb4f6cabeff4dab8570123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458d1585648013473fad829ad2159d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb9e18a3858f3f1d2eac4bd9750231125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120d1ef1f416a7aac219ab153f10ed2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e06913580dcfa1d796bde88482dfe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8755f6bfa4e7bbd56cc4037518224128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91a2d2201d847261b0321a4ab57045129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dfa7956bd35c788c34c1f6e8ad5be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b962f0a2f87592b4db98c75909e55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5ffab8ce043e8e40cb6bd79390a35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a6e17b4a23b93102df28db1c01fd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496301570202380c357f998a549e5b5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0f78faeb11d0d711c6d94e4817ed2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94812998e9ad46b6257fe03e0cbc4d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27371db5cdae166c6195a2f374ffad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40acf85812d6b1420018a067434569138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4742de9428146cfde124112f6c1c36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fa6d79c1932aae1f0cf4ae2302bc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e69241a92d8b009e711da8f969b64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367d94cea04be1fb7f66585b0f4e6c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a365adbea69ca98202d6a0d266c73c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff231062bc4224d0024a0ea5c82aa97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bfbc4edb4adac42177792b8d83ba4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4a38aa898eaed54ad2cbe789f5b60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff93d63723a76efa5a073a4b67d989147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df971fb1abe1260bf944b32db5c9c2bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739055448d979542c65d30486e8c5d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d844607878b726e4e74777349e33e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1677b1997c28a76d97b45131a409e85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251fe54716f2e5ca155de1b3a49e797152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42824937ecbf24a5ad0299404bf346153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e749cf28432b0a9c825d3b76106bab9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb1343eed8f69d58edc4a64c325104155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379bdb13321af917186ac6202a23449156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781abe28d3ad0db34bc7f48bfe216340157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3b5e16935d04e1dc052e02c9cc06f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e815df8ace46a3e3369104bda1770159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c36a74bd739d5a7b13f9582452c63f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76824b90249b92c10021dee61c4ab469161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708181e6db13110dec5dea0c8290a22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c87d33e9ccb87d0054e70bdef21b74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70102a39f728a57b076795afd492853c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45625275cf388ab9de9a5463a24e39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256ea7baa52a297cdba4c4e258e80c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038455c73395f1c39fd7b314cd83b571167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb0a97e83191e5412be6c25a75aac7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03c2b8a9dfe6731f86886100441745169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7f132d62f0987ad173f93708cb4d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af34b916393897eb165953e2bf781e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4d88fef1e05e959beb7397c61f6dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185069d8debb76148dc43d9dbeb340c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04daf5b3317672f651d84560f143acd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c4bfbedcf3696d01d2c680dabd0ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad587bc7de5899f5db5939b6dd8a8c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abe4259f8e16e8dc9f45846314242b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb79410f834bba4723046f64b6ed75a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959997264f957b15fdeb26c4261ed111179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587af00aab25989d93893d37682f3629180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aee7b790dd1b3185dbb8fadd73a408181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30c81caabe1ed853261b815bdc6276182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311befae848def17fdb46a6dc670da48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11283a53b70350e1efbd6693c1979219184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5343068dfd406bb25558e2391da6b2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e140820a70269787de7c45ccd0e3fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a83c208be52e9d87b863517892504a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5986767f6834eb1074b1c904ffd08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c47e5d4bbcb34bcb7944da244a17d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acad18d44175ec4d96a044aaed039ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ddb03cc6657662aa15b38f32ad2e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d364f882e3229d83ffa7d103104607a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a2a8aa8f8f5d4d5b8ce94fbcf36b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eb1a1f59fb204e86405ab16afc463194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6ed76871accfd3348be9e36dff624195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062049f01f900a6e314d31bf3dd46a7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bf03d06f7d2789e261d2338d614c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cf0e7240fef4bf8f530e141d14516198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f63deca0cd90b82211ffb00598fbe3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141989df2a1ffd2bb93ac98c03b21f05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462469fd1887a174a28799eefd11f831201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bf15cda554626173f8d5a7f27f3b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b41e3e39ffa1a4f34d0894e0e2f3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729a7d7c2454fab3e96eb1f3f0640a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea1e150894f693b34d9ce2b8f4ceb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30341373395142c33e511d2bed02df2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7fb4031b55b81ad865a66f93ce2cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e7701febb23c1a6f93f55eb78059f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438102f52259850837578ef4d6a9219209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9583f470a693ae35755ea5e4a67fd81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c5fafc86f0f4503d2907b8256ffe1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74968ec96580ff9b7961ecf9d4b6aff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87def33cbc65fb36cccd17511211762213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf24a8980da18e23eb2e93032dcc3d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302e86eb7334ab25a291e930217211d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75199602b949550c1a9ca7f33b22319216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d6e2def8fa3068ec37e7b3a0b6895217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc6a977d53df1132a4ce4659ca29a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3563d3c414e204d6625a8f4e9876791219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56643a65e69056fc6ab133200f9cc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cda76e99df137011a8e65f5e22399a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309918a5ddd03e1ae05a35de30b5d37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4bb80696866c8962b8c218c200998223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05791aeae71c78047a02f325563f370b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebce08ab16f4ba07d1f5c84ca6170f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c4eb39ae939a2f5c38c27ba60d5bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee278f7a58c7129bd0bf590eac5c0ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a91235d9981caa7f4e6ac08990de21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d90d69f04080f63a826479bb653f54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109d5904b53969d7c68c7f8bfad6d42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6d398a73d3e0d679adfe32b3a6967231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf886e3fc5b3c4176b409660221deca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa4307d74483e481c77e41b15c8b21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ce8b4207398bf51f04a4ef0fea47b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535d1326da4cbdbedcfc03f596efc97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497389e54e2da25662d5c259493b948236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3b4887281e3ddcb033e9741cffde0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5ca853fbf38d70ebf4bb1a9392122238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f588c5f894436a581979711f03046239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d0e60dfa11c893044d40b3408f0a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0daef60f8deec3a408ff7bf1d9673b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1475a2ee7f967bc2632e17dc56cd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55794a3e2137b2219efff28e50b2783d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c11fe465805782ff8c6de49bbb4a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594e25ed5f471c295e11948e8146929245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b1fc0886354b072192bd0524d11f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe8b0c995bbb38ac7062ad6c37dc31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc89e50e2010530ea8393298b4a2635248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c0d1161e882bba1509a9d1d9d1416249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8cacb18f34b783243d7d558352963250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2645bd83e81c53e94ee54b43ec47f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8ea2b622449bca41daa923c0f3589252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6685a202f1f391da9d66e5692e6bd44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f6b1fe2f636ef4c7212327e5eef24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cc15cf41d66fdefb1e13daf3833f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddce614c94bd53e30b3fbfe6fcc7e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64f9f677eec61b670408ddef40b7de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492129a084fc18d467ee18874b8e8fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44513b4d92029866fa8031431c824181259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aab61039117898d5d65f4b95ea82f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8b082845e2152fc3d5e5f85479db1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65ff7d22af1fef1ed416c57e1d2e2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b49dcf5fe3a4495d0cf3982011a8bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632bd83791f638b738781704beb50cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77f23ffa810d5e334192f5f7ce86ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e6fe8d0182ac4f32ed60d6e6eaeb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353db811133e129a6adb90a2003e6e5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658a84f312688d30e3c3d844f454847268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3c19c0bd3e63f2034ad1d6e929f97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303dac5e7781d21ee0c08df70b1c9ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8819bf38bd4a6f63e24fea4b6abdd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3c3847f1cfc82b98d8cc3599bf321272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68d3ed73f4c2042ac9e11c5b86e7b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4cd0c6968412cac6a25f17e5ac7f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f84a1fde12c56825604b290aa59979275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576c3f93113983b42585abbb88de962276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99da05fe8f95363fb23cd6a2c4f545277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdd5319a7989bc526c401d4400a217278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302f5b34e308e373ce5fb68b4f255da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3336915db9daa2f451080acd118d25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cc2f13aa741dd24588d010aa75ea8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16e10e47e9b942c602d535d9af977d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a3e1dbee5a2e5a26f0b631ee03433283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792744a5045cbef5c2a3aa7b3c39f12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edadf37308b864a129898ca50c02cf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f80247408e46732cbab5d10f003ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e43b160335c708fa1f816ed9bda8ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b82042b4cff18f5bc05bfbf9382889288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88929c13179b3c4b5c6910bc05d8a5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049f659f410e53d5821950cc1a8d208290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4774df3a14d23afd09a066f357c28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7972b6eef31288d553b4660fb6367c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119211fb1fc7f4096aa476ca08d292fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d5cc916bda4c825e4dd1f204516ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6894548cbc9368a709d769a4c9f14ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e9831617122e552a748d5b2d6b449296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0d7eb93106e00f1e3bb19f964f4ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ecea0197057f0934a596f5a6905d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12655fe9e674f312b9aaf679db8be8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db87937c623b826fb4c29bcc55a0812300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4f7671c17e5d372d5633854dc0700301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dacf417fbe95e6eeb488e98629256d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c91ae0494bf2590a90459db54f3ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23421cbd7005a3e382d384ed95b849304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe08af37d62a313b0b884207f40c333305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77b17c55f19163d7f035a7cc6cf7c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41235993691d6df8c4a30db340de048307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffb9b09c5030afa0323dc19388e0a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105c11e82a3642a5393d82cd053bc58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067078c401af1224c23acb0bf755fe65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b581a2aa5c1232c31ec8738f91237e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46d339e022d9ed2d976d43c4f62f87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796c38de155bc5ad168eeb2a566bbe8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17d0d173062ec8ae420657bd4f149e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f688c343ff9e7a40479cac4465e21d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f3ee120dfcda1cdf55432ce0a79ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c71c0b096922c652b3e72ca89d790317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100fa6979ef6543a55a58cac4c05339318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475eac34b3ddfab082640bce6b143989319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4e598e49b4bf01e4c787bcb16eccb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f84abb44538b1c998a256d21e9acf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871100431b162e5de5724886349def48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d682cc014276bfe8b7dfac66667525e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd2cf6533ea5307c3d6eb545f4b2c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b26821928019c615b92136251146b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb994dffaae9a6bba72d3093be345a22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a87d13f4608b7ebb39479f6b787417327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f149c1a0d1a8caa01d079ecb0ef1292328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c60f2b14461fda6d9bbc54e3643938329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b856477117c44fe5556e9691c0d694330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b5fd556e79220f7cab3d982fbf237331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f89f6507fa1d485f5e5fd66813b908332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902f7a7172f2347d9b71a30307c4493333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b8a4ec5d2670b8382a326127445dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19ac3072653b06f37dabe34c588ce7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46be1d3df9630bba97a1f6a12b95d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8f5c9f51fee1b2c472471d248ce28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff8d397630154cb78f5d31ec87053c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e1f188f5714f0c10c3b6e15c871bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6e9b93dbab1eff5a649debc692b5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a22ddf5fd5c59d9ffc1b0855fe82b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffdee45a26f83b293396b5d94f7745342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd867f14791386cceb7433bff1d62c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af16072902c65b6ba4351f1fd394747344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e14183af7fe443218f0f435e30dca3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b44bdb9fea72cf4c94278c4b740e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b96f30ccea268c681c5a2199a3b10d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510db2494de386207f49f7818288a099348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b056fa7ec386fa64aa5d90a06f7912349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b457938b8ba9f9cadd4b36efb992665350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b54f818cc6a7256c5c00ad82cd39a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb03ef76c78b7c7773c3cd972c9b122352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e366d906b9ed6d0512769e570ac64d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10486964b8f85018bfafed46827a8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b29e7070c15439a3d89154567311d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19167b0b00a11c381b11e912ab7fddc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121a752ebcbf227f2c566a87c510089357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96a204ae7dedbf7c1777c74c1e22d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5540e41f1543738884b1c96d7535b9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa55488b98c3b1e684a75809a3d0d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc71cd06feba8824810b911b274eaa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bd917c4ae820ca1b315d9f66d631e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5b056554bad2ac06f39f7a8bda550363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fccfd134eaf279f26eb891a3a6f936364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb74857cd453221ec83617c80161235365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04a58fac0fa6c799f5a3af9b5020fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d79845d9034578c236c6dbe9cad6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95dcdbbeb4345b2b441fb656de3e73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33e1adbda4acc1c29fb4da4afab2ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522c52a123d7e87f8bf07b2b1e8b156370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6924f139507a115cff85648b92c43df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1975c61e4ec2be92b3f6855789a42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b2640a828f09c32bc09515527c8b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e451f0950ab2c59d5012302bfe24624374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df09df6d21f907ad43444506a130dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1853bc602bea52889a2cf588f41b6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907fc4b9f318c3d203b43c559b9f1d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b667396f5202a56bc45a1cab9447039378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42583d7dc61ba5770a8595ec9e2be602379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06503bef1ab75a65e7154388e7c460d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96685037851f13c50d9efdcfd50eee5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90ebde439c74c7fdf3dca8c87d3053382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34c871c19391d9a63c3dbc1afeae43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc526eda080153f3576c307a4034251b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab26d820549a6371d89789542c5654e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f0d1c61895838c6374f9c42f8d377386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f6b608ad52e65fab17caa3d02d48b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14b09a786225a8d4c44baa5027f509388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e63853b8c10013f77cac97765c8a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053cbacbe7264887b7cd8c1a2d89322390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5f92270e07b330ed2aca267aa1df5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4ff63e8de7741707286cde66ba362392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966538e76375df7e110bdc8e7ca35fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68586166f4e05ea0262f0e2d906e75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91c2444a9941e83789f7a6a1995de8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57babd52d53b485d42750aeded3bf185396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88651fa5407201daed602f4b76313b6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23642acbac50a971f42a3baebdd04d43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e163ce4aeffd7561896ea1987ac1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35798560493bb318fc5948bc6b5525d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31f5c6fdeadfa10a7b931be9b7d6b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13739419839334e1ef50c2e602dd31ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da35f254d39c7198f2ae86e0ecced2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4b5afdd640f24aa151bd9be48f192404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb09c886b81e5387dc076c213b71e4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad1c975c89e1c53fcbcf96bf32c84f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d8d7b08178f4e1a2063c22f8cc863407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8971d0d6a14aa1e6d01efe8e14c9b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe4ad33d2400d45f182a249d419263409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc7ffeef6bd0e2e7c86052d698edf5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d044023a880a76058c374804755a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970645239d5c50323aa0cd00b14666d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977e93e52f0f4edeb5cd980da795519413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fdb9f31c39ed7fe94c696ec5d2473414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1005d013426cf887835a0e3390084415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9028c637a6eb4376b0b3de1f5c25bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce3c45f505befc7ba460e3aa6a69e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265cd0d5be65d58f7857c32ea5dd402418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3963876f43985599afbf9319df0b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82b025f52dcf9460184d95699bc5e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e63037a486bb826ed74c89dd1725d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1242ee3b1b9af0ef5f300d8e410a99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8056963db2ff90eacf68f387650d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c47e0653e21784827d8edcc51a766c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b788253888a72f5d5b2b8814d7ffd0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ad73b5ac44c885996f40af28188b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cb2cbaeedb194c72220174a7a4c4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a167ab4dde3d2e70709ea202f482ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d2ffd7e72dbd6312d0cb73e1b7f6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9db24500e2c82e3e115421113b28b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dbe967ef1f144f614a7989f05818e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84b304586bc7b22e2b689b62e74963432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135f6448f18103d551ba95b8c6d9bae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27583da29b4b510cef7a1f284095074434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e57dc70e05c6f3a4561b136cc2b3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100874a7dd259417037d3e4d987fe42a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaaa3e5d5def0e26d74a996b8eb4c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc832eacdc7348efbba018bc03703d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baaad7bd315f8350f43d95327f1d94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf2ef42389b168eeaa2984c57a9892440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a234d0d6aac8f54d8d56600d3c31e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3938db5bfc4fb3a23264582eec9906442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ab983d2999b0f5af569533ccc78b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44419e91dba4640188eda1e747e171c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75245a5515362aeb24dcf77a533e19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51caf499154c0a781af54014d56428f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629119e0a1311641e7c8df1865e086ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8d8fdc6867c9894785874add376e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9798cd58e010313bb5371810658028449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bf969298ff8ad43bf47d3a0b228d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476b6f4b98a35f4d15578307b3b7f92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e25b1d12632749d93abcf708714989452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83e1aefb6aec99c752a5127a9f2005453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa792e2b1b221656734d7ebe6faaa7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07547072ce2ffc91e7abcce6c4c9e68f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56117a980b7aba5d5b2f4a1eb31172456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eefb552fec42a52070785a187a15b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3edbb99b088cfb2951a0330b2c803458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44770bf09bae5d77e263edb8dafe0925459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d444f3e36ec687fc019e385850997d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a508585f24ea890c48a6ef5354930c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee029c59e5b3081544bda0673501b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da108c41211223bb8dc9fb1e246426a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca31604828d12649b03642a55ac4b7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560a7c4393c464fed4f84613170af84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e739c445bd5b4b0efb4f208c69bed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ea20ce636430c7553c1c2a0a8f2af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396508bc2173ca3151c6044032a91073468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42058db7918292ab4ebc46ed6d4b0b8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdceb892f9375ed47dac519a28786b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bd04b418dd701e4999933f204147b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0492d3f83ea9503a2d264fb681204472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178791eece24aba6a71ac3a44c3313e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8abb8a438b3c7bb84644e48b78eb25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b690c58c37f4f54c83a50fffb876fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620eb7e9c0e472a4e4eccdbca5d028c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02666c579e1809df7d3f503eaa79dcf3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d49de4c5bfdceb7be77d89b464255478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e40814ae5deed010c8eccb211e2cee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d0f4709e8059810306db36d1f2d99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b60a85cf781e5b62757c176c3e2d2a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed8ac1a3cdaa4e0d69b8ecc2e3dc46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac131f58406c3b7583c8187b53472b8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9119f960b17dd2ae13878ff2899366484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42bc8b03bda813dfeed459b366c024485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd29c194c90bf66a38aca38ac8a7cab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa9d1b6b728b132521df5be0e93ad1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdf0eecfa4cdc45543241bd17f2aeb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc55cf0ded1dbee55b619215f193da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57743593238baa8c2aa372623b7b6e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9efa2af1b7692d4fdf5211260275e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fdf03ee9d84b079c896410abba3cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c6735bee55fed1c423e44d2768f48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3b1d5b89db473c8d92b9b4877a6d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f026667bf835dddaca2addb56032e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae95b402be175bc4ee8ff10446ecdc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692e2b9cb971096106fc4844b33fa95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eb04dc7a86d1c88bc395f4b8bf3ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2eacc537fe13849cec0a7dc7e78e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa89201057a560b655fa5efee57d0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07ec5ae7fbd22b594c646b0d4f03de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19055cc32f1325c7698ca581dbfebffb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86b86ce0bb2592972a62c984d567d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ccf20a6432927297f075f735603e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8987213749b06dda2459306ee13c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64177953fad19a72016574dd8b7dd52c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec6bd4ab7b7bf6aa23d01e284361c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c393391795470837d08f7cbec5190b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b6a16e436cd6a7c4a92658b70bb36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407a1935b8a7580f1874b3c0e9f6843510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804edb0bae7f07a4978d8f13ba167f4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51027724a4e52fe2c4795b5d8e70949512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c392222640665dce4c36ed698e0b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf44d308472684de2193f27ec80bfbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1c313789aaeab4e06d5049fea5e01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f16a0d2969960132797b1db0282ca1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7a78cffd86a92ca111dcc37b45eea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065129bce3622cfaf8c4347cbb25fdb1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9769d02fc269226c27891d4a75c2ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecd8eca1149590fc25aeb332ffce62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc89d4462279b38bc5c172d22b6e2b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ba7cfdb354c0bef82304bdd053d42522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a120cf1830b301c52e579c810d60ad7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61aeb3a3ef0491af9bde0612e3be7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d3143f757c0a6630b3b1698c94c59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63616c847a77194e6f529b1579a895b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbda442d9a162fed01a2ba8fa191b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184beaa445a5f66d1b06b6da776cdfb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69333a2ea22fb8eadf6e783376b7043f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7542b0b2afa5cd4bd95de69317a125d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e476096d64b8380b444001e3914432531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa8d191b584a0318bb4957d939b187532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4590b8318f353beb20cce7dbe11408b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f48817db308819cd1dba0f2ee9046c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6358cd49b5887d59e54448ed31817535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64ad070a7d2393547004077e866fed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73a622719b0f07cbc60c7e387246b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a6e9af922e04d2e1a29685187c5c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd482cca9207cd94ca57c5e32858a37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a639d202e00e9cd1667a8294a63fc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b52ca7d76dd16d931dd305425583e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836470a5a98d937e2d3964452abfdd8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bbded47d4dc954845d832171614f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406a63bfe4bc84053be8689fb7ed4b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbc832bfb962ca7df897ce3ffd46e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427ed78ea3e3269e8c518282e4fe4d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dabc74c2d3a7cd0531beabf4cb5b26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649574ff63e36e28bd062d3a34bac41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bae140d3a719641a9e27ec2929e4cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035f9be08d33830c6faee578300638f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73e558677bed46acf50564534b1b6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52748c9e2f627be831c2785bc0e42f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470fc896d81a6a6cc612ceaceeb8700553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10ac9677d548311b7c27f752576469554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee1e5b5c50a6c68c7a86b584618bce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9003289ddf077d956c0f8e3654e88c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc7ed0dba30df81e018c0e24fc74b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9556aa1d96265e6c7f67725895f2ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f03476027d3356048b3daa169753559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0408dff181da9521328e6f1fd5b13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c4a270031e164fa5423686a4ac0ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882fd7439c90a34b0b5c62e226b2a3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0389a9df3e3d0c70c9df3532d5ceb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd49b0bfae6fb538810069931f096a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122a260835e01e0778a279fb226a5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31914790f66946d48fc6e662365700ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ae4dfc0ca5b1ff9ab6f212c908583567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7ffcbf4f7c3d4c8cbe3de5ae8bbd2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe4e6a525bdce9d8e4f8b0170d87d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c93ddc93d0386f659dd31957bdcb16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a02ddde30b4572de7acb234bd77cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a88032fe776625a1248478cc58b048572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51af60a997399f68f5eaf1528f2db7e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084c342f5e7b45a2c40e5588e794cc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353fd45ac96bb78b83dfd7bc1fe5f59575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7429a2add0e137f7e0db2c6ac9f86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1904c17f6ffceca4a05de1695aa9ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e61d801e318c39fda538249ed265c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c132b327e89549b27dfcf82941cd0be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aebeb3fa76979f21c1a62df29b287580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94d71beb34adf37dcbc88047886892581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a05c40da994be75739b7875dd74a6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739497bf3d4e771597337ccc275aeb73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe6b5fb7d2c47325c7128f79114a9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ab7aa5902ffc154968b4498b27f86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b57e17771cf4f07c41dce226c8226586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba89c952c5e1a55a719e902db156dd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d69628ce386bd49b69f58e96aac07b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5f37f896a24968c890a69475f6996589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcd153948d4e8c6d18d0651a430eb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e23e299a64221004fc5f7fccadcf56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af6123f0e8526e23e6790f8946c089592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169057e2c315b598dffa3e9961acf6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71fb92d2fe586023e2fa05b54d795f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52f0ddb6ad02db0711f6cf334ff55a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49325052d938dfd824fb12be0b3df0a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054be83fa44e262fc8b2e3a64bf17748597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608558b95d11caf9f10f3a8a1d61d6f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa635b20c1245045ef714f1d8c2abf4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2731ab9d33d13949bad8fb88e788d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42783822d122a3e45c40c3c81a9d2de1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbfb949da3d284ff7ce74b1e57d87e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1a895ac01c66586e9370d016bbfad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08668109c8c5a5970714a49cd6f68103604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3fb9a19bf69a7a70559424fd2f7f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250580b7bc8dda7339f8387994f8827606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8b3fa70953b7cd4734a14de3ef1d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d570c45aef1e7766213da7aece673c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8120b653d9b37c5c32a0f5ef23bfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181f423f18d7484ba70cf1c253b8269610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42827bbc586fda17477f9c612fe642611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709e12e05e756403441782834b9f0e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d829ca71420f3b387c4c4dac1da66e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039bfb3dac4da694d0276a123011273614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985fe59dd8f781b12f6167a4a8baf6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec23835b2f72aec5fc7537b3f7f8f96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad7ba48f62b9544cd0407d7658fcf7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb23ef3d88b641520f906c398d09c10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f4f1ffeec5eac21597ddda09a7788619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476cf610e6f9bf9e6fecba009084cf5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e8f650aa988b638c446f24c4db3fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88309ac058bf8b95c3c82016884d346622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefeee0dde66e573727550709267541623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4dcaa6452509321e3d6e3eeb06a3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f988e0ccbb9be29fb6bbd565ae4866625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bec3267dbf8b07a7df47fe676c00c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e2a2af14dbf0e9ce19e250b2ec4be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b724d93091ab9b0bef7083a3756248a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa530b212efe8a1b6c54217cb80119c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5168ae69cff37d5d91cba0076041e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696148961b84a8eb12a1f6cd7c11406631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd62f9487da9a6ed106ac821fce81df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32098d60ae480ddbdd8d832216bedc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935d2cb6561b27202de610379684477634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859ac491c8037ddb6e44f993cad2f2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151d9211b5ff0c82e5b9415cb91dad5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d1134d56783c3da92dcaf137f5f9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0109f99d1cedc9b4e97042e249b423638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70fa7132969ff7bc4059e56ee1c39e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca50247d0b9024844aed642873c7527640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb37ce2d58be6c0a149f982380a2e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5dba22ebd33b631f794773a8c0986642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcff50fc4938fe8c40d2174c1a8098643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac7c9c5d45c067d1491939ac82b826644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8ee8c5a1534ea131b55110f96aa8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41063b25d456332ef05a2a016b779c83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4aa6693451b0f42cdb62488c75ce9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bea072c7b02c36f7b69801db29a10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736032f977667746ccf05e1b390b57e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868534b5f513c5f7bcf4654db76bbed9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebbc86d8d3ca1107aed35ff3493ba7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370aa7fa88ae24b32f2df8cd483dfe0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d13e87bcc942af7957d48b4d0d834b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e029a79e649cc0247dd6b3624f9c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfe6bfddfd23c016af2801fbb53fa5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648cd9491ed7aa9862048ba3d8121f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b556c47ff855912b2a97cdbaaf768657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4b16aa7f110c88d92d141e2a62fa5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521feb45eaec71ca95e6412e7602006659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0450bb622e3650a0698fe82b94a115660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fb004b81f412fd9c36e52329924d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ef3800831ed85522b7bf27bdad9ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1651e1de591e71c533e4bd5b1e4ea4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e07b4903b7a55dcd2e1f74a159b62d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde03f5fbe3438f5c447cd24e7eaf6e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8371ed8e883a4eff2ba192b24a3fb11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cc00c34d60af2f48458d65722f123667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a6f6d007aaebde1411b0df109440e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6d209cc6618ab0e41e8406436a336669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877939db8d55974e98456f6ee9cd4ec8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369ab4b51c020c730f0502157cd81a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26babb92d93a14b2680635f0e5eac8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fbe0613f879990c51156cc5cca50e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a356478b7213840ce06dc589c4850b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b3e0b2256cfd02688b6f968cbd6c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7699b14dd77f642b61d090686e5984b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071399cb97802f33aa95354922233aa6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47ef0f3ac8991431cc7e92b449bc89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a98f655a088f2421fe1352a9d0c1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f6795afbb5043920e6657f577038e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc754ab38115cd4fbc9a6b5da302f9ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c75d02e411297c0f1a2a7c93df89ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0010e05a61df2941fd2633645115e79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec71d177b76d98c6c1b00e35b8b6a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf9b40917afc7807c932a5817ad1cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928203ef3d7bf94b4769ce032cdd6ee4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944b804cded84d896ff3f0a5d79d572687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7652c5c86e0a6519e8118d96081fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c05d7104fecfa10b60ea952f68482689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00c7caf6c9ff2087b935f6c248f657690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3197c6f94367a6233cc8bc1969fac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aab9749f2bda3143f4aed678e50d96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a637a425f341c2574d025e4ede94d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44ce742a44fce8b523f6d0daaf22bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf48890fdeac388a68f21f1e06754f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1552e223856f12114b56b5336cd575696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3d63fcaf080e00d2472485bbd8cac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d32b3bcc9d62a2478a789b039604d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400adfe60b4aa4f37a72e66b2bc4ac6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86f914fedb110e7744385b06664b9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346259f8d5065db17a90c40ffd2ab0fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22ededd2eac8403a0c74ba8668274a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0be60bce8ce2213236f3830a2932b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48851eb1a31c381f454af9e586f8d472704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1ed40933e1025b20537ad565c4c11705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359dc780a425a41f026fd22596c4793706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f25d3316460a66cd21886918ac6f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec315f5c0fa7ad973643a77aa5e6271708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9299aebc1281ca5cc6990659b3d6098709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa720fd1f0ec3582af5ce3cf8cd1819710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d822aeeb43b84fa2ac62354e21e987b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e0808ddde9fc33589bcf27ee570fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46295700e16757cac37ca6eaec30ab18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acba6f16d35883e9b350c9b66d253f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236f8fc91ff8633406f03504d24d59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09ffa6d279219c0c1a4cea5339ec8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9b67588a9e84df4996a4b337c4bc2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f129ebf6ce1ce1a557b5c84bac5017718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879079429bdcc3bda2eb482547d60932719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86a5abeb8b067959fffc8f6243ced1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4f7be55977e06a249ac3db3e9bd3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77f05fbc03e8f36ac50f2519492ce7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f59ae1457425d08ee54d4712ec2b04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9041699189c1b049fe858cad46c5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc451ff9e5ed748cfa451bf82eb54cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a126a26aeaf457dad585b3888b2206726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443167172a3ce19d20e3a433062a34e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af902d0f2f5de4bfab7d816201257b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83564944278c5a7eb4285bf09308074729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b129eb841a156c9d5018b153972c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b244b370d879eeab12428573dd155731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9eb31ebff3b3ab65e4ecf0a41a6f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a772c563326fa39581a136c11c8708733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641a1089d79c4fb80a375044a6844ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3fb2e80735b6abb45225d99169bc5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0adc9a447c9e16ab4cae1181597af4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcd15f6eb55864016f5faf9e17c472737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35185bc4f67556c5edcc0025e852bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4ba28096cb23344b94b0a758e8671739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d42d91b7a1c106638ef363a5126f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc30e610d8d0133ba644fe5341d5389741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f5cc1c85c41b9ac13f8e893d57e05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b676e05b728cb776636f52bf7c84d1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a9c684c28da80af212e0604b7ed82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e54b80f565f39ef39bcb11092c3e16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8235aefaf3f2e16530b2083aa7ee535746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed253930590e6ac4ba33f98b94a431bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96366b3b6f90cd48e778ba9a39476181748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f3fca63d4be1bf2545ed8c5d1933749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edd2f2b0525ff1cf35fe96b1f64d82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ead7e9abe5f042cdcb39ca30581b9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62325ace07de1c01b5f63453ed0b88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4ef54154cd2a5617247480c62a6a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e312cfd2c37330cf94de3430b0f47754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ccc694a1f8ebab53dc3cd572ecb2e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6da655890fe07a977804fb061f0a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd44a279f0141c8c4c8928f3b22d1a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102c8df30cf4f0755bf892b1613f6ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f472d53f90c30e976d8eb82539a7905759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>