--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b7e55fe0bf736286af0bf0918dcf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15233c77d09f3f3e51df34218f902bc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d06786bde75f32ef2b375cfb79ff233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb416416825128af5b8836c1a400e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8fe5e7484a9d0fb03daa222fde4065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb4316827cbf9bdfd570debc3cc7a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff887d92406b5ea94ecfeae5070957937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad161b5338b2c8eadc6090f9a7d84ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40f28c89a6da4918ade2a4598b33169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fba3256b0a28506c2cc0bb228c14e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad900fdc85b0e4a1425a6c9236c93fba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149533fecdec4847b0d31efc47567f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb669299357036f2ac9db91664f49fff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2379d08612bebe60537fb3320e3bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087fc305a9845e13b5bf9597140e72a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e1fd89ee2a0bf8b1a66ab6fc57b0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11f69ebfe0598dab40b6f22df1d29117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66877361cd00aea79c1ef3a10aac853f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fef133dcc984a2e6f68686071ad3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c225727936defc7f61fc32c53fc76220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33aa5246af9862374fa789d4a3121721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506de80b8a85087c671eb14a4b6d57f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c457a5276f369152c9a5466d2924c9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aae99c55e5d3069b6b11bc4227d12224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8ed123ad1509976c3d57bd2b7034725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d18324f00f477c87271c99e71c313d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0514d929d8784ad870d4186154a3f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d195d7691b3ac2b630d7a6f1094ad5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086832895b1169bccadbbbc5bb7e14e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519075772cb444d17f76b54d7e6ca1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ce62d871faedc28f3d1bb1e45443131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b685792b7a57b9de928b177a59657a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199c34139db9c63c0995b7a12e13a7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ce966c5a5740739126e10c10b949f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a10cd2216a598d3e6ab97228cc1ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bd172c3ea0393cc5dd94c20ae8fd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17fd7c550e8cd8c770120a7a1d787937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d6b2ca013a4ca2f0ff52b91c91cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e31cc854225ad6271eca3916ade0f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d753b7a807401ce9fe56745cc02170940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96387627542c4676fc681115a8a6deea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3e75d95c11492878863f1f77d59c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e887dcee8bac45aca861e04e70293743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342d555569876e1051c3749ea2b2d2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1202a80abb89720319e66d61c08bc5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b5443989f2b7a67b274fb3bff963a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694629c52befbe83dac934825c39565f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759e1c104c2a7dbe5744a69e9d00d2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940e8e0e57ebdd04db60662d97e28f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c8a3065d80c6a055f6caba1b10c4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde6bdd26086ae39b349b14268590cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482273a5dae9455946eba7e013479cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89365c5b391f495688a81fde2876e9f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ba8f76a35c1d7346a71f09e42761954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdba09f3812628b8e1cecd9511483f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf112c9b406e5cce8c0b120e4dfdfad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992d8bfce55cb0c02f9009502953ddd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5aaee9135b82436566a0f0cb2c31858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bba71c2b4b719c639e2e1f6e5b32d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987e8fbee465202de96c57ccec44cb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a4951747939577d40b976e1008fce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825f5cd536d50781ebf11c1134ae3c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252310bb7451a7f545d1f75f0f7d91863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21748260f1f49fa3c8a5d948d7e344664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08928c3df00a73b889923a80f94b8ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667e9d81cec7bf6be1a04570a2697e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87c83049256f934f00725c5a5eb9e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566e708768b0e9fb07b2974707ddfe468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b748740e368944417a4aabd3cdced69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f40b7fe5e57eeb9f552dad9500c6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95add40096e6804ef7f402a2d4ac777b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1cac503c98e3bf071814477df8c1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae626491ae9fc24f48036a56f2742b5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6fcbd560a76d4963a8e78db51c34d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a92cb5da7373a288c7eb971f05a3b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30e635f5d2b6e7c2483db71bb7347476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b55d21f51622196be4db749a54ae477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca9b6e37747aa3afc5aae120919a8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c21388c8e4b7b29e06573f882053c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dda57382831abd1f3f9d0222c1f6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985d4cf66c8433e5cbd3e3469e3637d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d65bfbe78a02e2faa869dad28d8b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d5b0f050446989e59ba4c7c5454d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcb1bb30fcedd64a54e1d47b10d6f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f100e446bb128c9b16be225fbeea585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a12aa384017816912e294be44d46186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958499177fbc3fd5dcc81501e7b29f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed734248bce2ca3723cc6f0d56e656f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3661bcd03cdb36579d7f31768dd973389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c64bd5ffe118ae1b35939793b261af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfce366792cb004a9f20b9d35ed6c4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d31a917e5d0147c0862e565623583892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c16a7e72046da802eb344b5653e86a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a427e9431401507c84afe9b30d31494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9518b1227e7f7ffd5ef68be50cfc895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde16cc9f4a2980a697e3f528972953a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997df22f6d2cbd81525e4130980d4b7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033da119a85b11d4e1fd416c286f6e6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cd0f0bc3117cb02ee4992baf0913f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a3837f15f87f371fe759b2c3a6b53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd82a7889f7e47100d421fd4ef8decc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7679048747973bd7521f72f705a3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bd736d8ebd16366934e65a9b6ae50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ecb951990dc756fcf436117e5030f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7bd1927ff4044c8afed206f9e28eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b9cd0adbd288137e18cd411473a39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744ac5ed6473aaa40ce5ac2f96aa442107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfb78750a75e7daa45e4732bea9afd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020c497c495d45c7187dcf683e03627109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e8b905f41611216d07f30d0bf895e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5acd6d77ad9546947b0d55d2e2ec7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d3a5c3f053949eb94b1c444f41714112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7037da3952df16d3791e7e2fa25d4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729df38fdb949247ca4b7f6635ddb00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789d4ac223401b9f21cb3eca6ab5661115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510f8675ec4325cd290d10228b8c42c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df446750377ecab6ff86ee1716f1277117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b036ee4fa23b42fafc4ffdf743ed6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76741e9daca6d54f86e1c7e038d1c0f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd763aea96806050830a01c759e740120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bf6f5c761fac33216e39ee360cddf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c8800ffd5b9ede8e490f3c0b8fa00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc8605f8b4a9508839895df71b7296123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e9574e70917383db3953ae70dcd23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f1fd20ccec5702871ee4ce51d971f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5668172c3fe6e44f26b7f9b94f41c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d08d22a3063ac764a8089e5d54523e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a0770bf6854b02ea0fcb2e52bf9a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c1851692e57cbb2da70f719364f7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74158544b4eaed515d1116df5b445a4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f055a1f08ae16981fd09ce2102a83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624198becc77c4ecb184faaea26fe1eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92e9bd90fe696951989c9cb4acdcb1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde6f70b31f9a04663324c8f7234887134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cb8094f181aca2df267c5d43015a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138a2ef5ec80d9fad1a82a23b414b13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7f2413e16d0f2ba7f07c2b09b750b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b14eab77fb8d917ce344ecc85abbc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67447178594e578bbf951e752af4dc1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e32155e49690b4cdecd2e5a2da912140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ba8884dac1ba6cf74831847b4483c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a04f112974879e8698e2b6dcb3513142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286df6d9bd442c56e2d7cddf8f26003143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb76b3d2f2465b145b9b51dd20dc54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0bedeeae38265ed0b83ee46b76de4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a07c9be87aa801b1de949cf85d65c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c380e5f778830dd0327a5099cf6b694147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26290a5b2148a87e49a982efad65091a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a9a94c1afa7322645cd53f99da652149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470ebf62877193471e36791bde02c53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85200dcccf1a07c93db4d8a12331d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d16663f43fbae0240ce7c7f4106d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569c0547e1c64e25ae4ba8237f19b3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff221cd3d4110172912177cfc72199154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fad3700bf11976a8747273bdf9aeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ae5d2826a4697f060e3140c4ea117156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3a3876242e98b915d40c4716d830d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182b263979cb75bcd6e523690d89154158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8f070f75b4c58e10cdf76c6f22fb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36dd608c7fe8f2a05999d022000b9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def5ba924a648cb5bed17c3e515baea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdf0b901aab82cd088df01f0dcd24a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbc4e860451ee2f809d376a079c884163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad11f02920c672e828aa8e7608e4dc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885c129f0377bffc7780635e82a675b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a409efbb86520cfd1991c8263d3a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7126739bc7f98f49be598d16c80147167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ceb87a9ecae7adda4f7f1b86bf86b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fe68cbd710e66b21093b24512638b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61754921d81629c9eaa7a62a6a0a2a2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461b8a06ce543d95e1567abce2821cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e405fd6147b6f9b86e5c30efd710e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19294ea6ad0dbc1a5dd91a6be64e668f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e238464c6bd16213acbd1ef88a7f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695807a81ffcd2600ced7dd95b627215175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eed32e6d6e8d54a8104a082302d7bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003df5533eed6a12b2efc516dbe7d613177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ac529b0a55a27465b66610d050ee8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be985fb200766f31ec6f27e01483a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a3024d153beed1877c5620e59f5c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa802af3dbde9a4f3ad22fa810ff30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58f2b1c6174a0b2d0122c2d7f5b734182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688a9de24a48c94aabb106e9479660d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f155e1e8a2075808db80c2156ecfa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398df20c4644b7f29fe03f45315e6392185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5e235062da4bd09a9f053f19f6fa8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59694deece7b69578ee36b3e98f856b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320aee2110be9e8ba836dc2b8f74142188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8fafb9ef868d9b39bcc74e42061c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150bddc1630d9e6163513787ba957d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948724982db36ab2ce57de3b14cd4a60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846459b3ebc3c7d3d545dffb4fab9ca2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8496d3877dd535933604591831c79e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a68c209810720a776c55460ba78ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa262ebf9615ca638adf0614c9a12e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e8cab6d03a79728f36c5b6addb323196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25f555fa743c5117cc6664cd0c073e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e7ca9cdc98e60d1c4304a4752dd0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b207d4ffcc673c6663b8a3f93726b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e54ae4cb032e244595db12953fa6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77850ec5ba76b37886f31daef92b16d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e2051e5cb2540ee18fc9a96f8c096202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c89cdd1abdad4fb47fe81bdc580bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115e00dba39b6c72816f0285fa04a28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c598297076505e5c57948b39fff84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98214cdf8dfda38006e20fdf5b2291d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b5b871df85a3a016aec2dbcdc5c9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365699e425ddc86e494b11d5c19b5984208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11815de4cfafcd400a27c57bfe7002d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19e1fadd6b7f4d78b21962549965e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e2d08d601e0ce82882abd55cd8811211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1371dae33cbf01dfbfa87658faa334212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3b518021e66c618e68ff040fec2f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e221f97bf7e948000c31c1f00bfeaa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a69558548685408b0c613501ef777215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a4319ececba5d03125ca55840a623216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f50fd21eb4d26902e311b403dc02d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e998040792c7c3d8bcfa9f35fc40376218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e26cdcd29b6561e79baea60bceb244219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160ad1701e532ab264c8aa46f0ae5c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4e66e1915ebad86fa8867cd2b503f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bd7e51d892c119a7fe14392199fbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d91175359619db9c76e09fec3c0148223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c661b1b3b05c1978e519c42f6d170224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d055bce6a296a2e5250f93443a0f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f266023a95e217ee0ae569c028bec5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa841c104bb6e5ae756ac83e2ab09c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043a6d0d03e62ee8982cbe7f29dc8c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464a036f4fa0acee843f7ff2dfd4456229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8e66bfa7793048e9a28ddc6b06b61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3623c34e43f279d197818420786dd65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af598752c73c94662f14c103c6435ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198879d34b92909dc712289fc724314233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180b31804aba0f8b8b1d76113d0d585234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373523e8b62c39435290d5dd2249cc9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c1dcee6081512ddc53f6b49ce87fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653280d8fc9247230478f43a3ed047c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae96442ee6db5d685d110e0c8cb7fdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0755ccbacb8b8a0a2369a211257a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cda755468514074fe0a23ab605a04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb27fd51a4487022b4005d02e8bbfb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70854b508060f52139734108cb78d89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff110a5a063ae9274813f14fca9f5f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148c8b3b1bc8a7883817a756c47ae48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857222a4db8d15dcac54e4630f22abd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507c58c3aa2459459e4cc5e7729539e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8574b16fc270b93125d12beaa46fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384a0eb69b35c11bd780e1790971043248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68ba65b6986a19664afaa33d53a786249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3837974e290bc24d8e67621753b9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d45a2231490ef602be18aabb3c0df0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49aa4b9ba975446a8aadce7a27ce47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd3a52440c8bdff5aea801d6356cc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546971e2b6a227c7dbd945670b84a732254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e5901236010e0cd1bacef648de04f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e810500a69a71add3dde861b903a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498df357280860567cc33f205ff3f60c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9369d2ebc5c15494b2277725766cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57c9aa2cc3c1ea0107c14bd89fa7b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84445ba3792ccd05d0ac6f4ef4042de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc85bf217c26b8324c9e823cd6bd9e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160944772e218abc5954b80cddb487a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994339bc5334d69943ab52baad345e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e559f5a6f184bd9d58ce9cf88ad1d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded14dfa6c692dbb744ed8ecb4208b60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706ade8493a8387f74414906d29674e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf234944a33229c1ac8b43eaa594cc6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d117ae4cf4bce6a25dc4ba1c50b579268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdd738468eb2e19fc54e1590e35dcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b54b23133096997c539c8f63a3b73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be82da0996c52959f064b7e2dad6887271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b362dddde05a4c6dedb6be4db8cb703272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4833356242aadb733b4bbf44378e3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbc73303e587ae27a7c8e885e3165d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae653cc8e792c466cf4c3ea64f0a71a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea364eb4ff871250f685000ea34987f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b75412b6bda40277fdc7217c826025277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb85cdcd4e6afceae1157c8eff9919278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226bc5d7a7aa0f94b73192a9f3c773a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976010355f58153863ec25cf2c38032280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffd5f47e5b8c6ae2539019adb87d3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37ab5ec2cfd17023b36eaf73660ae2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574de71de7b3ffbf56c1a488f290685283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d811687545451303d38550d10c549284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840264d6472a5f9ef1a16ef6a08c79d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1461eaa3a78bc4c4754ce4acbd47f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f971dec8e9386a8980bd68d55b006287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbccdb0d07c832c9f1992e8fae048c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45746c4eb9d95d79fcd16356cccbc87b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519cdc21fffaa1a4c806ecbfca8af68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bfe30330ff36991ea56b0f9a2d808291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7538260ab7a7ffc2c0fdae46e314d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055c7c7b8a361911d49feaeb9df4465293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8156aa36fd0843b161dfe8c35d093b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc769c365f58b38d32a25b6d57ce9dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa7e8f3bd6ac00ec60dc6a04a2702e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa8c426fbf11fb77e2184dad3e5d81297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05d9b57f8ff2fa2f4ae44792e15651298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fa19bea11ffa48a70ef1ec507361e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7149fc820bdda1e974d1f1e9ef2f65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5232327f34325c6db6d804db4b47ee4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a7cd77242f7d89ca9b974422493c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29561c4d6c70d116b142d0dd2895934b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5853df16e6b9b9cd46cfdefb620c42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbcedb52340f207d429e5e34aabc4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0722e722f454b4a9d3f022b00719a2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969b72c1c92758787ee40456b794694307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b43651dc7806f5f29ee28cd02fc53c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fa18eccb958e8d186b8ffdc204410309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aec91978fb0ec150a851314dc7d1e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078decba851f78770ef19cc2b91e016311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67b62ebf8b6d50e5c06cc6c7dd492d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ddcf4c68d37176c4084d96e08b440313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906c43f6f80d6bfc6bc065ceff83c80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de12e9e77c57927ce9c756e99ff618c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2432a4fbb9c9289295ff50401f95b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a2544ba43e6f864c1750956523942317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e58d55e7749ceb1d54190136ce11f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680e4c7e8d6c4e4394bb3c3694aaa2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bcdd19719a92a6d88e0f91386ac39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc988d7c443810bdcf83a35a6ffe9b6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58f6c70cb8635c67a4cc7903b26881322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d236e3fb70caf1ce46c174a9dd32417323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d631977837e6a08bfb4660ae60a50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a35372f51cb69ed8a1c19c2a706238325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e07618a0497c009534bd864d71a140326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b98376d5ddbc851aa85d1fcb20c6f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd38b148f804fadc7377150c928cc5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c213426e019baa74ad89805f71931329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff238da8d0f2d7b289300118a017189330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141335ba902951a9223bfb49c9aca1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb848a02a2690154652e94bb64ece3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e623232212fb52210c446f5240f65e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55144bc048a9a0061f397f46151ec6cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0769ceef5b7a5ee1fe5e08018f52f8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebd2137d6ac0467fee8de72f5c2a27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57c7938c1c7da59eb6690c182eda94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97dcae76dc40686ea2699624a573e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39559ca2f9d05c2054cbee823bef5186339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d54cbd224b07262a6e53c1db3990f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43928877f7070268222205e75c84e06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8d6d3c07ac5155e5376e62c648c51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0b8cd1f18b77f3a48e21285ec3114343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71216e5da7e39830a736bcd2ff71f668344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef44c5a689354d795404cbf577f631345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ab7fb906d1cc9f23da018c34aac19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692628bd2379bb185eb93bf831b18a89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705d7f0a10963a3170cd7f251158c8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9560b31bfb174d78e7f9dd82b896288349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e317e79e49d112af08323d2730a0b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef823136235fe27d52183fa367361fa6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528f2802b6b36bf85faeffa8ebe6ed0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817710562474ad79b22d7451ca3a08e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625d29062ea2e71af239e1beba8194f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08399264d76c8fbcac38fc4c3fa7f3e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25161a413da7a09680e20624dbb59df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad78d15eab266888b612baba084331357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bd137ccda4b20339f0ed3f207aacb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fafd747046dec54b69e138d860faef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c29892ae09f8fb7ad031d5a674b251360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba56df0ba7c923b0dcdc93724bb45b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78b65cd3a59c0a8cee74e1f7059e5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da972582bcbf870bea95dc020d283ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83d43384ca52e04c07c50c895ecc2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993f4dbb7034c6028db12a081cf99aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79fd4ab2817d3dc244d5e3b4fa2de5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb851c964b0dde5f2d7a6b2b946038d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a12854538eb23651758297b774e49b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812be6ca148590ea252988e7120ec99e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ca0cf9bc51bfaca0a06e2601171db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c25e337f87e2976757de659c17de76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa3dbde28f8129ec4f5f9ecb1278eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446130dec2cbc27d25477548e8f54a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec867e8e78801c788357d838be5f19374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbc69b3da0558db67fd9f84f598997375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faca7f135c72794ed7468767659e2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b688d102eb12b0c9001ee58a5a1cbc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08281f991a3c89b75188bcdc8264a93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16aa963aed713705de1eb029774026379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a66bb1976cc674fe05dba8ca3b27f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5b0e2068d08d67595c6f8f0449dfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7cb71f937b311892dc26a7cb65932382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bff7103e56218db0eb785fae25bca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab028753774bc02c7f52e01b451b48a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe254c6359a59f05d64809ac50e282385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32f20b31f8d9ef80af88f2a2d6e2cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb555ca5918858ff45d98da03c66d637387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6e85ca998871bdd617f833aa575a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d7ecf1ad2b72e79bdbb29172ddfc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1f56a0be9df302febab7f1b9321f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb8cbe66d4b78d11416a8813a8a155391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10969177f0ea5199e23e4c46d67e3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b20a6c670d42e8874eec99b112685393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e56f043ae1979d6a1d7290734aaf28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8734a60621bc439b8c31334a75357d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c401e64b1a22f941c36dcb0ea04c44e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d78384f27b70665425185f5869dfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4f882c8495e0671223110f8519e92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627423acaf4e8d1cf5f73c2dd314455399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9346bc4e7f1a549b1fb7025cdb3fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56464157f2d17e4cfa5134099e4b9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44839e72ea77af95995ec7361108b322402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ad9cc5b3ed32c33fe128a1afe76a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d24dc2733dc34f08fa630d318e8a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b042e2e61e9e0509bf3b2286d1c1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfc7d54ea8fd0d85e438ad979c0c5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e98999d2078eb85c698a60a7a36e71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38d879e05505b6fa8a90c05edaed86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca9a78040832a940cec28b0e4c53b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ff8040f71d1580f4810335be6aefa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99d843ac3177fd06055a60220bbd26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce8fc2bbce306fd401d2a98a3c69d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b256b4f71f2d2193c3c4d76b517a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a064430f93d64bf701fcbe3152618fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdfa542d7cfc4c293d1832c04a46bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aa8acbde753618f56e6b9a9417b6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53ff817a720419e38a5117cdb08e5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5de58dfc3717aac25954a60aa57118418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3301d32f9b1da00a4f2c69a38c8591419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd735af0741fe8e09ac93f655a5b74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb25df9efc87c62272727a75ed2494421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd45e2628999826a73d189aa74f1c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8574b16fc270b93125d12beaa46fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994576c3904949340d51b1f4a87bfb9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60a1b4ca6c27954a8b8638e21600e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37514b34a97594bd3cb55d00c908181d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef99035a0f0111648336c7f3ba779ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8301031d7ba5daa6bcd6b69390f39ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45354ae07c27c5c58d11033843719d44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a579ce63eacb3ada18feff798ea481430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b13b51c2a83006e1cc8a3cf643139431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e0175923a6fddfc6482fc34cf55f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadfa2ee8a2039e48b2e7b2c0d95fd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ee637a0c021852979693f1b200588434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e6f4b29bc96a979104d05bba9f361435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535b0aeb1140bd29ea9f4275c06b2c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0c2a6b26e5cb34c3dcd5849724a9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6d3ef48ea88104c683f10797cbf64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea406345bd35c96ece62635c7be8243439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de62a2a05809e4198e8ff7bbe8284a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eae49e239ce1c21413e52eba753f0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da9fb091f6b4ba19ae0a4383f965b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a9bd7bdfe6fa0e034a0e9a927aa90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df1dd34b72c40e78a624194736c1b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd3f8a86f3e255993ecf6f50d2555f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0694b90c373a14ab6af24478bffd5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03896b2cd89c933b188ecabbf87ef126447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25df6338604a3e42e66e75ebbaa0019448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106a01d61a39aa23b1cb87a627ff12c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e554ba042326323da84a119057039f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de210a74f3f5bc10edb3d7668dd8c16a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833789c4793b64ba5b76fa88c93a3d34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718ea4f97a91fed3dbfaf32f154073e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7e1bd1afd0e65d1fd3a5db9de6ca5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ea6ba295638e62c9cfbb33093543e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fcfe6d4d2a7902ec764a29bf3b0e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079a10e70fd47bb8794439883e4a779457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81812ee647360840b7e2fcf26772c286458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74484ae1774b668064d3a88a80eb3c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a96fc4b8491ae5f55c2fa5c3a238af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f51172fea03f889213a1fa9d59df62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235958d2f00e32674be812d4b23d203462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b73b0a7cadd35c2fad8d672ea3b6bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d375381a0d9488a2ded45866d3c43f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e10b6925d4c119928c4cfa6bfa992a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc67c71f5816c73cb14a53a93b610f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6737c6f39155e6d2e646447a9c5c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607a4314989ea7ecb323002c77bb29b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747de64ad12b0e5427e26b83747f692469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758cacfaa7887c6a2aba7dbfe4961bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96cfd7414d5a152be3e4ce88ee521e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c62fb42b81f48b7280c0ea096154e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6d3797449040738a48867445307d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006486a3b0da1584e8e6e33c50a3e60d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe80e9a0390c0b3ea55a0c4577cc2b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e24fc7e210542009a7598fd45c2a23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db6cc405b09103e14e7c5889f6ccdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a7748f1a251b0e6c79c5e4e6345b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433390ee9cd3a67f47c35a2db18a10f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57149f2026dc12a1b30e07a78297e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a547ce7eae8c721fa498024a71fef3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0195c8ee38fb61e1381a8bcc45e33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce9c0fec72de43d4b677985eb10f06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02e1d33442c0aeb99882ab80616e03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53195fd0971133f9227a44035d8437485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2af7d707d94c9624224e3a6f29aed5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389b8d95c840ab3e4550f6a5361660f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c288236e05d4ab9cc4d22129d019611488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce03ee9e29f9823ac02cdbdb6a49954489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ccfe9e2351047e0ad6e5bf308a93d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765f34cd9ddfcf768b9af2c91992ee0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6693796a947edc87d09e9e15e6279492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ed1abb10a855bf56d2171d2a339df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882bc77d20978240e5aefac92a2ce91494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7d68eb6266d09d1666f690bb95379495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968460317c703fdf21b15e3abdcc4d1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb30fa5b5bd03105ca368114c4b44a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bd3935e00bfbf6e3c20cc928a78d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961a4f83b1e579b2dc689848293342e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfdc5b0d6e12911aa5ae4755de4bdd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6431f94f2136d5248533916bdbfad6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c2bce4f4fc67c2054995afc734561502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed46bcdc6a93e44f2b63e51a56f0873503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2227af7d34ef95e40cbb6862db1bd70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183763695a3d96744ce2bfd293e329d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97235f6f796df3dafc96c81e662774c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47980fb9c9cae6ae5b828df4b7774548507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac275c775fd366b3dbf49d69f4802d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf5c54aaea7900763f254617442b8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab79de567217fd33b5a69e82e542430510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad07180509034142d1f963b65405c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bb34b4f99f8433b042eba281ae327512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8814bd1eb0f9fdf0b6df158cddbe62e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbf7f88cc12f2fb4e3c9b8a226ed5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82da3bd1c70f78fe79c963a03f13fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6c4bccc873482886ec8e7fb602de9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce338ab98492bbbfeb0d93c4774cb8fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085b537262b359bee9fd787b38e5f93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f56c86cc88b05a1b95c9ffac512d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ad97adfc8545aab04ff9dda293c75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfd4449e5a4ed6c6cd62693cde2b60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3415825b6ff886a40538293a671429522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b1260fffd743342534a2eb773beaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c5a82b540aceba03e4e435ffdffe0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b55418da1d6f2238072c3cc93ae8a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994331527d347f540d49850874c152f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aba1d29c2b902c848a7ccb41b64cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a262699f5a1b4b13b51de0cc89a9516528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04318ef9a2eb329eda43ad0f47c6b38d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bb7cae0ac1baf7b4b8691a90f02e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68177a175b3e34d6d8710680203755531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44cfdd287215b6eb5f6a47559aea8a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd1462af69d1f9c9c3ab356ea8797e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14f1905bd4a794a647f2a5e5e5f7ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03baa7b06370280d1598e526263ea4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c68dd37be5db64cd13f90019710746536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a962cd85acdf9ecc46f68299f257a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69c85ec7bfea8897c3069456c069eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1eb6e1ce49a842ea7292ed5980a9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be664b1bb8f185d098b5ca987604786540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da04396968d5baed999dafc8f37ebe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784fed46062ecd8ecd640906f91ea26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9342428566a5148337560bc3173cd7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe71e35fbd5440b2f824929ea437e37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ae4883cd75d0a6438be40ac33d876545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773442fa86f21e239922342e9305e135546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82c9f6558ce5f335feb0c386317647547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e86bb9c367af7411652d65b8e47b83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b370ca9ef4b74505a830ab6437a9550549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7491d27b53beaacc8501744a388a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a190ee473d68797cf06428e6b26f51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b320751f5e03d3d419708ee06ead05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2bc86c1b3152921770d75f889ceb5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e093d2bf6f1366b3233e456e8ec8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bc5da2bf1835724315f36600038f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded9360b5cb90fdeabf9503c990ae7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86039fe0bd4572d64829a3bb488e31b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd598fd209ac066081a536252a5a664558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe33fd23336aecd02a6358d4105e6e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8c47e79dcab4ed89f2e84cd6373d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be581c5d3cc6346e8af19c11549e77b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501e445fd963e9e8f87fb71125532c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a11678a6a22e83c41d5074e77be4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa4bc70a61b665dc679a010b8085df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa191ce012175f9f18b9e4336d5981e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bd1ad04906ea3647500a9c63ff59e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c3364c3976f831de29b6e20c01031567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf2d7ead5538d97f8504505f031891568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eb5d88cf20dbccccee904d779c9d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ee5692f27ba46c66777fa2aee6674570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee3fe9648494f1d3c5078f4b721fae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8aa674148bfbe4b31b25475ab2b53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c34c54bf0042137087aabd5901b92a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af77cbb0ad9caec413caa7e266de03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9463de7d2ee9d38872e6ba37afaee66575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019950e53d0881ec67b0bdff0d0d85f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa932940b4a8a0e8843fb5c5eb2c222577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f01e2390dee04d88bd8feb3b5c4e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d76413585bf3458ba58e8c9b7c7f59579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744041b18be3299d6e5f1319823e6434580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1422f6acb16f630f224c0e41a3198581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8389586e27e0f67c88135e23a11297f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc921facfa0e23e2ebaf10923e839f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fa463d016c1162469fbba9c52470e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7904fe474eae0d31430843d3a72d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773aa05b576eda56150c4315a9c168f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386f1d5d13d0b453d7bdd6cce59d430587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ea669057424c7f998c187bafd5af7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161921330f0ef37b6d6108f22fda308589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ab5844aa16f79076e968fbb44719b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41190076067a222abd9aaaf207a5265591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262b98917dcf653d367513fac724dcf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabc0885781630329a8ca2c40abeddf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c5a6ff78d7ccd73b1567ba30f24ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1a687a59ec5e12d646ae65d84c05c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e07fd9e8a112054e72848d144afc98596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d8aa93cf6740c99bbd4e8b6611f41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08eec0954079b58bcc337669d7cffb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb0c55ce2ee6a57ef84424aee15508599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9db5297527ecdd3baa52836fd15431600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c14844f6695c48257087c11ab0d953601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edbbb90ff77bd3209092db7f428d3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91239c64407b65b0ae6824b79468e2dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d0cc575773c34860d0bc7b8d62698604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adf750113e793ddc59032aafd041da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1edc25a92c4c6805a739faf92a3a47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5402cb1c381c1e0f24c8c4cf24ae4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9649cbf956cd3cf902da5deec18106608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a417325e29ca8fcf70bcd0fa53e3919609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc76ae8608512d2eba96547e4e507bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1e5bea9851eadd62b25f9c5704678611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bffadb577dd366dc75b7baba71095612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdddaf1bedf47c6964b2d107d2ea40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37360ffc28a471a7b5e49e6c20fbfc41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf050731f3c0b93807bff7c17b2ecf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216acb7dfdd7891011a4d53ad4a1c6c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbb628a0139857cf6446714687359b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0eac7d187ea4c03b1d99bbcfab3bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd2d7c5499bbcbe3777408a204cda8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba049d318ce5c196d53b0b9e738d7c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf9dc373253cce0a0b2758679fe962621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95a1cf7f15421b161f6b0860c1ab4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36236cbcfea1aa5e6c246062b04e4251623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c7661073fc449faca0a882dd684d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1bfc155e75227e0153ac7e2726dcb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a168d2c695137f2c2cbaac35abf42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82832a3e8172e0b180b9cc5b7bd3e075627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820d074640278bc439a26dd22c03182628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701b5287e523fff6a139e52619f92de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8137d9e5e51b2960b2e2ec31e21437630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a95ab81ae908f8a427a8191a291c6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd299deb0243854eea4628705817f4d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13903422c55b3b1ffdb067e1ce5789633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08831e331fffe8b85033ef123cf9da6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beef66aa0ed713a9ae9ce8ade0c8d87635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47e354246d0f691a697ceaf7c8a22e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36bfd82d23d37dde2740923e64817d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08073ef2fa804496c029262b80daa705638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb4468c14de95c93200ece8011eb04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e4af2e0991a83c691701931826ae3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc937422248a8088284793c2c9afb9c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc1377ec6dfa1d6cb68ca4ad0e458a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ce72d462d956f11ccad21ab1dbc20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35248c9fd443ffcf61fea2dc717d08d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea595fe0611fd78ac5005a0f04761c46645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a23d25533dd9b14a6116f64ebc1ec3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039d0931578c9ff8fb894b099f1d0e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d7abd6397076df786897ab2de3538648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ff4e60256a81fd3ea520ef72be99e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae9c3d01baf2dcbc3cbafcc05c1612650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d4566830fd10b0ea54f268010295a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d640cfe5da0bc47a0c9ebe31792238652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3d733063bb2c3079fe1e7c8ca9813653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4590af509fcdec21f2ec98ad198d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f5ededff4ac68ecc291c3c71b7a3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a81f6d9eb9583b30e3ddbe7c8e15a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed5ce0f7abdf5e03b8200da94a1314657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1676e750de5270bc67f9e06d92a3ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71442d6c22376e73733b9e2911d46f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d1c59a8572c2de7b2a509d29161b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21632120c48cd4e034a663a6c62fb864661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f960ad00b198fd6ca47d60a57497268662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9de158996e4a6bf3afe380165ad425663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750bef9f095c14d9f2ca05a8f1d8ffd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7778e0f133943fa5dcb8b750129ae9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc74d5b174c03174e0b4aa110c8b790666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68c2607a844362b344dbb71a1d1147667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc7eedb7f6f549764c0c53430ca579668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979672f46ae0ef7cf3a11852a213206669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72957a8a8164810a98911c676baf3ca5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8629ae200c7fa9721c1adfac941c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18805e76d98625cce4bafacd46c1e283672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe79586499645046d076d00af7f0a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c46632ee18b7ca66d09997c15486c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd4c15f297812f5d83a9189ddc5da4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e988d83201b828ecb2139aaa8e425bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8ea57bade7696c8b355db8615053d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824718e3ca495c219c78d85c1ca99d01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87fdd5ad6d6a3bac35ce4a981bf755679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee926dac0359996022d8ae563d438f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ead1357e00cd00133b52c7ad28267681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d1e02173dd676839ee189e5e5f5b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c6d16e93c39b2318d0088e0d4418d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71042873033dfaeced2fb2462baadfa4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5be30c7272107139551d260a71fa0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf522d2dc05dbe9fb5f2d3c9c4f10f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723add1d1ea429386a348af0d7bb477687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e405acb01b083d98826fe531df60f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b2aa5e2319c76dceaf61c8d4ed2d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a71b99bef2e8d99202c7edcdcdf530690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67195cb275a7e289f2d963bdb23e5095691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f918ad14a0db8598ab09b541213bb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07f0234b09a23b79a9e5e49b6d7c44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fdf8b0828844b6ea5b08f999fa40f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c6947d1f76ad710e106c84ca1bfa6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396210dd2e3230fd8a08be6ea2b7da7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9947c9976ff3ffff3db0db93bbe7d3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836d7015859261cc899a922caea66c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67acf830b5c2941813a1764184ae32c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeb29f7d9e3977c474c1923d01dbc5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701b829a0ba6bad06fd5973ff9351e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f760a5a461703a58ca09ff3b67ce24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b7614becec7e5ad5220c1ad5661f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798cf632eb7dc8bfb9148501e77ec19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec326c9bf9cc8fa365c39b935c827734705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eef5facc849ac9320c3c5d015e1c46706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869567d37efc756c8003a35865cf20d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf3ddc99e5bbab4e5b7b1647de903c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f17c8fe5386bf032492c188023ca9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dda895abd47d74a2a8e9b273f5f33a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983601a0ae5c976bd6e56acb17959032711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b3aaa01102268e22483b769c2ffea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b178f81dd01e0caf85f5f8c8a9aec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b3e33e4890e6d978a02e8712c31c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113587b79d8f5c355478b496f4330bf4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccc76ca246c0c5f746ede44b4f4969716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94938e54c45dd4c69e154cd6bce37d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f69e76f00868c2cdc19013847a6e72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450b237e924c010a6318b43c125a4ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63f5735910eeeb0e36f052de44a602720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736594b067455617c813113c351a05d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b670b91adb92f0d82b0c921f9b13e78722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314935697f58eb920dbe9dfb186bbd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afe649d7e7dcd9dcbfeb1e3d4b1742724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef266d08979a4a99cee9d2c4d3fb41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4d9ed5cd74d1c5127dea02c07bfe5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eec6efa1672c3e11ed26f01303f1d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f419ed6bbd0e875574a9800c2beac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d08bdc819d960252a561f4a1fc578729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469cd22fb8c62fdafeb3c3fad69b012730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a28356104817c4b642b5ced9079554731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb692bdcb7e65f431249e2fa2ea6c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf707748fcbfd847dde7081e9f0613fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8963c71cb7df5376dfc542cb5889317734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae949ef0a606c375098d57d702c4a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5d76ec954b16109b44523027c276d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd48ae05ce1aa501a1506a09369c20737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac13d97fafa9236f9ac793630ad9c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a52bcfa66b02d385b09474d8d807f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271b9ea3c63b453b964184b09a0ebf1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ff1fbad5ab1b9cc9dd347bdd51e04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a1ea35204d4725bc68e4738c4cbeb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d9e2f47f7cd6d86870db25e0289b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0570c4ec0b46f4edeb8ac7bb8fdaff3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829e74248fefa848cdc6c8ec71298b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838756cab8692a0a8db3db51aca24ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd62133f8c83aa0f0a7c99b099aaf04747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787fa3caec91ad5c5377a178098a4e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806318fd4f588fc301e9a1dba282828749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0bbcca5c3c7e13989226e4c5d9e14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaef8e3ee5a9f80e51438bb81051742751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad532d855d000e5d0c8d824f558a8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd12d56f150bb675332e0b56598ebfb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b0ee3aba133ab1977176cdf26175a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d14f70663acd3e12059add3b96f40755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fa2aca5a38464a72a389ae11a9680756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bba7a73116c3b8d0135f256883e80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15770f732589e9bcf30e7d7059b815758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863ee2d8c3b23eaf95adb7f9b5e6ea2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486896369e90ea0902148b4001aa1efa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da0e12789cc1846cf0c5fabe60c8d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a77eefbf825480f677bab2ad7c7e713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164755cd48620dd0f2d8322526c7a3884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065377d23c66c9e52121cf368fbfb7075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e5a1b19dd72ba73bfffcb890ef0fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9bad045465ce12ef660f2719c10da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e70ab39616977ef0472ffa04d435ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f4078d3fab580e26ac7434cc747ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7fe4f3759aa1673ee9d7597a9db9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898ecc3405296e34af632d28354ebda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f3d4aeead37d6c3a642443a29f01312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f6bdc48dc7d2353d604979218700a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b3e9b6d9cd6027ede2822c6fb7af314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508b77dc29c9d3c8fc081996ddeec5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788ffc0bbfbeadf7e91e8645a0f3a9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad5090ec6e3caaddef2fe6bafe62f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98d25453e582c0f4997c16b66b586918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4448f60d56cab85c13ced3edc8ccc2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cc4b0b4bafa809eb291b02f12fa8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263d089ec8d9f8864d9553483f5c13b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf988f4b6eabc99357ee65d2b263ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8bfda2b2a3699e8c8c87f137792d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3e8c856e827d21eda6f6e6e4734f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b42ee1c131797b608404a80ff24df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02a7ecc8d211b56008085ee56e057326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439c365f148a2e448fdbbe36120940327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef6e13ea3187853e0c26d2b9936e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de88e6879ccb23c2c78874bdd49a18029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5aec45ec300b6be64868933fcd495030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0005c1a4c8a0141f60a134dbaaa3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babee439ac3dec6db4b5baf11006c2fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60ff40d66467b3b856c7a04c76123933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086d3d4f6aa9a91ed5f7b5f51a2fc7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cc7a608b8424e2df4c1467bed157535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e7bd9dfa87b7b29a828f6430930e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da36acf985e390a543d257ee99c4a9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ae3456455c4dfbed2e14142c805ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cf99c09d67eae1731f1af24fc38e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a4b9c64f32f158832436317eed29d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a658d471f483aa626334e0654369341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68408adb00579fd465646655f08f941742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abcdcaf64c436af40b7b8b2ab3296443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929321d855290ba2b16a6b106db98a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd385b8a864990194391429931e1a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8530ed56d7aed886ceacab489310046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be3e4cdd702c750fe4918a77f52c7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d6ce4cdd88e68188fd94591d87bb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3232bb0acee123bcff4e5017b3dee749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea23231c645a1dc71eb6474e2861c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569177964399ad286f943d7045fab42551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936a061daf8da248facc75ee19b2f8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61f19d41a6d0d17ac56ab7abae2e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793460f0740c54527380712e22ef169954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b760d0f48e38735a221188af91e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fba41822bfa3db563f784cc717757456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8872f54388f4c5f47192ac9b0ed6ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1389bde30a45383bf2b07b2a654e63858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5d7ec687ba4eb7cb946a8db4f626a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487038728c3c917526ba958004482e0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edda8646bf55ecc1402d14a1e6b306361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0a50d23967ab97be9f37ea7451d6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3b130de8834690b216b13bc6f00ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf764fa26aae5afa6790e2c73f5bc0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200cef34ea85e8b28d305613673738665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545876c339cb5247ef4445872096e4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e1177d0c62c49b5e4e02ee703b86c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd07e2e992f07764fb2496df103a93068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ad59a5672b0901dedb04449e3ae3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed0b84ac6757a633e33e9b559f5d5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d8cf83b2aafb374102a44e5d94e9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e7b9765f2a9e2af0fcfbd1fc794d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60604872876a02362b6e7d0ecd8b387a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825cd7c9429e4f78170be70cd4adecf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47876f3a5d57c6abba2f00b2e1a463ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557776f34c532b0dfdab4b7780cd69ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef655a38fecfa9331b543018c5b64077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f02a08d51f44f2f78410209ad571e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf525c71be4936fab600f431d1866479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cc57ac10927e284d45f90ab600fbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5159e1e935c9f4fccf452d627b1787681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e85641db97e26a698bf7233f8558a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d203edcbc7971a151b625c59a29ead83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84a00ba0a718b641bea72458a2316c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2958d5647c5ceb5e31718c28ef8d20885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc6d9615f8062da17700a8b690edb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33b91cb1f481529bbffef08259cedf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50772a33f11bb3cf9a0807c6f5dfa6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbc25d65efd88b2f8ae03c52850ce489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a1a31f82f1554a47e0a48c55a5b2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72a090c9211a6badf5219bfcea3c8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d3db9c405eebd604add0de175e01a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e44b20563098d9659c504ded8cc7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a375403fc2fd7000e00746abd486a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041d29b27a06e4a91788b38573f0a4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded654bcef61e4816a243815ae34f9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c673a3b4e94faa938bbd4cfd1b0de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29916673012bc8ef5496afe5407bdab798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aec9faf59006a965baba2f6fe1ec199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b248fa5f0efbf274f087dea5224e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63aa442606a1204c0cc63775dea699101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53ce2113f3db8033a90da6704c6a73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d8efe3485041471edb103125d1c0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe53c4098940f953588e12dcee52985104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ae6a9fa70825301738ab92771de48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12163a5b0e4138397a9024801a84dc23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f88273e7789728df1ba49dc577101107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900069efcb7673c4d2a6c55b8b69f89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d888394f942109a7770557887aca40f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e0f5fd7a76be6880449e8038385f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84529f81de7547bcb9f59392bb23cc8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc80db2bcfccfc20a9c7161511a9b0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4099c0144bfdf9be388740fc1581144113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e80f7cfbf7815cc62fdc2f5abb170114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbea65302e6b9a390fe5421c7c4b7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2877e54eebd6adc05fee69f49c4f05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b2308c5747b464f7e81918577327c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c99eeca0f89f66a5c89756363e239118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a609479452c5cc71604bd40243748f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf10e722e5129e97857076381ef63d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d264c75e06e695037421128417dd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b630ef40e82999f089af21680f494e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663456f7717b84a86aa299585882e4ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464c43db5050acf0b4a55f383d90042124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03736269e656ab3d0f633d4106e7e438125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c5322bf5b31bc69c0e8bfb07b6914126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57632fbffd1ec4fdd007f24dda704d19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addd1c35aa10b20687d4cd853ee4644128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b549e3c2b854634c1bc2a754db0f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6a80143d124037e27ebcd09bc683b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98734fa9eff10c02a90063599cf0a907131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a8fa80c3946ba1c375b38457fcb3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39818725381e3e4ba3434bb4aa3c9f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaa652924038d2ba948e5358cf8efb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c5557c32b9db2df2bc28840d7b32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6019f32f84f2337794bcdf88be244136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a369a1226cc584ff0600bc4c2e540e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e54e58761d50268e38505dbf1e517138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df023861dce9f483432012f549b83c09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2648e7bbf3bd005c9b8ebf9d8a4dca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a497f39168e7041908f4b71c11c1856141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718a8a435cbe7d35fe6467638500ee7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b74d0fe49b6ed0b226746b7cda18eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf06f19774cc83a88eff9b9850ffb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9df38b1534a73f9467abc57096e11d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccc9a2be8a6eee5abbd76f6f0c9ec7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978e99ba73f0f2045bd8283c1e6d794147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca90377de0d593ec35323d9125d95b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c68d1dc6aaff2509781f5072771c1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b00ce53cf51a80ea1b9ce3b30458c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33c75ef21d21ed9e2adfed2a1481de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33651461bbb0cd13b70b812b2ac918152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1309f264ad25bcb55e8072f393d5952153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98ed01220f8eee7941640861f93911154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985f02e7dddb987e4b88cc0b4ae5dd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451681521686f5514d33d0d2023eb017156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89a382c04dec437de571c220036877157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5248f56f9afdc8441ad6a29d31d3f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef951bb05a1e2c594ea8b11c71a012159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dff88f5a66e6667ea0fe7b04e035f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c4f263aaeccfd0cc0e0735ba486ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc58bdee4045a085fee235bae7bf9a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6d97e11f2fd899c7db86b87eac026163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff04c9b5305e619c2b9f64743adc7b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f7973d7939e276ccb998b25b79372165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7be9c8c13e93e6397efb6192df0916166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122ae03a20aab210ac6316c212d7bd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bec9a3a721a379f4d9232e75073d21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927a477b56278a14880a129a3a95ec9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269248964912924c5d9159ab04ea6eef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f57cfb78d3d59ae69c0d9e7c7de069171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398616e8313f1b1d43439323e9fccd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fad854d30c6a9d6bd1a89cf1656723173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06037d0762a53d916c123a8da1341086174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dc7fa7c1877e6ae9575e6fe97e576175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213792fc7fc730288d6a8897ed91ba6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbd1762ae79177c134e13fd1c5aadc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd8477314452ceb53043d2db15aa72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5879af95d5fa9839e43f53821dcf0fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4066186f32b9d53c8686f2eb1eb362180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f4af352513ef8640b91345a0c4b97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb5277a535f5531bd662711a12195c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe410bfe68434db4f265b530bf29c94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48702bc2aa43ed9f2e02af9931b25b3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c1e0394a6b5945321f5578b9ed21b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09d1e20615b27f357cb5750b5e5c5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd7b0e2b661bf4e6db595380662be9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b23ff0c5cb330b4dd2c2ae2f18164188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfa1a3a41d09ccc50c5277abe407d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45da7c3c749cb36b68c3abc09b5687f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3e6f5590fbab8fc8707412de6ddd3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5611e5a65ef0200c2dca93696ad0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c579c5cf872e0e6ffda59a08af387c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ec8123d86ed31f077c0a827eb396d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbf37a8dabbc7ad5997594b80e9313195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f4903e634702a5ff696ceb2ac00da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e6a83e15a0a59ead79b396de2297a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41771dc94ba846543ba758db212f9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be32bf65a266995dae8b39a34a366c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43e28103a41d599402dff3e245ea97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923f78b759fd154c4adc3730e9045e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d245c93e67795c7e0a2ae74dc9c6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b630f891c649aee33d840a4d0210cb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23312d7c3f093a4637666d2ffee91b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb19cc49f425432df1029368f519af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cbedb6f6bea9732c17ecf59cd7832206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961b643248d13444de5bab30dc80b3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc0ccc6430a8d7b80aab01492c5dff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52d9252d44f020b298e252cb24d0dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcb4347c45418a540a91615ddfb315210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f578716c268dd72b664c58ff437b658211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28697c5fe6eb865c19a61a1740c8d061212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dda7f96fefa4a8897d6ed66d40c9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4b5f4ad233471083441997ffa3429214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ae8d5d5fa2038299dfbd7c8a34e5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82414fdf7892a937d8df41b8a7c1ae39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf080da566221a616e333263e073aa55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca382a16bfd098947d02b990ab125146218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b69dfe9536ae0cc74b28231239cc47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7e4361ff6cf626d31f17e2ad8dfc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08fb07034492ede6bb35f47ba9c27a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a2fd92e3783711d12dde2d27020f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3e3ac884f83966a5dcf367be51ce6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91708bf684d36321a5ffe138a60a3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc509cfd46508177a206a56787f15b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87f1d1abdfd61f0d2f9503977c125f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b341d08fa5e5465b5331b67b908d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1e7b81e2110b83ae8f160140f9ce1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed88ecac0722c0ce0745326488ddbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7702312bed68a728fe679b7d9ee3543230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349941d6675b65d2fd3958fb1387580231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828078b042af58af386f5f01ca1dc3dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efe5da0ebf56394eef3236a6abb31e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8dad62959deb06cd60ba7a0865517234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199d210788f9f26f6601dfea6685e0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe5d4c5e063b72ce5d3843cdd8feea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3c5b4011bf2d9c7d8833595a5e476237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd30df9ad2612878b549b6de09cbd5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0c01773a92e966e3ce88b3c16a1d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00411325935ad8b1dea09bd70d3abce0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26810e010e3b7336d22e2ddacb34dda3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d364f8424bd3cb9c094c50311ae48b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a792c5a02a6d552cd54f5ffcaa8f15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998abdeaaeea6a6aad5897539f64cb17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98ef3eff0b9d5965baf42c9632d947245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a247fd5c8b4684c80d9ba056353c78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779d6b566b29faf193da07339bf9aee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ada30d834748acea431339b019e8f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89995e34656689aeb6619ec026ae1150249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829aed8aaad99d72a5b230e3237dfd92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e426d62ec962e7f56f16c5645add1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bdb2699f1c65fe0b08122b9e3b5f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4adf591b5114d01503a681aaa39c03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4218c7ec536e12d7bce7c8b75efe432254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4f2870557386bac0544fe4c4e8b8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8d01a31817af421e23901f59557b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75372dae0481dbd986e3f1aa91b5a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf60a297f095206a45e76aad7e1207d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d0c224ab8b1d2c379e35b5cd647d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a276a493f369979845dc83db5b799e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad20c839db2b7b465ffcbd8bb68d3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb00e8cac87e667b869d27e29e4ff7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55588d0a2cec196f8187e77b59ab08c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f4c572cfc02312b2476efb7678033264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979827394b56dcf39c6230f3bb911432265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714065a25b6b849db5cdf42e5a399f7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6060d66e2788fbce3f55f145a975eb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a08fdff5c10b915e32d488ca732b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03396bb70c57533b5dbaf4b9f82616269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddce3c06648ebf600941c5d9c290874270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200546ad13651b2acd139eae44eac6a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be057255e7961f3dbf23fd59f7719d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d9851285cbf5d2bf2f69d021b328a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b81d96d468291baffc168fa9a9a67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883cda98ecf1336db49e00edf8f8099275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad97273cd044e9e5b11645948c0168276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34c48e85baa38793547d0a824b9bce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf98fbb1ff491985e4c0b2979383376278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceafb7041532599a9cdea7bbc3b9a35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6345e3fe1116cc3fb4f5fe9d74e4300280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88476f1e3a1640ead97e9c66241e57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7190424738c5072d184915fea83bb94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73460381fcbfbfca2703d82112047c74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e37c5165ff91825edbc663ad4b666d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c6276c7ce09bf90098895bf81d531285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e28aeb2d956d9fadb859abe9ebee39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4708ddec3d6c1c5ece0172449954949287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d7bda61e17b8790ee609f2217a708288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141992fb247396f2c97966df68248151289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae192760a59a9739ba080c4f0ac103290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd7499bc674457e552ebaf79b80118291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f46dc8a87e4c18d7b20fb621d1c67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7bdbe28d75246e9e1e67c862b015e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfc98e4c79b78e7d2c5c802c16b713294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0c90334f24154810c7e183efb9c34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92462b75c944f3d4d5c7f4617f6996e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba552272dd152e04fca85d98005154297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f1237d7b3136dc924dae0dbc523a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9eb86fb8dfcba3dd57f1e67662663299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a121be52a3421ace04a1b27f37972300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609392f47c17378b7e7e6ef0de60e1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f4afb59bcf35c823b43859c6858f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34741c8c9b55df3b7ec44d66df5b444e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9bc61b558c84ec9f5b040fa816f45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4331cfb5bf5f3d2f596e6cd058e7fbf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8cfe3f777c41c237af7bcd421eec9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247f70f485670ed3907740b56ff64cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6ef671e65f315a5151f4e5d02d432308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3179473c9838520e2e7d727808cabb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342e230d93b5293248a5819f0565768310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1a5b932ac0f851e1a5ec01f665715311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9dcbb335669d3b00238bb5a35891c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4460de36f106f274f9516ded9682c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cfe91b8ca553821d2d62aa745ad8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790bca564374ee43e702220cd2e0c7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2b35934668b7855af0a706a72cfb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e9bb2558aead42fdd35273fbd7393317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4ec287d82a1cdbb43774b71e3d657318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d9b36eb3e15f8fe55c5409e57cfef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19803fe2de4eb4365ab416019228e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdaa8e455dbe2735d47fb6a57305cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed450c3d2603387d04e7af66dedd87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dd37bcf4e84a21a978e8469c3d310323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad5876a77c11eb8b3f3b193e97f0bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c91e0640df641abe9ac523fe75ed25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1f90d5ded45ad5aa39354cf473e6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b8f99df92c8139232fcc17e8b18fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e77b6d0499f6629ed265791e015528328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673c0eab160e4baf194f8db029d37b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca6725c3e0672402486efa3659df3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b318affd2bd5ec38b237ad1efcece89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97379473390839e6fcf664ea7c5edfaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4feb05204df78144a3952a221ba78d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fe9823005a480ea196b9c9ed3b338334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe4e90c7bdd9780e1cc9236e6564ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba02772a7b40828059edd1042c3c81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e5ecb665c6a6fb6b51177ecefad26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177502d994b55c44b2f3034bd851655a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea7d8ca1bb1bfacc122579394c4f05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2bdcb9003c011c08ee77b116dd222340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6db65b52806c1db0aa5af8b04a92d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0d60ea6eab38c85bf54d1bda795b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e122ad53b22fc4e34d41df0d7ee3bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836616b01184c2e8b09483340e64ce10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3779d6aa844373b0d86f16ed270362345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac3f3e0bbb2df0ac8c7133778629fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c583d3620821a918fcbc8b6cce7bc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b1b7365853bcd1319b443a2c00a2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eabec5274b8b098eaa4f8527a8085349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34fe0b48e9a444e88c8793f9efc90f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e3dd6b0178910ea15c3f0057b945b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf00c1d34bd16790bbd33c3c1ee9986352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e8f2e8d8a536390743986f3e576f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cc220055ea72af283ab98bf3c5e04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5a2b795875a75780cf2b676dc92b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da075adbf3f511db07a6a5d33a7de76b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce1b38251e51f014b2c30e0256fb0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1c4232a7c6b93c4bb31aa164bdb5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fd8dfe529e0b7808850d6675bf24b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e022d43d6ac5d2f6f7469a220886d78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673b6568ec40cb1cf0c155c816edea9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07574bca921db55daf02e0d2578720ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d407eec3c90b94af69d3c565e9270363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a2fe078883ced8ce35d9737a0d45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e6a8c02983609b10142772fd26854365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebd8d5c3393a3c7d5212203b6a8d54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d1bde3c66c785c25d4bbbdad26585367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c23bd9e98a736e84c2c965b269f35d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7035e421f811f1f7b17fd0b53806a50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b0395a49bdbef1c050169ebadd979370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244f1e0aa710f2a84cb737d0c458563371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482ba97d0c96110fcd4e7efa9db0eca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d6f2054a329ad7fe51fbcad062e40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aafa8b05c39c74bc4d79e30a2917c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc32dbe7bcbe10ca2ec9de8f6698b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fa17a60fd4990fef0eb08d7d795d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3b378f9039d4033f31047d051d190377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd65e2f84b984f67df56ff0287b330378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935cdaec47ee4aacf67892d0e42e8fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbed9862c6dd78d5bd73138a849bdb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1590e8175c31f09e61501fcc5d8cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474f198adc7fa4d7964ce0304449a54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f24ebc0309b069bc86d7bd05f3a8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275eab76b05a5020f9dbff664893c70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465a6e901a2a24f7bdad1a17eee3872385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25c04732990350e6e018e8f4ae312d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dea6b0972d733664418966efb9902387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c35bc20066da15fc129bf0460c0b25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ff7dc2ef387bc19fa7a57839df46c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a46d59a82deca8e92ff8a545b7d575390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bf90835fd5b829e2f6fd8d270555d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5425452ca8b7ec3de75a572b1e0471c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f98d9d203b87aa1b1492d89affbadb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbab82146e976aa41747fea3c723f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35b0fc62fde9c98c18f2706e293f72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bff1f4df63f3561de29169b4cacf60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaa3ecd529e2abbb3f774fcc59ce9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158386cd78a650ffffe30443c676d6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38924fd58fa30414775e32555ef3a5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130d0d74c6cf0fb4a29016ca0325265400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff7f4157b237ddc7d532b64b6312ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aac49fd84a70fb6829b21425a2eee6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913e5668378cb15b7bec8e21c8a7a84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4251302382573832d8a3c4b37c3e1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a51b41df27c332ec9f7ca84294f7ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145883d1026d12ec3eb6dad75213fb95406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481856f8fc60633de812f9f123159a61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17054c1bc04f10effe951f81b1d067da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a06946627368c323b0d1dddd2d7b73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ff3eaa492f094faaf9d3f280e8985410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21ba8a2481e9427e69ab3a124b29d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf7acf7c2d61f3faa36293b71ad69a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e017c9c908e20e33421c6ad2bf6f7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34766b4cdbf4cb2815a01cfe6a0984414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8c05e87f278b60ab5223a14e2f70e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7673e8b0634c232c3a6ddc8a973e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ea9649bd131ab3f391d7334f7ce99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd75e8098712e2e192451653445e2c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef0260d10e59db6e764bd20cb9eb5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe75ff0dde49186d12f603140e6890d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364c8bad15d3bd9ee1247e82a034e53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0305751ff13ae1621a8abe61cd883d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6ccaf477a9802c6cc091945e5c096423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe3ec936c14913a28012edb182c003424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53d5fca028ab9f68295810fd3bf089425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7796f6edffe2525e34bff9dd7f52e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aa5ae4e989209b896104a21de69d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565e28b8e81ecd7557e9066c1fb357f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c09a27ee24473f3bdfd21767c88b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982bf74346712441ac1cc6c176b2fd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f7bcd43f378550058f8effee35275431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de837a4ab17652e8460fd01f2433760a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2c163662e6d3152ff9c1220acf75a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25164f3f39792b3eb79f53e91ad22967434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f4a91fcf8780cef7a04d045c46c97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f441762729653be16061df81282cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6760906e68c3f87576328e9335e4c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d80e139b1582cbd92ccbbcc4985a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5c0e95d30fcdeec71f1f9689ad3b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41acc43359734e21b7abbe75f7c151440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499d267adbac095c1413fb759507433441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4be7931ebbbc7a8bcb5096f3a217f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483781293fa989105ffab429211cd221443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830429208d1307f233f2d9e56f22a29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f7f69b31ca45aa7576b6595b3d137445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbac53a090d7da967d25c9cbb0625ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369cfaa007524c5c698e074238e7f7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f996f3c8a8432ee79c5b4a69941419b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c379048c3d25713282050e2119130449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452c43d2f88d1a1ae1edb21c41e8a00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adc455ad6cb9098c6a2f2699c42c82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306103d2acd360e59e32a1d6d10efd8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287408718ce76fabd27cfa67b4049338453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e803b2860aad62c64ac3b910edd6091454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8d3d91b9af20bdc82d6c514a2f016455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca77321d481538897ed05c7e6f2785456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710d226f25487bced7b8155ee531445457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb5766d8f0ff17a7b27b56b4b5da04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71c91ce85d988a7116e6375d06d3e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7eb9bc01b4d3784aa5c83db1229df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a5a021a9dbf801eae7914713c1f88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b66337ae57a21de853aabeb03c176c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce60e14f4141d826eb0406e47863bb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092a03212935ba34f26c8605929f46a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e9e78e8abb03eb25bc335e0bd7646465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a5b2adca8cdd6f652b3e2e61f1fed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6829380a772d4ce6608d1c8968a3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ca9091483ff49b6a771ee9adafebe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a94a0259bb80d2728d434450cafa3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5523ec83e9a82bebe4beb7577626d27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30530d000e7d3c493073791a237d6407471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6f24815c98769cdfb44b2594551ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd9967aa87bc8682c4e79c2ce8bfd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe42fdfeb95176f2548cfe1592b0832474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb37b780975fe92b4207d44bcf291b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6b5cb717d7b31fc08045d6867c321476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad975f8840413e3a6ac1e1b1142aec6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956e34286055369293c3a5092b9d757478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38261ada667e96003a67f36ae75819479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcbd81018a4ec1058803bf50e4737e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120a30b3b46546cf19bb361bbf2c02a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9167c98222c81f3efb231c999ff37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693191bedde234d5801391a5bae59800483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69870727cbe27bad892dc3ed169a85c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c155a2495884332a66ab72adc3b699485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9362348150a277d715369a7668cf2d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988251a289d183b2d4f2151ef2f7909487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99150bdd40d673ce3098cf0cbbee07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95c907b3af7ba7325ed30244e8f2de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf431cab8bcbfb3c230be2d60a9cef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb77f6550a59c24f80e5f6d08528ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac982e3987d4c1a843c3332574a807492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd18e369d85c9ab605ff8505d49e50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bedb3dde97cf9cc8301fd935b344c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d6ffaf11b30fe00c094c78d9fe4f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c03e6b32d3976ba37cb17547c1d0d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749a5555ae1175e58f2cd8d84420ec3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b4c694e3f0abecf09116b78366486498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3147790b12cd99b0c1a7d80fde7f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70c23fc0d861fda38cd330d1cc61c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637d64ae7adaadd8d76ced7e779f250501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294e7dba7bdd9da8a6454166f007585502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201155f2386f0b2b5879985b36ecd99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942884e4c1e8ea69c0e15295c32d87c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aec8e34fce80254e7bc1220b2e961a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34524ccb066f266a89cdbb6d45c50f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d071519221ff84a7b39a508de2219ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fe67d158e6e5f1a631184fedd05a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010c7efcf3c1e4376c08b55d513fae4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaf151da5df2f62b6e445964195fad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5794f0cb989923c573a54daec9edb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a483073ee3bc48a48a90dd867365652512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef11b88fddc1888c78d605d643990e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3034f4671e59f9f1cc15e00ac4314ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55bd18aa997edfc68335d0ef808885515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27293acffde9e75f2cd1522c5b8d74c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afddba4cc119cccb8269bb27468d59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf616f651d69d747aaca1f429da178518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720509959edaf930888a667e26cbb1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698166d298c0ae28592cc37dfa95e56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c77a84b81c904cd28f3a7269178bab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71a394076b16bbad1551cae5abd2b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491f69d49a616a6ebe0abb32edc8428523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b6bbf1f1f0ef3ed270db91eaf5ce4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e8c8f186729744c16a535a5044bc7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c5ce17cce0358d117249ddc03756d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cfad71e521f758c91401d65282ea7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49586717727de31afb74ab75be9649e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d820c5bd84ae75ece4eab2dff4a4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974036161598b6fe41a798a9ef7650fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bb22c04a8fbdb6f7c9b8fb370ff6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649022a4407b3d0eb38baec4772c404532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73277f97e82d0854b2e58633a2f2ce1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d3fa837c2527e367202face329a42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee99e96e801f282d41f64c2bd8f7a54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b724bde0d1aae040611e3835865afe5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947671dfe5e394cbb936b7ce6cabfc7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46440128f669d2d575b1f0ca8574bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a681609e2cc8767ec088d69f8f4e41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665edcf06997470cb985c7e9ad368fb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641ab51e5551607cb2e165681cb911a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4c887b6577a4db337247651474859542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126950110fac57d6a24691bc6a870e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7c11e06e758c49e3648d939eb771a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fb27ac181b652bf0902d85efbe005545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c135b4f866eff174f26d199e170e9f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecfd4bf99e8a8ebf896f8cf2d30702547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe640c37340eb07d09a4ed9a8afc6371548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367292e90b6954614d9a373e58c9b79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257582e1972b8ca088778ddb445afdbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182726c8b6ac2ed2b5ddc12cc962902551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd074fe5c76fe0ad7580d771719bd027552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23a26cddc87ced2501f033ee317cd0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409db4f1c8e25a3cd9a05728434a928554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332012ae394622eb13768903cbf20dd4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63753e81d414a4dbdf5c10051d22c2fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26541159e13c57641dd71ceeb2d11de4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c74552542ea781878e2f25f465cd8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb09bce93716269037d1deda3d473a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6a1567efcd699e6e3b5e860dcab10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefac7826b8af4bd2289b1e705de940e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21171783d8f4d81c8b86a0e2b3e6fa82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b62257b5765301c059fd4a8b4cc419563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fd7095f181e45f31bd505de5d9585564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3d410c28ee73e243eb977187ee61e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85955f4cc66e72228a1f750091e321566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c53340f601f84531b293952f7685d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442560d9b4ca35bbada1016a07350c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f99e42e1de4a43108766d5bf2572c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e31d8d7af943f629217d90b4770e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926471eaa23ffac323e2f37e4a73aefe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357dc87061399eb435b83dbd20b65af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78626a8238eb949d780754982abb8e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41901394925b42e61e2cac51f52e0b68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b23dbdd043c167be0543f7930b62e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92998d9199309136f15d19de2cadb47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535317bc32f12a6cfe2c82a939d93201577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486c2c3e8e8bc8bc1700790093e953e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85983ec6c6d58d31f08ff7c64cf924d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce626ed89d84f13616722991de695b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe4a4566850219330c0f7e83e7b86c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7ada50fa8c01b32456e05ebd3c3fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0221e23d0bc529053e80b144084707583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65711c62c1c5ff30f823b5dabbd9a261584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba90c4d6728f2fe9b37becb4015ed2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c51ed387bd614dfb295183b48ef5be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1910995b64dc1968aaf79ab3ce5659587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288599594b2525f6affebc0c4387d74a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f07d5f1c81a76cf2e161566917f33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f654a68a053af9ef7152e873363631590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fe51e306f1e2510c77e614b66ba0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5922e750ed4feecd67c6902089092cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632244075d5eb18d487726748f244c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59530ba99baa589f08190ebb9eb3ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88c6c8ea202fff7c8f50227a84e81f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635d230f608ba5f3703a964c1c67c42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250209640c17dba2fbf6a96087c4d508597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562224b10a1e604188bb43d6b7e00bf4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7024b05f888be1fdf19e1b17ef662599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675f36bb6d87abcd5290bf709a9514a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876de5f54c11209c8c18e8e1f705cd17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba3b7b896433f889c1f54d580df4fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3254ae785381233e9faf5198d90d99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29869e6e5dd983d846276dfa8231bfc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f60822d89575835d055b662fcb28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b7e6421c4e24f5c9167b90c01a699606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b7d2f842754b23a3578bf64b5f185607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31a5f50a37225f9a2aa91055829412608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e41f801f02b3f0fa4ca87c60bf83c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a9cffdc048f378b0d7e4eea36085c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f6821b08d9915e62890b161f7d6e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e97de54ce7d000635fb214eb13b0a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4a4ca05a85d523346985ee219f671613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ba03381322df123a2180bb02b3911614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2c06ead062ab0241b1f1454d5bd5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afdf4cd3c007fbad7d9d2896eca62b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d77585423655057ad47caeabc75e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cf76fb76ca3d6ab2c3bb464bb3ad2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0533391ba86331d23a963561e96f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33b561077cea57c27e48f1ee95a807620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8e0477b6ee7345317b07151eb114d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479e880b0e1d3ef67364ee7a35caa4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5b3bf8ddbe5e39d80b01155a3dcbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7d74d95a3848c2a9ad4f5c7c6c40b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a52c7acd201d9917b61c2867b9e30a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8142c63838e6d2652329117031c5e41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f533b46a972aa25fffe807b3484cc2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748351ca34694d2472052f7a15ad4ebb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013b3c14c39caa0ed3bbfa0584414e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c084ff6ef58ed6b10c1945143ae23ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cc4cd87befca2063285f07a46ab65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a203d5163d61bc9f6720dc77ead4da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac065f474afc5281deac4c14a60f5d5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74712f1668ab53c137931221ca567922634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5824244e8f0e1123a17229830964c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30b449488d17c00436be0e4740c0a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcae45050d8d326c4aeb783b7dc34c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97c7dd35f4c2c7212afa90c4978d81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237917cbbe11ddfb2f0a699d83ee63c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c402f2df7ec0105fc3368a0391342fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab27d117b790b266d75291ecc1977d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d375f9bf68f680ef4e8e09412419ba9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba6449570418dd046d34f2fb69feea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0b9da5bd2d2ebd75b06a612db4596644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242f20bee639e7bde9f5cc8379cc767645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7746d876bae9bfa476a3638a70597c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99e668390276d3100777ce68008c75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee778bf4d128184e4b911ad4a20858648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdada5cc06ae556a6cbb7d8ad28503649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b899e7c40bdd5108136774ea9b46e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003389448218be38d5565736a3358eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80871cc70abe8ab8cae59190b1ebe88c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26def277e47352b33b5c9e3d7b4c846a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e34486f5bb22ae0158f6933fc00f01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d2bddac0ac9246da62ac645d0d1a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd116f7546e398723d65238fc21039656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa94ebea51522a179c4427928a75f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925f83789a6aa12a389f963ae3f908a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f9f94aeba461be75d27534e4f6b5f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82888f667f293ba5afbb999e50aa9c55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea20119fbcee0170233b848681f26d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f64bf4cc9f403209db3102e909722c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fd014c9aba6c88485b8d6c13c66dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf07aa73fd0fe8b8a5f7680216325d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b97649ef0524cdd553cc0e350cdf12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08d6daf86d57e0682d29c50702c7b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e3bcae981a8c4ffe446ee88ed9486667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701181dfe6f5957fc565eaa057a8e40d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb76aa7a58112cc3416404a63018877669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ee0cc09dd386c09ccfabaff924b97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7d9b2ae5d293926d435237a334322671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57699f277b073e5880df6368ff81d963672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbe97ec09a87ebeff795a0458d6f52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f4cc3ac43f9d10af4a06eaad976bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7820f2b4fbbd86b993c685648c1390675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05289a2160b1e8613b5d5e7dbd464e9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cfa42eac978f26c7e8571066148b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b143952fdb64230d9b8c2b110539eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125462f498f6f7406bedbead135568c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf46ea91bb9586d3f772008bfcf3f3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1577d32ba521497e28063fce66a90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428955f6651dc54c81574cd5fe54d71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6f5f7e6a79c95e4fb6503fabb4d85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bde94a79a59b985ac41765ec2d078684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0ce9bc106a191d304b326a1dc5bdb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c42bd9928d05772a062ac70f8ce78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301d04037ca61e3ee1215e8a09d2bfc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87357e613508828822d7c5beb02704688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b947c7e6e4af6a8117b722bf5ea6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb74b24a1b9f688eca6ba1d901277f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53672f2fed0afdce38d012bb0c5bd9cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03851da17c364a87643b7caf9cce8656692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41067adc8943171a1afd62120fbc890693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26631e1909f4a2f339e0fe74cfd4b1bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05993e37821e47708342517466490890695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b443d4d70af60e824f8d44d56ab630696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aa7a696ece466f7440ecd2a596eb7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd41f20412160c8501c7d26879270d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453a6b113cbafe42dbea3f2842dbcc1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd1972e37ed91e6b8b40b2af8c938f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a312bbfdf216c07fa5b1b39fe4e214701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbe7206e3197e1d4e7b49ef29fcf5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6531147faa945f66dc4eff886fc531703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedc6fb90450fa5f07220d345d0a713704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a6de41aa5425860bf92bec8de5921705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100f63a5c17ff67ceeb59b4d6c5194a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dbff401d80bf5b93a0e9417fd3b46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816d3a68e980a0793d35a6b7951bf81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e9c075dc290b49eef96f96fe0e76f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8a51fcbb78ef716a84fd432a6b066710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78ce6ad5fbd89a6edff5143b1bbc43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68dcd2f7354bd246169fca62a092ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae186c8b18d27aa4a0f7996da4b957d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f5a8a688be863d88bdd9be970f558714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0538941f888f05b8965437d5aa25894715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b5e6121c6a0a42de4478028fc95f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d062f139b38afc720a57903898ee97d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f718d011dd829f2c0dc21331ba2198718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150abdc9d13bc4d875d791e820bc856719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72269e32e40b7a8537d195bf08895e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2ac9ad6264f923610d69cec2993a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06121511762b2aa0b0af315c04d22cdb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07e9f6f468ba34fabc68442c38f73d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb4ae548e75b5ff1035b4dab62396f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0007253823b5408b86ef6d5d20c7644725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eece57d18e15065fc968d2a719b29726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bf599d785e51762de2993ec8c1364727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af945b3154101932dc5bdeafeb73bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590fdf991345898f8a009207a622e0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45af56ce92b7dd063b4be9e0e042233730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794b4d5fed561c02df97882c412e7aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105530c03bb6944be5f6259d2edef3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c09c15f239372d6b13c23c8223a93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a546604091c82b45a6ce397ae4b691734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65194adc2e59f74a4e14835ffe037c79735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177486ed53322aeb56d206e46c16cc35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55771300e04d951e0811002db3b6db2b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006c0ce6328553ef1e33dbeb3cdaa73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0d7d00781f6943d464c72f4c57342739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707efeeb30071d571dac959fdbc6eed3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29744ccff4a7bfda82f332a7172e95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2322a8dcf3d54dfb804a67038af92a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1233be3fd1137ad7eef61e0798ff4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfc19d569f950f22d7b11504bb25e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0d7a814a2df2786a8c74f35632d9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13ec6e87546e2a03e3c4755b6345f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87fd52997b0273468d3a2e8a33fcb9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86756a0cd3f1cf3747340e5e33201a32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1d7e9c69a49b16b52b3b9616f0f4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae03825096cb41186e910d31df6659750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677c1194e9d8e3dba4e4ae095f04664751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74849624401681bce0e4de50ca777a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63ab8874ab1d304da3eacf44e18a85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa863bee65e0dc367c247fd5a85d8da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825b699ecaa29aefb2c16ad55921f43755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5ef7037f60e287e57e1e3e65af0b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33841bea9e0b10556399171ea290d0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c49cd40aaf6940ea85e89ce6304b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd41fd295e6bbe7e81be0071bc34d75759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>