--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73f0f09a151ebec1b3a0687a0d600a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c15441caae751f1a383c202ab8a252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8000892557ff73208844e97f6aa683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7fa6585258896ac79564c41031614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa5dd0ca26acb966f6f53d6f190555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f7fcfb68bc6de174e36fc7e3dd3866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889519580f83a6ca20a9e653ce99c5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3a003f62403eeb36e4cf1f36493e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696dcac70a4d05b27f245ad6e2d16629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7c59530fabaa8096408a61fa1f19110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba91cdf8363b6bb9892ba0e5b6f5a7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f908a1709a61da3722bfae7003c2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82699fe828584b2492e05b8bc21a60713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b481c87e9f07749c4186f23a584f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d237ac7ce815733b48adda47f92a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8a84f4be42321045ec940143920ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1233bf063b7ada724a420088b58ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bad36d23cec1a42c6a8d1c7b74446c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306132c8917bf4ba21c3880f15e36dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e62b88fe84848ffad9e7ada0d81b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af102f038ee5821dce4d6fe2c42f982421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb5b826d3f64ae1487f4e309c9caa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ff34444eef8b131ca9c592363aa1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc95f0be42fbc9034b7935d51f52b5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fbc48a5f5fd8430bf523ec6f496a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc739cdef8558b6fafed3d272fef926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f021b46e725390fc9f7955c6d2a4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8ccc41e58ee51be7e25490a424d3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51d9e94572b3bee93766eda706516229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60fd71f96d6a7fd030576d5978806430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1ec3a4439c352640a05a16a9118fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9e0c345935290babfa42a964facbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059d8d785ddbd9e5f73de5dfed2490c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202a119c347969233e3d515aea00eaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f88edc8088b4c43b4c32735aacae3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649688aa0c6e2109257304fb9966a2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fc045f4327653c0ddc44a1f8f224537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7f42523b8ed93e7cd67aa32428d5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48592d6334269df41d447a64e29a2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25210a2ba0bc6bf6d5bb65022289985c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cd5dc480e684b54b5eb6f35b02d4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6e1a6a01288a9bca5bcf5ff56e55b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12c2c5abf69c07dba0fd60be32b89743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7c9ab8852c6191059b67983257ee344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0579a0d3b7a526bc5ff8faf1d45d51845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3cea8728a6944e2a81d490147e25146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9ff0c97b5c6f1747a3dcf6eab721447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc865e479df2a9ad6b06d818c964f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e80ca5ddab2ae597fa3ce830b1798b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649ac73591049a43b11040931b8dce450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4608c165671d3a0a9f740bfab1599d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282dbc52087385ab982fb0778443f1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98072839105c8872f42d1f3832e2f81553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a5d9e1327037679336795ab3da9e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f994275f0692831bac76eceb36ef4b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f099fcc21b6f76d9674589a16319d1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34b66dd5b2e54bc43424f06ac8ca7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816beb024af5d104040299bed0227cea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b12df7c894ae833c7b79f2ba53573759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a79a9b9305d2ba4b1a6485d806f49960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90e9d4f3a48b0cd0e4c331c8af145961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704fc897bfb1256a1701b97bac10f0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c19c8eaff78391098f04d275276b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f21d4d3015dd6a7d338b223906cfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe44f986ecc2d40e58004871b7e60465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0847c9a38e6735c5a79fa3540d8df266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee536384f01bbdaea0e62716712bd2e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89069e0e5e779419b10a47a6552985ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664232220e5654ccc49766f0b4a5205e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d940577590f4aa2a02a1116c3a60670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fb05ec556121ac1aee9888f44d96e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a48399f70a87e01986f7ccab5f1e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255f7016064f0ae7599d9e562b8d27073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eb560cf6d7687e7d9aa3f6ef2738674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35593b63b78e9909ad9e91ab51723d8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0c881abbaf536e9f36b28f2845cab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528ae6d25db15013f1ed4734187529277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c5c4a2633828a5e09ae5c1b86338b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32df75d30dd281adf89250c80e7255179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0866b665b8c7330f40e3e138fee94180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc83d60a87e19c82f9c7b1f6ba675981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27c0d8d357c4f5d9e00f855478eba182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4dcfa72224720f5fee99ca171718483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33363dfc12875e1d01943f83591e5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54062e09d9473262da4c0d08aaa2de385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576b6418880ef8dfcfaf114af093b4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde44203587da1a306289b4346635d4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed138e1a103ab006bd15e65c2f61fc0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12131e2cd5172fa8a8695cd30a75138689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2cb0e640e544e6ab7a58512ee58c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff669c4fd6d63571f90e2cc4645ef1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77432e072c6906e784eb8b163e68ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bedd8265905962dc718cfb2d1d630a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659bb87a199eb9547166191fb83923f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f201025d5966a5076a178608209e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115c8c619f755c629a3f6cfbeb3e61896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e6dcc9f8b8671af52ebe5aa755cc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eece524902ae458d5cab2144918eab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0591ea20dfb85a8fda67d88eec85f2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06263cdaa383a87d7b9c72b271cb0b7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617e2c29bea11ca9c6ce2cc873bc913101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b4fa8b2da78000a21fedc21756f92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610d5a7fa2b605887f96a292c70d0d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19212cda7083a7f3929c5ad0f18e2bb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056db3c073ce899b57cf831011816c7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d8106dd90a9f09e24466b9ac4fe60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccddd8333f909ec0d7abac2fc6f7061107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7aee7e52fd8f6d4e95bb609704718108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee806706e00386016405ed573280fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4db6da9fa40420edcd7b07fc8e0606110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa1d761d48e8844b4475532118c7bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1a7778bebe1ff9a9dec13a3e41378112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d5f3fe1e86c244f7de1b3ac415d4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ea5abc88bde67fc4c79400c814966114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7280016d2d785a41765cfc9b28a5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654342a6a60e26376e7032121034d79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec7f3b38607cf9be85c95913a41aff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046eb34223f1b41c813a33acc338151118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18e4aeadedec5165ca3749f5768505119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf828385003b0f855f949cb256c7cc02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f8f8735ab72da76a78e553ea1b9d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6a1f1bac6d6bee9e2151f16736bf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc352d165c3588a0b9a732e43d4524123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6febb4887bbf52e92d38bceb058fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aff0f64deba1cfebc62b6f7dde1c56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f224120a04c8ac284484c49dc7e655126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8435d8548681b4ba9b98c50fe3d3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7547cca56c70d4b7532fdbd2fd568d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac13bc442e7158a161610164d95a7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fd771050b16e38b5bb14460fe8f6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b1e350e0e5cc0e7b73a7bcc4cd5b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ef92329f25fd21491cceb80b70d6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02cc8ea289a2036f28be48e33e844a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d32dad0dab1e0f67c83ec89c0a757134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d7019132be68b7b5b25a1c978a0c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57740dce57428715898123c7ac588c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918df166944297458495fd0025cd6317137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f642e5495b44b4dc0c84990be2f94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55061e0abf7fb9eacc34d4419408c17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ebb2909b2fa53fe8d53b6d2d13e22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935c02ea0a4be7542cfe195fadea73b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec09f8e5e132a44196bbcb7fdf016b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec385e15236c383cfa560cc5f103575143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcb25b6e9e80fb1dfed155477f5cbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20843eb28561820f4cce425411086210145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d33896f949d31273cfd0335b19b6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ded502a120fef22f7c759ddafebf78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3abb1040d0705c9c197832f68d26f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f390f8382d05b47aaa37890f31f152149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6de02ae7fc7a599dc185f909d9987a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32261b12e286364f1e5886f41220352b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf82f14cb10458e0165e0befe84016b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcaa1c42beb85ef46f44f6acb6772c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d1292258ee5398d6881b7c33c4642154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006038e222c2c70c8a8432c653c8f42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65234803d401c480c3064016f61a70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcec02faa880e3b981d8a388f1a6c54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edf084b14b0e03aca67eb652f21c1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f3f6a01e9992b584051c8ffeb8dbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37207f2ad9b7e36ae5e63cf2349a4d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f58f5f19cdd12034307038e888d80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f538ab8617f77b3a66b62bd64aaa7e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f944d3522115a19afb1e96ae79005b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11093682360a79fb7db0f4d54cc5b3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66067cbedaf723679710b8b840c3779165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd70d71ff3f7249c009620cbd219474166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649222d4f6ccad65300cf4ef5f77708167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1492044f67d08790764a4c7a63fb61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4ab77a51012e6b47ecc422c78b44a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51d8e4f349dcf24dba43e675cbf38c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d65ef6c73c8f26d55798073671d45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78643a47287ab2eed24ca53e58acfaad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203a7c7ea020a8b19bb5f6b4067ddf6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca581aab90fbcc2065624369237d8e81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e3206bcd6d296eda307ac39bc16ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8ae8a18b0e98cc6d886597387aa8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62863bc9895b5300baa3d54dd86c325177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb1c796519562e3f428a63643e2caa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87c4866d9b3888bf5a63601693572a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e883aa3edc1a0979955184f789100ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854ef2d0feed97b47d6800d60b23751181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a1bdd242748e135b417dbc42d7ea3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389f633c8e85e29e0fbf5d5b2bfcfce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa3d8c258c8b355486778794537703184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3553ce584c69ceb3209eb0547e55b53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0aef870819e95672c271c8e3464e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f4f6265b1dddf16e0204f5cf60e75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1f827f0163184dae8d375d170921a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16344c79aa11e36e777faa0ab970524b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4245d3d1b2fb98a92fd5bdb01cb29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06f0e12e818bcb3d829776fc505e5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c254451d9aaf6d1b49efe439d02007192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e541fc32663f96397e0c325a52e579f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b56490d910d402b95273f13d7d927d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae793341c97214b0d422abf9f96bd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77afe5539cdba105df34f679873004b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f95d0d748051b728d12e4d95b826b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e023c8fbdc147ea522009849bb6ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff0953a92f8b36fecc5fd36a916f9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369c73e216d9a9236a022c43c5344aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ca17c9616eb54801fba470cdd0d34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121027bd7e895cfc147fc3e77d06190202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10bc599fb70434e18112c993fd1e3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebdc994439f9aab3c9e12bcb868f85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1702f0a7f3ec2118461ef71e0d9e89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59482ba33de42e3e7afc8aa5e0b699e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3312b821c184ece2b3f0adbf9c47a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8d3bda46a088dd92abf891aa26b1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674e07fb28d005bb016803c0c76ae3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116865d82e50f51b816f52b1776d8d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85c8d03d0b64f1a0bcc089d702bbc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d33ffa4be3cb9ad021ae6b4efcda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc21e353fef7c77f715bcb8bf85ea48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2868444de90803a229c5ea63d3ba28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be9a5b2a6c00b257d8e48dfa2e2d1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519610e100a79bf2a380fc657b0eca00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032ef63ced95178329896032ef44193217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d678c0709fb5a0365576ade8110ff7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dd8ebddf0a640299e969f72007256219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012ed50c68c7ca5b316f5a8ac0149b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110ed36fcb1b1a6f707396ecf73b556221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177796e9c6ef6ad208b7bc9edb8c68d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047c56c9e094f46d080f3fddf1c5c6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cc3f07e6f1340fd06345ef299c020224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5127c0c8bde2e71ebfaabc9622e24f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38343f38b21732633aeaf508da8d51e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbf6c91e8baf4b0666dd65a719a13c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d9e7f85c840abaca6b8580893e0aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7159cf4dfef3a8f01572b162a75790229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414874a2d9e9ed0c88d543574db28b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa13c1b8a3b09cde88692a3ef6aafd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8710d429a9826c26a1d1463034a06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ba4068135bc399b91a2cae197469f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb7baaefb94e236295d897e10d29c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffcc510be41916fa2281c9c113b1cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf3834995f5f427b540751fec19b14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811c2879eedf752ef4d4c58ca19562c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacc8457ecd216af4964771c4abcb85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aa2216ac9bee10b156b0fedb3523a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae27dc17277a7cb0fae17cf935c2577240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554209be4f4184d2762964204042dff1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161717df4e3a5a34873d78c72f8cdb8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3145c311ea677699319b1f443ef54a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfaf430fa39292870f8d1fa63f68127244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a69931b82d97f7a152cfba8ed27dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf6156361e54bd620da6a77171f622246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0162ce76a1a29f34b1c18b1dc630d2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3873fccbd2a38243552dbb07eaf2b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62b940ca371e653174e0f4bb448d70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b65312f9cffbfffe4740700ed4c48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd205b4795cfea7eb989eb0232a2dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be680c0cc098b2af5edfce0fa7e1b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db987e4be0224f218163df319aaff3d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b62c3be3f61db03fea65d204ce35b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a2af4c5068b77899d5f40a69eca14255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9965bb6fcbe6f2177a11268a3b8616256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354858e29190e8b8d476edd3db740b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d522f527436bd8de3fa9755209ad8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f847cc74bbe50cc8f534f24f23267b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb7fca509369398c188c1aadb20b22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc510dfea817e2bd5cb34701013736261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85823528b46750ef74e2205c3a5d510f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1e7a9f622cd68e4c9de38cb1f5d0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6c496554ab3aec05fe80b0d8c41e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f21fac4e6435a213324e937c893e93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954541a874577dd7ffdb070de6b1c79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17575c351e34214675dc1923aca7d733267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06989c556193eaeac97d83d34a752025268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2627352537de3b40a4f5c7f6d00225269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4466cefb3eb129075a6862152cecf95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae69ea0ed718b437ae3cb5cdbfabb4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8e00cabcc48ee497863905ff6cd58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeabf810ee1d15c1060403ae8aa01a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b1787fa3dec655b6554713a4a1a3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36bb49efd4bf6ea335e01b1fc5f051275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac4ac8be978c47a345a000043cabf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d86f004f79db83e7cc4f625fe384e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4e9df70c03e58601cbb3a2fa4d971278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b460b27a3e53bcd6787c7aa15c6e61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae923235ec642f0e32befda9a2699ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7790ba6e42629de25b1a92c19268a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dbca033cea1132b774b5f8484df65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9b32f9160600c9aca9590cae1d6f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ade2fcad3c1fb472904ae2bf11ac2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547c65b493644f1348a984b1d4d9a3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61731abeab3e74bcb58f3a033f6d6717286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c412fab504ee01a11cebcd2733257287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874220f365534d5210ef8984a781dd6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52165dc1523122a90a3195091b5d1527289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2377858342fbbda7f9ce788b9962bfc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1be8ecd23b4cb5691175c2b9099ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b67d1b41ad604ea056130824850f9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afca3005acf483f3cd1075add53ccb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c920c4d93e8cd8caaa2ff1e181e48d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847df3ac99937cf806252a0a4127aec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddbc55bccd14e2cb1a9309bb953b5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd1fcf51c9ba3950897d5465b50028297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994bca1a513594729f9b64b9413573d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d566698b741a8643c27de67ad2c5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948832a0a49ba142233e2f8f7a14d3cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0840d5517ddc15cf0ce9f5dc68427301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe709f336982e1d216d224e79367f9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd9dc5b323b21014b652a2e63e6ea8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d506e01bf4eeeb3ca0c02d3804f9072304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e016ff62ea899837d1de4cc61233a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b629c86e2e803a44d01c9d46cbfdc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531408dbd436c614cb22af4e65c9c48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8a4b6ff644d822bf91b46bd6fe25f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017feeb975330c58fabb980000d5b9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f51bda8a97ad8bf0c9818aaed29b61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47d09a16b2b4ed0c514a40159d2e90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9722913b2191ca408d0f12b9aeee2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661f49970bc6990d06b077eeaa3e6e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e29010ebf692ae38545fc940fb9f4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c3e747f1eb10a73c158b6f3cfbfa2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8bfa4a0730fa9fa8c5ac53aa7752c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08164faf7cf5c627d33e474a701c4c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881218da5dcbb188942c22b7f5441c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932306444344630f2a0ef3ed947e1fb4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c86e0653a2c59a07645f2d6778f1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c628a051a005a8d53e23ee071ffe2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520529d822e192dafeffde123d93b4ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f10356bb13ef730083ac0a94b88c70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d855b4a6c60620c08e51a95b59433b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501e147525267f2e561557536194f4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95fa1f99c6bf9a6b8f3d6c3dd11726326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aa95855e4bc02e5123434cfafcc30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa77378e0b6370d01820772b6e7ae47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ded199eb66f0456b7076a31f77bc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450119d82ca918cc882ed0891d64321c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a4aa4757aa8715cc4c04df4e07de3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9657fc1badb0796de19f421ab9aa12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43905f39c5c46d3eb0e061670c75aa59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4755010d9544de2ba6e961bfc1b8f6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea464f28230e0f840c78375822ce7f2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eae182b4855d1992004dfe4e883f2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717dcff65e8a7eb46d89049ffec6852337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57445bc99389199efec2fef53972e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6fb878d194c1563393e3cc08f40ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481651970e63251e1110efe33c03e5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833b9777a79e8554ae403ae1a10c7ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cbff9080dd1f907150afb69419bc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca821f8b8022cac32d4f313d7bf6cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa51211edc938db53dc56f48ee841b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adca980874259185f06cff6e7f625d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf219e142925e6976c7425f63ce9ede346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c22fd2ea9f9471825d482bea603916347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5aaf9b610dd232a3b0a95df402e84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9629df9815d466eccb0ab4369260682349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103c02be3267323d796202d8a72e037350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051bd4093c91f9c028a0f0a14403eb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa460312f09eaba29d9e1e14531096352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49c6b1181714f46475927998dfba42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85e0fcb16a244d978586ae219246c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b438b789efadee8f139cb8f683f9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7221ddd367c046773d3d68889ea8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2beb7b3232ccc2c76e7f3a4e7aad2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f8f0ccdb2a10270cdcab3beb801d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e65817fd617a488a3d9a1e10c0a96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3093f4c561b573b9927b318128478360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ebd9626bc9b7c5f43b7243153f819361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d3f627c09bbdc4eb6f5b2b69a0f48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb27e547ed4a5f9a88d655abb212a89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124f7e21bb2c66dd421c13d8f40fe61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14976d2f65aba1e885472b52058afa5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327903f942802054e3b08e5f316bf441366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa8dfbf4d06d331e8d3f8245b402e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa16e4d0b6adea7394959044777d542368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c88a3c56f51b36915c284ef2706c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303b34c8b9006950e48ce80a0821505370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e3efda2b79e805aa28b509fcd4df9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2822f9f0739231b73f791355951fcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5a52021435167fab93b84ee0e2c0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcffbe280d7a0c45366fb1931a7934374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bfdc77e3c492019a2cb047c832857375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0576eaeb8704bcb17cbb0438748c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115a43419f20ba97c3f450dd4a8744d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6b18a4c437cc2b1f56a93e30919f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a695ab3bcf4b40a1bfa188d9e34b3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50568ebd7dd4f795cb0cec54c4ffb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c6d7e8d861ef444e18add67643273381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034797476bc2d46974c77a1d07147f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34354d2d06bfcae7a9cfab4ccbe32203383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d73dee73554237dd6ab1cf7ca4b0f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6c67c8fa8c2ca4c716f3831e64fab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab877a85157f145c2e421ce7efcee0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a7838dab2c70e7fb96011ee714905387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff9c4da4cc3be6eb79fb695857fbaa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af67e704f72f7c35056a25f3e7dc58f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953289393101c54cd6fb85da1a434aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0470a302cf73459d1890afabb49f2bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcd9c5e6cdccef9daee5a763283828392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c50b92e454c297f51de0db041552d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0222d151eeae5bf37adcb81d04716dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bacd0416cde9110c117e146efbc2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499173eb3b3d90643a46f313243c0c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1e04806596321c5395421eed5d820397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15841d70f536a2ebde6003be0551bc3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f6784fa4dbad7268e812ca35539cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf12fab76a4ed5d134c8bb13c1f8ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26d26a52a5eb37429b22300d2ead23401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880e351fd6e14b3b1bf84daf75f1442402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33123f35e7d67566bf00d971a6d4b0a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e89e5d2e574b520bb8dbfa15f2381404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd246522999d039af6ff31181c96d3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6521aca2ef6b9502106429ff108b269406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17558c5e16a4e338c1891d4d04d63c50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c35eb2238494b5cefe8af77eb1566c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccda8a349e44c71f1575074b0f65623409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96108d2fc231bd0896629d73ca6365410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1dd337857130ac2370519684e571e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409d50fafacfef6a48f8e48ee998c79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f025cec0e9a48640910f54d8fa1dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb201b691408f254467f148d1e356e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9454ef78b50247339406e77a2c86823415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e439c8efa0e2127babc2c73583747416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f1392f25a85b56be7fcb16820ec2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba99f7c57232a868cd7e299cf84dffb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc027d09628ef73855fb1e4422c984419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569b8e0c9115971da96120166b1700e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1b065255c55f7f11943f4e3575d26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdd9df0b66e10d4e403502fde8e9c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d137185552c4890e226e3553a1b5a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23183d1cb8602ff0d3eeacb2f0fab7be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c16409af3182e82a871f56fc41c57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d4118f857f8d4ac2812b1df8bec8b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa8352bbb3bee68da883751a4d651d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a69936fabf2dbbc0b65b16f116cc3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4446acef633c6b4c723ac99307a31a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102e9d30334c3aa81ea64262f997fcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d59cdfd26238e6ec054f4e1efc4ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49027c2673698b6fe3d6e55ff50c4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e71298c845ab7ae57b28d1e4e40b9e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cff1dc2cb9f2336cf3d3aefb0be1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d666b23d4b8872e6809058932b9cd8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e557acb81f1c5523ad645d1e17c66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4481f1345147d923ac02311c98ee4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712027272c856492b0cc38913af91132438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a661ca83919406c5fe70ba38cac0e14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6b0eb3b61742c1902889511beb4c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907d3f561d24896e5d2ee64e270093f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef39a30b1f83193dfca0eb88187ca84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecf5603943b811ec931f473639c5a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3601825b8558adeaf2ddd96f4cd3f6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baecbc34ddf924dcaed01e1d2b386c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c638cbb13b6951849881abb28ef3aab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291642a784d59aabf8599750abeba3ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe765576f1207b4b7b0cd3246dba86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc303cfff40d70927660f1169ba841f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb104e2eac6c1e0d8b3fe8fe32d4f45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5df6e00752a2ad26af4728c509db9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86003c2ef87b52b20c9420e7f86da6d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c15696719d160b2d831b0efffc118d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f40870be5d1d73e276b6900a756568454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b64d302550d8de6ea2a9f828ecdf9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c7cbb23c51da6c89f7f82a121ff3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f843f57c887b78517a4294a586f97c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0d067332b8e94b035cb0638a6f1a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214a8cb35490a545a14625ff4bc9e23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bbf83b14d5391c7c2d7753ea4a87c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c5c046c009b9738c0c3ef5078a016461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23467035de4943ba641365540e22a847462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0739b87c4fc9fb744eb20b162160cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381100fe41347b1b66ac619966897d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9f6c217bb056c4ad6fd8eb6b1ba5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ab176011c55ee1660fef1390b9de5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36481ee13e604b447529b738e039ff1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62edbefb42f27ed4da97685f487072468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28a4cd5cf782d9a29b59b57604d656469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5c3838997b555798a1abff860093c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b542bcbd4af076039edbca5d127b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09297e8f1ccfa6ad75e52f9f76d58e05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801ca1746f9eec153fc5512d69faeb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501ff6a275ff8944f42a410ee428708474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbede2f2f99620c2f1611a6c008aa97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a33cf618cb65d75fde38e7444cad4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6b9efa909fef128c354eb5dec0c8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0b0720c8296734ff30f77c14983f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe004359a01cc46b03cdc90af19d885479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f518e748c989dd48f87419870da36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90444d42b672680cc63e69321fd7069481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264290009341ae25be2bd50eaa2bd0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567b8890a88fbaa92491b171b5506bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41543e6bc6c4c3023c9289e53a84b892484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7579d275f0818bb3787b8456a1bb5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220aa2d5b0c32999c2c047b60e4f9b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a9ba2ea20df467b2c84996abceaa0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384e471c4335a270c71b9727426b70d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8062a66452601d0b37dcea8d239d62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066531a0567f64c5fdac6e9f9de665f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c93693d99b05873c8a907ac81b35fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d7cc14620bd2222c4362a20509573492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1392aac4ac7d7cbc0630b47eaecb4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c21423cf9a0664c24376cb735d6473494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0338755f83bfc21d91e2bffd0e1196495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01735cf80ba3635e8032e4563297f893496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90035724b1909ec7b41dc10fa70b40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568829d416570cec846e8bdefa1fd93c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b5308968dc81c1bdcc0bb10c4d3b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede86a07cb3403038bd32d62b9603b5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e37c6a988dac37197f83b7b0e6f0ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe49b1e69415740c3afee26b2b0b10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74708bb4b13bdd65d4ca9960ae09c7ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89731953381b98df1d1b01ba1f80b55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923c92f69d399e3fa81ee40b887edf9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907866fbddd4428962c18b2bbac911c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2b48ed24a73f51d4e5201a137b1b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe0a141472ccb9d2ae4d6ce4d2889f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e74b072363ff7c99bfa6d46fcd136509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74116f11016c318fe897c51eedfb4efe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac60f37333ef51335ba10cde93e9a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1378d32f7c47b31fb528e81300db5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ac0593dcc0c44ec7b187078aa117b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86665212b326bc1722dd2cc0b0b5a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2cdf9a64648aab7d997278b8bd080515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265fb49b3881deac52f9bb40a719d8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bef47a514a2297d06c829f8f18771f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022cb59447eefabe2d9093d56d59bbb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701354b0d2fdedbe696db37090074be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2088187066259dcaf4fec091ffb4a90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ed932d89b5c0990c1bffbd6e79458521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b570812cc95738b88b9d1ea1d4092a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd5fee9e19e090b24be51cdda0842523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce3632ffdfbd62fbc74ec86c48adaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b24307ccec9f797db24d57a8f66916525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0272bb1bb9976bd3fa490e3abf38e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf1d5d1d1e86bb5208b5a54c1456ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c2b60e82ef2ceebb8d724e517881b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d8bbdda78dd85d0acef216aad3ad8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e52f78fe7f411f9bae79da68b59ed3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b7a46562321178b2902ebada5a3fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71911018929de962dcf8de0a4e80bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c82617489c56c7115c66660a9f28cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7e3803da21ea4672e84207b80bf53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd620bb9c69cdea88a636c227d2d2b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5242c5a751175b92bb5219b4d5ca4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e35f47394889cb975de00666bfd727537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a3113908f1093b0dbe247dab09703538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63412eec275369c140df26543c253a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acf70a716a7d9a836f88974b78f90b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853eb8eb596c07ebd5c839c6711b7ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b9bd11044b314d4fc492745f73f55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a51afc89af097b95ec5155f0ef334543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf613a265f998195c0cca58ddf29c6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2d2adeedc146e6d9e90ea346e7ae9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724f24c173b887954dbd1430273f0dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839d3ac3a772037451bd762da55258b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8239062c58d1b9890bc0ecf22cc0819548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c5f43f191d3c8d97f75b9d1b41fab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85484ca4d3a83435f1d2ea25e2605a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf76a3a8da16df7caf0ea1a497b663551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63253bea88aaf66dea65a72ac99b6693552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c521d310fd9c282c62c5bf137e3e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef0ff6ccbe5d0ad2948335a5b373d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8e64f7d5b460a6ac82440dd5fbf9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6f246e6bae8c6acd275d65a554439556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c7d7d5db2571c3438d6665b73b132557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cddbd7ae99d9b811cf94213d4cec4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc73c31868e65952c1c7bcebfb43016559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0d827fa8d0f7374c3e60d39851e98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef9e99b0dcdf15059ab354f3023f8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818467bb24c9f1a3781dc7d4b159290562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7e30533ac4511e3a57aaa1d97ddbb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10576f62f2c7a40ff1caa257185ff11d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0238aecc48d3ffc3e399aed494779565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b229feed289271628f5036508dee7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84c274b9db2f42e1a439dad00c00e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0348214f8075dc79960fc5e54c7977c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deacc2a4be13893b6ec53b75b2c6e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23283b61991694f61a48cace2a6d05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f957f8cbab2f6644e4d34ac35b6e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20290dfefd65bc29fece8ed010fde705572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d29f3f66b1b90ef833286318223df3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4a667114341dfe40da496de05c2b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a99475171411f6536a3f0492d87919575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef786cf6b5cf33ec4d87df2d511d1283576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c435544d2e842b82c12ae93c0b3c9b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be751df6132256f589c19be90de10dcf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8c0045a09112880fdc954e3a08f93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d4a261dcd8320f37c95662897d672580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f62a61257eefde3666e49a50f24c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dd3e9624b11546609db4b7771c49c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca0e35d9d99893a299e3ff206a5619583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2c73a6c484eb86d2388b6edb0f754584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9eadafa347b4476ca9ac2c4455ce1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c946c4dab68b34bf99da83adadd2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb283cb2b06b429f46528516881da13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cce0e53aa978b06be1ceedf6e072e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560dffc76c5b7557a2fafb1ed42e009589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c322230147faf42397c1166019e41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ea73fbbc30fbd150a8705e9e683a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62416ecc5dad3335536d1b554048e4d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956c05a824c1bb876ebf715976bde3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43904792b228d6640ca3c71c498fb996594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eff228e11bb5d0f2b3789949735e51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228016249ca96725194c44a73350da8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d6e4f9558abd06ee282cf0eec1736597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8b62cafc13e57460ba0ec9bafbc6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e59c84cf5bf158a0d741dd85d8406d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c866615bd5b05d4d64374adf771499600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536cdf8a94954814c6855133c8aebfc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171541c6ba07d3bdf8f1066bde3015c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a050f9925c74e87d015f90b7f4b8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2deab0e104c3aed947c3a9c963c33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75825e15f6e8e805da41a01d288ea7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3a6008e84b4eb99eb5ea922da72eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169ad7f3e3d2644df5839d510b23db3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf65fd7a0ee88fa042e7becf75e956608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b064f252ff896d9ad057843742609609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7297ce5e06e022202a6ab399b91e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49f16f05d883a2164ac9a8ab90263c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0708e7514b102d06c186064157947612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8481d0ced62133a644b9585077e6392613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd71473430c81ecfdb44cb95e56c54614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169ba9eaa18a2794dba6ab6c08c41f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9d69d08eacbc7052e0b2f8bc77688616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a11a9ee98d7be168327cace45c725b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46691d20a97b01b6f449ed44c1ebcaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e4c10ecb7aef0354b4c5535757e41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9462330a35b16f03a30377a1ed2f336620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f497ae0a4b9ff8ab3425d7d888940621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ecd7cc068ef7b68d1ae304607cf08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71ff7346390ff73e496981407f0f55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b71dea82437ef135b83fbf1ec2e093624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc021206533ad0577f75659ef5095e9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c1690933d99ac7d09d54710ad4edf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec69662d01fee7f08a59c68c7460bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feccc70c8e46d57ad08be6d36fe825f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f061da61b848a655646e4f88f02f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d27e43921c584f4bc3e5978261cf5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0109702b9e4d0fe523fa1335c6e22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0beceda83c3822890e8bf3eb64ca6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe32dc697aa50601583ec7b58527f2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bc8cc9a62b5dcf824b3eb128575bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f86f77844b264f8daa7148a2acebb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792a5b7d3ba51d027eff032c4a6fd4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbcae4d7a7bb72282afe7cf972d6f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd1bf466bf8dc0351e53b0b2219059638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f38d4f04a66fa36c98ab3981f6dc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e387408cc626668deff8c0fb2023ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509858368096e2b161d6c1951c1be4a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8309cb5d33114cf7c274dc061a6ce6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc008a2035a960a12eecc02c3518b857643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0e434eaec1ed3f80204de71071262644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dbbca3e420a6d6cf2705e0f88fd90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946bfce928baeeae02f16c5e1ad5010646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43407c18339de505621a285f6e4ce201647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b7d15ced71d3ef4cc1c25bd3574ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74ae370bff4d4e3a45b79bfe0ebb96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ecc9c3bda6424f674a3befdfce3b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ead8e4c706a1b79a7cd3af82ee3fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2b1656d73fc0654500487c35ee42d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d47bdf7290bac042523af28e05600653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f493a0547e7c20ec01806ac9a8a0b2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848db6204f361afc377d189bb77fd941655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb7a8dae99c970eddea79d92e4de7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10340257735505b2fc8aca344d7109657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c333d3fccf7e1041120f659c246b0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204b599ea9dfe96d4b9e67226d06368659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37006daca721a892826f76164264440b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff7d11f6448db0693211098068ac42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e6d950cfbc9a7f4753f721128c238662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1839702a88137e45ec70559d1576a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeba8ae0648dfb56507a80942f0458664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d52d9bb5b58c2c1b66c9d1bdf287c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f48e9548189503f646fea939e110a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95605eb59ead5c65d141a5f873e6f7f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe9d6a934705747fc76e40af5441b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492c5a16e0376849331f4b59ba23dc1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecb9caa7f4f04cfeb0d7d9ad24c6e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4c1cc00b5bf3792fa8045c40d5d4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26332a77155cdda1a5fde86691f89819672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd06d718f06c12957272604592ea85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d32a14663da998ed2ddb1ed742a3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a1b58404fc8f33e32f2de9e416c07675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de256f6ffb84ed84a5c21aeba2ff4bb9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a48c91f7540da86729acc4896c0877677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc42378171af4f0f2dbc577ea1047c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d882d60e95ae6bd3ce5b6b71c19f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2ee89c9f7efc371ca9603f4f9a70b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714988dafb3928a09de47b84736faba7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590bbd3ceba25b4a1940e5940b2e555682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673327871c3c17602f545a4781312ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf653893a46f058c4af8c85f5c54f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20971d0feaf1d344f34c1ad91ac6d44e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef36ed1e1df139ceb453ce303efa08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73a02046931ecdec6c716451f0f71b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467237e5c155d5558eded40b793303f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b96ad37ad9d6d50706b435bc487688689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb977cae6fef4ec931eba61f025d2c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9150e0e8e2c63fc72a6be8e855a56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123f153391bd426d87c8db96ec2bcd2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb085affc8d8267b0b17baee0b12c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae73291f1325a9b128e6a547ccd424694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5dbae8890c31313209263b06fb01c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42dc12ea4c9d202988f384d365c7b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124580c951a9ebb8761c3e36cb654697697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066cf89df7e4e552e84ad1a804c3a1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a806c06d7638f16431b35c720b15bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1e39966761b153497e21010b19653700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea363dd4744cd8976741435db9a5465701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb74bc3a22e4defdaa6ee09c52b0e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1a426a8e50eb0a9d0a27b41d77456703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317df98c2b3abc2a3f666845f2bf5bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6de566602e2d83ada83b710c4d314705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb92812a59cd3f0949707294b4b0c81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef48e3e0982336b2d1f9ff86d219893707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a37f269fd00c8d351a4711c941e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4a12a57d576f2d6b4a5f6bb164672709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a31adb4cd1d3faea7c23929c1f67a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dc5d49dd3bbb176aa513d6e9648fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83556d189bc13e71e939d74e179496712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00f5e0b85075fe13ce605bdf36d3f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dcfa23666a1815aba46ea356b1140714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbbc9617080470a96d016625ae077d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0db9e0eb9c0d402214502ad1eb5d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11cc35f7684fe9897adb668b9ba132717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617a59bc9d449fccd3af2e42b8f47cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cab756c90ce27ff7b8bb982d910a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a07972bc2bea790716a98d43a8b531720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ed05a33e6453644584efc2dfacf35721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2917a3514972e7cdd0c8c60deab96fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad008cced9de4c9f331673fe9d58cf9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4d58d2f5af6e87c97915cfd83c6db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9419a89099bb735529b0b2e00be22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c589c9ce823fa6670ac92e9372a7369726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9cc4fcfec7f0edc667e4ae71c5fdd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bcce79a601ecfa432c6eb401598f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae27a6be1dca0a2449a67f6f31d7862729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ca6d00a36661ac96d341969e6d029730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3201a459832a6cffd06b107477cf37c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559e778c350b0617e03b4c1a98aaff2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8858af12152d00b0acef9ca6ea0dda733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffbe87a209c42b32def7d83b7fa4cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd039bfc56b48bb7af47add2730fb4c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636abd62d9d71c66826d9fb84a12506b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d251ffceb1182fabe3e57ea23ef964e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed52d2e571a6ee24b11bfa22e54f8a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738d71ff32951e093520a8e89576b80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c6e5f8f8d18aa231b8e1475c2b5e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b64629c054bc1b18943019b095fde5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da975b809656e451342bfe369942136742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb884dbb16fddda04a9034a3a97cc9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946fd35a84a326f82d247838e96ebb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14192af357b5fb4493c220376db8edf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731961a9d0cefb7b9386512a89ea8871746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110141ce4464b221b16f0de955ac2607747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233355cb488203af2b9a80b0e8a18fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef3a4230b685f037159a1a14fa1f53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224e9766134d2523b0703660f674448750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770537f1de5c81b775267ce22ed242f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b4001d88dd690f22ec2678ec1d59d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b53f3d120c4017821f0e4c2cdd1d28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbadfc9863db1fb2313efba7a5bb45754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f61dd9a0ac80eca7ef37c4438b2b01755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ff35858195a4598ec47ab9d7d956c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e91097c743085fa93b14f5cc76bbc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a979a1d6ed6924fe2389587134699b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f45580f5e90504bd2233231b89033759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84b0c46c79ebf14d1f5810318847641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75079691b751e591c8ea5365e95604062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88e529c90bf186f964679c4a3239323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6228d16793d927b3410b2fc924e3514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352233ee740b5add50882db5bdf45ab05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d347bcd206c056fe6dfd8f985d38a816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364449fa7294226e3f89cf24f64bb0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be31c2f0c510441dcde93204006d658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb040c146cac46fd11d8010ddb35fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193887160419f2d237942071077b133010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66ecd3f97cb1cf05366e615667f77111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517205aa8f55a126c0c72ce6635e9ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe75d667f39f73992f60bf5c17615e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee4157dc9d471cb5478ec6ebf6ee6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c24acd06c6b05a4082e941c338923e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886a3c41ae9ccc4abf4881e2361183716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2030132795461c7312786989e45f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c98b4ddbfdbf65ef70fe3ad799a2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e67f5f53bc14575f73cda67ec21d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185f36959fb9d05f51f8b3602ad210a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b844fbafc2660ad0e78e8ad70a3ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d71176a23bfccb9f25e1f144ecc2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcfb6faa03ec3e401a7e69fb6935f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f506def895daceeb0bc27c5fa3b9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd8352c216769f9a7188768279aec625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc682ac9755fd47bafd21dbd2458d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005ae8ac3069133cfa523e6b171a0e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90456d0944ba6d8ab23474790b071f6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed01cd03deeed087c57a0202ccd437029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414f734ea956f41c78447ce0b1f171b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ee1dd3dbcf2c1d5cea4012c0ba89531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd22a7817b1a53f6ceca1fc12a68dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575705c6704ca2e10467e67da7f844633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533d18d4b60bca3516749eca4518b2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4ba5ab06376f5a423c02d38e0f15435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8d57f10a5ccd14faa641f8cc7777d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dae52812a1bcfd6dedfb3d6a3799937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc22173174db1d02f97390cf7d87ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666aee0e2dc7201e08687cf87614a8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8ee2efde10e32787c69f88eab18f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab139cf367751b7ac79926f28f883c4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4e2dd9ed46519c9c5333cbc5908a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8cf96b1d480ba66c6bc32be22b54443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad6b5b1f560c370da95259435eb81f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dc19bb48998c1664ba5573b9ba54345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab9a4424f81ee451f8ac8f544f6d5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8712d8d709d6525bcb738aef7628e1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009f102aac1a586464e09fdd88afb9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438d27f1d4896d62f19e3ca02551fc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909df373c187be33f6ef9a13a3f7f5b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedef5594bc8f06437279989847b7f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260d3b50decad0546b3f1c3dea1b4f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dee27720481d1178c476c727bf59b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9adb333088f2001c66f4e2739c86854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60334086e9e49a77a1410ef0ba9f8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24fe532a230eb739206b5252b47e3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218c981f6ffdae95b7814e96fd7449a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1103d4bec6d137728bd9bb2d19aed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3666f77f0220184ccbdad762138dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf39b60c111dbabfec2acca1610fb2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fef5c4a208bdcfa593c1823a06fc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc4bfc6b26a98deb9e364618ac5c6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c9ce4b393535dd643e74a5e76345e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83494c40d298a3aab94af2b1ff77bf6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5cf8f7efe12b71ff9c82c3929ddb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b26f6201f978b85d57e275756765166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc97293d3002dc1a71a84e8b9516fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a11ad118e338a144bf959de2be4dc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d00cf4be1492f758ea39e9d6a043469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d61bd844f1b9dbd28567ce40c5de470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3416ec3c33da47a1c4718ed161348271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad95054f9107df782fe10c62944e65072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c66b02ddda1538931c103ce722a55573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2840b551edb1aed5a52afc525543174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea5d6a2bc09def477aa13811a2050575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b33e9d8285cc3b838c1039210a32676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fcb52bc158f26547dd3fb696c8c2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593634e17fbeb910070803ee4529f2c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaa9acae1143d1ef59615110bd764579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b052506af1ff0b99658f9b8be8cdac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb02e275f42e1e55bd285c02802656f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216884ce6c443f2dd10d43203829a1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc6f1c3c8447fb1462667ca368971683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06a2d26d12663fe572102bf1afaccc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9dce38e93d717e4ec4e99d844ea3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6f28097a0876a4bec9638b8c28bf486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7af250c8ece16f551e63fcb0fe9bfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586fa5e1aa95cc6141cdbcc869c6cf088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac0da450f37183b5ceda683f6b187389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ff41c4022a35b1cea578059ff93ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cc02f8705c4945fb311deb2d1496b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ce33755cc7dc27b967152c067857092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72fde28aea4c327361df203008384e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf804e42e7f9595d6a9564f92cee2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bae78a6af70705dc58b12ed4a9fa1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f61bd33776f424549f304d0d8b2b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35593efbf4a5583037c5a4ef140154f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a91e177b4b09080ab57d5ed5becc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab28994c1488b581790956325c5547199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c52d3244563ab3e6301ae9debad749100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b10d2e63ebe6b74389ed302473ade101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d28ddbd7acf05882d6408b2afc9107102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7c15377be85ee92e404385fb3a412103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d0fb1634ae60186282092f8cc6109104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06adfbb5139e50aab9a8b36b98a175d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec84ce4d4216b4050bc374789b9829106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb0c1db400b7bbe2deb12b08c45d35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24af3ed408a9c66e4be6a9c354721f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad2c2df1d1913519610ea16256315c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9fb1b9278f7220e0b9d82885cb699110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1bf3772f3a880a3e8b549bc0a05b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d36011f5e4ffe5eb7b146b9208e46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6288e9ab30f753268e8fe3e4e0afbcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de9d51610a2a8d86659e01066f68ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfb4d180a497ae909d363d9cb9e679115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43998ce0227ad02a925b36518af167ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d8677b459078295bf9238dfd511f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce8cd2ea8bba9951726874459b7984118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15113a3b19de79094e165b17b371c445119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f43c7911a88e0e125508e72c81c905120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfd6a0716a3d2c8c679bc3a01800d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbf70318748b31c564b38cd68ec8b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4e2905972d718f616ec415870a000123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc0c8b984b9e81e023665aa887dd98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147369b8e5307b1bc0e98f721b35bd5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443ebdf4341aa423be56fbbeb16d05a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917d2bd7f43b4a54b476577481d8462127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb7e1f8cc0bd2407c2486aa932505f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dee4a2aea236d0752f27029b089397129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954903bc8976395d080185a77b21371f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb161c51ffd604b31cd188fc1dbbff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5714dfd246e351367ec2199871947132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826daa077492c99946d88252c6908d5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac30909925e28f52fb98641725731a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf53d3114231e8c247b156e8c76eec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29a07d125d41df4c2a06d4a3df0a80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798c81083a2e5b82b830f6b73804239137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e843fcf289e804c400dba0a81cbf1c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296054286d6b80fd7dcafbf1a8311cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576128cd0671407c175d2949ad6562dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb9dc514575ee90d607f75ad6dfc4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c855ab8bcf7ec782797cfd755c71c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aaf81d631f9c927d5bc022a42b220143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed56788cd89a679a7e02767219d552d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b071f9f7839d620873b9a5436b01f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479994caebdd36dcc151ac66505e9627146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8906c569efe5459951ea058d24518147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccde7f273c3662fa9afcb610b473d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7fc5c6bb85add1ec91498fe89af06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6a9548e0c22f3036b19d2167d688b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367786b379d893f4fce6784672fd7cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fd93e9ef165c033014fd5bc04fa6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc14ccb974c8e68dfa48e7db734e6c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499268a4b6434bfcc6036c40acc5aa10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45437d45b3324099b8662246e163ef4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53395670ddecc62b6d9fea9a1f0e1bf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0f1912e9c2972cd9892833ba5a693157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bddc2c252211a9e81361e3cc76cc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189d6764c2585e5683501d067727b93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ed2e17f0cdfaa0494677d62746278160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214a6036e6f698183df00e1f453a64f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8771f9139dc9b3f3d436fff878da3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5dfad808eeea087003f94ef058cf7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0c92e72fde0e625b70f1b010964e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb93a526a83c020f3cb57ca4c7feb3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf0488cceb5af5cce55b02e76e294166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a66b3f6726fcabbe368b70027c2b86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b58c2c956dedf03c120b7252a8644168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa6689deb493229f919f906eb087d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba46baebc78f32374cc8d34f795fb4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02769fbf1ed1fd92571a36db222c49cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c9d019e2ab5390d1851306cc46d1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc38dce19ffcd8037cd59cba2c5c35d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca791ad47581115bae04a53365baec6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8b3c5a6e1d3c02c4f66d17b7c56d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69375330672946f2935926881415dcc3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae17332629e781e97ac6d2ecbb8f240177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e567534bf5987ab99da4447c25a208b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dd1d0397acbca771f3e32d1ebfc7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657663a92ac6142d811987c66a63587180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280df35a27aeb42c73da66b34caa7445181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141d904fe3bd8376baf0e59b2a485d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aeea78bdd12bcdea5fe95bc62ab12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce21086c477815f5acd0bd21199941184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2904792b2cfc7a0d9ef5f6608249825185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e917cb2ff25c7a5b1e129bec6385b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74154b02c183805292e538cd25e407187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1e2f2c9f3d4d693177870ad7a75dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba831b8be01abd31810af0715987713189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c79c9983bb08bebe8c7c68790222a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24ba00aa07dd55ee280dabb58d92f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5e311431618a8da231827d45b3ca8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8114ce7235e35f1852b1c7051e609193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b683971a008e015a14338e5697d4f90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b53dfdb1677aa3ac27a5c9ef78f00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14e53d71447d075aeff6489e8ab44d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a96ff82122c9674edc2ce159f9289197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9a439806c4f046d36e821a7fb0fd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153053c5e3a35e566eb8ccd9c1086c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0fbbf8611a8304588e4f8321a6c33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62be26cfc2e649b3d850ea0b710118c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd58d3ca2f0dc872493fdc5bdf3e5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4409153b4a2f175ba045f65891dad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7e658c57fb420e03ef46d3e06a4b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe690f5037c22c8782e7c5f2923d97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9617cb26aeba408d06b56df09303a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ded28d5301a265620be17fcfe3926207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bd24a79a9ee1170784d42bd34485a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5482053e0e828700c50a2f8843f168209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270d931d9a43480d55b623f51101592210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f9d1875c6c37be331ccaed80d3752211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35487250130fc9b45021af6d9657c066212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141e2ef1d867768d68e9d8169fe6c87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b495879ebcf4b07074b4877ec0a05e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5c59a55b93246483ab8484225c0e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477cddf63f609af460f4437b28137d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056ad120eab74e324ee6e73d4bf4b8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf59cdf7dfa00d6ac95fec2fd828acc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19afd36bd82b6cbf44966f188ee3745219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a53e7b3953fc52ef645a1c13c206d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a907c6f7cfda3129d0439df1977bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42046316d863f34cfffa2981de9eee96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41678d31780aae44e34b4ff81a0f19df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39b0c6fbd7aa95bb07aba93a194898224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a9da8433ce4b44c7a1b110b84c6f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a85aa33c92798fda7301bdd98fd78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff04526c86917d50cc25a48e5d2c1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae26869ae3d12fc146a2edf98845eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09d3d652a1639685f48d563e7971b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68491d76974258185b4e0421640c8b7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf6e09e085b894e416b6f8653447cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222c207e61426dac8bc7b75404b849e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af8868ee3f3d292ef8826c1c05615233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf04d7d3e26dde16542a3d18885c626234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78e51f3d8e90daaebdc09e15536c66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd245e62674849cd268bc4c55cd129236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ab060d447810179b7254310be751b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ac2d3ede36dbd34fed38296483dd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff3221fd6b4b8929f8854bff797940239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f264a5b3fab147a53d09d9c405a1796240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ef334d8b3e5289da8163047fb6fc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a9858df5aac0c4818608a5fecec68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b1e0a373391d39fbcfc061cd30310243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605fab8828538e3bb498139ceddaf96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7c58ea0b6c3c5801f965c4bf2658e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93e05d6c64d7f362eb4f8a9ab3a389246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cdc5a7eef919d0ff67eb4484bee0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51aec59cade8bb5bfcc2bc1ff193d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2988309c78aa28f4e2d55887193a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96f59bbf5f4a4ef47d24354363538d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05216657c89649b37cf468043ed91971251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed1cf768f3c4953aa7dc0c7a720113252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e93f19606c097f464bd42cc0eb809253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df627fceb25b823991c3679af5b3a23e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc23d32b529bede673c56ef6a469913255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77744a497d0be18726acc0d4f268c2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf5eb2ec4bcddf22d823191df78e41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a46f5d48c5a4504c1c9f13e099636f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0124e04f587f964afe58d48e0ad4eba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeb890f405c3066b2a590aa9894b9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dd759fd918170c8630f0f993bcdd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995112f9a54c7512831321dc5be0a47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52e1dfa26ffde381dbd83730b61d97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375c9be349615702f7dbc6e16655c46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebaec68eaa7bc179cdfe34fbf7002d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724850b21708ae435095d8defd37fd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11360d05ca25d0f38eeef660a772c30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd56274265815ccd33be486ababbdfa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9ea299dc59ea6bd80acfe7b983edc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789decfefc1014e91201245f3ec89478270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5546e1bed323a12210206e321d4615271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7966d8aa9cac30799753ef477abc3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1a16ec92a3fd31b3a70ef68ccbfdf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8f860392baad1d00bfd603d9c93cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0893ce8647f9d05043f0bb462d41a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b485eb0dd7324c514ab04636e23d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc757478870e33ca9faa25772eba9324277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69258048a812f509575dc745d624b8cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5ed81b9d14bd07da85a590d793a45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36af0040005ff5f7d193b81ab30f8eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c731017b99dffde3cb2b69c653e99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a8a1d23b4362714bf6d5537b0006c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8c12f10ab4a032fb13db87d45538b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5980f3b24ecc7eaf4f846d533044d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd0d6b7a548cef05a400a648b3adb5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9faf8896fdd7676d634400cdd68cb7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5717f4312ab92c077125828580c051a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dad9ff1a90058bcc14b8534008017288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fd3fe76536cf93ada60190176873c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bf6911358484d96b3b8a8d341a8ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9724385d9940fb43cd2796611bff6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01653c40e044da43b1cd45bfe6fc70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad0ee1facfb665d3f044b34401aecf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abc207d213f0146f43e876cff7289b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818c0ad10cef2fcf00f2d05231c24a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0c78cc771b6a953bbcf1599610c9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13e865cae0992cf281b7dce8d3e4ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc70373571ef86f4d59c0535ff46b30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447d339e819476818b8f17bd4142d78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87cf76df895a57ad3dfec64ffe0cd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e551e82e9a4e3b63ef52fb6c560972c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4462eb982cb1e54b3733a2176ebee33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce890e329458615bc3dee0f5475375f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002309d34fe92e59e53604509d44540304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df34ed9e184525c0a36983714cafef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe119dc261a3cce4995108a51d4bf0be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae008a19572d9303de51a6c2fe4c1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843765c8facba3d5144ba50cfc6dc639308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f28089caaab08c36e952e51c56b14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea6127c460766998ae5ac168ae2be1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a779a634a0f9e8920a71a29d2f4cbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fb057f2b17804eabc3295f4d154fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556db7a501532343b917bf9e3f10a380313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb094b77af0fc26941d4c0afd399ae95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72f1422749a2fecda7dedebd9c4129315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703231cc8550b3181ea194213e82f13f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801953161aa81b97c134bb3926ab3157317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7184bc6bfaebaa48aa4858121e15e6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a00cebf2d589489218e3f2a473b78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b9e0e39402b34c3d2fe1054d59c12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de9d0035b36dec477927e2eccb0103321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e32c5e2338dad0c6be5a3acd7014ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619710d64bec54da2199d48d318aaed0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f2db1db8889b7f4c5617a01cca820324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7444246dbd9a05c33def530492d64c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18ec2f94a96200a1bb6b2a1fe2bf50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf1ca5238058c73b603cbd68433696327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a58ee36361018e078429e20805dfab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c10a2a0d4fc7504454b4303199e2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27811259240823c09a959e3754d646fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb48d7980be2d2422051390cb7c5a04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2328c0b65bd406d29f0c0ea4c40e7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e267dc19a57f0761f44d9bce006b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65635ad002cb1ef6b932eea17338fc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dd260d45cf29cb4b33dd31900bfd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1927dbf421ea174df778087ecc11e4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6c63e99cb8eb08d434b926195a759337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a646ba40f76832161d00864f7aea132338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d2b8c65b93f5ce00f5ddd9f6c4f26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7af6d635573a5549295cd731cf0bcb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf6963f26577799b7caf285edf9b9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf9130034eb2e54f3fdfc73bd8d6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5102b5b504766391e2616c41267a397343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30a6458a46a870d90da6cb179b6009344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f30d2ea87de6de518b50c57daa7da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51130c9a3b26104794d1c916fbb0cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47e38f2d3a0793877d540a4966cc87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932b02c1d782d917267d9a4b07dd845348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5916a2f19afd35ad559d5268eed85e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636bf86cff0e4184adede18b9a0a76c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06175f7060167e9fa14b29f2a682b61d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7a424163678cfb3117a1318c1a37b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688594c8fa38045cfcabea0418ef80a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4f46c19fa04c4d05f31de84a5a4bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fca1390292c2b43b1d11101e941bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e50d93f25d783fe828ca955d3e90d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867e3e8180b1789b55b28d83cfbe7b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052658c5f02e7999266f56f354839868358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84e2aea5981d40ddd10691f208774e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d4a01afea901e79f6455997b8b45d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d3224f60f3c9064b551d307947e7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d5053e6d9d1f346e4d4ba04a06f3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af709abbba75b7c85242b7fe02645d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e4c3d9714976f72ad5b2de19c31be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88681d061bcb8552c6a598dccf6bdd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b90073da830504e469bf02fa2460e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc80014bf6205f29836e4ff67f678f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d21c5d044a076b623b94d61d5252a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad2a9ea184ef213a69a393e548abea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066cc718e41f8f269a85dccb57f13f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff04634b8b4a32db241a15644be49d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a311a5d35df7ba191b422ab0d991d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8cdd2c33f0e21c661d6fdc91a15dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e24e745f0f91abaf770ec33883d63374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4564c206105aa9ee51f2129079b68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b230ee10e1dc4fa531d753af5910bc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81166975977c3ad82e93a4ac8aa7d3d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afbc6eb6a9fee3d79a5a123ee681ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde90f76dc56157b8be35b150959832379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e042dab027088606dceafef74fb18d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5610f8179715edee6454ec08da4f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7b45b813c4fad170e814bbcb35134382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c317ffdcdd3494dc08c724f298c1a67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8c7709b4c2c8dfc39ab26ccc6bc39384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cd1851b14b4fdf303c035c84db658385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca9c11ec27e8bb5dc13ac4e8c897e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aafac62d7cf7a6672bec19abc1d9f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321640d23be8a1ce6f0205d9a8d0eae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a07a4fd4d1b6e4b11fae6b1cfb94fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaf40ae82448567c753d5705668315390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794c27df6479a1dc2b0cb3e53dd6a07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aac63586a6fb189a05832c843e9cba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613479f6a80921fd6dca56db9f3794c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3edbde4891662337e0fabd8cde91b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128107f2e0ad20df810771e41db52112395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5e9c8cbd64b78c0976422a4a5d414396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649d96be74ac650e9fe31436a0a7e05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bea89e0f0ccabd45b3caf3765c399398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440e82f237a18ebff4362d784e801b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad430d81a97ad8b6b769a6381266f9a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c568359ed984be8f4f3307054569cc0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85362a64028896ab26b9a9c90f53346402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4233f9687156ffa6f6deffdd02c8538403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0d81ca2a4949c841ba7cfa168ccb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2f1298257175aaef731de9cd7f39a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dafa9102591366630750e5808a7c47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd68202d3f790fbbe9da52155c555e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63ebf6d4ac5a3589cb556d1cdbd607408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2fc88b82c0603f5e60543438b348b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0e2743ee022a50a5ab5bdbf3bb29f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e384133e5196c3a6558e60e71102d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ce503477b31e9126781cd013eeff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadc591daff7f4cca68cea91154a3a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553ead20aa975539c43f82963d32268414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43035aa4e102c2f98bc66200a44421415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c731199d5874f151fe056cf8d1d76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecbc8d3886ad27c83625d55e1192e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ad592d61de86c4dd223cfc0e928a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a703237210358c937f4ec78a474813f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03c0921063a434d708b28f812b0733420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33fc51370ac80055b9d1e4cd26b909421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875191aa148d6431c454ce87bba429d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bcf90ca04e1a7d60044ebc512aec4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2235045474e15e20ac3aa8ddf9ec641424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25418dbe1664cedba21a79139cec243425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda01c05f436a785345f202b8325eb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23459bc0ef00cc1f43c92778ab3c8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05091918e184583705016c8002585363428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a357ea56632b45b02504456667ed75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d664ee32dfceaa8eaefd997e97cad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7d4fa8d4bafba09315dbed254d6a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2512da9edc3648054a794ddc4af00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c6e4be9683ca4c1007d5cce546fa8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97228a11093e548093a4ae1c534ba01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba403f4d7c3536fdbc908421f0e0f924435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c2f489d15bab00b1126313ad01eff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8dd1b99aabae8efb81257b51c5a97437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c39751927a11bc37d98f15f1d734c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d3da04fea1b616a47e8d6d28d298a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4067ce869255ed40557406683b4be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c61a6088f6290808065055dbef29ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0caf067094a93e776931bdd6540d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72143ebf27063a25e4ba963cdec4bc3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2ed9898bc0d8cd96fc3ee27431047444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd0831e1171dafc6ebb6848955f0a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb86fdaadbd4e2108022e800e10786446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e55b60956e9e3db87a1f819cda3da6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe10ecb917fe67578c7abff00b7c30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396467b09e0fe4dd15f3e2cb4c537ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207aeb82931257d097963ed84b0396d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a14dffb78c37d8de7037c8acb9f411451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e14789b311f232eb000e649d5909e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400acfc3c5f0e5c1ea07ec77a4dc0f95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234a13735e757829841a0ec8dc49b9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601c22ef3da35eb2bd049f3d61e70df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f2019d51c81ee645a01149ab6e27e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38799e16940a439f5569ea5b46901a31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11a92ac72a80a07a9c97e587475f01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994489f240a8186b9696e4084aa2f1a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42868923ef3b2473dbee299714859b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12c33a0b0702f64a038972c896d66c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c269961c633b30d6f71f0e5df9d2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80381ebf28cddc2e6473f572c7c7cc46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb80d88d743802624d4d004739d2b1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021bd15e80f393534384d94b7c600f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9ac5d9134bb83a20584d67622ef25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975e6d4b1d95de479f6653aa92d2cd5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7c581c4787601345767d824bd5518468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b32250f37910c4d8647968e3a37f55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a535b8b5faf83b33e40fd218d5b3ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170e7779c44abcff6a56cf8f51e6ceb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0084214a94de4c3385a4245763476472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebf5aa5de1f7cb2d8be92658fbdfc8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038b7fddedb011fe3002b46ba2904b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c0b5ccedee7c3238db9325d0036c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eff915acb6812c17dd3cde4c27afa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0cd76938a98727dcbde661d9d0a63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909779225de56a648212abaecc15b2a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac11218d27db1e165c6d5c1f4e6cf1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09074b498f7a7481a231099a951ba85d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bdaa757851b624e16f45f606553bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff5a64c98b8c37c99501bf685ac186482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa733983cfd9c9a9f7151867326355483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad83198ac55ff540aaa248ec8f12b86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b54268ee22d29f3a0aeb87e292e9c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e0226d2e8d3b3b3241c3b74337595486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36980c091944b0818cebae6077708c0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5dca1f68a9e1b3bcf99fa371e7d55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e65e3d89d9a1fd5c3740d1474dbaa6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c573ce240bd84b4ce49ec0ebb8366e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba3ed225b9121f8ffda99d9096676e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89a416eab50a45ac1643ee41c53ad3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622884d22a7cb571ffef37ff8928a7f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19621aebe205cdfaa6be296deb8dbab8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79d647dd37586bc68351cce0934e86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88603eaa218239062217994a88bbac9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b14f36ad1c2807b423b0e8d16fcdf8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21c0410b791a8b563db98b25df873a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96bddcc3f13888a0ba34acaa30aefe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723735b46c503f8fb7b41e0594b2d8ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f45fe296ed05052c3b117ff2b5bdf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d80287f88edf2cc4410140edd2e5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771929b01529e49d718b8a1b00a897a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e9348f3e38f05ecae3fa601344065504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe78bafd3726d0794c27f983c1928c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c2e0c3289ae459ec07bbd1027c334506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8df69c06b024632eadca6a3f33f2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fde3d3483d396235e328af5d591be6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21147f038ab1b50ee8326ed4fba2b4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5f49532488a3feccb58f7c7b723c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea7270c07439a3b8da00c3e2c55591511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a42969ec838e8b279fcd701a5b49f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d82c7691574e39d2eb61da420ee8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fdf15df7bde57844cf5b764918500514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ec137e5725ed129a4ee7027c8ec27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed1d385abf033cd5fc8d54b8c54b32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382cde88582668f360eed61c55dc4e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcf6dec6dd22ba7c1b7cf6f14bedab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140d7e304608248a14ebbddbd3fc956519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc56bec6ab0023da51492c9788e8161520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3953e9481bf84a4843543f0919ce5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c5f6d922e3780fa4d4a70759e10b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a0e8522e3670c87ee62063276b93c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17b56b631e8e82503accb0a0ae620b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2db303dc385151245a5e064182b097525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adddc4da677ea0d2398bdcd6d2478b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01038bb0fe935555df7bca6498f6ce9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dde66cc6211cff3213251a50a00542528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db020c3ad1f809fee4b91c677e3237f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db55da82982197344941d4da537daa6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cbf087b672a999dd5ac92a705babc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190de9762a7264951c615116e0d77ea9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bd6e8e6cb74e316e1fabf731c38af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3592a7b36bffc189af44ca8cbcf09c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f4584bd4e52eae619db8f08d82f3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1876cc29ec50855cb4848749f8cf6f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eed515b999a352a17f81243d5f920537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b02307e666547e8fc464fe27b3fd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12c0ad9a7260f14687a5e7bbc47d44539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7451f3b80be99b0a03f78315c30b17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e867c4de3ad3853ec0339ea483c79e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cf6f13b9c20dc3490e53f77e09f04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7eed950f76fe0772437e4388b143e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914eaddc577acb1b13849094ce5e72c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02357907f0ecccc6678ae4e751606e30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c75143175f31c081ca340ee0d19a68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a471a0dbe6f80c26157c424078e5b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed4421303e69402d4e384bb063ec61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7895b8658f00326a07f68c5361cb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed228c5525e04d71b06ce0fa57dba39f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137311bf203cb6d96e28d91f3c2bcb24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ce50d77e97ac2c7a3b7ff22b07098552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22f1a8fb0385492a0311a846b52d90553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb79e6761d45a580ed2ffe24e954b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e009aeab0e3fec45e07dc4b6451a625555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f97fef8a40203706ca25f5fdabc59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740610123370692ce723539d83727bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbace8334aef4068abe271ea1932c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e3cb3b471fb8c095cf4e017cad3a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a54b02644ffe7e63d6369a84f86957560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987276a722e98c05b790a35d69233a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cfa042d02c3e5fd8e7b36d30da970562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fcaa302750590b9f4b79c72a066e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef32d617f69fb23e8bc6ab7fde75403564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022de41e532a54f8f63e751cdd2a638565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe66dfed63cc95795e909a7d14c4fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3554fcbc15ba7edf21e49310e1c43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a858d2292230df8e710d1721bca3586568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af805a5e0ab1b05f23fe1c14a6ecbb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b1d42af7ae863354667598337578a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b25a249811d7361d8eea8b8c78a9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fd216cbdfba4160e628a957d27dbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d5a28260e46390905e2ea03bf710b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a850f43ab71dd474584e7652789f4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ad0ff0b50cdd94feaa3b1334adf7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7969b519db84c82d2e23fcb447c9c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cd0386f21e4e22c90bd8ec3a77d42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036f131527d628ecfc8cdf8db2a0e36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88b9ba073abaa84080f68ae956dfe0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9ee1a625bb98a5808ba858774bcef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4079748c829e7466eaafc4c02901e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66706c7ffe8e73da114b584c134af21c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbdb5a1be52af64671111642532928583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c052b87a37ba37483e6d2830c701124584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b6d82abfa2475c0cc451f6f23c408585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a35ed6b7444edefe6160a88320827586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a20b4f10f560acfc746b6752baadb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0fe834b798c270e2a6cb17afc4b7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695bc2a46a96241e759b307737ceb63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f474610d6c5e21afcdf1f5e5e36d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7f07e8ff62a7db0cf74890dcd1c23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3c7ba3cba6ba7d799750fc78c2202592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1bf42316a127496c5956dee1e0c1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529188f0cb04a81a4368a31c5d642a88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d17ab6e704995034d5acb8231768d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297184be99514d1fe2794d0b794ec1d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abae15ca16bc4f3997a18dce456c28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e80b3172170e327199af3076f2f97b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14b572434bca4e5a083a0fb09afca4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43963144eccf68da70a2df330fbd6719600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356b9c89b7880360ddcaffb65e3560a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d2f0dd95bc60ba740d7ba6d6b2308602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28f4b91d6dec355394e671be9c5dad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85054cce4cf3bf1755e5b5ae4ec235c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99354610124462335c77e3775a490e2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea8ae6adeb940d4b5d3f5c0f508cd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd81ec6ea2339c486c38f898c14096607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe3b933542d1757ac96f5bc918759a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db8f06038b254f41f101ff5c08ec65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9cff6f8f661b9f24733270642463b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c57f809f5ffb937e1b7f5563dee56611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201ec06d8891670e73380539da68b45612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d826ed8877a5cb717f7cf21f011dd03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db7803cfaa061c1995968c41099a62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b479a583614d5d3bb1c8edf567a2ae5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca8ce5320c8fd76077901df095487e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8997e10a4d93082062af8eca1672e21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5342a3c97f86fa840925a45adc3e6d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae123db71d8407a76fadf1171f9b857d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb60cf5340e991591d0d20dcf2912e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c254f53c5df0f92e36ed5948e61e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa73ca15996941e8fd04b0d3270588622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feeed0a10b7bcc7455407476b31e54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b8f6179074cbb01e73a1a11d73cf0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb579caf5c8e2eede822e977f31ed6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce670918a37f72652fc144af20869d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3acedf444a6b526a9cb2646d5c266627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b90c3aae3e777b7151b175063db2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09ebb15faccc5cf753396203158f96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d853c7989b01bb9715bc47c48ad0298630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703628f2d7bd39a21674d6ce1a5e4cb7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555de9a615a98c3edc7b669e5e1cc623632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b61826aa1eab89629101fccfb6ffc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e5b13723ce2b66a284c41cd4a793e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc04deb906927cfdb746b1cacb4ac2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec738ebc2f11391c984a58f50d45e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c298e18d2db2c5e3525415f914793e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ccb7e2eba4d29bec494e0a909b49b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfda1be9e39c8be42bc13829202d42c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8732456120b6939fcebd49d60a7412640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91398d9fe3affdc9b71b8576c5d65e68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bd15bf9f83d8593c7f3e9d0b128dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c8801d2beb6e6348e1c4b355f0f40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd239803f0f57a53c99110a98dcdecda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f72729df32709776989e5fe91c491645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2e34c0340b388802fa4e4d849a0fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553be82ac50de1f8cd1d8110462d005647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3a3fb961008708640c56a7a05e8a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9962391214234de76a163eaf97d39c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860d1269a22af3b7e79a26c90d1e81f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d276d842ec41288073afe7a3c5fedc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f67146c5a27675f8d676c689d1bd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796704554eaea263da0e47aac0a19cea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d39fca5f7d74132cdc90624f585d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87d410d6c35d3162a1caea4f8eff73655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304aa9031b349f84dae1519834d0a4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daa36aa2c8be0164e0bec6ad364ed6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f3f139538fb84270bc232fe43f245658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65239b43e1fe00979fac0ef94749662659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad329b0f2ef9fa4d6ea728b37dd95d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c000ea03da75ab1d4d34a9417b880661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61ca84664e39acbe400041fb01d9ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19331e4683dbf348a0eca00b0e26559d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662c80ea7b0651e233982e7b42cdbd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda99a34b93f69be80535dd7b21d468665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e6ca268fb08f2ff6fb62db2a7ddee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96bc101b7483101b8c87da3a30d5af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57d8cdb483d6ebf5a79081400b1875668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151a9164bc9717871f380ace612525c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0f8a4fa969ba20fd8d87f69c3a272670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aee14bd9fce74e964875e476dc07fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7522bc960381ca2a4249a6d5c5535672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3d8dc0c34afde6265c76858419dda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88370f1e9f4d2bb264154c865044084e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab2988fd00fd5706479507f25d5fa7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc9a7ab93e5ac638cae6a3a5dc5a85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f65efe6d998a11dd64942f2b8386f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c1d8b1032131b188e213c1f5b476a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a236e626f8cf8d765ddd2400a19c35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf760dd1e2e34a4ab1705c62e5e847680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e717642bae8b4b88f4894baf9f0fa1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60da4fd39781ed8221e5d0379ab597682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091f708f75fada02c85ff46b8736b0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05c903f80d035c0fbd5b35cc8abb7f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cdbdbc70b748b2d0a6d01eba580c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a78f99cf268ff20026d137981b24db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c4a435f70ce5388fb6ea1dfdc5c69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93431b910132f2b807d1a70875206134688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443103347c2fe12b177e080849b4d570689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eafaab6d6072d8755fd9c0bd8e92ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df412bbb2543b0d902a8565cbeca239691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f37c1c83e19925ba3b4d340fe9dbe3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7799ed3639c12cf1de4c4b413aa4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea03c38ce19ca54934f93103000c31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc66329c96f0d7fd6c698235e7b977695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786fa19170d8a02d26731277a330914696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbe2cbedb4d2dacc974635057d0b24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ab9bc7ad2b1f20e598d4e55d31faf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949e55af73c441de5b6b7c5fd748a23699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c15fa8e393244df3ec92f691112ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6604eedb0cbc1a8cbe8fdb0825118701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22acc3c2c9db6296ededdc1ce0d5c9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa97c40931f53de7af7180dbe8a89b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16886ceaefb91836516e12a0b468c023704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d1ce63f3b804dd9373c0faa94a70a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1d2d8268e1518769f01ab0156d37a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292df993ae6f9c966e46cdbefe4db2be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1330fea257fa6853e92571cb466f0b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e121d47302e6715a53fbb1b64f5dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888e456428cc6c0c56eb83e4bed692a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba60908452822ad05db1b0c17bba900711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400a0564d986e3a31cd100b59a6be0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51a4ab38edbcb0a2b4bc6563847895713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d1c25251e3faa55a861b1cc3c9a3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753aa6acff49ddfc92bf9ab48233e72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24512d53ddb96970f9cbd4ccfabdf86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba1f6993c2fbe7aaeb15831cb63d44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451b54b369c792de975abbc8c28e548718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820604c145f99497a32252846f2f44e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6b2830e9f6c20f849b3fd145838ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90dbad9b64aa3d5abf7107fa6f7425721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781278b2cf4a696f88e77b90125a4eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6259fbadf600e89ff89cfcbea7065d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908c61cc700160213dcc184d6925edc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7527339bd4a2f419991f608409f24b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cab118860f6896c48b27233c43e57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c048cc39c9de521dca61ca73100476c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc21843dc7dc6a9d5b41d3d988b77ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d6849f3cc5fb9844b44f8892cd3bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fa251942fc911f8758cc6ef6c571a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49af86b8b8c65d52f8499233d34cc3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b301d477d2c087fdb52ddffde5ec06e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5200f08159ab097387919a10dc5c19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0a394067d8494dc98b741fd2e6a8f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19b88e5efc1ab07925d1ead7691e0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c653b2ffaadf50d07d2aa45e000b3e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f71ae938c2732912b57ab62200526737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7284149cd984279637aaa69d54d27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9039972563f5f93de311cd532af04ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89873b872ce9a35fcb990016b3d194be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff82416822f04ef828a937721c4563e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233a53b232f07432ec6eb66e726d561742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df6fb2ab719c8eeb8d6bede82b6912743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4ad2ba9e2c469a5c827aac198d606744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42036022fc41b1d0bee76cbd6f428f2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5c3b3bec636cae7515ffa2d76711e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8afd9b11710523d9333aa8df71fcb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97422deefb848657419e75e55b1d83d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932002251049e83be3f8f0b520300a21749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7da7576a0b4b37ba9813a79042bfe5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767f032756d7fa17f60ce1f00731fd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b10820e0c4c4d10396c8eedc9c904752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875238f3e758660071a3b0b025f7efd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c3cd7b596602e82c6902395a75648754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25f243d246495a432164e261f1b105755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917db6dc1f417ef9899775fb71c777e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0fc0777adcf0ab349cda2f74f2857757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c57edf76bba488ee34b0bc7d2b847758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91634e6866fe8a60fd313a20d44092759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>