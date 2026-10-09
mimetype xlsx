--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ae265d1cad3af912af71ef95d6a9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba408f4bf4923228c2abc8866bd2e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a3a827d508f97a265fb65431754783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bdbb0b75e29c6eebcd96371c4271a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56c650f95549d9c90e5b2da62778ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db714b8cd1b38cadd8b5b604a394cc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663c40ab1a2384294b0ca94bdf201bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24806713d1bd338702cdc88eab187c7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca9e25c13a239967d966782c4894f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5253f11fab0444a02fa42bf70f71710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f543addeee3cfee63cc7c92233142b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c354e6642999b5abfa08541ce8109b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea9575951d07e790ae97c6885e2a4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3973a6b08c4b6f8722d2776e6342314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f24b23dceb220e0ce2a47e0985eed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1254b6495eacdac7beb8d703de213d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c9b6d0cfa2307f63db4c58613534017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e1471e7e8951d19593eeaed7c8c4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34467264ed481766d0a38a0190c2b5d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53141e81cda890935405a8e51635d3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45df6e1e0857758db5f6101dc0d38e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50ece8ba78efb79c89f4fb13253fe622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b77d57f7a827405ea85b7bfe9be4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34dcb18f86e0649c78dafb98c56a1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc03f65bf6136b8f28426f46291a9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551855c969d93fd95913906f262f6d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f75648266a4327058f176fc607dd9e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfd767e18abbf3962c7329120ac6fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8731a674613ff7af3850730d22903129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bcf46fdb8ac2353a8c4f1f84f4e4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766ed29728b9b934145b875635ea60031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84420feb4964e176b9417a537e18df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17e7fd9c82cd50a0a948d4be252c0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df092db52426eca8a787d294c77ea60834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e264bb90b7200bd59162693fbdf027935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f121a9408af81cd61923b82fda4fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87e3140262876ac98a4fcbfc2e371837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd654d35848fd92c404073c38c82ca138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70efeb3c1a32030f39ebbf974f0d6a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575083b19181b9f977fb9675dd01c8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe239ef3d739131b2bae3643cf7fca541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b2e762b999d79a926ab5230789de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491477bb4b0540625f6e31c3870fb1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df52bed61d1c71dbd6c596717fa3cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa34b132212d141510546c88c2e1a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362b9715bde176cc951cb02e9a8002b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c167ec505ad56d44d1c02809251de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6009377df84cff6ae27d2315ac7d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5f70f90ce119c516f21a11ff1195949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beedd49cf59b257907508828fb682550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6af8851db1a73353c30a204aec8cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ba8c08a13fc23720479ea7fca147e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450ba10ea98e00ea81c3a27c6db3d6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bd00766bd25f468765e0d8bff308b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5b51ee94cb402e0ade47822480b5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ef0f8e50c3652d30b52a4ea671b1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5522601a28d0a1d852cb7e2d4f2f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be16e45f704a2619577c80b50c802d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc854654abcb6a27dd1850794397fa8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52ed84b6a87dd4e644b6b259f5ae2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd262d04d79c30c0a90d73680b9c0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd91161bebaf2ebfabe891fd5d28c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de8c8804b502838bbd5e726d3b5aaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff175c76e584c8fcc06c009cd0edd7a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee2f2c8ecc359e807e33666974bce465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f831e1111b476a2466e568958b4a21466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5915c6c57c7a4ec45df1a1f520edb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca7e9f307a783d78212bd50313674568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fa7da3bf797a63c426c05c4438b2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7f261ab3d845a0bae2e11787f084470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe42a8c1090707295da97e733fd51571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae83f975bd2454bf1f93d7f9ed909e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014c9deced409b41340dc5271f0364773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278fbab2e0236238a94d395f28d476974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ec34d96c97bb82ff4dcc5a34b274575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f21430899441a210d692abd22b98f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d39d75ccc35739ba82b63afc89cd6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be2ddad92beb2b79e4ca5b89db338978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77382353e2365b42585e71557381e15679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123a77c69d891e5bb383b933abb4afd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2daa6c12dc6562289ee7249df36cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23405083744f436cc9c81f6bcf060f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574714268b6fbd17ba5153c3ee16be383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f03e96dce31763fd2e980bfd4f2d9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f3995cf3edc8a3698cca4adca3f3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad3ede24e4000f57a2ec469209f49786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b4e6de0a6220ef1e54716a0a139ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7b3ab4fc76f0e7ed3a5bfc943bf4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11dc573b8a02ee0b3f6349f6478d3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9c5a692c2276cdd523127ba817e8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827f626f865cd820da313b1049e2cdb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36c14fb60dd414956913bcb10e4be892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedc446a34f1e5acce70e3e01686ada93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366b9ab408bb3b2842ec1c8bc12232494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac2720d61ee8d60252ecf95b81e90a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf112c16fda04b991742fa144ec47fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa32199dadb8c000cc9c1c70015d8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3116ad1126efa310105450fdac92c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2768482947965fc4cd121be5d6dd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471576ca26fd61012ef896e4c396eb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bf0607ead4ac3708e42c86b5ce8e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546404ab8d63025303dfe32bdf8fe79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe716abb96d7af0e2f73aca760fc7a74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad912ba6a7d615d4d3c536646f121f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aef26cc45c66c37f9a80e84ca47339105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a852449b6d99bf4324a86025e6c05f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a644d024c2281f460af73cd847ba84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5779cee17bfb88b22edbe9fe3376d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62486c78036f3357ad2f72813db9ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe62cd5b5ceb84e234b5e84ace9b89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9df7877ba229176cf3ea3b816122d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0412b0085b787c6ca8c65ecede97a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eec33a950920d43aabeb3682395fff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48236bb1064c919743136ef6ed4b81cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53535028e1fbddab456bb89532cd6c36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d584429d87c8fccc5d96c91591cdb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3ea02c48b0e8a7cc3100cd4efacfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4ae45b18511f0f9e1014fe6f2bc15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e3b0e556f0fe907b3308a272b3d0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a3cf5bd2cd0f0019f509e6df05366120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908c1f994f2b15e87cec7e5b9600a9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cbcf07da698206e6e4dc3c81ebac7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37351aa7a7c6eb015ddf386eae18df8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338ee8835da8aec282abf0cd6bf334c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebde382deb4365dfaf2c0bb7518eae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043ea8350607fb1963ae20d160616e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02aaf7ae5d3b91c6e981f4899d26c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6b47a1563f4cfdbd92ae2771a4c32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc82baf56e47435e3a407f9aac8d0ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00c34ea55139fdb6551f39290ab6c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b27ba928105ac276ee16e369f13d1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb67c6ac540655db4ec5e68e89869b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad5aec6b76900fbd588ef282874dac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763a374365c63741fa76a23fcb9037c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ae97b98e7ea9718abad0dfb02526b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b990aaab4f45dc42026eabcefec0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624a684daf25d56bb1383f3e91c59f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324820fa9c085d2edb7f0477e10d3ce2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e82acf710908614ae459e83d273972139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b792b651b43b62d9a6ca46a411a3d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb20f0e40d24d7a188ae9632e24ab53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc0cf4e680ec028914385e48e96184142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39aa65058ff1b9d7d34625e253ce28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60e9c811161192d44ce71271935600144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b0a92fcef2137bd0f458875509908145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000e351e7fb7d249e9e7295bd7e494f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f16beadafac59a929442ea7a0fd93e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899ffd2464cc3cf743b4ef116e8a030148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11529af0a3eb108d7e27f04b4c4662149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545c9c3202b6eea058ab26b40656547150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c94d2b9618986dd89f1e93594ee2a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab7cd338c74eac62d3a10f0fb142fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80c46e46d12c90710586b1c410845f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461610d4deef462dc00ef2163f95612154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46325252bc28564f87451c74562fe86e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f895c6b84d208dbbe10279a4bf7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bab1c2479a3d1836556d5f384fbbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766162975ddada043491ea97058ecfbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8fc87afde477913b727f3f04ff9ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be622d5ba4596656bcdf1ffeb2ee1e2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604f5cb79b08712029e2199b0604c25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533509e4dfbe7a602b14d025c077cb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6feeae263ce1df3835f910359c7f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08941751de952da45672f0a866e2626164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f61c6aa51e81a9271fe36ef0639980165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aa190178cce355e37e94218cefc23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f12ef38e727c45155427621637c5c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ec19c17db59ae10b5f48f98efdc9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917c7bee18c4b32fb88e7ffa8bccca5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c12b66344d33a3a54462c2fbfba67a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b6c4bd305c6cf2c7dcee694423d9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568f235b5b91021e7e04fd40a4c8854172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083350a793bc6b5f0dd167cbc0b2df38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070518c480854270b4b660222c515db9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc448d879c40e19af0230e08bdb106b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d4ecf92194e0a38e91dd4a6e0f30c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bb755945e7f7ce0828163a5dd74be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986ace5f476561710182fae411b3dd9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f13e4ca5a5f15727d4b49afdf61183179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336ee16813e58e63ad9c14e7a6033d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee290b7c8f35bac965ff6a1758553f03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff5ed89d00f06c5a2add96ba374e09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a4d8fae23765558c27418f34dff00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2df1ae80289d00e332fb482572dacc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36771eba0c38be178055dd32bfc3d5ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9479483d0adcd168bb6d017636bdfa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24975546af47ec5ceb14b6b27141e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4025dd87af2990e7d486a67118d36b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95e04dd13c4b8e0aa4fc000c6ce511189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aad285bc6ce41ee3112f20a4fad724190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b7e1c26d1fe43d2365588ae27e0bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e8da9f10284f5fb310ff64b3cda24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109e74d9d3f8959eea5c8aa21953cc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bab7a112ec5b925034bf183843ee6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058100c29e2697863056b9bafb2b9ab3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b896aee9bbd8c3021058174a760912196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331abf7ac74dd287a33433581e31aa6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30143113512c203236ba554d6db9494e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aae53481ba02eaf9bbe52940dce81e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b87b1c2dbddf653455edd94b11c733200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9599db423b3ff004ad5807008f1ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b633a1773d0881b36fbb82e726eb2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7738783ab4b30292306191eaa33a67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95de866e8a6dd5eb4810962e21be6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b5b6482294d3ed0692cceb429fe45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acceb56ccceb00272196cc82be8b9bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06ea43bac87aaf2bdd72d767743882207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e7e127b9833f24f8df44320b605c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95748cae1bb42fa7721d2753c185c148209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad239d2a1908aba5d9807470a2ebbd83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4781630fd093d3790ed0ff2503316b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15debedbfd46f559031c2094b0fc5dbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e1f93fb191faee66eefff68b73268213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e2bce73a847c6a5c7c0de8394e801214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e87cf7f276b1b88632c1e79ccf686215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8874a3ba419775d76471b1feb35a3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3658ec7689c975510614b2a428d06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b3b9431929279d6e0155e6d9aae89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b4d756d42153af1c6cee65616e9e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08df6ec00e6334f274b97c3cdc3c99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e441c292b2062e5df94f93fa91e215221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1582af14e96b1f240c72de3fc0b0464222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186c5313c9374f7c9148938510eeb40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637cfb5100790cb6c96712c6ec33b28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0a8067f944cb84cb543ebcad5114f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d68a2d2472bafe8293550e89796e5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df37a6b3a1928c248f28a8b78233e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033cb7576e8de1d3a06f7d565a634c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484cb2074ac4ec6f6538549b4eb28f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d35dc8422485bf56e15c372a625c54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35207ba8637de8285c89d96f85f550ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ec4d340b4651fc6c0198e987b8ce8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a0294b8c5704754e122454fde16e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05264ed68ace084692211a06ac7a95e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1371bfe08517c809d44a50e1e1fbe8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875936253ce885fbfcd5ab0ebe68ce2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc8b35db4b5432e6d7a6ddbdb96b48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0874505cc86a9ade1c1e851226fa8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f81cf794423f1c092187aa6ddd9602239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305074561989ffb68dc3c397ac7c05d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2f071596d6fc72c08c4e7d2a55dff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae3ad8052092feeb47706c7ff15815242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150a0d122831343aba9ec6bc24c6612243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee175aed7edb56c250543c2f3f5aae6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc21c761f7457d80a9858a940d01845245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7df02aa8d41902af34cf5f3fbbd7f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf85850ec5ca3301fd068cae11f936247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3fe3726c2d65691dde4ab5c72eb76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdf86c1acbc8fa098a3e3fc89fd28c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e3e4cbe6e33ca9f90206d5fa4198a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0794435a8e8420bc8fb1a7550077f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db385f929574f1145842c7200cd9d69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4a00d928efed8d189a03eb959f6ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce08159b21e60666b768b5e5fdff411254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f440cdd96155347f094b74140862c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f180bf1c6f837aa4d9df174425b106256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f551a76f5a5c08ed4aaddae58ddfa40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4138561952f2c10fb07b545b0f929258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def9812ef0be3d50e48585e804958d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5846338f24d542cdf919932f5b5ef2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33391a963c7cd2a46abef739e3c39ff5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50138ea6e3a6cab18977635fe56c374b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fad1683c3015660b57b5d933c77c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b815272234a3850abcd2986e438e780264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e51534f665ce3fbd27c73f6c55fd48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3001dc073f5852842dcbf9ee2c045266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b54dd6ad4372316cadab9a92d50ad8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b15c994761f86fa0d70b72ea06e543268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32caca863036fa932550ff0e6795c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d04eafd1204e50ac6cd381b6dd0b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45c7fe43fb0a3ecafc0dccec6b4704271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc531adc50d9004aca1a7a63a35ccd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30995d032f3b0d7efd452aef089d9d11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9d81f59d8f2492e33e87157cf32dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc95ae66a6e662f1ad342e41454e5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580204b05602d2ab566a5623bb57b6bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f6f13ba83d12b1949254ca2311d7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd520dd35cdecb099d9ad2b99d2c6d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07990cbe6449602c37db31295e8d117279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cbb855dc51d57b8ecb693815aa52b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be993b246072cccf98d08705f9a2d126281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38876d9c394c4c2dc1c2e5fb2d2c27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f040eae6c55a9cee1faf57ae6334a50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343839ddd63758c2c29327125a2dcd66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8d87b812f85ee448ede28bfe00f01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e5f5e4c3340ff681483ff72517a21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93f12bff28dd466efa961912486ad8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcc5bf41f06423086072e4f9638ec9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6a5378cd1e53a56d10e7c4581df96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea2a97c913d4ca754a8babb724eb60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b120f3c9cd265d20e63aab0706d6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121af4e64b90d303cd13ddce99cc2fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36641db41d9ebed6aa0e62ec8d6c45ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499775b8c94f70e5996ede9718e3c09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dd3284cbabc6402232dfd187840d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86e8a827e61bbe6079b3e5b2fa5e99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d6f94d44c6b32a0a778203054c13b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1896773460345ace497d7f4f67323a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761c0edbeea2ca50426cbc33278114f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bba066dbf9413c4504ed644653878e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab3209be35cc9fbd8e752d19339943301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000666a407f68cf9339d131a611eee4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e030daa4d2153be0a46c5618feac871303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdea59ebf0690bc15a72ce244506d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c59fc7214b2019f43963d9ba88499305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9fc06dd376f0fa2157129d895b9c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e9632b66181c6056420f3df739f6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b6d8ef07e912ab04d30f8e4f29a18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79bee1076258f4aa463b04ef25c781309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12c2545a012c31ff500fa0eeb8ffbb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d13e6c5069f8fecdc9cbbed441326311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da614016ada014455062ed9fec92879312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d378ca4c4e3847aca93f5c1c4ca5e2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ae617eaa5616c10b255e314cb7f2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818c2911f546da23d55c4cd42d4b36f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e4f5b5f9cd086f12c828e537c3709316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871ff10ebd0779b90f71e7483877e0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a582cd3003cc697cf6a10bfda7dd5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c70da83d45c4495d5553016d63bcb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c0084f3a417b2d04bbfc0d8fa94b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178903df925221e8abc466e08d18bd0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588ba73c5411c3b2d0d0567ae67e4fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f0583a1afca19875d65d72455b21a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b0d9573dfce73ba897f1b3da1329b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204cb8366b414001f42827b36710932325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5a46f94cefca353d5de47c635a89f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d76cfbd5e9c4603fdc6c2f511d623f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8b3ae8fe11edccddff5ae1af939a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab45a39387dd6adbf5d7324321737ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06b2c60db0567d2bf6045ab0f4b90b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ff6ff760f8b70500b99fae80adcc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0cae19b4be0955e612fae108e7422332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9f69c0f207067994568d01d1e5932333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f336863cea4963952cecab9cb12ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8516331a5df0fafa3bd375d97a32d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1020cbd57244c48120b382492e5b2d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68b096ebe896c4a3adc6683323ac5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349cabde9ea3a534e0e00f05302b302338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d093e5b21c30f177be8098e9b1084339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6226d22e29555095cf6b7cab2523e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a519844d5efbdc0dca55845bf5cf83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd61830c1a96a6197df280b0a2273c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac361417d677fbc21ba4217d5e81b49f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb269d2bc1aba11a95e300f7cc9722e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bd181e869f725deb0370ec86b53af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10502a51919e8586ba72d219a8b8d52f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c2362fc6858d2f2d0d22e5f4c016d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a28875306fbb977a16eaf126724e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aece01ddb4ccb5d0ee8ad809284b68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974a6b6f02b9cc31d693d63c5704931350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340d4df72caef4a7a42a239abd93965351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930580bccce5742dc9382c60f25192b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d46522ff3788aed27f724c13883b4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfa01d2fdd3dc260eac352e0555460354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993904223ecb19246f9b26b7ab5eea0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439e3464c9ce4179e3b6a7cd0634fe7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308b6e80d5b170cc7edd63307f7e795357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d17543975611fdec0c766543a564ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a1963d03bd9ad76cf7f3819dbffb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e1a3eea057251d37ad6f415fb23ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63092cb46369e75b83238ae0703e68ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bca6ba3aebc2ee59bc88f3cf1641f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27524bca6e9788dac9ee8eb5b8c21623363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de954c00f177a3a482d29cfba54380a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5051a384712c6e5ce3f37059c5219f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993c66ed9886c5ba12cc030600306dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193c94956fbf5af55d954677f4ec78f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4548e10f71c59aa1db390fb1b75237c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e661aff2c3dbe99211660775a422c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118337672d6dd5e8ac7bdb0b886adcee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fc8b5c3e712ec0be89e7de75ee551371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad9a39ced2f7e2bf613131a306dcbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ebd861a68d8234acce74435cf97e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d62f5477a463477ff7950533b7db0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d126aaadecffe9f4b49557a80d964375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45607cfce252605785ebfc9705074548376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1a13da44db8ee1065fb6a42b58a97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8537d527400b2aa102757718f4de3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed578d188df9f5ce25eb4b3e284f3ab5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db04467b56ea37c7156addf0259936380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f3a14c6c238d606de59daa4a11271381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90e441d121b16a1a86602eaec6af9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be443e964eda8e534caba216e8c264383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fd5bc88fcbb4ec784f93630750935384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfeb5797573bf813a831d233c5d997a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6ce668bea5906cac6a0c80b590aa2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2c74f974d3d65b4de11d6c30e673a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40210a02a58411469048db7b7e7fdc7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc74d6e544971351b8374219847118389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e6264209cc475000a511e1c488e6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ae1cb180efa243cef7b05abc417c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b490174a30a1b74121b53d75a5d418392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aadd9b912cb6aaf5eeeb5cd41d2c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131ee3cc189383876cb52fb0adc402f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3ba85c8f6e92cb88d888aacf3714b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2a2ac04085b847d8b85be3034cb9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729cb0fd7375b32556e75ae61cdc6e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd386a2d5f43c0db295c0d7526a239af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6542b4fe45106d01e70754e9098d49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314588272ecb795192ed655efce63ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6d104f0845265599735cae5695e71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47053ee09cebeb363bf11fe3c087aca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074d1d252765375bf224507ea598817403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d16fa30cb0d4d07f3a73e4052ea43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294ed26f56dba2e2ef96c4a7b04f03e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9156a216a39b0cb5f2d1859a5a7100f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae22f394e92f347a64f1623b5fc4df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26b0b99ba2844f88303d9ede18261f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d411d96757ed6006eefeb7d846d4a0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93977a6193876744f86ece84409a2fbc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42569d999c79e8e84ef6b3217b650542411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89bca97d604a8d8684f13a13685ea8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687770bb336267b3594ccc5ec0e79650413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbdf87cfacf0c6ddef1f963f05957f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea46eb9a2f0247729ef7c0b1df2e16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fce82890b1ec64d72ef5ba37b3fe2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07f545fd30b4303f00f217d8ebd9cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514c74bd5ac5eb6fb835f6cb442ad9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63082b299e4f0be236cde80f1b01c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03295088c701af5927d8076f8712bb8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aa6bffa7a57ebc10fec7e6497db03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239309d0fcd0ec7250dcaba5f092bf1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b097f4b6d4667f4d1234ff43ae530423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74275014cb110dbca2f54b910e8807b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d19b5fe059bb58a22cc72f1a1a011d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4e034e2672bab9ffe6835f6202637426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c6e95db9cc59c675242ceefaf71c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac5ff4afa68010702b2f9230389bcd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b592f437dd399b0424fb7fb02adaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d4f9d0245af6f5098efb68b5f9e10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb602ecc7e92d7cbfe064d703fe582431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cfb7aed8b25b95b763e201194fe76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993e85e06d570ed600e63ea7460a38d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc0f11163b97cbdc667584f3a9ead4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ec3fabe380e0ae1437fb420ae62e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b60b57303b672789db488c025e6f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3505daaf823f2814cf8e8f81f4a2a76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afa57de1a2cef0d75e31d89ee41dc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a825630ba8e55dc4f98e91a39818e5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5c063e99d332e1da5b9eb3a01538a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f6be2e38540fc5bc2904df65cd40b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861778c336f488846807c6a861d65fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7ee7dca9e9cd9fb98f35b78c52d25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670e3c6698e145ef9cd2c29ce53aa19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302d132ea9a991aaf66aa12d0615f60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec1ea9f0f5c41883d12c71f50a2598446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677ad2bd8da8b282957979f91f3acba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ebea2f68e9e162067deafa6fb547f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098de73a9759440fbc77f77422c767e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39445c460d0db32aeb5326e017ba11dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6729f81cd3ca06e3e1ad9ffa6548c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c40f213158f0b62d0fad128df5d1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5c488461ce4baa9978946e24308e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8f9c6969ed9300b5f8ea4c7b525d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2a1b43aa2ed150e70f2d60cc0a441455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ec2480545d6735be7d84fb43c4b23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778d5b232cd7a6da82d33600c8dfbb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aef5863efdb779fcff2f2324da06b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb8fd57fecbb32abb2212827f607d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b41619d520a1c1587fcc7699d7028460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07fd659ed8f62251032e9ead826bb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee356ab9b2029324bb4ee3a4f24ac5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fed58d62fadfd5400332c867913f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cafd9bc4fff97901a3ac06a1b7acb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c963307863bf72ebc08f105adc664c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679875d92968c59c4cee08b92e0a33a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a135ba846efbd44905b359b8d4bf087467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ce02053683c21d3d4f0cd052c91b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254a8e5c4a9850cd39b9ff2283a6484469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a67b2d237e22f21d78917fb1698be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440723b38dc5143ecf11a74d12c0a7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8939945f99775498eb96fcf808d70e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce7cb97d23ebd1e7dcbd7d34e1fa43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50e6b1f2d0216ca8efa483568eaffc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c858f5c7bdd9026120fe57b9a5c97d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e537bc01cd7742556fe5161b2e9ebe1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594ab1b23288cc10311816ab4b3c6d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329791b3e939b1d7163bbf2cd292295478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b636a6d4f9b3a8eace2d9125253e901479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34249229e5662d29bbd05b42bf2a97d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fc41252f40cb4392a1391f46f4893481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1d5f2a4fc1a0d9e860deeb955cc63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3703807b814e79b1dd51f319003373d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1d18c51bbbe31cba34846ae758072484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deb54d6a4b9f84aa87252bc3d29325485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421841ac216128cd43e210b53800ac0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54853265d2b915bb0aebb9e6a496f5f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6077bf9aa69b424235009f0a2d3d5ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c3c9da3ddf00a9f19be95095b010b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cabdd931611ee3ae6eb7b2549bd932490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a6d01c1d12e7ed65847f6d7d970ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9849c84058d6ab1259228ee2008ab54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f5f71255b5a1cc6b4d0596b40652c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e16334cb70ff9d44ff3423ea6caf92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d9a944005077201f112c7af3d9d53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed876c5f9444b99fd8b14940a0ded2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580b819adef4b3a0b25db94ac11b59e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e86ce9e2f706cf1439df7957f735e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c2f569bd454a0756b12b05bd34f66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d62dfd9a21a7896ea04ca099eba8f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a634a8ad57b5d7df190c7d94a536501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceb0977e370e86f31bb74c83c872f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afbec95254f27c1818c37f29989599503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f883a4c285d7489427075c33432e70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51979cf659e069c57a1880a8575d6aac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac1022a3af0576846eea2151236590506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459a81a7185aad3d9f5efa915c4c1db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6f52f28f7da26ed83845fddf84e9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d659d7c5f3eae4ee24131e46b5227509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f660a4a04c8654cc36c6c095396e9d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cce21b9617ccfe5cf9cebedd6cc8e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923be6d1c6aa3f2be1b2b7831653c3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1c4f1d3fc64264cd1ab8731fa0e01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97459c3d9255ebda2f0118879b5c98df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e530fe5e4fca2c6125efba0ad89a8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f41c0bbad2f449971ecf81b2c90ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcfd188b1ed0cebbb814796c7e60cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b4b101c8b13b9beaf31a506463551518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606169605a8ed7aa7b6f48ca10e5c3e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb985af6815599e90c9a05567ab87434520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbc3001290962f7ce1c45a5450f740521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0a1240f8bcdd8efcfdaea322b391e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06387908da831d7f2b8ddf88c4f6f50a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f842daa50305f38ea5cbfa77a8b86e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d33541e8ae53de086d17d2680cbd44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b005e7fb79b34c25e340678992e327e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cd8c3dc22b22ea7afd8b672d21c03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201e769cd3b549814dee1eccd1bddb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9148e05f6d959cd22da12e5c000cc88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6941fec20112d737fc1059c2637f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba3497f317bc1c05c251533d35ea8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7dcf51752f42470b4a8ffb3243ae0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6aa3ad939caabaab5c4ccb239db99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337891df69cac4ee339806d44b8ce97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fa7ffee9834e3231bd0868dc2fe80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7319ece8670d8483361ccafe0b70ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b986c9560cbd094331661beceee862537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607a311b17dc0fa9201b8343c981022538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cdea4137eb496f399d1b962ada9cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a7f6c3302b292a1578937693bfeb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede5b1f765fdf05d0d1b9dabd9a774d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed17853cf79c5393a51e06aee34f33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f208c3550c93a47e1fbb1162478518543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01589e083ae9d566d6a40457101e252d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532b856c5901ed447e43cdddfbca344545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98540ab5a34a1aafdce21c43cda350546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72229b781dc14f63d7fe878ce0aec8eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ad412ceae36e32c0b8ec8f82e9345548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df579ebe8b704d7fab2dba326f5e8d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa704ec386c3cd79626b67410da288550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb45286964b81bb0e192b00570e59b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136e524d7018b37371e642d45c91cab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4338debedf05ae9fa1df48f5162ba7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1cbf538cdff3c913f40cd4db52134554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0667913e2c2e10365561981781076555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773998055c41d04c9345e5a1f9ac195556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7428fe83edc796d3500c2b76b57184557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41375dbefa311dfceda88ef33e14beb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699d776ab2d51b7bb67800ed7e6cc46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561a88f3441038db1d650b7977f0e4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce89cbe3dfb3901ae7d811028aa971e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e907d118ba9f864ceedf503cb89ef0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb9ec03f362f326a3ca94a44d5c5fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be6992348d4fb56d3d8e5a9c154fdf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c711dbdf37de821306bfc1ed84adf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f3aa1d8e0f05d2ab2f7c510072cd0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eae75ff5008201bb410c1060504911567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad9e9cad9cbd171a59833e2233b263568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625583d355b95818ae6ed6771d564925569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf52b0d2dc12e382250703761449aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692be68359e9c44ec4cf207a2f33247571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb710dfbbbb55205761ce13727fc2b8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2eb5659fccf639d49895d6f83bd37573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef38d947d27168ac36f59471627b476574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057943e9f7feda5ee2624134cc346912575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1def3d62485d5f4852db56431fa1085576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8e1978f4d07903496ca1ea3c6713e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d651c3fc23b5c33c08dc3a95fb4ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffc357624be45508339d1acd4cebe3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e5e1414cfa546db3832b9c33faf17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e823c1a12b48d0a7b3d4a03a9714e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721fb1e6aa8c8c4c7a96875aa8290dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9cf0babf1154ee6215b91d9caeed2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb883bbb16b5aa313400e61f5ef333584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c698da0eaa4f3d7050a859f6a5c1c35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca264c062d37d8b5893579ee49819c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e140ba5b5a0d9d0806a0d79b85db43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356680317eaab03db3d948afae775cea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf8991bfacb78944bc0db2460a8820589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee9370115da68968b11d58a0738ece590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f15ed5887b3afb7c0d3f86a9d8758591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dce3b8c14750f150d8384c8ccb148592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472d3216967ff9dde39fd64fa2e81bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e694fb548e9bee00947d561146818d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9745f852239c52b8558c35fa96582595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0f92a24d7ec79b23a2f10fce20402596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da25403a6739a68bfb12b1dd7623c1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abd7a367bf5b0ebec7eb3cb04ed9a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208795d03589d3857d97ec38203c8e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffd7ea1cd9f16dbcf795632f29701c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e49e36ca28dd34bc37b552698cfa5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2c0527b11644dea83cadca0440bd8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa22c86acf0db3baea914205c58003b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78fb62b9bdade1b4f931274a695071604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234d395a0274d4c313a7b32ec0cbb40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a165e3d5965ce528fd25870aa539bc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ccf4d8b3850d7abb0216d27e91333607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cedfd56a99f2d07b4b5a3aa920e2fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802366aad6d38db098797fc9b56559c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f574c81c120c794aeee9c88a4bdc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5241acdf20b083f2a18f197434c6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53bf367ec07c6e258f548f03aaee09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb869712c88ac2c47105e3031c156857613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053230096c16ea9f274d87b34d3a3305614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac1779e8ba9e25e6f16690c6a84063615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8b73e682a54ca7e9d71e0812cc34c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d0f409d339d452f6bfbbf4d459e7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9ec59022d6c364f4a5ee8dc6b74fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722ab7369740752786a1d395a3f0153619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f37ea722d951c8e46c24686620dace620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74c3f5468d69e1d9ba52b3cbb255fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f323cb9b37e1df8a7ae678fa3ff8de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2564444ce84ec82d4976c67e3d7e0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a3609cee82676c0393f9c48519cef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e619a83e089c38c45729bf336d60e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b87e8e5790416857333fd0552fee7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90f1be0ab16c2e0ba7bcc7efb0000e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544d8fc3820354ca557b9aa02fa9c6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768ef192cb07ca0467bb8d9c0c7f19f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdd759d3a41b6adbb5c7e53e2f8041630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a56c6cdfdc8365aafed0c98d7091a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e719eccbfd1acfd09e4dd8da4052a0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64625b94dcb34435c2391606f11aef4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715b9e4eb07dae43141dedf2151b5ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f305b7c1dab50322a9d74140fc82b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1fdcfb7286f060037f44b2456dcfd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dee46e131758d8060048ae5dbe463637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c45229f604daedc18e6ea798c66bef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3247c156619cd96d6e24920224188639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f2606e1f07876ad8eb636a5835ea4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d656a22410ed141323b50e0b45fab3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4a2be680118a8eec6896597e2e4fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70be21c27ee9ad4011b0194ffb97c5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc23e1ccc57a56fd2c9a74b450398d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e29ad69ccc9340a55b6d136b9e5da7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88547411563cf105f9659fcd16b02801646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15946dd192d40e4f064b900a14b09cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effa9dcde69b315c67fc29585f65a09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e9d7e72fae93faf1af66ec66948f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54172720f5447ebb0a0afe9aa7697a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7cfd94a65563e776979e1539399ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41e7eda5a0a701079606749647c725652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac99c99754f79278ee98f5b863629c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08431a00568c70c29b597ae2ebe917e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c694fbe172f7d4304d1ad921ee44e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77548e17589b791c6e4700b9279cc66b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec19417bf55969622a0ad5a60f5358657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cfaa1dec23e9b2bbb7fc4a30dbb49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f26ab654bf400b4a855840b5c0f725659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec2954af8e447df620603e1996a137660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94376991d5102d3aa2716669d4f2c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22af9fd3be5cd4c199e4f61e825ce9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536269efe1aa9b16658cd0fead6f6df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d244e3b6b66c3af15eb63032b5e25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8f2ebf49b25cc7ab7935c614b6d3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac30d051f913dd96e24f9756eff785666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bad8bd5710d5946ade799b2c078b24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a55a365282f9f7cd85fb5ba47f3d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3577e1fde7e68dbcc821c6d729664669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3a23be5483ab3626fc5338ef1e350670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088af957cdb2ee5a255b522da2834395671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660e6008c2358bb4378dc0d2b9f4bd8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef826bf7e330de91e92463e8c59770d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06adfd24078692bc61134e1311a831674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac84416fe2f793a261e44d7e512a70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb8203dd5f343bea0a92f3c2b99ac6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616812de62a1131a8d171e49c52a1934677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fca813405c64967ac9711cfd427fec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b518529a737d31acafa8aa6dfa4c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e42343f8f1549023d1df582cd3824680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e5c6c5fe47adaac31ad645cfa7625681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e598a4da52dfda7a55493ad9226de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75ccff1e801de53a14b34399e9362e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c870d68bfe9783bcd9a193f3f6c6e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ace9da89ba4f4af659fa023d5f671685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5e01142a06c70ee051e37caf66cb9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1743f7242482c1b22f688f57c5858687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90e7c75898479493748c1265e95254688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdeec6c0129db2b7d69995437a208c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97779e1b87add731f8ef3ada01d31ad6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666fc4dc10c106d3fd5549148a0c6c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4620ce41dbbe85a003aee81fbac7f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633710504139bc9ce9e647cf4771e8f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7d83828002c1450e34befeb8e3394694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f3bba465cff8c4695a55c41ca2177695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57621dcc5e090c8981b2c844d2a85c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeea25387652968a34c665155c6344d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333922327638d828548b286d8260d95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520759d87828108c70ff52414ecf8ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caab63392d2f4ed32ce96cd39ed44e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330c12b8fc7ef05b9e9f6c70316743b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82278d419c4d43c6d5cc3a39747c3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41baa52c3d0077c0422c57fcc0b296703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d2a530fd1ca52d1a44265bd37551e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb660fb98695c2ebe2dc79a66c2884705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01588c4a8bace1e58122006cf1ed413b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a41407fcabe44ef77d93670ee320b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a138744aab08d0bcbde9da3c7d61c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8959b103a2bd657ac961214e36dd54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea226b3035623dbaf708e1dfe153542710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd04602a803ab1864159d349baf20fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a00454f7ef78a6d3116553cab7ab7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007983fa5eeb0edd5580747cd4d515c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa46e676987812ceaa7214c654cd2d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2e62a5986714b9a76b19bd5fcfbe4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78b620c1e6e83e46b55ece4c79d316716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a18477c97379dce5b44532c2e18dd6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486a1eb1f7d9297471ecb6f4590a2e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7eaac3a22a7e689702a2dac82607f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840a650d76d5cf72e4424087122a43b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f8ed8ab5107206444520b126d3adc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b0dc95fe263c498f79a9dbbd70f36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e9d02e68a165dcfa41d9527512055723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954369b92d762d6a584add362cac00c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138aec0863808935fecd64002703959725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c5a94a0fa877637570216225de84d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08c00cca0d9bb8bb8d2376129ba48a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a91324fbe924e560e38a433e8f22d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b5d73f70ba9111f6ac43e35e7474e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006df96a143e98516c0eb3790896dbb9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd575b8d8e13d0aff1feb320680ba6a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d889799356483eeceb7f732e7e8b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a26cb673990df80ca2802bf0f2eab3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc362c5d936594d9d71875c0bc6059e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe48cb67531443f18d9e67991ec052735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7b9a4451266ba31022ccd880db139736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334962305a1501f366b8cf29d9667583737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367cd6273fe55fc26ffb4daec92fe39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f702f8a2fd31cc0c51c1ec913ea3ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d008ebb414e344d0ddd2bdd0193d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d04623eefd1256d2015820aff41ac5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3ac6f34f3a12891c42dfe38e62569742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b55b0859d08570a8da3f739e95f24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cac00bfdf11f5f95103d38a43471a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdae943b8f1bd8589a947b67dd9d86c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856199b5199e8111e38b631457d811f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aa63351bb3c463d3a78b94f4cf9e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5345348ebccf1591c9225dc59191e67748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c4823938fb8b8fcb5f18968280638749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839f2f69d802da65839fee55e5072b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e66f38e7b6672e135b92f3aa2814b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bc1c711fdf8ba13ef9428c65859dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f54f1d1cf097c8198b6941669222e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9780843f5e8413799449a9c5f5110d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5337eea196cf8cb9a121a586e2530755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694c32a9803ab09f3550a7d86ef6c80756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9661d4bcd8d522fe0295126e1a3160757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a5da7046174a0c473d1674a293b6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afcee0931c863aab4ed6d0fddbb87d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914750f4e43cd424e276ffe8308954251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0a2c430052f8e2c51bbd03273b1c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f586c27884f580f796628ee47cc9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6e994f5486d9a9b537594e2012c934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab993499a890c95ca63a0f911909f0225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b831f044a47f84526c99842e6fa88a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d3b58a5bcb2ff707eabdb0ddefaa47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1f668903ff042d0cb2b15888897428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa880e11542eaa3a3d3f95542d8e9c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100843eb62a7a9c20bedbf5f421aaf6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc542032164c3f029efcf3d4bf1d7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa162f589d6f1c517c40819ba0f4690c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4da38f8297ad14c7a4945cb740a9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459278d58b4e5a93365b010c936bf67114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b1b2bcceba3d617ac89153c3366d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a15c8679f55531352dbcd4111c524316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c3d48d07e5bad433cf391fb68f44717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc969052de768b11c932634dc3a154518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e66d6cb0b41b1cd8e8b08715f5d49819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690e08f0c211027c6458fa6c4b5a17820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e586ccad254da758d76ca786fd0be821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036327f003256133d6b0c8f8807d97822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed02403bc8b80454aa2e7119d5912923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995f3ea442068d78e5cb3171e7c293024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520dd4bd4973687d67601cc6cbbb18625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec660b309ace106ea5ce0e9fba2be9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ef852c0de238aad6deecff33714b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb6b5babf46b26ad6737f5bc1df83128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c8d7ad47fcb8327def82c81dba02029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38ceebb168ede74d6b543e8dc1437630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e083b955812796a7f7dd2cdfd304331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1914040e5d8747582ee84087b623be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b206c87da02aaee65af094257bdf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c74cf84b76ed63f373fe49647642234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326c1ef0b71ae4d4f4f27d0b0abb20f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1adccfa6271e4a1b40eb164c43cf9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9396479ca7f78ac2dba85ac1051ec137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c031fa0698a70f14b4c52429a917c4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8580e14f1ef47ed0b5439117babdc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b010510ab814786e763edff0ec5d5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aac6e781ea838fbdd0c860b9b3bb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c5efefe3b0f66e3a01f4862a19b0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5b83bb06d7b7ee2b2781c5917951a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71e0ccb5267d1b2513847ea84da42044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2e5ced116b68181dd34fb10fbf48f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec70394556d7ef9d8553d6bf07476d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f336ff39c53b0dbb29c92cd509a812747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f11e62504cf0b70be65ecc0f069a6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d24e6e7873c73b9d722bd2e0b8655449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f40c5e83b6549cb868ae9db1d63d0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc93f3ef1aad7572274d797bde2e66051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa2f892451840be47c84aa1a593ac452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec065b04cd03bb5d74af4577bff3b85653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb1f582d48b8d9b3cfe631436ba0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb72186f9562d6f32b3c3644997300655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039e0d9ebcab36982f4bde0747395ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309d2ea31a8d9dbb93a3aede0d4221e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ab24c4e719e13ac830f8eb61beb5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcff2b993ff54c7d6faa57d5b6a97b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e999509ab81bc0cc72f9c1368ee0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beab474a787b28938d6adf4cbb267b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e8b40a21533d3b49c802c24a95e5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f31606e3569ee4d6ae0c7edc2c35a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa094384f1a7044b48ffc6cc57160364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd047b371efdf2d3fce30bb0e3e9fbee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8846e7154a3737f95e9416665b6698066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383bebcb34c96f38d074377d2f65af167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbf3bf134b1b01ef337c3880a5404a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb82db37efd7004551237baf32da85269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dfd67dcbd113dcc86da0abec867a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2095e2be41965e5f431678fc96a20e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d8370c66f534478abe495d99275c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e5760de812d95a7724f2a7a1bf0ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfec23a1b8320dc5c75d0e6a9c7a35074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd9c69bdcbdbb42642397e2549061875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e91fdbb49d60b9202e64d801f57a6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab672de85a5c6937326b6b1ec44768777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9434603b3b84b75854a795310fe3d3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa8a05ba2fbb567f676f95eae396c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70747544f32c516633cff6cbfbe5b6bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141299b1ba9a482feecaf2e97151c34781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02f19818a73a77616dd163cf1b5b7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec7afb149c9529b62d8cffbaabad7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9a38c83d9ebed86fcb1ebbe82de9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f361a7ebe3141a7e11a1c1d559ea22585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a7f8618efc1270918fa973728be4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98ee15f19c0cf43995ada4c5ddfd9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcaea85a1a678e173d11429e0db98388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723807d7b6a9611f59bee4bff01646989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4195cd87fc3886c06471b6ac4799c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489144d56fae612aa7ca65f8ca6218991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadb91e1d8a0e3c3ba3c4e649a908b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2537817f011bdaf059b92ed14a10ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2275025e8181c890b37bf868b92004194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80241a238239094a7e33205a6170490895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2118caab69b89c0cde3505737ff69296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4652a1cc3dcca94327240802011c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3d6aa33fc52c5347e4df9f6a0a88698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42641c9ca0cdce459ab4c2ed95e1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c74d4155a48323addcbc33d731383100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5d0371d70c755ece7cf7c5f655866101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05e2e682d361e80b5b540104cdea36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627da30fb74de70eef960b14b0d83035103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc7f6ccbd8683eea4e6d331643a620104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43a5c6789f25c96406bdc6fd7468b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb9a9a9daec92ab11fd01e3f8d33b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32f1f04a1aad008b20a3a59a3825b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1134f77887cbd6ae70f3bbd884787108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3a0f127bcee10d98a33c346664387109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa8b472cd632f2390fd331b21d0146110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e56987800cdba16292e0a46c261f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518966b34de7dc4737b355ad43f61196112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c07065a4024f18e80af0bdb320f59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d927c3f4bbad611a003d6d37f4f19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861cb2623e0ed64a940b96102057dcc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a47e2c137a756045f1e0e2fc39dc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c606d0ad42f264ee07953d60302bfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dfee1e92debdb2ac05f5283a00821118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5da01a8cfe9e21eaa829a3851d0af7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935b126dfb0843dbc6d99191fcedb2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cfc5df940598a596c40526fb4e8b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a04d666b547ef66148730c13485f6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293abf641c067778a472d181ef2223b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34c232e26076334b37ebdccf5f4727124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6656f60bb7358d748c808a28aaef72f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be99c01e27250fdbe3fc51e9124e05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbbb40f9e34e775c7e2441df36d42f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc261a5968148329e98364b487ba5c46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515ca9111cbe30408ce430180301857129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb23b6772f005ba90d49ce4021c582a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a58c815552929c676f6485a3a9c74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ed708e5e4119218b180e7419aabb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877b32f689a3e8b2177fa1731d1d42b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fcf810aeb992234d05388bffa07cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a420d9e1da92fc0faaae89373dd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13b4bc1fc2f4d96fa70d0e78f1c700136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5149cad2990ea6cdd43dc2bb14f87f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ce9438d889df55319e10bc7ac98af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec06f8a809dbc4d36c03f84022a194139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ed393f89af528c1f775310affcd3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c996b4505c22370130b36735a3ca562141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374a0f438199f3a7a19b98165670085142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab0874eae222bde173001add52981f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5976e8a5a9bc8137ae5c696bf8287ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764f1cb7e44a207b76638fcffbf9abb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f061d314bff999d22ad5abc963a05f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23938629e29dbb4e9d10d5853769d36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7fd3259873e5b1a9c33a6c33c0bb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bee3eb9073c642828482d5db42b78e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b83f4164bde292a4604781c0813d6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd704cc405aa7f91a885a6a8bb127f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a9192eb9564d072581a91dd5c430c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194abe5a755c70d39e481d6c68656116153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fca87f770225f15f69d9f592e9ddf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcd6382016e6078e0103e99858e4eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be49e6d578e9b72dca772bd8343245a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef90c3d45c60df238b09cb15110987d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda105b4a8fb094fecd6b5f07c68817158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741be3eee4eb12e03ca066eb2beb8f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2aeffad225e611b3283d0bd16cc63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f648bcfd6099baab6fe09d3ece32ec5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441adf2deca97d93a2a7a96201d8845162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43310337ac679e1bcc60c6377fc1eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72094651e9b2ff58cdfbf5efe00417164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27699c3c4563de3ed2588cdf086ea49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c698c0f40e9f783639b54e4113c09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143acbee07c8ba58301e7e4546e0a89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e7fba1e654b4b904e20c114e23b57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71937539bec69f08f98c2e572fcfd154169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60005822857c21351c26113cf53837170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd8faa8c37b19850efd6a8a037792171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123644076638377979f64fdfaa5b1fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9ef5b828faf00d1bb7472cba847fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f511c575237e226e412e88ddd3612174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601952dda9d02e44be8ec42bea35248175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde96e1b632e6e9deec3bbf8887deff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1342a1559439851c2ee9e15f0c238c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fbf7fd73c4fa58fae1a52eb92ab4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac50f3b72b0710f089a3ec1efb6834179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3bc13b76eb08a44404bd82080325c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50874c0b44cc8d5163f8873aa5090b66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314c6b0f6aed3d18d6f6ebac832c90e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb55a7aa29171001367f48ee35d303b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5cbff3ab08eef5de944e4520f7fff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a370c97e2af98124637e220384e8f16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe80b3ed7da3cd502ae13352ba42231186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866773ac9b55be154c40239ed521167187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572642aaa3bb6e9f8d828d477c85efa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62853f04ad7803dba52621ad2f0d52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84766764333f3d75090a738e514b5a65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b798f701fa1ae3ffadd462ce5dfcc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79ba1156ab5edd3fe0cce74083cf28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f9db6b14ac4998f971ffae2594d06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef17c88ae49fef1109331df94eb037194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790c545f68117dcf458a6aa9d1aea5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eef4f3bf1ec90606377142390fd59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be808e86bf310773a3a30f5d47c85d82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739bc44419c6e2314e7b3f197d8c317198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021bd871b899b765ad2545333d8379b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb2f19f7b92cfe9316cd6d2595df80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c96aac7d72a0c0db640700655015e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce667cf40074b0ce4a326eb426b48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de157f36316e492029839d4cbc0967203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00247bb2827fbddb96db556d27c48d99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052c5b6de9a854f6470b4946aa50d6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd7ecd105f27303c08564515f52f92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7ab9616cc4c48978d203f3f77af2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489f94b948c19556030d767ea71148d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fb43cf718eb98df1e6fcf693bffea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537ac6c7c93787634f3fe2092210cb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f482d9901320ba72225fa1850565aa0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d86d5be34ea2b1ea08f66da4b94fee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62581372c558e930c208cc3861a701f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea5d1420af345f641995edba697c8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f280aa8ea0815d81cbb0d8752ffdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d2cceaa130104138eeac57fcc73e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c83f8c0dc35a17ffa74df8d7aee60c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05ba25e70f669b693c8290d05e42ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f10fa5b8b48442f61b8aff9f2307c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38201e5118dfc558acf0eb197a3d91b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a8a9814cbc538469ffd5da825a77f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f161c986dc1575307b552470eee1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed7a64f52035fc665746ee5b7d105f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22af75a4d8d93caf728fe0f7bdd06a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fbd0f90c08efdb67073244c11aafb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece692091233c72e4e9115f28a6cd6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb50b577e73ef10f809c076544d02a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fba4ab70043e1b14a07c9d58b0ba12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540a174d8424d9366ab435a437c128f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321f21758ce98abefc5dd120d8f23ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a39a00b4efaf8b7f6afe0e22c8c1eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56dff24950e1800d132b5a1057f437232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9ebbfa5a5119fe414d376e1e5bc4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef568d6ce91e9bc3a36ec3ebc4c55967234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94328cb6654d1fb9432215edfc2dd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418875a00bf65fa22df794808c6bc35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ab50d492dfe23c54c0b22d67eef3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcf924103cfee006f7d25d67140562238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52219b208f37bccdeeaa28c9c81f4e09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a963836657c70ed925c0c78022a15f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e130bd068734f4aab7e4bfc573fc928241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b7856e769346c558b914b4b2fc32f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1ccfde6995e3a30c8a7cc6840b261243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806ce7407551d769660dbc1ac4b8151244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffc20f776ba4640414d8fd02362c28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a158ae69c6d9cf7f103aa5399eb052246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d67423ecae24053e7e11cbb4bed27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf446d31983b623696dc4bd083e052a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6f8cd7504e3b266f2c30d554342d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019fa70cb0b22b582bd4e0f9fdf2ae5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ae7ac99358d99d907a10cd7296bc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4a898404eea1288ef330626c38968252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb375de0b15d1f99a8fbd68e594a41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb930a7c1c6f48f24c87b7d4e63e43f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9168e397cecb6e4f49683af75a4c06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d5afffa273deb5458fff071fe4e00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfde8b7e35ae1f91976bfc9dabfc21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749785891f0b5884420b22474404a48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edc2e15fd4827aeae2d941b1db7cb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aca8751d0e1c3bfbcce6e320b87c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5d0a9df3da1edfb48d6ad6fdf3324261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e7427eb8edd92ab854bf9307caab4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fce95a1583f80f5cf9c3ca64274255263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce5fa99c68aec7e3274a04ee5e7dea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0884aebd353a3652e204dacc30efa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d265440b810bf4e77f3fbff33eb2de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8c3edbf72e713ac43cf74ff1bbbba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a967fa9a7d92fb56ff893ee9a6121a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966467b96ea79597fe8e1759950b3b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56230bb2b749e21687e396a2047de5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a4f6e3ee58f3af1b1eba858236757271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d75419258f136f7ebe3a3a18c08715272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c46a418594fef31f7f26f97ccd9b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6531201f2362524edb655566baf13d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69469f88ba2f1d11165726b1cd90697275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879aaddbf30790d6fa1941e57845648276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227a542fde564adc289a1ab854c1b33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fefb7202d8f09c78def8fbc341c1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa0e16e4bc6971ddf42b10ee70daee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e447085143e6d9ff52758cdd4c0628280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a6989a827c73ad85bb9b4d3295589281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50894dcd8d0d145c27c214665179c71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de33e3b769cf3b6f8539b494f5fe63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192b08af946ba9cbd71692ba9ff3f50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf950d85a6e0cd15fb0c590b7ebfbbc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c85ae87717e77b1eddfe48c1a4bec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7236597b9f299fd925414773ad2933287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ead68717b1ce5ab555683ea81fa4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce983ad0fc384f233409a54622de00c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1515639413b407d593940eadb2c47f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c0a57330dffac0dffd4bef60a7ec1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b0f8ee2231271b3b66fb1475a35b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849ee59b897e2d675738bce9a4d1c58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31e657421226c66dc65d2ac0120667294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd9023c09dbb8523315ed47934378a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e665d89840f4256fc333b59b2d2455296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f109ab9ec3525dfe74c4189aaef83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884eb2e0faf004a5fe9e805bc8b53ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5c0f0709ec98a86924284bbb7d1b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5504ced8e46c779100978a5fcadd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e52e07a9b5fd8cc302c9baffaaff3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef61190b955f70acaa1ba9a413454c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36753a157185b93c2ea7c6727a2e13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d529dc848fb045af9c1d4041ebf6a82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fdc5836bf6a31289328b9537cd81c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb386541ee033febdc9162ffdf7128306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487939125cdc3010e922267f2dab334f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e284ee3c5416e8bf0bb940e5e5326308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa5396f35df7b72240d88383351dd2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a98afa318ef8c305da57c5f9c9725310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4573c9d410b79e84e2ab124d1acf0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b57bbd7e7107aad58a87dace9ea0ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2d4b15d526657a87bba1a8d0e29a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320657d61dcd9dd475914cbd3ea8cd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd311f9f7b5a20f2d6d0808d1ed7d96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67d482bb8ad6d354f671e60e1cd917316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05185cbe927dad6a80549618ad21d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47083b5e8714b017d609f350ecf284318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9d1c90ef67e586fac37f84a6947b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04305aef5b7ba5387a488308e774ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56340993652450be303bf5d33991cc50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae448ff284576dee662302180144ad0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bd61d08a18d02e439507138cf53e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efaeb9726e3bcdc93c5c6d94fb27c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b232d68a241d235ea6c26dbf37335c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8fd46fcbb6a90f3b77e0c77216b70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15041415ba3fc7b0b31f272b3f99e4ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4c10f01a73555459d354544468849328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bd3e9dc616440dca797072ce49d2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ce762694481ce7de4fcc3843bd39e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680f5d97406d935200e3d85223ff91d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d810484a692662104c96f5c24d94a91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896dff0a1131b10dcc47747772190c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8661c9f976225f858a61ad2b70d27f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338f928b90d54935d9620e4aa69b602335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97351a65c8cf71741401cdb7fec94ac2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ca5532db56c95004e52a749024024337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9adb8a0a818b0ccb75287d61b8934338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944f095afe908a632ea5f466002ab5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276897bf3936b54e68ce575ffedd03c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25c8dc883a5510ce4550b50f6b66de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2569d222240ae660c750d6ba6b16c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81184a25ad28daef66b8a1d4d6f7f7d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee37b7c0f424c9d1cf762ca00c0198344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a68bc42ac73f47c843b478076c6e06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca2347306a4d60bf3c06d4f89e5767346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14923856dbbec48877c67e1d8de6eee3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134227035adfd9e89112b91ed3b5c0a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291ebbea08201ad26929458096f83e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d47b184e3861514f18c59b9ec18a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6258087cd511979b2ad212fd7055542351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b75bb4805bd356d0a5942e9cdc167d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061dbc9bdd855eecce87195af23c46e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16310efb3a749492f6f6a35677b2c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527725700a53d5000817322ab6c6fca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea6ddd0b5c42753f38a145cadd0952356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd97de691d4768bb992ba08f5c778e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a156606e8fb8d0291726a96a2aebb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0e46da7f43ab4e996db5bf42ff2f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fda112a051fd107ff4dbc619ad104360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936413557ab4ae189d93546c0312895d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262870a47b82349c17ecb9a256bd3e41362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e6860d83eb81e04c50b4b730d698a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cd57e3087b187f55ed8d56e4ac78a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0b6df6b50ae6f2d9d61fcc1ee2ea5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b38489773dd963e27a00fe9ace6f10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aba8a324c4a1fc2c42ffcfe33c291e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2a25691eeaa46aaf3c29485d2cc4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d548ea62086e36ad5500ceeae6f042369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe346ac3d199532548eb2cb832d4064370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b6460062aa15f4ca81a4bcd9d2afc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbe708ad3a8915383c9ed2eb7077af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3178c905693ce243a66b18ff5adf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cff730d1aded6e53ce40f956234361374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015395777ae8e71abf5a3b5cb02e460375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec27a9b0f200a9e27de26821b92b58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6500606be52fbb124ee231ffd486f28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce841b00e8af98d07052e60f583781378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f942e24d80b5fc021c23f4fe5df7184379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770f485ae5a23bfda8afce50ebaa39d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a16da120662ed81dd2711087c9ac11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804ce77df4afc265ef30f970d9d781e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90341ab29c3fcd0dc3e19fd0e9f804f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684d9de624be4e2d7b227bc7473249f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0830c50bfc4e6503af0d93c2081c15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47c18279bed9d4532b2af2efa2b740386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454200b5f0be719bc8f22012364a76d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6349f09837b5ed4cccf5f843853cc26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711025634ca768b0565a0e5e7ad4a36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f2e0635702c0c8ec416d474e98a6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa7af501ae95f9802941358b60ae10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a297ab5cc27a1838bf8050ee1eb754392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515879d29f16eabcdf0ed97ddfd60571393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fa1bfcb5946807d8d15bb581e294e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15b7f81fd7598ed4a731c215087a71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb44b953dd8011b1ab50945be51f378396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc5f5471b78a2ba08ce452caa01327397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37344834343f109ddec02a261123434e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219372580e44885ddf85c03709db2c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174758ef1f709cdeb92970bd52b8d8cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5358439927647bd84ccf81a49f09462401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d47907abdfe25be77f9d3591cd83c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd46f4415a4bdb247fc6cf247907e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d84a4e3dfce4a23a8a8c6c1a597459404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc75a78c72c3adeac1ccaa4d44d66f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550b42397b8313d73df1d746263ffb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330a28e031d32987e62f3d1610456ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ae9f183b5ddb8005d2c2b55cde531408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c0724e6f59da733fc58c497f8cab3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673718d1e9a91dfa0f32cad28df9261c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbecf976bde796bf3f3ffde02b7be3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bdf2c1cc2ce00572c345e9b2f38d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f07a0879dd96f288bb8351521694e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1543ac8057a6c3d7946d58a8d4600414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14445a3be4e955167686adcbdf837ce7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c96562c5caccc0c4829e09aaeca00a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e39ea3e9056e522138a9ed1057ec9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb10b1b3c046b01fd3309d6531c1691418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864e9c9b76ca346613090a2ebdcb329419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92512feb8891c4d903ab63d0ec6e70d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acde90445bfd61b87d42972369979f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d49e93adbb87abf16f5f296dc97c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0bd29dbb9e5c1f74d29a0fcd8cc8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a032abed08051532276966dcdd244424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aacfd4c240f27756025446a3a49829425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692f14ae9b0c3a42062a73d56108fab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209b48700ca758ec27739f336d2de68427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5a29c2b5696a1f88769dd00fb7595428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1499941120ec107af37177a5f122aef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c77c24e1b1102d312be084cf5217b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8764e4a4a73efe7c0b56f5426df90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9bc3b5eae5cffd95d3cb683c23d41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a721c59b6663d30968458882b2abbb1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4cff7d5685dcc1fbe52cf9c32ca2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2236738243c5bdb780dac3fdd1407435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b2a000b5ddf0e53e25ff971d94cc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d172695ac1b43f74f96e544da2a06a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90fda5531e162ff73b5cc9a1dc372d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cf2826112a871dd71533b64af580c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec1149a80cad99c120da3f335b2097440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a072e7a7c47f488136138e7f86da85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fe14f228e8a4572c676916b4c54ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49442347f3f2b158b44ae03aff830f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c767093ed1002623a74a1fdfde4d84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e245b9938ad5e215fa82c2c0d8fe1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a111dda8d957c88b7b48d7fe9aa78c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010a1a62c6f19508e7f23a80b2e3ff8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a241e041a2f1f59afac03e1a734e14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b485ef3dddeaf079696095db6a344c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3007d95c7278b729301511e72b7289a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d20b00eaa65238b62ce2eed08dc4bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36e2d2afcecc00a1e5fbb0d433c2c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1f01a500afb8a05b692e070f777c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67835ffa80ef6e262f093dee02029c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7d3f1a6e943309a99a31ca86c3620455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa194f1fae7cd0a82ab3430f9d3e7008456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631de3ae5ae601afc8fdefb0c4d76880457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e65eec010bef4d7562b457098563a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f462a066fbd613dbe43a7e9955156459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7069d729cbac9268df93f45a4c68bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf7b1b1a1eb6a662792cd759e4a192461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c620e4b9bef4c79e544ae859d5df73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36face764cb3a4bf6f8e770e4007195a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b972533b5b6b5b1c839f2f409a6833b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614eba010e717344e6e5e564280b9c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0331ca8040d92855f900ff7dd4dd24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73081053fac25f53c7447149731c1bc3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6355b98c32ded0a3324eaa0f012ea19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1253197df07fe9d56e13a0e74566f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0afb19511133acc56c0d4d19e87803470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde381e1a50a43ba39094de2da502354471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89346dd643e5debe87f8c1b2d7c301aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88496b8b161160b140e48bc9a17cd623473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb2dd13b15bcfab6ac0e61502207bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea09d9449039f93fcf43b755a73252475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe104158701b57ba46a23b8e33a728476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5021432822d30ff1638b10dc4e2909477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004522520936467a92c179beaa15f8a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535cd0bb980f7e92992eaffffe4ad30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c11bc2c1eeb66121397f84c2be85cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf6468d13e946cc1cee1696a32ca86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3d9a1c300c42695da23908cf5710d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd794ea2193ce30804a98097d6ba97c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d84919d58ee10d024fae7277eb438484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634f8d703cab42c13886f9a72ee4c64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951528bcf3b6ebf57ad0d5fa17937de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355f06ea6e0b543284d7b99fb04aec3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb43927ac66bb2d292d2f38704c5336488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ce6cd12162c583019f9558a7994dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a471c3472eab3393f280134f4f58a17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da6fd8d38a3371d9f2184933b4dd4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70893a290d528a1a27f62b2c12a9d866492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fabc8de63e3375d59afab72f3a4c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd1496dac2b28ba4eb24d7a1405477494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc979e559d6ae4ac58b5fe5a98757515495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97310ac972979f4f39b159a27d0860d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4c449286eb75e234eba70c9610b5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987672e414840ee4b4e0953c77a5e36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b613bba562e640d5ff2037de572364499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8ed6b2f27dc91b47e063471ddcbfe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333154fcecd906add644dac5fc21f7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24fd564988491a8f31ec5e0c266f00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e413a3ae005c07706b24ead28a8c80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90361f89da4fc4918c2e4e0384864a0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bd67737db23d5156e1766447c7a33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a68709f48dbe55be3b732b474b663506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94e5073fe3741d561b7fa6f1f57322507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e637e5bfe4044899b034fd2607157508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753729a914b9643e3b8354365ddc388b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17f8c35df405d2829e99749a8e873c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d697341ff2a8554cefef24a89203a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f9868a613dcfa303dede8158b3a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15425b824bef42a79a927660fa7e1ba4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d4b419bd1ed63bbab3ea83010f987514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9a53e4f1653cb2f21114bf7cdedaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e144b2ddd00899fcbc1d0a6c438c4e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bbad4e836e9713b8b196c994c8d50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e0220086cb52df2f0f8a6ea39da2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d931fea00c97625b802a9102e71b6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0139b5c98c7d81d95bfecae08414bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b810efa8256cb267645485157bb22a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41abf6b59363f21dfda7b08efabb6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6796d37361bb4d0b8983d332aacea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2342fd7bdf883459d834daf7685311b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9229020b9de98c28271baf50287a91b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b6d1258c5d7228f121b02a059f55a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdae0e4097961b5cf2bb8f358be8be0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4fc3c15960c08f15ae720eaa55693528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a9763a06e3b86a1a0f67be1e0a68f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ee3d9d2a5e98ed4dc986b283e95be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444a08c29f9a3a084088f3af7c77a3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3580ceca7f83ed24b4bdcba5491cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c8c1332ba16787d0e12ee9215e498533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a030df540263db6ff31659acbf3a9d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd07f62550dd6a6ea6e3b3522791012535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c62a3a262d74b4eca6d466ed2b14b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608e7f0f316e4b720949d4957e171b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548bf1f381badf5a52effe91e860998538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fa3c9f3724282e8e3fd9a03328840539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80826a15bbfdae1c5a094814bd65092540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274bd8c88c97294fb20cf3980dbd249541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49cdbe7da97bb3dfbae9f63da7b924542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb046787744c791958440682e160f768543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db35b3e53b06a4857607a15c921e9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abfcc7b3fa5f866bce9de850b41e94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af9275e00b26760396be269b05ba28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94372104c5d0b38d58016250ed4514cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0666c4d9bb8457fa79daba485a885548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62aba2ccd8a6f0b2c74b8073278142549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87728a529aa4a6edf92e6f959cd77b5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c83dc2656315f1c5f043050a325fb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62dd6475e813bb36671c67a2e0ad13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70dcd133f1e69b30c07cbbc70d01ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1ce81d15ce2b1942663fb0a06c800554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bbd1fe3c83a62b252129c0cbddadb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440a10bbbc3eb13785e5ee5939dee12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97141607c655317729187804679577557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ce5d64f9fa63e03a5bab5c40853ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299dc3ab9a03a17416cf798e9fef7e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144df8225d72ee6d0a34425ad7b3226b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b287883aaed6e90c660ff9434de6300561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b436669af917eeaa8a534dc9751fc06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726497ce6f8abbcd4a93955da7fc85f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce85fe1cbf1086f43bad4528a70654564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddc908dc7f9fb6b6a556f9c153a5c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af363686d6168c2eb4f5f67020836ef5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d77c85067d15729e69583514f2a9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3746c31752989fdec56592ee156673568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93932d2f12e9828c9b936e9a7a09a05b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfc76610b6f82a0dab10ae43472991570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e93f511b042158fa26c3d33d3acaea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234bf095d185985c94dfe7da7c1bc91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66b1ba5e017589e228403a41b05f0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3298bfda82ba9d0eadebd6b54abdfc3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb9f3a3146e4644e0cb381b722c85e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46923dccf2b7905b3f2fb0bffb6c4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a152803067bddf5f4715962e31289577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20debc6c60b68cd9e003d9f3f3f6ede578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88883c84cfe3114ded1cdce29ed757d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cba10a42fe470a98ac5efac9a4dca7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0443ffad62d44a09b895dfc53a6cfe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f622a9452ebd76edf211ebea0c8605582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c744c3af7cf9aa7c6e4f8c2672a51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb675615b3a49d53a353a4ff7e769d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956034ffd462bb01fb51fc60d1a99f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5f0717112ac8f87fbedc8ee2b7bbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661266abea6750bca965c8a1874b5e93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9345b0ed79c61e380cbbc4640fea9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2a392ab7efb9edabb5c6d467c7d0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47e89cd1938c16724f14cb41132520590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5f22b833d67c0a249291ac29b67af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cfd84abe0c4b9aa4864b3c6be85be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cbe78b64e8c334c46a2281407c034593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfef2ca1a71a2c99c8b427692b47fa7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01800d01dd9c079a0aa606af4d845b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891da27544145fc75bd7b371688b37e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d892726b92ae289739d12393fc9cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37285a535ade425e9fe691996b555d32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863ee66c832a7dfc6e5a7beed90aa20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6155437aaf0abdcf83108ffe1ab86d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb502ed8aaff102370cbde92a71597e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0b7fa9149f7b509ec19799ca9f319602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762f7791baea169df72f78e4828fe91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408444be3a6ec01d001b7ab8519bd976604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa321a428822e39726c95cc6ac53e6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e6c54fc679340c059a657c520368d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6659c43189deca904e159ea59887e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cffe730810aa6b266ef1719804d96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5b6854373cdfdb820d34c3c322ca9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc7cccb91f853ac17188a99df4612a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7af7a8a89cd49dae53b840b192e6fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6beb362408a3eadf04c9bff48143ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb452118320a447049debd5c75d419f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58a374bee2fd792b25a6c04deebcf9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e31822f8bbb447555dc0b2826a05d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b296aae76d87bf31711a28bd28e7781616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa282e7af987e98000596036a2a26ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132f92824bd06b6b7e23b7391999715618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538a3d0bf5fd50b5f1bbd96f15e79bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc605e789a81576c9ca95f7430d64b3f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c749816a779298215e6cc3c7764839621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee62fbb7ca3389c399ff0e5f88fa42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea749dc0629a04416fdae11ec6589cc7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56474a41f30b0061d4918e59e4dd7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88ca0463a710d50fdd157efe2cac52625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3223f61ec6f3cde49da9575fea157626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360df4628b5b67903fc70eeb845cff98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34188f9110d69fb33f8b809e74496c0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311e0feb59b1797a79ddd9ae590884d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a39a994087972871a0c63018b955630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d196f1f887a5aaddc4ca432f9c465631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafde5a5b11cf14c1f214365e1a313d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a35d6a4b5e3989bcb5dc5d43df541633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afd13d18bfafb45264a4b7b66c5740634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0ef97b3609ae59591c22bce75653d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c97e4c016b86e8ebdc7abf9a9aa4c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f1aad2c2ac6905bb1cd40c6d8753a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564611f8a83b99afe5eef83065ff07c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472c4559694cd75df235c7a0e2ce0f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72239611b553dbc06d21119fe00f80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d26d81b7310532c4531fbfc0ca5ebd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446bc23d899a7045159bd9b687a4506642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f147208a15847da7ef383928a343eba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa00c61bb9efdf74df17862a6cf9b7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbbae58cd289eb8e441d94c32ecf92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccb48be848a8dc176ec3f32052fc49646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4e7a4064bcfea775448577f54f5d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94568db1ef4ef063679bcc10c87dd0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288c491101b4a984d9a8bb7c62c699649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2086845cb0eb18570487ba7e78140650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5e0bff33e5702d55dcc8712133815651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb52fb81539052d6cd233845e529b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5a9eb71b042c4f84e4fbd343ea697653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b315d7190e9b703c1443bf20463a89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e8139c89b9460cd21ffa91adcd2e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f90817e71d62fddd07e9f2ae6b7532656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eae8427fad39ca04646f76211f0d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3040edf25d6f7daf5c3355b73f4e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918904103e9f3d4ad9d098a0d1183c66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d7701955f657dbac3f475d7211ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eca8fda8e88e2068831483554f2bbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47162c1dee090a5ce6f82ccb7967c22d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c951c12cf274c9dcb9736e801092fa1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a4fb7c9403d57dcc7d5373aa6e9c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d77d47f353b46b27b32311f8e3a1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a5ae57b47473093cf64c8f7f7afda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae15d9f419a723be98f975a89ab27f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10731ce30ccc9a41192d1cee2009bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7335652c461d624f758e738ea36b39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8f36bbac1d026deaa586d94fa02da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9278b63be4fda1ca1766c0518df16d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c37fcff75da332bf90a17757d1b2fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df7d9ca3b64e3a673873d841aef7f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5dad060923f5f65aaf114943902c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c854628923e1804bdd92954294ddd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791c5c6b4945765c018430e2618a4ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927d7be04814b526c8f0c6b798c8068677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad81f7955e40951cfa43dd4819906aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7add82441d917ce1165f4b67a79ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1fc4a6880ed998821d18358756a1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a7d23c8f64c796d9a93557b0d4771681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002df6a1d2e8e31528a910337873137682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349963ee1bdbc4dd66700cc0f6ca65c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7736ffe02c42c4a9315c3f19a39ad7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bc38d5c68546bf654b11959d1a141685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04c8e121eb15d6d8292979e779041b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb014c4b2e712c0542de21eb839d1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568f118c8967a6f0fe10536408734e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2d2bb7730b85d54ab7f8c060edbbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a0736d939b728747141a537717118690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f7df7a484c0759c505e068344608b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739392b4192684d548ec50fbc7cdf8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27faa371525cb8d276932b91d620c9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a070a169f521110e1276b2ad1d6da1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621b368b33eeff43b23991cae577e64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c088f5ffe367594ff61b44fb97a317696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5465b6b7bb8b3cdde6aff175f1f45b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4159b9897194c005abdcc9a4e8eb369698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a409b80422e0eabd0fec1a87a9254699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb342275df74f5dd243180696993091700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdb1488b8b5eda8b88f092c0e8e14c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dbd0730ddd26d5f7aabe2ed4b86be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a7f66873c27370169004e5e26979c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b0bc5c2617762f0bc99e8c82952ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59366df684af5d79308c504868f5d73f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9aac8f4e2ab8abd0208dc1f565e81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6dd099683c4a372ee0aa603d46bab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2aca5fd11a8b561c7db68b1751c2d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a882131325ee1d70e92b5c865e489af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fa6bc6f203a26abbd8972ab76b169710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcaf70359a14e7b4d32c0dda244e52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b89357fad4303a63c466b64255653712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cbc775c662ffb50817a35bf6021d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edcaa62e3dca0392205acff282b6bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e05d7a60b8b6707d73807d60486d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdc0b0bd40a2630046b585f2813bc3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5be1f9300cd6495a2098dc9dca3a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7798f074f711eb1f40d5a24925597718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dbd669c54f7399f4ea7415deb836b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5504453765fa4232aadbf084338cd00720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69104b5b887011dd2502c6294a6198dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab475b71a81709e6440c82477a6cfe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9d5207f8035945f6f0feb392837e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c32173adc94d9fc0a83ff2cd857971724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e95ae583d1a89cb0b515fb60b598a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ccd6b810e2a282774cdc83802edbe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09935de0fd0b74da8063df53e759c902727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f13e4b61b4d3f14f49902ba440c17a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ce697da09e2e6818d5a8dcdf08b7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb332280b5641e629a9c313e686b5e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece40dd93380eca8db9a79864f346722731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d74d5341a94afe7a8c7ea10b97853732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa53e74e38b236cda4d3c8e19eeb122733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eaf393e2f5441ef7174a3171da71a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93f5a8e7966e0cdd2b916df45755f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505f1a94ae778b6f198563175da2b83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf7fa31708cb89ed7afde0876b016d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5547823fa8091507ae847038c90887738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189baf81ef298a88d175214482ac73e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd80b97417a912977423f0b5acce74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cd77c396bd6e349aec9d56a4cb822741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eedd6b02956cfddae88be841c8fb02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc5630aea24451096879a825149c6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9d7139328d75cf09248c294295198744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141204b343269b39395a51638bc3a109745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82850c6deb52325694fd1d92dd34c62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6de8f252cd90528e0aa35cc637d643747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104767c5aafafc7391458fcdd12aae39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e9769d1e669fb7ed0321c09d168e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23add288a73a9ab9ee5acf7796fdfcd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f2fbcd152d8e01ae7bd1acc49138c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433ff099cb0484edca1ee988cd50034752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f53a215a51a08b3674fa22f71879d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d5817b76425507691c496b821fd7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132dcadf509c863ab44a5600b410b5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f47b8a25c7ba23fc9851307a3428d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25c9b4bbee6d4fdde7d0612e8bdaad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7bfd0b0c6cf6d204897c3a4468a85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303011b9b8e15b9617f1a107518ec0a8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>