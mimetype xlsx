--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110f72137b4e39e6f31525894de1d431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68360a62ce1239d84f39738274d2c9042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe65410054b0e1d0825b9daa9f660fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc263a6e3a1507c6a011252adcf7a354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3581a3f85e3a8924500dedf9147fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac3b2938b5626599852f6a33e73a0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64236be834653cf7a9191ed1187d36fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95163df1f3645759126c775080332d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e66059a69a6dfd3d6f06cd49256849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794bfe15e9edcbcfa42712bfc81356810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddbc69b94edec377db73fc20b1415c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7ac098eb6e17350804be7156d16c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4d1ae2cc5e214c120f5846e40a72a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6365e0f5e468c6157de92fa4160eb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346f16ccf2267b6901676fefd4c388115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee331d34f739ed66eaad59d4ae4536216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4b04d732442612412754445eb9b8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3b3e92ff1dcc2c6403e5ea75c248a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909222f60cae2da15fae63cd08b37e2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874555109c6154dab8fbfdaf39fcbf8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4f4e03bc72aec33465a4b300c0ff221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06863002ebebdcde0cdf553eb03edc9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38af2f9cb24280eb77cf27c963b716c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3f504756552c44b7243170f6602bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898a80a18ef3cf09289b1d25635897125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f45e319a79d952316a47a2f0ffacad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733efe5d04273a6530807d0a5f7c4a1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868a15e542ce71c8b5ca4ca0835a1f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c908c3cd32c268a886450ff65918af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd435e748c3f928bd66d9d90335ad4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30651d98cf3328badcd79fa0b68c5bb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3472b9ab96b2893f854dc39cf1953332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2c69bfac0da6e3122649ec95276d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7c28f81260ee670020be15a0053ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d29f077733a503568a9523e9e168b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57596a260ea791a9c5afabd35f5a604d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6d828e8416c2d89675a19c915890537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c673c95aaf673c7240caf4790447ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722b30e71f213f8edf2cfc894f6f1d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b43c4a392f0d297dffc5a559f3d3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635783aa41b649111c9d49720fb0e3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0cfadbe6d81691c96c9eb0902409142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07588207bf6a92774eb18d4244ac72a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bdd0acff835143a83022c762ee21944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845266f3a278d6965d3d664981ac07bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa327dcef8decc379b88e391076f20946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ca0c588c20d637ab0a19a28077c1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77b518e88ec8d8b3bf0010202271d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4535969dcee4ae4c0b8ba0d610df23d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c0e29e89b2d0641cd28a98c7483c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f39ee29c3f0f03cbb90bd3eb7458a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887d05231943087cdb8d87aeef00ea352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c185803058bd6eea955c0653857d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12482b708e155384899674c788cdf22b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714953520b4c26beedb0518c764ea48155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b5215e5aa97ee5ac76f0453fc2a3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd89c86cd6aa118b78dda3f322a5ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293c2db24a300e38d59d34545fbc46958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93a807b08383e07539d73dce94da7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a41ebdf8d2bc4f9552fa9e6347292660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674b5b9476f4ddd27d0c38033a93f2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fa956e8b17e4850403e5fc021f5dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027bcee225f6a6d062f4596cb6a7cfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99462ecbf846351110a382375cfbb464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d305fb522194e7f163aef27e124b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e72dd9751ac2d47fb7671be18352dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edf5f566037bc90dc66197449fe80b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abef5e8af00100da74d8664532502568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078faea7c8bf3f8f744c0713c64f7a2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d301650aad788b705015da7b2eb272670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b6ca32febcc6dca45e0bbb9c23b8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65bb18a7c8c24944cce5c910b72dd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecb13f0dd1cd1752806566f4d2accf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1a0c2103045c0a794c4034eeb923574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd341b7c24e96432fbf3c4561a2665775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ce85c1ce2c31b4d3b6f5d81c3569976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02ee7f1c04fc5386f018bb04b021ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1ee12e7e2360537fe0744a75f2b4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8658263d8e53416e663829fb50ef4dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6f6e5a7194a23240957b34fafc5df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcd131635d57005e7b384fdf95c2bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c47989608248c613e759415c17d0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c8d852f5d5a85960049d5146a13183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73f62d751b64aba5aa4bd6fde6c84b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b75d4e913912ad0c309096a9bae3a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214eebc89404d658dc417dc6f07f0ac886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ba6ed7c71bdfbd5227605ca9d91e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8319ea6b43b1f3418e6a7084dd11688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f03de7a8f33be6fba0172d15c51dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47395d4180cbff8203f614a2e048d94490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045278c128f935a6a7ef38006cc0d93d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750717574c93edfb97ea7226de6473992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77148b23dfca6d88f6a13fc3ad868b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc35efa988e0707798bda264c012fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f173b606c183e6e10e53db9fd64a6e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2140111d366c84216b0b0b7a172a6f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fec79d1dea7fd8dacc380b341e14697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68545c6523eb03d963c680b0c039d99d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876fa32e7ea287fad1d06851ecc18e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff613663610d954b0db7c9f71ea028100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfbef85ec07babf7b9e70900b828e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b33b7fc78699771ab985de12e8552e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ef4a0d592d4260e89ff99fd9df09c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15950eb24fb6914e6215862b95047c06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d70ece475a9fcd41618aa8137f9eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d345c06cbf9f9be8d6c0a45c97732f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebb8af3b025497fd5f26d439ee964f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5395e28bddedd69cefcb49d29b450ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783705c6a7b2fc61715f6bfca5dd5eb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de010a6e257cbf4fcd9c32d5a125ae7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aceddf5bae697f8e67b105efd3a530111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a6433fe7093fd3d5b465766afae23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3109b82c7273c246fdfd576afda7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091f6b9d98dccef72891ddbea857531114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38d973555f17b14bd402a53d90735f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69595fbf24faf2b58274f974eb0a7c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d53c50295a1b80c935316844ca3a91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee9aae76c7ceac28251e0dcb8a5baf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277eedf4aea2b011a1b892f294db634119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d049332e944898f44a41fb7f60577d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d1d64f7921a08df9633ecd57b1ab1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8a704cb691e4a4b312766a8664d0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaecb7d404f64fe053142661ca63fc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231b6dfda0b51ac043cec1f599d1690124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3647f561da76c8b247e9f56beba7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cff4437044d5bb732345cc0890ff1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8caff2e9a7adf034455c35598a8dc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f6cc6d603555be8eaabae5aaeb717128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688690a6e38bc8ef9ec99cc73d1eefd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddb538d8937af5a8f1559fcbbd6124130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4602e2b59629e8b6a035c9444061efb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db83ea2694a82dae41b0e94b6b0ef73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4e236a75a37cdb26b52c45cd15be2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5fd02cd811b73f5eda4b8558213b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5049fbedf22f5127dc8742ecfed492c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998d2aeb49b127309cd16621ccf9bf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e897128b5d11a06f6cafbc92e4510137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d32c3fcdd3973d3919e5cb4753eda1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06591d976d631fc4b3e067c4270224f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dbeb3eb472cfc2e19aeda9f686de3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d892f302a242182635d3ad900f95309141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d35d208e537271fe7b9f96dd1eb1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492147af2ad6c0ca65047ac39a7c235143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e89bf7d61a6f9c3627c867125155c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a974849a7a7fb5a8baf895118f61a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957b5f1177029157905010fd79daf94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e639b0456e3f02dd0d78168db5fd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527241e4e780477b276fbc039101125148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6b24e3f8b0765183a15a5740ed79e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc19cc0025254157775fc9627ce4c40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66797aaa8e969f4a7c12f605a89e34e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1093aad5bdc01c21cc6301add18f70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a314693060e104c05c68eefb50e3a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060ceb835cdae3f339c9da82e76d638154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be83b0aadb17ab7cab4fcd9a2a5071155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4065ff0b6f0155a1863bb4c3248d59b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22932d7abf353e489878fea58a7e6da1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be054372606209a1ecf909dd3100814b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3505ed0327cc0bb797e8cf214c47cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56a7e5cb4e68efbdf42081f0ad5079160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e5d9a7639cd739c6bc70a3e8f57ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eee64a42d707e81238781cfcda8317162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8096ea4398e8209f4e7305825c6b63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24be96e672280c5583fe6e45bdfb75d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa0b96ac1a7412b610f3d0578afbe5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8731e82fd86b659ee7276188a23daf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997f99d788494177d2df2f3cf28ebf0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b005a02e461bd9a52b027572385c76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2578d0c8c4fcb446d1d8362b5defa7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8ece018dc3510635bb81cc8189407170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bf9168413b2bcfa933ff092c91a6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da5c15c3b5ae752a2cd0a7199f49d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d940ad13b64ac779a6f978bda7e40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e9ce455b2a77aa7f7dc4d95b67cf1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52092ec7caea600709a6d36449e052175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb51ab56df207088d2cdc1710d3d6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1dc8697cd3df46827dacd33e62a2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80ce0679de4bd483a671e60f964ff5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711038c580fb9afc25f0fa5082f0e5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0007a6aa1ddebef49559104408bca03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884748f2a344129cd571b2bf9560090b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0fd883c1e5c8c862d2bb7ddd02bde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7a9adb2078083257a8dbc39e86d3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03699848f820f9e89ad8b56dc0a6b60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd94c7071833f939069f6ba5e952e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659b38cc3060e39d94e9206e455cee3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8afdc138f2a3c5b012a9428d07e2d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900b60d8aacd22dbd1835e58b84f753188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a7fb0bd7a4204a5e8e456233fdb18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc11408c6486ae51d19b0ef400a098190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033e6413d25b7b5de2734a77c53a745191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607537a28cb68fad029e27ec7665d0fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af593cb2146a90984ffdbb74a014e3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d00d56eae7c6afb91dd59e01631dd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac44136cf2f318a6197d373db727ae5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ca37191132f359c1344f7cac47772196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372602a80a923eb0d087c268523105a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2203f1d21dedc050290cba345d590198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9226b60f03cda3dae4d5a81c5deac3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670fd4240183d2d56e06f4b8e0f9ddc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c868da0036c469e795acf688fc6877201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c6fb335a09c982778023cf3f0a711202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da7ecc93f94ff2159ea09673bb42d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1be90235fafbc16fb5920f38ce577204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d9ab79581b24cd4cfb4fdd3dfa6f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c64ec358e15f25d7ba8f0170ad43e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de50f4a5d576d0639887ba2a719d6e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb71c3449b8b20a081494e0346f2255208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf8c0a2ddb30d008d4268529f69d3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd7bca3715dfcb668ad87403d2212d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998623b7e612bd885c57319ea4f4b662211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafdadeabf046cecfa3076b5914aeaf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6234d6db79fd262089d79dff85bdd4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7534756066177a42019304392e4ea7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7c74e71928ef92c8f5b757d89914e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99fb7c8f515af781f0497775d448b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e6ead667439e421531cccd8fe859b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49a4fc661e2db1fd56bbfd5d348352218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67397b1a211dcf34094af54b6708ac6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526001a22d9abb0c91b2cf618a699c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28589df1a2f944b662e9202393d2944221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c01bc0aa9566f7609ce92d0a5ccad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63494fbc729ac1666d8e8797078d80b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504445fa603beeff4f3881e989665a92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee496e5f48890614a49772ead4d027a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e746fc22e7332976451b05b6c0c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ab76051785f3a7bf9ed3fa7ceb305227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d943bbe180c9ccf08e5d587bc091a82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf46951aa6762d98f49180cbb2fedf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8084593f73afb37065fd26551100e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33dbf9eee9fecadc49678e7716ee9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cb93549009c3d44ce3b31d7b01919232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1ba4ba568837fd507e155e6509a6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc82772a875d9974d00d2bd7be96c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b1ccc9a3e34f0cef2e9d08eee6f68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5819c790114e4922dc8f927a46deb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ff0f2f6dea854f89087b98028ead5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d34bc4b767365c408b029a04531c2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b99bd90575bacc9593d2d4f10a0f91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddba18cb618906f87e459cc7ceb103e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c639a80c04fd9f6008d7dc799071a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1803218372fe6acb44c3e0bc03340242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627988334ec85b253ca02c1f190a227243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d985f82eb22f3ca29f2cf6fbfac3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d91d30b5a2347afc625369ec26caed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac1e541d76e55047d5ad089f2206b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd805a93316dfcfb8f85ae924adae0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d068b83e30fd189190321184f65f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee345d8e8fdf93010d0030c75e2b881249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee43ab741c97282bd7812ad5d87a46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84057d2061a01a8164e7a6adcaddbe95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac41bfb451fba851f90a498f8819758252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aed7b0348589ce45012ad190a2381253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3e55605ca5029db72f2d49f6aafbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3b3eba47f18c2a4c597696bf3c799255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1b7686b94140a7b37f532b8081abb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3485b56cedc7bb80a810173da17bb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71dbaf76ffcf6c63efd130f32c86e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50010470d8003b0351bc99cf1894d120259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fbd69064f5870fa851a8c8080df82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6b3516d6bef5f4f55ee7ec67d3002261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3cb575fd4e2ad7d843b41591fba55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213f05b82872089cd23c375678675b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8344d653c63a7a815a0f3e4be7c42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a617b541266da2e3b8326eb910b80c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d2172d4f79d731bf39ac98c68e00f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8b48492fc90f31287a50724c4760b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ef84b9f8020367f71fdf06f9190f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544a888ac974c21afcc57d479069804269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab5e8511eb79db41f46bb40808a4f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f083088bf67030ab0a37f685609c25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4a1489f7f4707df28758fa257d7c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4edf631947bcd8997fdc690447314273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ea5cd8f581f880cbc198a2f6aa812274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35067de7563ddae4340d27d4c8e8a10b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd42289a2689ca4117697025bb1dd9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b745640bb6b3968310eb41132e524277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb2dd61cca0970b0b5fcd9f1ab53bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b91fe8d65325451b68d2ea3385a387279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a279a5aef588157c1b66bc1770d2ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c752a00db6f3af0a547043b9a85ba1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743f0a242d6f650b1cbb31dcd59b799282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbae1bb3986daddce25015867da02b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd5b8cf3911f79216d0962eb240d89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba4296361309f2ab3b193b53a4d9e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f6f2b574bdfd5c8490769ac1f1e57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa70454252cf501ae99ed3140dec85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a15aa2dc90bb5dff73e6d4b0f4c9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075f279419045eb9914bee8f4645029289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02d2509572050335a19a4ef9f6874f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528e7c74189d7af1e2fceb36c90adf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcc6a087dbe9145f0cd856962adeb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f636efee2311868549aec69186b446b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644247ceb9b25a7b5d920783b655ae0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e730aa6fac7a92a1ed817c46b29a813295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d4e841bc319cc9b95bb143d74149296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1b9f53e1f3887503078d52b95bbb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c87145eaf75f0fc8a5d29d9ae137a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206621fe7e8673b354f22c276cebc96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3312b826adfac80d0eb1da7cd17976e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710c649f34e512d5ff8dc70e51c691a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f6ef67bfa554da4d9f411232796f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa08132d4e58b9cc21faabc3ecdc0f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0d7af255ace8be0b40fe2ea33c31b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3402128f4c75bf82c4751181ddd43ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f737290ce57826619e4b44fda143d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d3ea958c301e8def0a046fae24b2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16bc42c8e075cdc3df9ed9185f4eec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a3b9878140bc07eaff0a60f40921b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3ac29ee899f54497c13dbf9d86bd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fa1b3a6015ce860774a73211c152f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cb9d26edecc3bf5e672123d50019b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678b7abd9f9c7fa66f278525bcf162d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbba7f9ddd14af04796a466a74954b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ac0487eee466e65907d18e24bb5a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc476c4de2bd578a92809a50878eac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c284cf0fdbdb10f13583877a95f51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81b11e80da6c1bc261eece55dac86f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f24ea032f88d7889e48e2c5cccdc8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7269cbfa47dd80a97687ccfb266cf9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f03ea21c8fc46eeb0395d0d998f48f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d67a2cddc9b330f958058f3fbcf0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fb61d71909b440415e2562a785bfd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b412b069d0082e8208a61393310e5b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b002c6555df6be8d42236899f4f4c6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536820295e4db90a5e31a941e1160e48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9b77fc4f97ddd8e7187c46e1a03eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00a90cc0c0604a6349af1b83919fbf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92ebd59245b1815fc7a9316d4b8f0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dff4956e4f92d4ed416a82cba9e10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd9b2618ed4e9848e09f8755d7cd4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf714c02acf6ec47cdfec95790ab8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd135d125f0ac2e15f509e06dac5a11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a632c436b1a706d92e0db66b4c8e7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a56affbc0226c4a5e10efc6483406335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d49242540f640ff55551e6b05e2a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eab3692b8cc280ebd521bb38038253337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b3b8734d7ddfca05d2fa8ea6ef694338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8ef0c42c425e7838669722e602f91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9750f44ef7518ab3ca3cb31f20306e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b590dda10239b1ae1aa571840518ce4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf96fcb24ae197c7d53dc5eed75b6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454df0f5f683f2e78d1dd5a433af779343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860ca57e42bb76e61b64c297baf30d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ef58dfb43736061ab17cca942fd8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bdaefc14d3532670d34864216a9c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef37ab18fde2e5c15c7da352f637142347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e8bce32e0ea1c34a143badb52caa3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1c4882e3975b4f61f252eb02d3268349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2d5b3a8a4ac5c51e584de0c6634de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea89b37988f367c8ce2ab07a5c4584351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16fcb642e691ca783b1be5b7d61ab7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b3f38745c1c8392f7bfe42a7edfba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf94f0f40dc68c250ece7d352caaa5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2475500250268158790f26edf3c99b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1258fe277e5dd8669e545440d9c76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4aedaecec5fbbc26de2d65a278256357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b08bba6fefdb6da3a976af4e5280f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529817302ee47a2a0c6095955e60bf1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13078c9bc6e254bfc21cd073a6bb896360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d0efcda302c03b1b5d7cff74067ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37509f9600f5eff0d57d6107b86d9fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aa1e92a28d65a55acdeb34a86cf3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bef7845a015dd37f684ca96a81ddd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4a1a72798e539873e6ee6ec3d0c87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b150e4974b9ef1957f8203bfeec4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61cb7917ba23c8aa783fa38b870a2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab59b0d6127199cf792ff6f4bd320b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abede420d79ecc893e142a26bf6849d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696700acd695ec4ce34b9545c120c97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d1b7051b24de7cfbee59aafa734e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94da9e9661276825750a01b21ad3a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d6550fd56df5eb94f4ae1c79b90d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c1b7c94eedbf1bf2db0d8c6fabd07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32430eae18c8bf79a5a94d94ef1c433375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b2658457197e6c9007741199c5ca6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e2d467e144c8cd11776d7015a3ba6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d341f878ffaecef395bb56c7ec89223378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93cf8ccff9198a5e90f5ea55e219b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea364b4e3cbdf37797affb7c18041c05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92da9d518029a5eb62e5e326f0a274b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c79eb9cb9caf93f584141799a3346c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec16a18e8bd73ed938741a4bae4ff1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f2296c96f1ac7436605d1ce6f5d42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0c620b4d35c51317546da60deb7aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e51a6bceaa8ee49b7ceaf4ddfb5dce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00743d5bf546d2c3fd65f44d3c10f82d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba89d545248b397897eacfc1be9a63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c62714ae61a0d552a564dc46b9aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e91af221d57461303824212428030390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248855a600ffef1e483300d4c228c6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d215880cbbd8b92e4c537a2b8eff3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f556ca943f160ceeb220ff0a14c7a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c038d9469b8bbbc66302bf0e97f1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae69648896ad9f857d28730110fd8a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b10997853048f1da09f08a655cb877396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff1ce4b949480e312a20592f53c7c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e01a7d86010cc72c0540c97cacbd93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f82acda658213c9b0eebc0829dc2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bde489a036f3656696a1d8408cbbe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539ad3ae7f3fe117d73dc6d4660a9c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eb8b421d0ba9b7484f9f29c4c161c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f3b2acf691e5efd0409caf2fbe5da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401c6f470aecf1af4650394e03b4c22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef62b8f6166f0c00e55703c8234b6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afb1e415634c2fc558371e2e57747f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534ddd9989fb6c745adf87637d2b182407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a58d99cdbc7f832a7f911b4285fd5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fb0ac796daf889eff0bed09d00b85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea857601bb66ad13b51e7c94e8a5f3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1388d5939c13e2498334356e42a40e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a581b30097920d0bf79906ec99c53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ab0a8af680115336259f238bf9571413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f98589da3ff91f8dd2d49bb0b78e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd1869592e076afb4fee4386d7791a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759474956b4c729c9d6c4257c90542b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb38f27697b7f5b1bb3ee5a2587aa0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388cf2f4493c31fd8517f07af49daab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7ba1d026315a1a51d1c70dd78e176419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0c170b33628b206b0c872cca464c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf10aefc15206034cfc4b358d7deb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec2e05830a5723a1f2adcadeb9bcd2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec54b8956b8c8ab138b72a44d1c384423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ba95bd9a0e4e0aaed097b78ff541424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2d1e20271cc845c769295ba6e0b28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025566f42e5370ff0acb11ab6c555ba8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756f171df9ab95e5a8ed5588b54698a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2999e51f35e9bd590249bcb0a70c215428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d3c383fabb4e9e216e653ec54c9b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcb6319d6d01dc59031f86167d616b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db22eb8b2dedb101ec7cabedd120be4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed77e3a433fcec101c159054696a13e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e3acec917979fcb53b26ece0303ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3dff4aeea24a06c06731f819e3266434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4637c4120ce9daf3630721726e0d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53271aa34881be66f3179e40ce43433d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de10e536e19a90f888890ad57e13ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d5cc3b518fae6bb1b6db2f88965ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aebca525a8ee0d31924a7170cd0a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c46f0ec5d581d6e5cab8a1801e1cf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d664d80dc7c5c1778f337576ce18dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d39b183a8967136917b0e9e9b0999442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d936af2bb4303852ce79778c964b18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8614e047007712aceae99a5a881e2fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8334f4e34a42db4bf1e5c3fa0f0c68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca4d19961730746f523a49af8e39b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8383b002faa62c2876280893a4b5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956384759f9ef6bf4c9dda259e3e7c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546ed081d96d3fa31bb8081cea44fbc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d587d94a2c157bd23126a5ee43329450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f06751d50a3c1f6062420fc94d3b2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d00912583917a9a6c7af200b79a65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d174a646ebc902888c5c4dac6ee9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00efc1892a9d4ebbc26a60256ce17d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f93ff816890c9721b1e802bd5d6a7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb6d99564cfc7d445f8fb8cc3d263a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76106d08d249e17ff538e64aa943ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23429bb5142faa6cf6783f156204792e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6afd504847a86ccf1413d488ba48d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91cc7f5987145b81ae400f2a48554f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374536736bacce1ba9e367723352c31d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c25a1ee03c40b8f24e45553fefa217462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef64a0b4eba354abd4e1c39f53bfd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be8b64fd37c2ac620dd69d90839de5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf9bc8694a4c6fe8e5069f2167f4da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfc23a4ff19087a9590a27e47c1f9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d653182b8bb144bcc6b7f5a63bf83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c86fe11a5b4a6f8aafcef5f39a41a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dbd0ebf8e4ac92f75b17ce31fe1df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72446b5cb246c3a740dd098f756cd673470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea57290e2b0c4556f14e28f7add25f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83e4ddaa98e718268a094c4ae69ced472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fd9d27df25f53b1ee49f228a031d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fc067121b01d371017f019b02d177474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88a08d76a9ad0c482943b5a978dff7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeafcfdf6d8cff7b522cd85ad5d524b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34b79ba015dbc0a2e6a829949a2c6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fbc6c871797cc354f8d43cadf68a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809bb861e146b2bf879111af64e616c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb8854d6d36475ea5f94bc3ecffc3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6dbdebd3276f7e6aca0b7f833c486481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe6d9ad2a61b754304a709f7fe0467482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a87c3a99269112b5aac6177dc229d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d656dd7a20c6da097f426e352c8be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25928599b4ad9581ae2d19d886825a9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8a8c5819d0d220cb6be1646c1d4b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caaca669be5cc2628a9415540c458d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738d5f10c76d55da1befbf5eb4e41d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5b750377db1211eb36a4d569b6e99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc725d4d68a5b5fd9255a7b43f485df4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e95ca9ba31ea10cd9d5f8fe697d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528e99730dbe8a4a455e0cc82f5ea4d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff5abbf650380f65e81faf4a5d771493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0929f72b20e2ce9e9d3728af8acdc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903df1a4971811ace709bf15a5fac82a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5924da10de92edc8e0d0848983e7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f83cd137ca9f275597a6d7258f5346497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044f8ffb51ab8568ca18c14b094b246498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1998f35a93749d16435b4e7847bcda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75de5362c5f4bb6a60eee5389d8972500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71509fd5a336cf85e439fcce87be567c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae5e6112f9eb4a57a3d004128b044502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb817ad90914d04fd0af3b5f2493140503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82976426ca982fc2912e155f3219705e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfbfd4548d2ca5ad9e3e0fc0fe8ea1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be96000ff0534ae2d5d8bbf9eaadfa5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca15386841d957a08cd1f1d9b4a1612507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c4b84b71c2512138cd8ee425bd180508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b5d7bfcf26da0221de8c0a026da7f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd897882231e852074c10e8c10c0db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6647cdef90d07481f36f12cbfd29e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e587cfe5ab54ea974d373d84eb76f2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83478ecee3cba8ffec4da4941c6c0269513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f1580979401618e39a537dd40c61b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe83968ba01ed948ec2ab4f5d94936515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4f208b6d6f091c13aef949dc4b60d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bcc5295a9b5d5caf5a2ed38a625b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de644c91728f7d8738634fe3510327a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219c2a7a8fed410f25efd81109595e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943c7ff4a379457f3ab40a37275f265520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed5cbc1cf1d6d4c1a343ed8a521e2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06a186b4ea710f5779092bc156c98e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497344fcfa19620b5482d9976371730523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912ad5edef4bfe571a1203d75bf6c4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7a09faa706fa5718e724a5dfcc468525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7260f437b5c766f12cde7c38943006526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815dd6edf26d2d24fda4daa514cff53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e284c0a3b8b12886cf2f9a8c6d9b886528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf1476b1537a039beffceb503dae8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c27e44c2c08cbc80e90f8f3a943896530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beed641a3f52092b53c1729f1696f72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522719b5f031c8ec78ae4522af28121532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004873dbe6619c5d08290c8ac700d5e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bb0791df914746c90a499006f8030534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36f907d0bf8245804f92cd7795d616535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b69abc0e2b5d2cd98e6cc997dc4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468f3a61a4774b508fcd9cba8656b00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d50609dbfce08ae60842c0493dd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff9a54d0e8e31a937825635a925fae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11893993a14087f0f0635ada280138540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078e732335f920f8be35078d130c650541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0c58be19d7a3b40271e5a5df683e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fa6e6d07e89179b70356e374ec9d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4e98b697c9edd69609e7b6b2d03a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c16f70ebc91161c4e0c09365fe3ad8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd2522ad2e9c73bfe91bdb186e519d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4df46b2c380f4545d62ddb70b8923e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2c5c9e576b841d0f2dcddd8d39cba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378fb6e456cbaf3818b1815d1b86225549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b99b3b895e1847aec946de82433c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3aa873b948fc9f8400c07460cbdea2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bc73b9214d436a46f3e1d33ad5ca0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8d1018aa85a4a724c20a1a5f0a598553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25aea81f2895cf1db90f0b85bb119e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88121007a20a22172700d7518521b892555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34abfa4bf9e85f9f5b4bec7ac535e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23a93e560b33b4699ba9465ac8a578557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd206f764a3a3419ff2640c9c82891558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942ae9c6b7346c0c01c8eff2cef6869559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512783d5b9c14a62c502b54642563d30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a780938fb69ad82180c24812d7ccd78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899bb5017956db7b491409297c9ab31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febea45ce53d12c7a527f24554bba53e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d75064301ba071f3d4b039a7b19475564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7856a5e1ab5a3282d9a818fe3e87db2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b159600613f2f434ce43f743e9576566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fbe6c4dbc715259c917d5642b8fc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25342d0dfa767d791222abae212ec4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5b59c65d7dbd6dc6333bfe104b6a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4c074403664a93940943ea63f8e35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d3fcb0bd93aff73391c5d7d03f5e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea893750ca2489c3dfd6667439d4d865572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb9deb8e03a1ad64a0418bd1ef12d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e795a18aa9bdfbcc34d29a935214141574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038ac573c7da557a7b0cb2721b2689c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81fe56e2df4790f3ef06aed9aa6b1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929399cf3aef9dfd5c7e8568e900b0a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d2b9daa48cc06f03ec079847155b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90295652912b0e5a071792136fdd05e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6bf267bfa18c3ca2d34e665dcd3c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ea1840231da892d3efb24f49c293e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18001ea63f0868dd8b8cabcdea5450e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443b36deea4079db1990c87873ef047583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5422eb80a6456d53cbd4702bbb9794584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca30b4a5f0d1d24384538e2a7de26fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120291a87f8baac96382eed94a3d257586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf412dc3ff379e0b28ed19a6aceb49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405833b2020d76676a5dd5be5f2d8e62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419069eaa03e6e460f4aeaea91925af1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed2af35200aedc9a85d51962c5f2ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63febf5a3a6af4e998be2b9f8dc58b73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e2d795d335d87fa68fd6b2a102b92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5c9b8552a5d7a0d4320b6e5dc62de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06a1a0879468afbf503ed3812a487c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413ee47e9d97e41355456d92fa2930e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f6b5fb9cfc08f3b051cca59ee1d6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99815fdcaa82f78d07e237abd48aaa1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca0cfbc1d9c4c52aebe3de9f7a9395598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decc6c60addb4bbbf55936457661fef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde890ff7d1b2a124861968f3e6a611600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492b9f97a944a181b36f78688eb22aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23029ad000e05db968f898b2da44e27d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d7e2b42cd18cd0797f72924b46e8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ff47c7e07ed734fb28bac401885b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706558de52e8e86380254290b7fe3d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fffaf149c4bc58eca8e2e699a9bcc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e3e357b5ae3c2bddcf94c02124ec6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedba47d8f838b7d8487b7c2f5d88747608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f518e7954de06023028c24dd56c2fc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77788b4eb53d48bfc205f57d7f388bab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5a9609b07ef2c28edbd725c4f9a9e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0642b1477bedae0642495508c19388612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d72aae78baeae2a266dfc81a75b4a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412ecb1ac4ef20d87c0e1508d269e15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402df29833e4da2d913804e60870e9b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca458232a3f88b9d659d37adcdec5310616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefd91b9a48965b73770042ddb81cef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380982dbfe4bce40b66253f59b489874618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637da02b4249644ae533c085b86f704619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65f6eadbbec34f7ecc2a6242e4b15a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16778a933ceffa28f2dd45c467f622b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39304a3cf43480a051fea2689e26bc7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca92bb9d14c02460edaf2eb4af7c62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afff07ac89194939036ed15083f4e3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0520c63a5921e70278f14df1e3cdb09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1228846b59ba36473c7ffa63ae05f5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed5338d9b0637a565f669e5d039d23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d30327e87af11cb4dbcb72f6bf30bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c8f88db7a84738340ab2f9ca142a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782fe944fc97fb01ce9faab49d15877630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165aa66637a62ad6d7a20204248f1a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93b86db26c5946c4f40b5cbcf4727b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eb774f7f0c099f108af8a50a9f7c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23533b39dd0464c098dc7cf69de1b633634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79a0df3ebcaf834758f928bb6b425d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502dd93b75ace5ee90d1cfd118cef40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded5d0f1ab33ac5d06e175e84327dfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcec0fbbc4cdb5e7c952c681ca65ade638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1cde8a7944fc721cd4c06693fe363639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc72019b5d9143e3515b725af306e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ed5c22d231e223461ffb3f25edfc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1750be35ee6d1931f519484336c78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dda2896447c11d8e5244cf18b5da2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a8066bf20dcea01467d540e82fc93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a78471a0c389d637b872570b17de3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8b3c88c0314b91f526f4bb0d8ec8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e12ac2934a468a0827c73c06238f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8397f9451c1baf2033621339b07d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c13c978e5242d91a4f3fe8f8a8fcf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22199ecf7cfd8f1277eed75ddaaac15e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332652d464b73e18e04153dae5c3a666651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542bab5cf870bfabf29e111bb2de8c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a572c85cbd853bda68b074f6c4e1710653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9855a08e44848b768c3b20e880a854654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4f185bfe3bc2ff7eafd8e77efe420655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed590bbdaa318e64cd9dd3a0397e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf0094fbdea045f4bacf504bafe4b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b9025dfc00db28101bd227784cabd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eae5555bb5785045a2df8993dace5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea23a62cd079b95ea27b78bee6b903d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552534a223621ccae41c576776d5746c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0efafdd3514dd2bfe5cd50905b72e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6d8ea25ea0428e141c7a0c110a720663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39381477e98e97840ea1822d007ecb94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff241e8efff8b35e50ec03f56adbacba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93125d510ad28854f78cbafab34feeb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a671fa2d895f0a41c2d48e8e5373b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37db90f0d971e049be0ce897545452668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3d341c540891b4c33a669ff6e74e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e5b5373c7ec822da746f9b4c07ff4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac354db78b831178afdbd1c7638d12cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce9f1536c1c34666b7b9c760c5df1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a6cd35f579fb7683b099d5b3c0c0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa70f94b2ac6f24e53bf3872d0e0b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83a3872b07b5add223007b1f17a7b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0e8429f519a12bc34d0764ce9377f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47fc8d0c3b34efd783a5482cbbb5cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed5013ed56dc73a83ee791a3013329678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1755158774f878df07f4bb17003ea9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022d30afdbb43f53997ef5cc6f51dff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed99f5fbd435687bed5b39919c324f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6a9b8d7bb8221394ba01cc60a19be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861434d9729a6aae25017817a6459801683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defc38adef36fd4e7e9d5edcea4d3ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0cbae435379859f10aef87af4795a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980af70ba045d2fe1f1059d237e0219686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a3dce6958192e6860c34f084a63d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb8f3115f3c314d6ddcaba6017bc48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599b41d2dbad1a70beefd706de80fed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44178689531a88ab9ffa896359e9ce9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11e320950082e88cec2a640bd380df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c0a89ad8a60350a0cd7c85e4f5c81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ef7aa1f0e4644aea86a15b20d1d11693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996b4a0d42146fc669e21363ac61f67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18386b4b56ba7bf9e0828b0badd86f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49106582ce2fd155eb20b381b790901696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43e5e8bfd5b03e0ef5202aba83a16a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64b4ff37dc227b41b3072cee5cf1b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26330c592ac4f646d088a40275dd32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c937b9cc3b03d244cfc77af1146d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddef9df44d20701fdd760b813212678701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1f2f4a05563030d5c2f8e2bac6914702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283d9f7b628b8274c209a95e66516b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57294aa11dea0376f141efc9c4d6fe38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890f9b32c70e9aab3e76c6ed493a339705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8afb699b05e390c2b438492ce8d95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2be5e8945e836a8529e2c0739e2f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60925452d47d2e2df54f540c364b43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ad9335e69f15ebc11142b5ee1e4f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a947e77ad4d3b3b9ba985c34ad538710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1d66e83f0cfd8eaf7eee2bc89c110711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d25d06c22b67213299e42a9df1aa1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871f5e74c01db1a13e603b6a07b2b52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c1139e99657d5fb182d9c931ab589714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1ddd8683fe553fe9ea546c8cc3eba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fba239e8c2c0b437159d0af5f20130716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd0189ed7d98862fdb2d91ceabff26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4923d0d7419d9b12648ffe46378fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c0dd90dd6334d8fcfb20aa202b729719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96937d522a35d1ae1ef129ddc00beaad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81b470130f96a283128019e9f0dea7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14340e5146392e7777a66d4cbb18579722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005374b3b4cfc06c0997f6e5c8185519723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca866937cda7da39a2fe366056a4a15e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfd77292bcc987feec8009b1b97ace725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df006d9425e41af672c522b7d57fae4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade2c2df674a0202a8f787926f16bd2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f310401beaa8bc6c35c49f7e11d54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759122f7c9f98a82c629ab67c767ccab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf217ab7d838aa56b4c796145395f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbe365aa237ebea3d3f7c67c1fc122731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8aeaca9c6dcb31d1be30d312c83f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b096ed839b861d76ca8a6514d68e091733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075e29bdc3cbb2e77a23e1ca5b34c1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989af343f9701169fa1fbf614758a1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09a2a74d0cd3792646c96134b937f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c211105ccc20843c761c24031bcf8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4629bbea25e5ed7bb1a36e4a2467fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7120988cb827338879db27c9b8f7219739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb6f11ab7cb2d38974bbb5306bc3cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70936ea1e15b1614ed75a98678847085741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea3b32ad4b08cfc7a0c4d4b78d2bca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d3f0648dd360dae1272bb3cfbbcf1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e089873a69044f5dfabd3ffe947eb1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969483b51580af2216929d73602652b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbaa7dd8847da6bc3f6ca3ed28c1f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326668e10d0fe2ef055df58ca63234fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad46bcb50e0ec724c3fac59eab5eb72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a014d00bf9f6c74361c61d047bf83ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658699a8e275db5c827a8456d37fd2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffd0a3d8d9e22abcbf352d13109353751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f4f05b8cf590d1816b0e1c0d6775a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56f5de096603b0e5f985fe74d4da29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e17328c3b55ffd2c702111104cd313754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5c011269a4577fe4282d0d21a473a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e28cd9fc484844728f5af52c9f80f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10013f8715b93025a033238cc37fb8d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1287da413f0ed094c754f52b75e86dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b600c139c962d34a6f88f709047f6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa22e89e128250c0b0cd7842e2e95af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7b27c1d94b610f4bbd8a76bcc07822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3109c4873232ee649fb69e860a79b0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd0062b37053c9ba2a26e9644458324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337bfac6009a62580459cb761d111145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04253b1ceb0da81627995ebeb39529e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d825377d24845ae4d133d1af7678da87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40a27766ca1031886376578ead78cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da042d64de5cda929c13d5d602d2bdba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f876f656797184821958a31be79c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faa5666750dc3707b2809c952b0e7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb83f27593c1d2b4991114f14c355b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cd5442886dba07391705864414e1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772413d843451d30e83917b1a7467d1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0b43a677b02499639afda5fd0ee5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9661eb7b838f52285dfcb9a07c492fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9f87e20140ac7f7252fed811aabbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2367ef3d8799acad7d1dba34988da1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab283cab66b62445b02f8d75ecf43dee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92829806a768b78fcff05afd8a0d8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383043a282c5065899b950a46e322bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba24edd827f1e59e7ea0e37798df8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d6faf2d1c1e02a05e0326c1bc941d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1145c29a7fb1b6f5e8c2c41f456d8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992dddae50d86a3a28280d33f5f509725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae011aee0f81f5ac1a0e0e5dcd467eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8599906ebcf24eb7bc74aaf6d2653a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea11b9dc3b34de4008f5707c2afa3f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6e0416d4f3bf552cefc72c6450aca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14548cd21a28665669f5ab3ffcbc8c5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fab7de841d3b684f4d93e733247d7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78b88bcd05b5ead5fce87067515a0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603ee88a4cd18bf530ba286aed6495b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfdd589a96b61fa24b34c4cc42df1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449fae46d8b57d86783d7ca3a921cb135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea76d1f86c53824c45df149d392c8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758f3808a0f1e12be40309b7b49624d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d08249bf748b17fc7bb193c7abae3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3659369d97b9d0dd2903a878e9ee7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97da9fc6f5ad1ffa05cd398f408ca740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0847bbc08e6358f660a9ef1ed6c9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59161e6ded8fdb83c22bb12947e74ae442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e154481461c510a941db41db33eacf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20aa715956a57db3fceeba5eb021f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552103438791ed0c4dbb784657e1c3a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c3a6899d2059a5c118b0720989d7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd448388d6b824a5972fff274236159247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03b1e788890ae27ad6bc6f45f6273348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1a591a2097aefd75994b7bc8ea2db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692cd96da33bf38c80590446fc09d9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f05186e1fc99e52e7a35bcd828a6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cc6182de28857746c5a024d38aad352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01228a893455c1093915fd8147228a7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71629c2445e11bfc1cb8fa0dbe01b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e2ae1dbdda56d39f15d54ff412e1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822483c913641e5e72bb6608aa1415156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150bb432bc87d675bfeda7dc6d3a81857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a2e2e1a935b7144559bdc54bb9f2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aa3cfd2b680dbddac543316a6579c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8d199c670bc2f73b7bdc549b51f9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef75471bf6348669235916ab195290861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd44d311e03213cd7aca4b02f8957362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00cfb634d11dc7cd65e7d5dbe080e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7125c9a4e09581bdad87e550c2a514764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc2ed3e811a1ea785e58e7b96b7c1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575e7e78af6011bf79f8da19c6659c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4e213dad389600c8f18635feb42e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88882969cb0a6c4cf1c70a0497bd8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaff14ecdaabff5989a2083803fb0c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656ec1edc787c7468fb99ea3346c77f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dfb7084a692071a8df115cd08f01a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc1e4c84e9b3dc65899f435e48b94472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b698186b055cb0b4c78022cc2350b1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf3401913375e861f8fbdc3e8d8d8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931876b2bae7559669720dd20b343b8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a322876712f60e8ba7b9bda35813d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f87a5a5e6243526a7af655a95861d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e047c276c60fbdf5351eb4a1ca94d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d583170409ea77fadd337a58dd86a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31224ea09ccebd763830ac384297983080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de73348d15dee9413fdee6755eed35d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f664edd74329c75695652b05487ea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b764da01b90f26ea66d78c2f1ee3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd0994bad24fa54f36b6427af4113284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021b44f5cfcdd1a392a5696febf5ff385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bb9d8009c66e9216b9b92c4376c1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d124cc9333aa4733585edad58375987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de8ca8f1f4304538a83109940ee05888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09d9b7393c2eda3c5c52066a1c339e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067384c6e4ad60ff84cd221a6546dc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807fc09152d1b8c9f567e5759c78d3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816a5e710d5ba54c9c1dafdffc3757c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c90fcb61ea3bfee7fb001514746d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb70b8a667a6a42383d14cfc85f6d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88657f7af6002899c38b2d9fd165b83695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32262c3a9c1b2a9b8e16606431009896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bdc570e8aed196167cc3e0680928397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f201313dae4ef85d2d651b35e4c2aa698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc604971b41353ac5dc14ab16b22a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db8c61de92c7ea7b351c6e204ba259100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c648d5ab71b348698c52b7374714f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96466d2f8c46cd7ad3a880b7a2a707102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ef2263b3456b405fce573eb09f167103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a861c99a90024c0c2953dcc1a8eceef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b05df5c0da497bd5fac075f94c3546105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2d93aead30cd50c493314d013b34f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6dfb3c5998558d7a2c165baae66fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e750bf5bd901b3b7cceed74dad6108b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ccd67a56fc6f45575a97a236ef9a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644279158a9d5c2212a3eb4a3023ba3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c97784607ee857d5d1ad5a8d4795f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180ea557ee8312ad42415ef19123fb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c221898dfe9f0f14e382434910afda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb1def11bb852a007fdde309d5044b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfafc206a8d621ff3c844e236630a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e401d2d68ef805f687e515c8fa9bf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e487b97d2ed94e260ef36e74e948a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0413ab82eb609946a0b37d3a643ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57916c092f5b6056864402de13990c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e81e52bc55f73c78c65b628c78821c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f9ed2c53974d666b85ea88165cd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3261a03838a4a23bbbb8f8c13891b3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a2cbe4a7db0a3b86b4971d7720430123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7993bad7bed87c5173b7094fbd118124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b36f2554af740259af343db9fdc6fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a8a18e5022fac8189f8359b647303126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de1d4acfded6636d9e89a9a4bb2d6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307472c20cf28ba7484d57a813fee0cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9114c108ecedafc7e357db406889049129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc124e34b3c7c98235a5fc225463d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a527f0cf9c6ab8c8938ec63ba489b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2c7576953e19ced2cd926cd847dff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c68735fd4aacc92bbf190bf9aca11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df448e51dc943d5db72abc548290d1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79929b7a22ef84796b80c5db47ff27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d039aae1a70c30646208a16177f03ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38862451939019a717e91f8e94a3b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb134f328f332e2451115cad7c4e2da0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d9972aa6f426dbd5afb55b435b37b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208e66e17fd79215b1d70609b1a4977140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a068ecc1d42a9c5c048a44fde155458141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab73739e0163c9a49845a754cb6e20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab016443014e44a412f81f12f1b402e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf2660eab81db36ab8f5f6b35b0ec2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfeba1c6a849218f74a0712488fe39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b943246af1bd3dc170f5e8d066eb782146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179ae549dc48c2ccaef4017e37eed1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a54514d6f5ee849d0d029d3ad8ea5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ab3ef80fa636239f33af3cc2e4156149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afd16bec8cbc1141c815d281a3e2b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fb286087a6006414f9f2030efc714151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e3c07f876959452e29175e74ba148152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9663e3990b52377f424662222d73854153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbe54bec6f861b9c0a5ac009b93e85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7b9a3433f7faeedd2db47fda9e38f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8259e36f07a55ddf0ff2a72fe79ef1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaafbb6902d5a98989c6d9bd5cc70a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63492811c5dd5b7ee0e406106a11781158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35a2f34c21e5a782f804b98275eed8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68804ef0bece0a2bd865bc043fdf3fda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf88105ad9f8e04897dfd406852978161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066f2833c3eae0d585671653bb89700162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f984beb242c58cc85c09d0ebb25ed16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc18f75796769d677b620279ce8460164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff83b805aceac6a77fda9ae02673ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5507836a9943d7fcea44a428b9a0d4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0384963c9f33fbb0cdf041752a7153167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22707f37a1c2da2f2fce7117149df032168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7933a6d46b826fa9d09d8846ab6948d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea51ce55b727ec52f51e0526cfa28b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eee5795b7f5d4a45306a8327ac6ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad31648990afe4712469b628f63f027172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405beca9bb25b2ce02764e097a311a14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d0a8eeee1f7050332628108400cfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c48000595d7debab2828b24c4552c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f6704693d7d760a419ba69cff64cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82e78de3fe487f7565a3e79b2494a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3cd075079f2dad549ee48ac007c8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907d1e48742a1c76637e3380d9f3c89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7853f77a31044199db8d2466f50beaf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f52c96ca07b2eb49b69217d7bbde71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fa19c9ebc9f2b751f946acfdda790182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d6cdb412f65107f1f8ee5cbf949e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c7297f6b055bf6bf3cc5b40ef0656184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e06731926d0118bbf736c384339a37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade9378ec54ff7c74756fce43e57644186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a31ab486fd12ac78e8f0c24cf552f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf07977bc29d254f1dbde6eebcc257e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a89c75a6c441a2b82f5edb5cf778f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c18260275bbace790f0a6c02fada11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94963bfe0d449cc859017c0b59393ca2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ef9015b19bc06ef730f3b67e2dbdb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79cc5129e1d0b8bef205d490ffb94e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3319450eae0d627ede8f26ca3bfb28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c0fc5ce51796c0fa5adf6b4e1dd94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eb4e1f2f7ff8695f994c8465b3b21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a00c59123bef02a924688e2d1a1e4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dec648f827d4af3ca2edaeff983e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44a235031f92119f54416cc34c2432199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd12eb873723a26775c4f6fd331a75c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281490e7270280c4a75d81eb37dbd5dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47e896bc9c54e7701d1a4ef1e52847202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ae22d6efdf518ac1680893a3cda24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536e1e09321af1b2945dcf405b511f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef911d249c4336b9f145a0c794acaede205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57cac87ef2f0920f133282e05aab30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bc6d7b6a20f6d1a8d218249aab3ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf110f9c7a981b71eb6f91db082014208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b159f33d385c3966e0c2366461b9895209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e104014e23f7d78e25cac93442d7d9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa955bf0a286d929258180cde1f9bb54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822adddad5a979e9991a57f46aab205212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e740782b67228205945c3c083454df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc4aba3800d9fd5fff8cb89a20f5d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf06559fbd8328acd48162e6dfefe0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8bc7b4bdda0e82225944aadc19798216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b3ea9a7fed7b2f1df2f1573aedd95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f2c5f4b97c2145b3b68ff7f2ec162218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91547c7742f9eca8d3c8b424b33cb4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2df74b63cfb5943f815ec4a252c4d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3001bec0699bcc3fcece4c046ca182d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978713dcb6934fdb39d946dc4e8c9db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90803d2dec1f2f814602ef6175f9b245223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcc7211bb9debbb7aac588802b0d58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59396eecc863b49a0de80ebf7545941225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a552bd3aded8e5c66ba5c4b0ace42e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f49766210b6cb9b861f7a8980383a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54a9dfc089f65588a577cdd390e5cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b0c92a68a69683ed4c88ca4a3824b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757cd062596a53ad7d7b178f3c82b55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4718d7cd7bad714ff547b471c0c16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408a810b43ec8fecbf079205055d8cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f929d34efc0894b640df469b250df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466526fd4df1d50bbbfc5d43590f466234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2149da54fb79a3046cf44baf10fa9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb51bb82b0777f277b7287aa17b2886236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd065913749006b2078c3ccca708be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8a880aa2ab20011299d2712831a44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b9e01845c36f053d8d5880a1688ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631aa93aa0ba827a3ecf2e81356ed12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1ad86a55b3d7bee0e8974928c7529241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05973d8bbc8e27320069ed701030529242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd81ac58d089d45b18c7ed6dbdac8e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74521e8958b82e450b8aac98d5a989df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7788083d43b22bb593dabd473051f21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adf95bc3c3d5bf9c533543707bac0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b17130fcf800b8c942b89409aa9a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b4d7dcf0850ada435bbca79ee63db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757ae930b4dfcad3d9dff7929724cae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227894c8cf9614bf5e9a292eac2fe8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098678e54357d20c7261e40f0026620251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957b00783c9c62d7cfbd584859d1b78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffc669f849beb16365f1727b5ff2ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090ac5e9859609292ca252da34fe2d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bb6fcb5ee844d1de5351174c9823b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82baa7c37a05557ebf06f415153d65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dc9f08f0295dffb333453a3bfb4b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581d8fdba34d6b8766568c243f117c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f600190917e2ac9ef071bea8d69995f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597c980cf90480e009d8157d8ba86ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf429d67fa147863f3b6bad3bbc6fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50143e35dfcb71e7cf2e935557dc907d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd39e6706c5489d5dbda066800c248263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6a79592e4d71668501f32fa4492d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcad7f85767c806889f2a05b9cf6488265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ece797dc191cb44f9f4e43c32479f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552f4dee5a158eea99cb1ab6f47efc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69118d871ec7544a05fb9267dca94d9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cee2d3b64eda676a4676bd9e51007269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23d9a2eceebacbce6301be39185497270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86391bb164e05bbe6d5f92fd29719ffe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85523958f177a0676ba6b10fa16a114f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a2f9ec41abae4ab8be491aff05eb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440322533c8835112eeb21e4c949b43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88773c2dd2b243ead65132d3a61d787275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9a4deab20e2f82f702115a4f689e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed0b128fe5bcd68a6dfc79b24c47b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece90993cbc80b62597140e475d23fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32462da2fb520e194f6ccebe00b1f46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ace3594d9e0e31f249732cd3527ec2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3280ee10a0e6e02ded234c5a4621c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbb4689e83f54008b8eb4e4fee6827282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06042fc1a47275c34dc11dd816390480283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ed0e85773bb5a290b2d2eb060f1de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893493c872cf134d208ae8f784f9c7fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0af1e7617c11ddbfb18e145523bfd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db31bd3cdcfb6d1be2b267b9a25bfdd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99c2524e9cdf0d1d336567d1296457288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2e786e4a0e0c61e791900ae1d5978289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9d605a02c4fd2e3b612d65c3f9967290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd0576dd78bc80d06561a6f991a66c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7b546c50ccfcaf9f4393d16101af0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33504953bfaacec0d513d2ddb01d16b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29500dd3c9dd6cea9781efd7edbbd87d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018b8dd2538c0486e907c826b4c32ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e87843f0b3b53d18ee844037068f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe4d136e318bc7f46cff31d2be652d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d1c7515507d69a96301b3659c3eb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b249259d20976ef5ec4c7758441a089299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2465ba118dd0af937d61910406b72e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870f0b7f6879d33d4043bfdc6f36d92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d989ea1c958151558b9866e92b03ec7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785794630161f6d94486dd728a34c90b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aac1be062775a1220ad625b60b886304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88a3ce46bc497bce0ce0d590389574305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ea8a897c3f5642f9b27d3e2832b47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54be33ae3e5b73d91964e223ef5da1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659c2b9618ca94812a219f85b02c9d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8df78eb7018357bdf557bb74050dad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f842c5bbbbd9ace5deca3029d68a0cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357c83cb6ffc23d341d155a07cdf3fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135664a70ef0ca2cc8af0cf470cfa92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2e7f67ec32599a9c878c7563adfb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6eab0f06e6a54640a5321cfa28a3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531ed81704a1ad7fbda16f7a510fc33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d5e17c5971e118eba1800aaf3ef28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b031f430b99b18eb3d04061c2ff62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd34cfc4615a015a2167118cddb8ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63e67f0f2a294d2c26e7b844536fd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168565f467575d8726128a26ec54e56d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd5ca444fbcc1abb557791c9417b05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a35d98aa031acb0be0723c1999479322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5f453a18913b740c19041c164608a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c630e30da9bc0cc9c766352a272064324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508bb3b7882452285811f33b41dac68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36292a73250ca6521a45c42b1698d599326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8765cb188b873c9c36ecb458e88dc42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575131cecc00c8015b0cb60b71d8113b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935714554ffaa6fb6820b9c9eaacced329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6c6d0ad0a097f09a250d11877a193330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206a9aa592042dd551d26a83712cb4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecd05a5f1e6faf9b13f3073b756c51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f2d9f057836bc008697379fd6e4c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ce7991700555951b9a6e3739176b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26df18c0cb6af6d76e44de572e00d7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9c2fc0f1e307da57c4ef9a37d4565336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fea2e62e76a56818f7f1bbfec6593337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428c1f1856eb118cec3eb3bce7452e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac8bd6bbbbcca6ca8e72ef64742e52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97d6f34711f0c87316b31eb1d6a22c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5239b6c1e029ed480e40e4af5804561341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc41b7bb56c870a63c3358ff39b63c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696462afecb2059449f3a308936eafd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b933cd4f02e26f8305cf049c6be87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79933d04ac2cd8a08750b72075083a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84efee0c6eeaf178aafc31cee7b113346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aabeb2f6cb3a8c0bf5587b8ae15b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d88d548ed14875a2b18fa5bebb661d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59fbb46e25f64b1d1223d8dcb5bda0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cc55831b5a769e0f24813e769134e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9d051a93543b102aac6608904a9d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ec977a3149d8bd3bb074db904a1a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6786e18b6243ed68dad3f070e8928a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acb78b664277276b9d8e0d76dd51e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ca532ddbdb06b8620e7996da4731e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74620a4d5eed4db1e3ab27b3933092356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507b1a1a1349ac882deef18d307be9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346a008eb78db24911a9431426c597b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd14e5d62081ac71425f60d0f6419a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84b05b6e9072b7076ebfb875f1999f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b834089e6cb210d80c942400d47ddf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8362cd2c77827b317a213fca5bb4102362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e3b641fc1a104edab429a65a24ca1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de1931e3b5a95b73705022c74ecbd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c008c071c524473f40e6be9b52a61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a06fbb09f3fa0919e80f030f7636a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d215e57ff38e2555fff99d1078704367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24adba3299a641bf9b234f28195ff3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e4d967f5881140ede487f9bcb2eb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2fb822d51c4caab1281c32901689e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b6f5d4c2fdcf78c7b56bd9108fd25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc918bd2a815fb5f08084b49fc57d7d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c22fa7de547022469e4ccdfd0c223373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5e0ef8491a4eb2fbace29965b154d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82364146132400f5899d6ba17bdee429375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c6d5465df6132f92ab5e04e6d66f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35068ac7739c98b4b4fe0af53f370ae6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfadca2eb7a3c888c8977f83b920a40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6576cb8a133fbb739d1d14033d7a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39454c96d31f7b564275ed32093eec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9264b953f9df2a2dacba4c6c47f17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd968b6e8b91136be3cb2e300ab35e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94232e635705140e6ea4df8428ac48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ceac7409a20e22a60533929c5bf13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8848a3d23c3dc21c63ad4efffdb2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e13cb5cf500e61e66c0c89a2b57de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15438bdbcda04706e014cf3b05f4502387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba849f60e5688af9c22302cb9863791388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9919ccdef6df512e4842ec8173d6b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0cd3f7f2072d9478d687c0c3bb495390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94288f459d819e9c985818f9db61e830391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc634709aab7bf376b4c97c04a3d45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b6517531569be2dfcadcd2bcfde10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbb0d6fc96f92c4f7f7e4bbe76a61a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0e42eee38f2d6913e58badbc72249395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f3c0e5727114a58a0d0ebde66729e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6477b958702923c6716a8fb8ee51eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcec9a1b4220c1ed9e06f2fd6c9f90c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a22af1c55e82781db08525efdd0bd3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf2843ee09995c4bb41345e32ecf1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84a4ad196c91b0383ebf8311fe575b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085516e62fb148ca24a89243a2f9bb1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8219066a1e6a8452c8059ff62db7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099b4a5d93c784d365054f5db2f667f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5004b1ef1ba819e4aa0d3bba8e011c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5f117b13d8f1ae1a69db814561236406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5efe1ca268478adc0e00e60dc0306407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfe3d552d11df38594e8d99a37f2ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b98930b891e92ba9108a5e02982e51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d661a0f77374d0e15c4dffb493d9df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f69adc1a00d896c2182b8238cda9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23409fde4a1e858929e32afcbe7bf30f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48936d788f52c554099b4102bcc03433413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33501d615337f03b9759b2639dff536414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626ab4f102ea46052013bfd50a510e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485ba1bbe3731c9b1763057e456658a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b21c3dd3f3719ec2d7b678c0e93e02417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec2b879760019cf05bd337d586da34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ff0dfe362bbb9126bea160d8e6b93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c74d804832cdb019592f17d1749e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3173193ceee5cece69180c0ecae2b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9281721f3d776cad6a99bdad130c525422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793239d8641e375e6ece067e5aea9380423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6dc8725f6142e58943cde2ae2345e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba558c758a1460720428cd105204bde425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685039b9e03ff5f063e0777c07c1cb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a036a0229175a958786fc6599cc3c32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d3d0e3f295c22140a391a87baa8d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac499de9892a4f909419e330a2ba2a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53e8f59b6e396fc77de9ee93723549430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad59916ce444d668f914b5de7516ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64ee3d94a8c69c732318d18689a07e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01e72b2a8f617e9876bf7e8a08fa91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207de0713b1d0f0a0cb86bdce7eff83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bda5575bce57b750622875f3ca56c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6809d28ca66818220e7109cfbf847a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7f5180fa95bdbe843c24c0e9828d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168d81b6d01aa563eae5c8ce3db8a9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549c69cbb8f3699d81e342b2d04c36b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ec347c4f2fe0487b72d90156233fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f40c711ea9e668f235a0578743111441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea6f115df90843ebfb3277c256dd78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87668cc8f6be79bdab80b153e37371e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2e0db356a2e81edbde40963fef41b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e28d37f1dfc0e62a9a6ee042eebe7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61033e5ef3f1914521e048d105c51162446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaf49b56701add4b4be74139e07ea2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3c5e5fa543c4cb155b7697400011f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e470e2eeece054151967259ac5fabe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aecac2d0ce9d6e8227869e35396ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3968fad1ff26b452cfd8241aa7201451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e532598b94dc066103c55c3efc9a52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22fee66aeceebbb60c1c9dd706d9ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4904a2ab642cf31f7204dbfcd57d90f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3680d58d2931369ee36b58385a573d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231bf51db58362229c29f74042b5061456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524080882ee8f7f2ca4d0e3cd9b40f2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371f0aad1f5f0b26b5b5dc2ee8e8e11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715bf84d0a90118899586735d48d81e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3372a02cd4d8af5c7c54f32b332d9a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff737cbde01a667913bb380786af1a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e31deb4967558d8a19aa09bad2c594462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d9f62ed9636118eea7b7e05710a61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2d227f4b0c386af2e6a88fbe012c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253127cf1534b6dd7306383f84752871465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355d05101c418233d9be41b170b4261466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290741af344c0aa7753f20f2968b0ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e231a68d75d47c9de98cc377cce9a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4cbe9482f33e43dee6e15fce9a9f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9df4b19dcbc24ff72eb430fd4ff49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebb7cec931700b99614e0dbfb06f37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdefdbe6d9733a5ec8516a23b62611472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c530165555d4cd6d3885d93ea5f7bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5699153766524e97bb7fc2df7ae87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9792a76c5cd7d311c301005e0f7fc2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56b65627b176209ad389b1b52d788d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187a775d699503a114ab659f9c83aa2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0e3f09419b8fc29e4b6070421053e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4926bd5f2a074efdef3ea29ccd466d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e217e6749efff1cc66890797c7c65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149ff7f1654324361dec74c7e89e172481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885abd2d252e4c8a327cc4eea02ba67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bb67f71b26ef7e710a1eea6d445c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe388b6c9f9bced345b4095840679dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cb45bbb5e74b4a76335c20462f06a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0189ba1ef06163bc014d20a0e0fee88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfc09b9d7ab5db1614522c6e4aea1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885c0d2025be7a8c973fdf6e077beac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578d52bd73a882825a6735da22b86c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345c9a73e5b2554cbf0a7df48bc05bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339b5afe8648515a0e9c0ca9ad0010f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22073129f0aaade03aecbe6234001f9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ab47798f712670215193b757fa296493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52968cd630ef494c7514cbca36bb74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9db1788876b00648e369c9473c05a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20333ec3bf12559a981453feb0389f3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab1763f4e64a08e8aac77a0cf54707497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e35ae7687b3b8fa714fc7da3226b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cc1575b45ff40ba2fd16a1dfea685499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d49a2fedaac8782792028bf97f5213500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf47e9bc9d8269ba31dd4e152fc1944501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd68c671150ce7127cd6f512c4c2032502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33e73c69fb25bdce8719425233ff25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276154a603e138ee3ff628be8b7030c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c778d22c62d07b2cf75ada1a25de8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17791499fbb867c697f2b7bb130b5683506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d047a4d9531ff3821b2ed2751b78fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01d6277fb2978b00ba636dd78aa561508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddffccffe6a1dde598396eeaeeb6e45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517f5cb36cef5ba31305d57c47316da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22936e9a2b81e9dd7f16a5a6ed17492e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cfd31c8b28ffae626e15583b305c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f37b6e757f55f4bc2e54874bc072ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c03ddc746ef541779e00d22b63b43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80af8b8d605041a70b8423888cde10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf899b8c71af3c5c4968f3095f7d13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821f37d904c92b31ca32cdb0fc5a4b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3e74ee06d48972722519965e89e73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dea7a9f67254e984c845b35f928fae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364d232fa49cde21894689528063632520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbfb69303b3a5dd895c8c1f51c9bfe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ef0339ec971172da5ca35867e3a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683941a25b329d83ab31a561c580d11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2620413f605a69cb0d52c0ee2b259c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2dfaa1adac4f27e2e54d0d4f1e9db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b062761a1ea6a03bee64ed063fbb803526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64292c2b0e8b86145b5722d459d80b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1beb668820269c60fae5062be9ad9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6f0e6fd712756d5d3ec426ddadd38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398508ce0bb726fe64473615d94f653d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ccfcd4375bf1aa9833638ac8e42f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402001c43491408d5f70a3ba4ec279c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d1d10a536eeaa9ab9b089ed75ee20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147a12c18aecb34d2077cf1c4a98b36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4747dd04c9f464d5025c4a76e806f8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474528f37ebfd50e42f30491ae0d466c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905249c46074f303b7ea10a4a39e887537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bbbc6854c7131803268ed1e4a1ebe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199c101f696501e145d784f45e3ac89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c535d5de589b5d111a2ccf3c9ba36dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dbfd5acc658ed31d1b5012e417f2f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099602fa8d8b405e677d0be54e40b1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82aafeca08bb0e370e3800e247a0c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289ae326271f4b7fcef5c77e591750d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace9792106ecc7457e9b4bc5e29d32a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0931c4f25f2bb094ef6997b37c9a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d19046c696d6318283c48b390d479547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8833d85ec89ee7926e030c668ee835f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013278929dccd1745acbab999f65a9ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f024d1fcbfbbe2e2f17f93719aa57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98583437c302995d41313524184670551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051084cac1b10763ee886a298ca17c2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36e4116c6b979bc467ce5ed763c85e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd3fd6e7e0d2743acacebf72aeeb2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b63d3e81075b22374c9b842b3f4d22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3239907c0e2a082744425a91fd1a561556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b06031c1200c7924e91c85ead21c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e990a01cc806ab4fab5a62568cb9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fffa93ee23c937e29506ac79ca1b88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1700388935d6c2ed57b962799e6ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d10c57f4d5ef1bfa1b2eec75adc493561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997f5dc9421490e87e4d1faee74fc34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab931d22a2b0b19277972a508a8b0ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285fe329892d787bb8f1d40f27c686e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457f8fccbbcd749c1bc51b53fdc2483565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438204f879f5a566349211cb8dd4c503566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2503f0dfa82418c883807a92a89017567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edd38e7631f842d5f22ea58b794680568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd6a6adb86c27cf6a2ba9d118f87a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0e98787648b39435a84bbe4919510570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80064fbca232e29e8c882c360be93db2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b1d532de8a859d10d52c56a9a3899572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c872ed5d32f246cf648006a65594d89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789efc5ab16a8c4409f3fed058fcff7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305cfa59de4702bb8d43faef39d0cdd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eb6d18924faf524b3145e93d5cb02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2b55d615bae0265c248eb5e0330d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555140cb3d022ed7d33d017f8e1aca5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b6b4da570df5b1a2e8bac38c4b584579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b86aefadf2168be491f3a5901af66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241848f8249d5bbc42ce525d8810de0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557da4b1266582731a0e242a5dc686bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23904826ad57819d4ce2ec98d9f3ea27583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d3c4fbb2ac2228a9feb25c3ae364f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9821078ecf151ec0f8e99caf8fc38db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7902418a566e8ec8d35d82c03a7b19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749ec8dada8a24d01ba5c12a936ca01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71cacf2288f708490aba5b4ce57261588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d41de0afa490b882fa65d5f48db0b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94168cdb00e433242278f453f56eaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949a85211794d355a874ea021e79e85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550670a4ff4b33208747c17ded807ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65e7a5888f8e27e98901f383ba69e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef1bd502a136b7e504cf4ab35cc886594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651e3ed829ba35748d13252f56f503e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb2749baea2fc7517d9e26a1d773c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee0547bce9b90abf34e56f5a647753597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1a6407dd674a00aa6ea47647f0296598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d4b04cbafb60960ee551b54efe338599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7439284292eece7594d6c0f7f369db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae4aa6f775f7cdf08d5caa052b2e89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba807740fcc60ab62e049e8b20a599b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d246c23d7db6f50a2fd0630857ea2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db03f473bc116626b3d007b53b12b73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7b2441362f75db36c8bae9e380690605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b5f95446868ff72a56c417d24053d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d25fc98e3799facc935fc05fa7030d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d957d931e157c97426fdcdbba8ef3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115416b83b228e57c43742a6be742109609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525acc944d83284a1b7db5af471c343610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112deb55d09b139eeba250a13134630d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901c1c373dcb4a52551b337be33846e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e8beba1704340c32dbd585485d2f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99880b43060f275b63ead38d36b02eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3243a147c6dc48b1d7d593ab010101c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981a67e3c6c20b9a0e2b14f3130216f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4a5c7e381477273b08e90df14414f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be4f3bd2414e49b7a131ab3cdc4e2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c780cc38b946d3d9e0389db02c674619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2185db6c4baf69a6f7ca83287fbb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a523949288c9455fe3970927824f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbdd80cbb736433d70bf753acc049d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30c7c98d16ba523eb8193394c72068623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ce2ed8d8eae5bd13a172677c3a392624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72c6b54cba0c48b1644811fec94611625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c43a92b3ac620a8f4d469200f75383626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365a7bdab29a199ef5e8a22057043a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654fecadebea0a5db6ee89a401288bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28f654ad9f81be3c49f9e265086820629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4157da5a03d0ed3e16e36996e97e6ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451b343b0a925f4b38dee053b200d1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6e2fefa23ca196de68096355517a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbda8376cabd733a8f1361f9444a64f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260d217fadd28642345668a55007cc5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e41c1ea965bc1bcdc5b902102a9ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28160b581c6a144c2b54cd168f6664636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a721d3086fcfb3fc22881e49bb851b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff17e8aa8aaee149b02d545a4003e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c05b34f24e8c0a82413dab61b9351639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fa2d36fb42d80174404315fa55e67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eddac8dbf33665792beec444c9f91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c6d103780d24e036a0f5f00cedef5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f9d187643ff1ba8ab40e64ac4380b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f989c98726d39477353d164046b36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fcaff43893966f8e0f502892f3779645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c50c6bc2309e7e86e923d7829fda6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07088032c3db0275e9bc4ae744fdc629647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116237e57cf9ff5efcdd451465763670648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2f724688e113573889a5b97eaf2ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade2715f2a9f117ee1f07279ec99ff0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770073da9719a0d5df8b19e44bfeb7bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f73f840e83db2d8c2b00f04983a96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e97a04944060f622f76a6ede5708653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829604fa92a7747cc121ebba00cba10654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64b98d9c4b15008c2c57e1e2a6c6d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65da9005b98619575b165774dcb208656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be846c6b9b3eb8a79e85145e959a320657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9766887cfdcdd0f8ea0f50f9eb632658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d309ddbea493220c0ed1423e0191ffb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2349c604bc5785b0cfed9361e02a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aeda1b91b6d4a8524d472708ab2a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd4a4b5add9d4fd1f6069b4c388252662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819aa435a7fcd5319e99888d8629e56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667068b8f89a70de4d23b994a211539664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649958ab1d9dd1c76e9b24ea16ffe96b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a83d2ea8fe969c85543eeb63168f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ed5e0b431679e456a0dee8e81fc9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd598ac8874d37bab59d059b36bf289f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8a6139210bf2724b880103c08fc30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d29820b15f65cef116aa586811afa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faff3952e5f0dcc10325dd5b6f8cabb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aed7b1c01400be843bdb1dfe0cc72e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e302349e81f3584c965d776f0e60cce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e74a008682e4481091c9fbb44983d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3412e79e373187e6ff866100cab11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2c868c5b9d665c68e2521e76a11b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702fd0a5bd693664516c02a71145962677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003611a41412f27b5a1e0555a1230ad2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fcd013f1c1e087d7dde4b9a844247679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eeb384ff788f55fd34794dddecaa2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8094aec10949e51bd627b5fead8c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2e79a9c76e12d5b5365b913a8a9ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb0eda7d59be3250b4ccbb63be8e6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa15fc27373f42801f36dcfe6181d8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685038c46377508fb7fa0b9bd29d584b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f4628c4d12d49e2dc86f64face294686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81120941035aa7774e845628cedce7d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc62f85654a7773f2cea899b80d7667688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b3ae65f20717006150f8377e6c34b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d5490e852c3eff48d2a3044f97940690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8919ef29b2bd13ac46bb61849578ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885276b03e4a2b2dee378f8abe8bdd13692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cc5d6f30b76903cb2e50150867872693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4069d19d7a27eb3f259793efb192ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1239d5b6c23f9d4bfd27342677c70ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af3ae8b5bb121d62aec7e086731e95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfdb56b464ebf7f921f4dad22445f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeaad0d42e7a72978a3f1b829a4526698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a662d876a8c6ee64086ba337c94b4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab725a11e71e3b41b54f94db52b1b6e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f3905e13d700f3a30759b786b4d1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f294cfed34e41606f42292595d3dc8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27f600476602ef97f59cd8638fe2d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b92db74c007d3212a5480fb9adc4f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e9c74354a33e74007a0a25cd497bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754ca1f615587d04e830fcfd8b6c830706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54092245e71c596eafe46c6420d076707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29997f04c5e6d0cb332a3e9e8b566a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c42164e70f1a701a77197d7c7cacb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b9774c66fce709144e24ab23051f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9419f640f647586ba423d024cc06fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293e9399cc2e68fc664c700e836a025712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbaf710da94d557addbf95fd326f72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e259599cd416054f3f26cd60d5e6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab764c45313a221948edcb8338b3ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5289be5ae02b8a9a59de4073499c51b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f9072e083fadb37fe4e85a180991f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24f9c0718144af48b3d611a2cf37b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21813998c77a653280437cb217ee25d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba004dbd87176b34b2282397730818c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afda17a30467dc547ab501679c26eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff83e297f2d4203fea8d53886d1c36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a11a0a2724948a2d98760c59c88fd5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3243d6c9ed0ea38923227627c12b79e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d294dbc0ab1c49c7a8698f7c1847e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058207a2166a76d064ba5cd9513f574726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99623ce7330de985d94dfd94031deb4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f76fc1e359bb93fda899918a22a0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdc580f4e5364e3202b1a0169aa7dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd845d012a8a80f113a1fba7d8b3d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75032fa3682e8155b55fa170dc1c05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa42726bbf86434ae416d3beb4bc8f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187aaae58141b7b906fc25d8a05af4f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2077c517ba410d21277df4d18df89e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae658ad4ba430b506b5a6e520dd155735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346ee41934b3e877907174965bf6161736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5f26602c5a172121563aba1dd4a0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa336f5846b2263b4cc3f1babd001a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69926428f38cc47fa4eb40e23b8826a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bd0f290a73cf3ae758b35fd0b33bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63611d0f311fd192e1b86ff43677a3d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d191256ed2f2ebe580971dbc0e08d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366cff61567959017284472161f941b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231096de624589d8dcbe43ca1c65bd92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140ac02ce8714917552445696b6f853745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3425689c9e370b07f87224cd01928c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b2eab186014192e499a35b6246a0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06b1f0ef0c004945198203e077c4a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d185681ecf3b627d5b5704fde24d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7472810e2c4071b62ec4856d01f80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bbe490a17bac98d1e5c39c957b9dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788633d669f5a5b298f6aff7093fd6e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bce3aba709b6fd5d6ed85f236dcab2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa1f2ee3db5bba2eb7cdf785910dc2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae0a37fb00d14be36ba35ce1ba730c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bf347512101d279cb216e59b7e935756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c961873dc48fc27287890c1d592e4e4757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
         <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>