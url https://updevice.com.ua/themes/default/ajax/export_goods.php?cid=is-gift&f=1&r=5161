--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11bb7a136dd6d17f0da5a87a18858f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bbf6b6d1c845e489addc36d7dde1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e1cf4c207337f465dc218c297c6ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d256f52efee00d357023cbed0e19f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d4ce3a18b329ad7aee3222be847435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533f1e6c0b281575392f6290c9dfcdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc521f268697e560a2d238ae8fd44f1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3170a3e1ac06066061f0c92badf328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66947b04c30d682c729987e3d6fdd5959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe5f20c6ad233bf60ee1cb1a5b9dd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e324e658acf305a21743848b9d7d6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0253edf9dcba65c4686f0b825a843be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea88014e73a9ed4d33d4b6c95fa7d6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4352c9fb8c659f7ce97e280120d9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fcd510376a8f20d9bb29911b531f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e3e1330b8b5508e50eca08fe9ca4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab076687b87410c12b072f534776b8f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305df8558e30b9e35f3fd3ab6e9c61218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea009038235e89360b1a4864061fb42219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02124882d561f1cfed30e1b678d288df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa588acbe5820578be6e85edf1df9f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279205502e188ded527a2185928c04d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3076a70647cdc6a96b37831338ff7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d3743232e0ce6406891da2485a9ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2004295b4cbd42c44e14460f8706b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5829812c2bae6a81b390df005eccd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d39b57fd7087ebad197ee49cdddd0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae708110e006b70e74d7c622c7b1b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e79acea34510b0415724fdccd499f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ea6e75e734a835fc7b0ad95f178ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c4eebb3830cf1ec144701180d1f5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4934c49b39a024f2cc7a291c160a59b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361f66d7d096b702d1c5183d545c7d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1648c08bd7e2e08168441532e5ce2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546b7df6f51dc8ed73ecffafea34ee735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64512cb90792ed204a46bf53c2a5ccc536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbf18b6eafd56a9a4757c5be7aaeef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3c2cd405d1ac316ee7d304efc81d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2db12c1d76b4d12787b42d3a0dd5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75a07b13f62ba7fb894e6254580e0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b583533f4d7df4b1f2d8076568d8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db349a0ab49104f98aad866ecb1f26c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ed016b2d58e2b1022d8ac230ea03143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f09e1d0817bb5b29c03e45a4dac72044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b298fd184805e231b84e23ff3e148e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4acfa7fea6ca4f48cb1676e977daa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe68a41c1b40f4f462cbcd64eb0916b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c76319f10299033b99d73375507b3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ad6ddf0de2f33664b0707da1fea8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7b6f75c2c42b12c98a860f1bed26a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab058e48214d9fd0a9a417a558014b6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9f6b3c84ffe8f2dda760320efd51c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff1fe4d58c36319638c05650b34de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c69a51c4003fa4db39e28dc897a0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a11c10b23d4cde9df296db0e9f8c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cd3310d3322de3994512eb028785b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e96dae833f571663368f4af57716c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468c67162245476473a434bf1c43b4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4eb09f5aae7efdb3c0966af8bf34e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a6d03a9ffa4384fc5d01a55cf9ba960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235691ec07170346a31d434275953cb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffc8a4fa446d9fb4d92ebe0731363f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c61a50053dd382008462dd894afad663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab037c62cb61428e7656d34cf1fdcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4eee1321cefb084e00e66bb4034d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d6438771679fcfdbb3c156c12d3ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aeefb1741460b45ea333d057448a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8847da76f43aec3420843f25214e69268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648cec3f493859bea767113d91fff4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa356fa92290289b415c18abe2b83d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4caad7b252a06ed684a29cf7336bb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25732c825550517a37ffa74b1cf00772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aad39d16ed3e8c68061196c5bff71873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dda5f5afa798fd832a2e867e76c0e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef222cf0fb955210acc370a29945c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adff89a6cbe2b5035112a7381ed75b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f509f912e2601661801a9626c9503577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cde87ac920b5416623220a058630b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f6520c1adb2fd04e26c433c74abaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bb4905eb3669ac5fb89ea1ad046a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fdda433f88983b22dbba0c6e630b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375afce25cbfd71f34326410e22d8ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1c27c5778f8a899168ee1520288e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b18e4909b5a39eec0a0ccf276d1d4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d889fc57e124a94ac30938f3c829485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824b92c26b7e954dfe91facdf20672b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84c42f9f53be2003d88a309f43141a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640a71e735bff397f0053e609ec959e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c9c8b979914b75ba54d9d6317ed4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b7acd39d012b97e7a4d5cc72f13df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a059c28b8f878a97a029532318e7a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f08c840fcf075b815eaac8e6da24b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae6a3b5f14b175e0d3a2b9cb8f13bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff314aa509f43467594b9c5c577f11a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f11d6471ebca1826153fb3bf72afb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed52b4e412b4bf76f131df6bf24883996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4141c4d395c497ee743b8bf66c3ffc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69646b4a6265b3e95f7131dda2c83ae298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d82b6d67ae902947c53fd3edda3c2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80289a28948bfe803bbf03fa0a3d49f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db8e23aecffdc5d50d67b459466f73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab1c453428c8c8d67730797fd28218102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c91662978a5a1288a617baeb5e3db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe83b3974bd8465f7f5d6276ce2671104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39fa2749a7305d32cb5ae8b9fd1b50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32935d645f8ef33f277252d7fd7a4a9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e349563e3a2779abcdc46c6a415a28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0609f5c7e7873292c166f692032f500108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2396ae281b4a4a0410280edf0f696e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f516dcf459a439648f09a2d8f656774110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845ed38949d664ecd8391bf46a7407a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042e1557de3dee27a738f5b3ce2cf31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391d1e80faa62414593f23f81137777113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da065d87bc46f45a75b09633fd56d7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f089022a12a44b2711b9559bbffe2a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840c605bec75fb18624471162c7fd9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0128c316e00abf1103eea514c42a73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1e850bb62b2dcbe8d38508e76d22f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb068a2b4cb80eb402683aeccffe08b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dba1d0aa4523b45d4bba96fd1ab677120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf03cd8a4cdd4a81209dd6a8848669e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df43b5461366ca04a413d90cf24deb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74dd1475bd6bc34a48c6a048a73691123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd77de9feb4c4a5cba857727e14464124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced518d01f63f9baa0454fb6bb6c8b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee5ac5ad6b94eb39354d8ce92349fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b45979b471fd246c6c789cac5b807127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a370f0cfebe62dd51f9a840af731e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0988edbd20e4768fdf4bf946d32c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83540c908a6daea0abaa82ab1e7af57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0155ce90754f900e8cf289e306558131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2026b669cc63e7907c1de8deea611132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8e966f47681c260494f2c68e7067f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50ea2160f1519e06ef3ae805160569134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f7bea032afc9a1d339469763d24bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9443df30ccd6948b43e3c72f6236bc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0914a60e566d43e5b339af6c1db642137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b4162faeb53f43a0275d622de0e3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0605cd915237ee606003b342ef6b32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84361c62f5aa0557ede1a145590d645c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e976d4bf65304e8e5078d05057478c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6cdc799628444d422472a7be9d661142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cbede72592bb2271102bea521b89d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3275ae99ee47150d53761522b0481144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95978a6704c9766733f7d488e0693147145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e30f0225803d7c70aab1cddd725dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b871dd1addc63ad5ced3073d5c00d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b2d48ad6c1ad8c60caf24363f75aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784faf43357df386b43d062dbe741eca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcbfcd0fb7187b63293283c679489b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524a58eb512e8910fd8dea86de490b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc80135d2511e5e53d78b2345fb413152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee9801491a513e2cf091f0158dd5ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403f7a59c0636cb4d8407b95710fa7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f93289337ed89fdd749b956b7ec878155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e0be227438cad981c9daa6a0b36b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49efe7a6b65b568570116dc41c870fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a141a275fb100c9b771cdd7c9299c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a33cc4c12b5855daba82b9cfb4b34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc67518dcb28f18b7ebc56e034373f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395267c89a511b9609ecd281d387ee3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12a84433e7559a51ae3c573d02e0e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b88f3692fb7ea64a1f803640a2b55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74aa2588fdbeafb588944a14b94acf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852a6841781efbe46b2a78071c2a9c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0bed164d8b54d2a24a2beec824db9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bd9ab2728708547cd108c9fb7038c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f81718293793445b9a053a6e0bb9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b1232c48c646991b948610f07f46a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774df1523888611deef93c162317580e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903e3caafb6f8badb82b8be1db0d231171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e9768b544ec45f5015b32bdd02916172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6cdec3793f2f76585083ba35eea7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594670d9273995dec8283be64a7d978b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c29e70dde152c4f89f98d33eb2d2cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b0017333ed08ca514d5456bf4a9e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5df8e15b47c50f852fb585b8d8abd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb180110be4b6b3bf21ddaee369fff4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa46df428567725c27e01312b1a13ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31498343ab747b372e7cc5e3c673c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266359fc10c3cf69531dbe154747c96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fa0fb724a1f8bea3cc727a05dc5b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3803fceaebe1edf7c0be6ba4d085c7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251fff3ce2a79bb61c2fc07ea1f99d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca784dfc5f967de72c1c5f532fcc6ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83e81864116560ba83f24d3cd4eb71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d194b7ed71ba7e0744937272ffd3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e1a448469a99a4baa84934b9d6a80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04449195e0dccb568f9454424af1e9e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dd22226ad6720a9011da185856700190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44497d8aa514948c5d31c73030a58b82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4868b1a75322004f0eaf72b3df90e8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a15665ace698d7a2569552cd8e99c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53b850df81a7de260a173729c10553194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eef9da5e5ec579c5a5773e3217aaa0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbb806f986aafd681dd4cc1237f4c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985944d1df4f752951c56abcdf1efbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796abf154bd46d8e53453fb50c90c88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32daa65dd41f7df9ec85e5c3113642199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e3fcac9f413b15b9f00ce4a249cb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdb370412581ae21097d18e141fb60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79e2ef94f7c304a6b454bad4ddd94f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32d66f0117c89d088bbde70055326c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898a93cc9e3e8ab226b1779b2441888204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54bb273c15059d2a47de072dfbdb44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31661d1f4aebe84e7f919519f36a495206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b6a3739a561040b18aa2c64afa47c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72aa00b4ec9d75dcb1080d7af6beee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc5a76cb6a6f2148583dd28fa88e1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe6e9dac96791105b39ea42501bc97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b8225c76596ea33cd2de9dab73dba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91a096c876ae7311d51f98d00a7a7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dafc449815c109ce9352302a88fb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df888485fc47396ea6a351e340d94c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cdc914d1b25da9ceef2d749df9475215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a38a9851466e89ac0b5a20564a86c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6f41af64a8bd3e1d39291faea5301217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8006938949ea1d66549838f7f4a3842218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dbd3e47e7b6692716282fd110a4b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e856259e5bf4983cd0df0a43671724c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18ec64fe00039274faeff4ed38efb5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba002c402f161ed2a1d3773abd716847222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6396bf77f82aeb4668d2c73c7cc2a52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13906a65b98e130dba4cd32323e9668224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2de5979edf2fc97f3bd91b5a268f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcbeb6a5c31fc3e1a82e7f03dc9ec9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653b990271044064e39b507f74bb031227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719444d88df2fa295c6ea0da06f5fd7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef38adfaf9ac62a484b0bd650fd09d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522792cc3522fcd65e0b9f044a511698230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d693aee81f6435f965f9c15dbf118b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e260c8144a582a096d01bef472f55e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494933b7a97402554ea25e2699a85a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465c32c845cc1e9e4d9ea524aee0c44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd487ca90d54dc93ddde0cbb04091f5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ee30ff13cc086d47967edfaad0f1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94933177ac7391a4a4d7230f8c29f78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1ecb1163b2143a819c3cac7e209dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d008912fff84852c4f8cac1e720601239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c694bb1af4f5fb7e3f4da275b6fec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0ffe01f679c2549be946bcf11caf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd992d2396a493530dfa6ff63ede20e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9043ce497643fd8cc8a0a5767f47f05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107ddac163e926c053e9bb52eee78a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508c132a4ab8c61f2aea3ce265fc96f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a76a17374767e18b719f9578363612246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502f368ce19d18c688950f4cf325d6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee381c045c4d405dcb15c13543dcbcd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eec85b93ed87e814e63e742150df8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad0a1e9fef6cf912adecff3a34c46f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223463a954752109d72b0e03ed01e1aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120cc4a7170afbe35d976854e828bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c42f999f7c2fc70d15b72811359162253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd0daec1d22290800d821d5b95255c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1adff88f4c94a2960eb305a2ec37eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1a5fffb791a0186e12dc40b2dfee7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a038743b44fd9f3ead398c5a8c8a5d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9265e270cd2c8eb0066967cf359c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5290c5414d3930327b2cd52c3356e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffeae8a1795574f9854ff07ab58d6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afabfb59d42a0b1cea001742497f65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e80b1b1ef2306424aa190900549d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa91525576e375b01c5f0df11d164d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08d138c5585300cdcd4975f046b6ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009340692796d4880cdcf7a5e12ab88265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0108427d23a3d20b1aa40e9fdf9be93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c878dddb463b7e87948ca51d939e43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860a085ad9596ae187bc78aabc277a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae1584c03af2b3ba9d22d9bee36800269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea6e6ed480cac75eefcd13ed14c4ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca297a158710dad69dca59e41dd759271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8011649031b85030fb2e062fadd995d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fb62be1f68d988c618da6b7749029273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccf7500d5475c0b2cfa6ee936422d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a6f470093e4567fececc1ada00cc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06aab6c8863411f2b624764c0fb8ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e56c13a54486533dddc40831f4ff28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef02b572537d845a50eb7937bd1cd52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1665960640b1cbaad2170cfe62f3255279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6dec77255a5fa6948be456dd34688280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe3426e8c5c9d8ca2f0450a2a685ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f76fcf19f28f0adc175cb60a55ae05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebccec74ae8f20ee2401d34effd1f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e93fdd480351754cfa479342240635284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554f61e7aae71694dde0c5a5e1c27eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5dca0f9ca39b6191fabfbd58dab2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8db6dc58afe2f0b9f71a86e2f3a4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0769f151941b24a4c07fac6459680d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9ac8cdb8f8ee491f2d847d895ad27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628120f6310cfc96b4b32d2f7dc0e295290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb2f2cd8f416665899fdb72512da84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5949e308740afe25b4235fb2afde4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c79bd94ee7358cabdb627de499bc96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee29e3063a69eb3f4dd5ba0853e57ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddab3e250276d0e874c4f66a274556295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6013293d3d83664a16543f20d0fbdc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23b00153fc623602f53c2577c1e451297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4e3fa3c5dd2927a5db1dc2a771777298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eaa1f6bd82f2b1640a6737550993b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0499696ee7b5f8877aa2e73c01a8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f972b28a80a72a0655d8deca0aea57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfb65e7da10dc1f206bdac7c7f4c70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f6fd29738b0d4cad807a81e697b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e251e81fd8c48379b700b5083db345e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db16cf1da03be9d6f31001aab84dc30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6940ea20d6b866badead9b70d92db71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f55b821ae975f020c6342bc6b4579307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a368d518f53a3b87114facad54f6774308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687a377f0926af5d03e73e5d3b3e72f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc0666937d3a06b11aac2db6417340310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e45908331dcdba85679db73601e10e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5cf427c935407b80e77052221084d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197935ceba1a670e43df4e7452ffffb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72820c93ed7680541c63148477b0784e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfb5809966fa1d2c642e0188251632315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479cdcf4f4561bab660cf044bac7d5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8899adea850d97b38feae6b0914b98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6fe0a6a83b5a98a3fba02f4aa1404318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a1d56c931d14d892f587d46bd95ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971411d2a195d44898721d1f432687d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8c859505529d9f3efa98598f5efd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b850f0cab7e95030874d08d427ba9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05350398ba7a39813cf21951df411427323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc72441004ca013db0bcf7c8ad21936324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47f7cb0a5fa8089dc8e16951093b04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490338a68681b541334d596441a18d70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6f12a8145607970dea20280c93ee5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72497e0af41872fc20441a886096e12b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5113125d016f7c505a95eea8ce183329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8fa0d5cf2f9e433a1fc98c3cd0600330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f489e98fef70f17688aa4e32f33bbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf102cecd2f8313fe1643c6954fac8b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f969cc6214b25fda9b57cf4975d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb08754fbbee2470387657b1b10ee8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697926019b256ec8d58ee0134dab0a46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049486455d71f8c970763cf6b88c702336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77f76a8389070e5b32105e9d901780337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccaa4b7ff540ded095e8f69068b496338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bc822ba6e55865d50f851f4a53fcc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432f314cbe68393eca915fc2cbdef0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b6ff657fe009ad149d39f94386dd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729a188cb90847f78d4e7e36981abfb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b71424dce3b8b73a163bc1daf2ee0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a8f81f452181838632ef79c84ac44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd0bb68aa204c010f683361de7b833345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7ca4f20536775b1a75cd8021fd320346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c3b60d6848f2732401eabdbe16b39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97507173cde171c6040b7344994817e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cc87e23d9321511a66243ec5bcbef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7522a9488af031a2b421a1c4a59801350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c152c1dfe56b0ff9aab9a73e660df2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c290a4fb6df485266ac2634efd2f154352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9df64e34e1b42476512b49629d441c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecab068d337b8bcce287738f873807354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895416f326ac9f6d97789bf2e00b461355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a00cc40c611c0f500fff8d2942a6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc22b5b5ad41d7bd19920312d70b057357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d8500019fef2b71d156a23e705ac9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67c3a2311aa7e290e76ff2b775f057359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92da02593d3bd3aea2da7da6f32e175360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8776abd14614c64980b99a6ccb0136361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77792878b97858601cea2d399404d516362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11bcbf5c3b0a59e19c375501719008363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896c8b8f018a4922be4acf12441ed60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86018cde607c4b9c31896c96d56298f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa4cbe431f8c11160710f95a5ac78e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243b342f03bbfc1e3840d9775afc4b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d599fe61eb46118cde5ec6837f297368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43968d1e8313dbeda8937ccca2e0ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02323ed4b4bca920f0d3734d980f9ffa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198762ea8d9442b83c56558eb17c7c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a158f048a8a9a71bab304bd902b52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c23de8e1e355021fffd5f2c25380f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef76e16fcdf80245f524d11440fcba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f55ee9001d0a364afa2679ef3ba7a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609b9f1781bf6b8f43e57580248164f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aededeab8241bbefb811e4fb2207ed6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab3499de474f7017ae898ee86ddf25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83bc031c46205357067d446d1fd141379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b6bc8a4107c8c98b3cd0a13422fa6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f501b4be77dff98d1a4cd695f8f52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3a0aba5b7ed1cc097579828085fb1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557422f57e4148b22dd4bfcf901a51f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54925e8e9b61296551a2d630511676ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468d90a5433925d32593b3011b144fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc74e7699712e42f3ed195d114c281386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e2b1fbb1dbea15c92c4d987d29357387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b27e212f4a83f1987ac2e6563b9fd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa639ecf357b710b16051833c25f2dee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cad8abf2d074095e60d2f643e8c5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d12d6ab47a8a8fea2ffc6eefbedda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed2088676e1459b7b7db5836cd61a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c667c4777d92447defca20fd6b545a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade75da11e64beca15052e2b79a2417394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb0030c27b5b4b2df13c429d541060395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051d16f60d21073ccf25cd1a8424957396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42a861af7cbd7f42f490cffdd277a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584b10d2c0b11fff7e10cfcdf0640fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43bf0d609abb8da49f75c6400b257c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656b9360957f3fc17b9883445543307400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b44761e81a442a7bb71861473a7bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d57999fcd9acfac6acf184bbf7538402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da817b5e509ad40619652d2c09200c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5230a8ac665db6e36448c55e24d5fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84298e3325c93abcefbfc6dc99ea6eb8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbb011c1cf4a3bc7ab7d3fc2421683406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f91f9b28aac2533f433a74233b1cda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c6e459000c2c43d6176aac952cd16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2ef5b108bd317e4348ec725bac3bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faac34a5b92500bc8e9372ec15139ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21325db18b3c880b626732adac5623d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fcb15d68fb10e43f26d7ff8fada54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eecf7cb47dec3acc144781a3a97a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1daf0e604995c8d975cdd5991ca2b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd61a0a1784f9e1a7446d8ebdb0bbf1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324b7f7ef4d6e74357b3b480a591c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa2876bf37027afac4775cbb5df556417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c92e59d0d14e523d35e2ed696b3a77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cb542daa96cd728796728671e5c0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e0aeaf203fad445c10cc48f2c39f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb779e4a6bb20acc40c4aa0366ac38e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4b2a9d4f03bd797470905de6b9857422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c8fadd77f971027174b6b4a6f0a0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fb3510b99e23ee100eb19cf7f86f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b66bca3f3f1f7fd1c021334e0e5d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade579f6e538ceaa02a81e0f88ece40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1c5c334710810fe0da878ef309bfa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fca0177530b405d5a8386e7b13fe5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea54c7fda60a035f45810492f1ab835429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a588ad32198719e83db5e4703a486c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5795e905bb5fd4dfb266d1a0b8e2d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737cc20e8383dc9b9a64ef0a1238853432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93779660cfe5a46c194ec4aeb0d9c2fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40074338fbc219476caa9375574b06db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504c494a805af87238445c84b06f34e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692ecc10fff72c2cfe3c387f449cf3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfb692b151360d7fd4509538ae0e2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d1f975f7827e2f15e7229835c217d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240785cb25743ae87d107f2fd5aedb54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0bb393ffdb8dd4a2ec91cf3bb4272440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e759736099045a14b6ffbee767b657441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a54a06935828a4cf19f2fe65d3ad82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cf42153cbbfc1ec9f3ae6eb3060dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcff660db3c2913a12baecd6a74d92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863ccf53709a83d7763026a26601986445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde851f0ec351f1e82d16041f85234f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9a4488dc4e2d47e04f3cc4ec1e8fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f97b5d46bf8b7ab4af64f67336a74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdb8180e413ee06483135aaac857f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2db5f626ff027d66d1d6707f3baa32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3ccd70477669ad55ace0def15cb62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff606a772b2bb8ac4be127664ecde89a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9704d6e89070d4b6d069283b948acc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaeb6c5e0b0572538574812a65a1cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3731edc100867b65155266aa0cfc8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e03d9dcfe34dc1d6f540af76c8e5e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a0c43f16915e3682cfdff66ab827b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44540877015e0c1beb69ef2099c462a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723153707d42afd63dd815c43ae4db7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fcfadc4e2c278867ba4ae641daf7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa83dfa9e0c9d295714987dac71bd92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80554ce68c10ddf18f7de6e6319403462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcb13f846f95d7775e3b49d01c56af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c7f67159baa0fe3102446539c131a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac49ca8d77d363d80148f96b34f74c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f75e425374c62b9098765813a242d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40b05d991575ac52d26d41ead3a2aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3522a87f96adb5cead35d1469c30f52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a5403aab1147b11320b6cf69354fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9759a3e9e892f787756c480b3a53c39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555f4aa10812f096c48b2827c7ce6b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854a042a37ad749fbf598f19ec1eef8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e1a67b16748961299c908b8c6b5b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f387f78b70fd4757f3ad202e62fb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd60add9cbdbf6903bce8bfc65787e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39526b93ac9a8e7f3eb53d7b3e5c5df5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a0b40f2ffad8b18d448717bf049e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a3961a5909a072c7fb2e73d5e0c5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81e32789756432e53b90a8f77490af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef8127f2ebbda1b1ba1adf833cc9b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe84e077804b57143f53d71506c049481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78f434ce23f5f645b3176ef85308d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7021e64b9a95dc9c10e1ebcab141e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1036f599dafa7601d160dc829fcf92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c52511579f8414c209c43acc78c04e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be368b47493bbd51f8cc5ff88208c0cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15574fe0648905236f4675a883a112487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b78c05ff98bb667fea4e7a4348cb1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abb841dcbb4414636656da9fd25757489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25c2bac394ce37058f6b8e2181902d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144b836d1c060855173e9e8241ea965491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e496f7ad032f55c040ae253f376f84b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8264617a01ccac7ae84a349f39ce5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1380a9d0243b1efd02e1d2419b994494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9e55ff2047e0491bc106c03b885c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4eb3ead538f33a8f9306c211ce408496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e912bf443a5d94cd3ab470d19e69320497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f441c3f2685c685282ff7fa0053e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce31daea9ea97f69a50fea246107b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ca461ce9acbfed4a07f07bed7bee4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c34b671b92512965b20a0b87c252d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23227ee299886928a74d811e2c69f008502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eabe5a5061accb9aadc3fe056c827503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794fb5c6276a635f8f48dacf3f16a45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dca55d69911756e3854be69ec0372505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d129b4e47aac114bdab112df62f34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f4c1110685b0cdfbc10f49120ae46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1987fd91d61f239462c044b2dc0d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0725b63d6a3abd4027af8beb601e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e753182de728e793cd495be236a1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89dff6174bd9c17e2c70e9f84cf290511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4c2aa3aef9e3ba01e46b5784678f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de769dcfcfe4401c3d477eea9c6665513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fd13424147631d1ad3f4273b2726d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aef20e59660550792d33bf9a76e01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b4ec557ce4fb4d37ace6d22997206516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f5e2613c14ee4afe000f0eb9d7e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c0f28256bf5bb63fad575f8e2104518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241b5156cf476b4225e336e34d40842519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a6003a1404a33f70d67d236247ea6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21efdd4b597ea813a90dd1384971e97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef81fadf7f16671d25f978d503d82c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196ad040dca856724f7cb13ae47bbf5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128514ca929f0002db5a30eb374ca08524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0946839c1c1d03bc6bc23d0c6f706525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b1e243843d51520513f5fb3cd85b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d538c82405a12138a61812827a6f40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f761c9da6c330c29a5236992f65776f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de59fb0b9d39ca7fd4a7fd5cf6d1dc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251625707e5d3819418a80f0db66c05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725db8f4af3f22bc58ff530ee1ad4aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffc18b026a898c9c09f0e7a3a7ee13532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b0570d15aba8f6f7f1db24b4500eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8a639ec6d517f01602e315c38a33e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b13c644a07b9c4ea17e4c9ea09983535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dba80af50bcb2d035d50bde321cee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c0b8840e0895f2526df8ae88046cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae4a1d28b8638c50b7fa6571754608538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4d776ffe68443676f8a39cb98bf5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0d5d58968304187cdc2e6e522ce44540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c614ebb57953119e181c42668758d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c5f60ec763d3e3b98b89e23f62186542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29425276fcc367acef7595445745727543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983e63001daae510bb05e3212052b19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec10b07dc6f1ae9cc644a3c5bacb13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212677838434af9abb5b668a9543cc09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2602c26ae61dfee63b5907c081ac65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599f5aa64fde77b3d7774f9720b523f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8a52d1a9c4e67b96f48902eda99a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6637db172eed1267675028d25610a58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae804496bd550d98f442eb9e468e00d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cf5c5b20842daa0dd8788a202d9e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6093dc22efe521b86c0c1804b5726f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492cc8773128c8d9a08ef2bfbd97f77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92340143290d51feb2850c5385d827555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ab40701e3bebc97a8c09c55a969c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64142e38f6175576a0b84f408719c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847fa3c1f55b57bbb42cfa68d376082558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601673b084b12eb01aee2d8f0cb856fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c833de40a466b8ba23e7ccf6bddde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d20e1be35bf46cd906e306b397088561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab848c465d1b83f9537bbfeb8bed9f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833873e32f698de341bb50ad7afeb63b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672aac80ad5fb653158f10f126e5acf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823aee68e63339bc5f06013b45fcbec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e19e2a42cb058e07b76caf64809027566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafdbde8fb649baf95a45397d2c32e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8813f3d8bbfbd37560f598f35dcb7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535708f424ce5e954fc74c50ca779313569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d24db3c3f476bf7ca96980bac9b9a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab29ca67dcf75054cb525b208d7a80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa67154519f51230a318d4bf57ea2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899c09443a659d2fcdd182d2f2e810d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7da1e579efd21c59e5f1acd6ec441574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a5fd5a6458597c17c0c1c2d45e92c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fc36ffc31971143184a111d38ff26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b5ea36915f6389c323f0360bdd43d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f726c84d8457a0d0740a9312007d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc883d547e0c94b02ec942f461ef99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2d2efefead4816b083365ae0a5470580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeca54ca5b4c7339f2cc971824d621581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b64a53cbb2dbc1d5e4441ac8830b62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de9309f91c0332ae32f28313b3b776583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c4eb6e2eec6ac6b66747dd8bffb73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e853e878deaef602db60f5045a9c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810d572c5241b7b282b27e6ddb0702f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7313216aa67bcf9ef7343c3ec20006587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be7403d5fe53724ed8d90e01435c5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c5f54bfeef36291e9e7b829c122c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9df5eaf18d1245863974276490b0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b74770a99173632790ffc907155485591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c67a16ef15ff31567de8c76cc22df9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca14cad1a6006b32be93610308f533593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd68ef9361918b86163737490ac616594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d279bdce65fef8148b0ddbd0f26a6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eab74046d77671dddc44e77552d97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acdd2c7764bf4f11aa403834cc7a22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b6d353c149421ff5d522104b740eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc9093cba8c5e5bfc9891225fb22f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a602ca53182e3db95faff2da14d81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3dea33e1e856bb8760bc71b9b20cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfc1f263f663c43715737ba0eca608602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae37f2b9e0baf9df2122d0142b51857603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ebc00ae5f0b44cd6c1961c266fae2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035e692b3ac6e37aa350511e54e0572605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc8ff0b64fb0411c25dcc11550290e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcb733f9e6609998c5277acf04fa03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f2e6be90b7fa3935ae88dd0b10483608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fdbca5e55f20951d9de41273816e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1572c3d1714221c3ca917530c498b8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ca6cb32e5b68bf7c786650a4ab926611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801067eec1de9a83bfbe4a26f8b933d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650c3c546912a0a964f7cd1aa037046613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4fe3da121618743a87e87b83fd0de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101a8b2034d6b223d1259e9223b7069615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14575b1e4599ae3f05dea6ed4239187c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7954fb087a633bc322dbf5fddf594617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec792d0b1de21443e07841d89f98928d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1919254b875f2c1dea62a512151f885619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f6efb9f95232a36420573953ffbbc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2abe01af23b0f6047948ca9696b4d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3344f361a31d1944b523e0ea03c30a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57791a4f81305a2702a1e40f89922f22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f81b9ae5b10b1f03b91bfc91604d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d587e422b8b9d9ba17e304f6581d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed08f2a8bbd3dde73852e38ea2bc7a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c62f6650c98fdaca714cca360c7fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38805a19511639e993b1d9a12a25ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4250c390cfc68993b82d8b7cc80a18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d016a6cbbccc183df201f12ee880e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619fb899a637daa8d11b69d190ba525631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485492d5cf5676560eb75dff5f46d09b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3f34cac792950960156508d16d495633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b5d74357826da9a7c27628db2dd30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc42c02ca8f61cb8ae87b1c9a21a4e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf926c00888079d1b016f53bbbb9982636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8c8cd323dc9eeabab2e5480ca0a10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5025a5ea450b760c9925d739460ffb1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc63b92546c032881879bcc08fb8dca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5439183dd2f2f514f05e62770a381a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3b7f7bd8c238729b4e83d316e8988641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0df78a2301c7a8c2addf0341e32e8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae162adc891d4298892c49709469cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d7872c245d7388416d73e6d534c7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde92a7867c260985175b40bf06d7a27645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01e605010b16e5abaf7cff9e11fd60646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7262aadfeca068ffcbe25d03cdc05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef04cf89f88093b8b3a5c37a8a3daa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a0e3f30f70b546f7fe44c5d997229649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63cfd8981b8324dcb32f985550f704650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345b6db9f56a9c920a09139b6fbac70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ded8ad9e0205ca168c9dcbd3e7d29652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72f47fb1e6a5b41636b241a42a6daa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14acbffcaf43ea00daf81bdec8f4d3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce6e297d26688bf54e8732f74a2622655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c573964855d82b51cfc60a854411f3b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025855eef7f2370fe35f4430c2e89a2a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb67d18164f779f95f4dc51fb7436b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577d299a3ceb721d7ec2e741f7b78cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692c30730f13ee8df04616436c9dbb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dad1335dc58def9124ed5201e11b27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c773cd057420f147fa3ac72efe717662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cdbb30e8325af28cc31b4235e03df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3e06ec8f02fbc386c127634e96287664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a43eb1805932baf07cf14d2fa1e0f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1512355f158f9572098004520aea4f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5b7b3e852199eed89a454211ac103667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee81da363ed7a67939da7d8581e0fbd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdfd0b0c7405b859c1574bf818bf88669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3eff52286a447c5e0e273af965f15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc9fcc4ee9435a45c8a73ddfc42458671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dd3532ba73ec7d36bccbe3877c0f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1240e49022173790644f33f859613673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7c4f8972ad0c6c7a05263565c1515674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae1e316b1b68cffbb9cf1a12584fd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92efdcbe08ed6cf42d466812d53f86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c424a497364ea946420aee48c14e2cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc441c84e13ac08c9b77586da2af8ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14d41c25794b6eb9dab80037f78272679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce78ba6dd8696d7309da563682958f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b99866a9834d82ddbd3e2f80f1e52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605e6293219bd2e89bc15e7e3eacdde682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc03809f08111bbb9296f514234acd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002b6e4ace2478736a34f858d6433d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fda20e3a9a264f178a5c632a917383685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c61d36acd6080486c3e30b7384b4a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85505ceda2e9b3456d81cc16e7fb74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5f56fc59576330d15cfb823f9e4a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99760392e73df50f4fd4cda90d1e9d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f89d5621aaae6c8f0899e9873569dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f4dca6acbd900c0c84e5e519c835f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4569f428ed609210eb0b15d65e035f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42116dde669f2d433223fa1c9175781693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c2a98092f27977c39a5b48c7cd3a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dacf541bb86dc3d5f326a910af27c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eade24b44ccf5840eb957d4acd18a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c11283eeed4d0b511bcfbfdb95e46c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa7f8b0b11a1159f6bc97a7e3b60fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842ce1b2f0f9f3f677b833e1cd7604f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddac6469cc99ca93bdea34ddbbe314700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb6c4e01a51b18327e4c6d557f66ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcc569c3ed3dc3d560c9297b16c547702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d50cfbf4f1edc4aebfa54d3423895d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f79802cc04d2332101f72022e399e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5312a41e65c65d3b82edf6f98e6f47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a8d11892d61ed633e9c86393fc5ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea490618ff2f09b4fafd05fcc37c03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d12983ce5b705fc944d538fbdc69c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972dc8f1f685e42ebdb35749bf0e6b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16f6fb7f5f7fdd48dff0879812d1fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f746180209054d9f1183e4e091ef45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23106b6e8fe709c734447142bb6542a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecebe8222ebf9ff6b73d0bf2698c57e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628970ae3301d0026a840b7b2c1285c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339fe66276ad2fa6e19e4224bac0bca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ec91b710083184693fbb964e412e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64681b9d8eeb33c5e4d12353f556e00b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba647c62c3caa660e2a0c713fc4937d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd070cc742a2731f9f4f8c67ad10221719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84372630fd1e65b702cc1da73265b1b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df447eaa82a5a626fd7b6145c6b23b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f029b98636a35bd30a237ce16151a80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53f645373e62b40aa4296793d04eb4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fff36b3f8217031d6cb57a3ced23a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a6e9b10f2a7b7ae0c76fceb6eea2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da3a9366f6e8f2881071e593fe884f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490f2690ad4f0e0ffa7bee517048c11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626e9173524cb827f85a76ac7ba3774728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92109ddd92e96ebb43644b1abb53e700729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ffcd50f483ee90b5ee8ed89844dff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd05a522c1ad5bf704d1f3abf7461a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8609115746682087b16618b85e2591732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf50131cb14bbd1b11ee6cedea2db4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e8c4dc9a70fc724612d0577fa8d07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f344e87d1e3c7581c31e96e5bf8f3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86466e02a9183d2b46683d0e1c5f204f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726c7cfb284e5126a2f123e05b19c68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804c17ac53468faac2c30658594a66a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b492d6fd4fab9d3c395c2be597544739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d035af45666e7f25aec1dab41ca8f00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7106ac7656c3980467ab8bd71808a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e73075626fdee99fea969320576f6a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a79534e5b1005570378d4a1bbeb2a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb6448e7a8e44014b8ca889fe6755c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecec84f4fba98347b5c1833700debc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3cebed69d9fc8ae4e20b0c481e75b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620988e701c68eee8f4c8fd9aa58c0e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b4754c5dccd56bf6e790dece353cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1106c318c08c9890f529fb108dc90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315ad6c87761eb5dc7f3fb409b0b51c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f4b36cd6a90efa61c354f3868a3a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32512b476a76863ff108cf8c9e945062752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fdeadf86ac8ef6f1686229180f718753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192dc98a8031ddfed36d22016d936db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dee57ad1135b91f7d2d802bd2a1cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43822057e363cc464eabed745477c8483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066586e2c7f061b7db4efa1bcd05bde04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def83dd73cb2e1b7aca36326b355e49e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573f459efeaa9085281d16a44e77f586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826e525ff0f6a359043d8413367b9487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790ef2db66c69e075ba05f57c47e0fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e309482ea911baac87b757f27d30c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286086356a3765d20c49f8cc24cc1c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff3bb519f68562597ee015e45882e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd48c182a28b96701dc64b461b8d5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3d7ce4bfb008ee36d8b181d89a3e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f39746ebee419adc4fd2d0ef6523da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bd961c601b27bbd0da24c8aa9bb8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34330caaca77911be7fea1333a801c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c4baf963a9cc291123491ed36139917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df19baf5e50e63ac3bd310ce87b068a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc9b25e9cbc0521be7c5e636aded4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39486e402a3698d18fb53b521a5d4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfa4a2baed89b096cdd328dc4aa65121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073091fd665a067ebf35336b1dc23b1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab5d362f9521cfda6a8b362f37824523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50984d1e9931613d2377a7f6aa6fa9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046ca914dcfc0f76405e1cfb4c9318b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521fb9641af09c68b60fb6ac4a67fb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d10a7fdf68d60107c0da290a600cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb7aaa602fb2481d80d139956f562c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d639d6da9ff92d1b3b97847d924a3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e80a17861ee300c712c6aed275a5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae190b6e850361e496e011309027a9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd74fe0b7e804931c4c1ab47d73c3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dbea16ec93e7e49e6a468994c16f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4818224349e9008e9ee14cae42219a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589244a3d4c4abd3d193bd3a9777398e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f79b64fbe87122432f926f8f7e66db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e04b4aef9dacd611b83bb7bad64a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dba30530837b553e24d270e4d31fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea92b7508a83d67a705a955d09961b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37e7718b908c1eef11bc312777617640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bf56f692be0cd4a6c0f53f80d4e9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a0f3e41b46bf11695234f61ee5bda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f31078f67e065ae1831ea74adf0fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fe4a7dbabf931e1f57c7ac384dc9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18585d1acee0f4f767fe3acbb9a1cfed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91d6ad2924fded737ac4dd3f886b7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa862b14a3536e56b4e7ce441a455047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f832571e3daddef620dd77bdd100648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752ed2abb8121463ecb551bd71e6cd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1729660f2d18ff4df96c6a82a2e46250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf66ed473025ad6133157350425eed351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ade1e574636c43a66606dd8567a2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5fdb66233d054512b3165876a2ea453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca276f7d2941019e74f824d8c351ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ab1a5ffb963b0a28122a1a5c32cd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3854c4a100ee331a75552aad5bd97b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445e887590f69f9b8840f333adcdb8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c1b75f6a013b379287f9c2622c42a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e02bed6a77f094ba5af5b7709b35f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499d0d8e72d3b84540a3308508cd58960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630fc9fc8d2e447043d69beb5004f7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd17ad949bfd177d519bea0154247862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3892a9582ffbaae12997d8f51517d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97677ecf40078df5ab0894da2e9f3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286693ff6f94851ca77dab60513b69665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb44862468a96fb49c6e21b91dc4bcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e9827b01a5be56ad227c2505dff7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb986aa70a48ac881e1c97d3d3ff0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d625a5d71d775397febace600cd699469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed897b9da4c63c7ae9c64617165b0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91220b442f2d975d49c12822560af0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563a3516c80fef4c800c9d646d08d9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cf553e720c35b0031a910aea7ed4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a9c56dee9ea36a7018cb3abc887f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002fbefa5ee98b4a8acf3854dfa11f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b03bc0943c3c381b4f12af1a06fcd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df672ca893b69a6ef3413d7991f43e0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd70ae5ec80520351532a67bffe9af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641594e3be79e2e9be940de0d98fe9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70f0833e527274568ace3b291d68da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbebfb9f6e8af330779c9989491f9e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6387a12980acd9265f8eb114ef62082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c953846b0322b8a2653c49f24d3826083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d46aa3596dc477289085558bf78d2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc243ea525a0a55742438faa63b097c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457b21c7cb80c33b3f0495be4f999ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de45cc499edfe70f16acac3fcad71fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3368fefbc13d65e1e978193133be9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f753965da11498fe64e5dd1f1e03789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f030b98b0175153ce55bf05eb48d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570c6e2654fe4ba5663e164f19b8e9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc46246f082629781a792b658819be692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b60e5ac27fdaf8af3a710a1a1062e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303f82da52ae4174e3786e19bf2bd2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13753131bf63f88b1e3761c3c74bad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b7219ab9ae1183bf42d0f29f406bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a006bce66f43bacc767e36a7b7086ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efbb5435c75345937152b68fc3efa998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4064d154944a1c95d2293473e01362a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efd735144aba07a779eaa16fc2468a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192a26fd17856a4ee2b5edee293dfac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171febea0f0500621c84aaf1496c766e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b528ea1f53a8c58928ba8e504f56560103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1912b2047fabce7e73ec69ae14e5fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54a3b6c91c3d3f47e5edd49a25b2a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34743356568c501a69e3948919b823f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079db8ef21c4f0c1e520b8a2bcdbc9ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9828248c61d70dde499198ed7dcf31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eca8d085efb8d91d595cff678d784109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf7a8a06600fe162980dc64b8e98e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb34e5e570343481025ae5f443a0873111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3c454a0474681abc4a2fe32c0a036112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2931f869e36dce5512cff830d2d2831113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c7804a93cec97b01510d62b09c23e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153cb5ce3ccf2f1cd917d7bf103534c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78c202de9c73a8bdcd9bf81407a321116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88ed9ee99d1b4c12624b360c7d32f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d82c0a3f8ab30ad0ed5203baf43e3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167019f852e1d6b4b5ab904d16dd308b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457ecb0691106ea20d86b97794e695e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d735fb7511c3e083d54dab8214e693a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cebd41d444bb10cc01e47ed65cc52c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac02d1702257747031dda4c255d091c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4ecc29fd928368009c38c65102bfe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd021111c11e017b49ff1dcf997ea9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d165269bb0c1d8b9c5ed3b7698b39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ff5b5bae12ea80f3ca1e5bbd5fede127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b27cdec49f64fc892996f655705b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317048738daa7830b09fd2b7eaa50688129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef1547dcda6b28d050c8a6c0a046a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205653522cd25cc7c93c600919c10828131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387ea324eed40509ed67ae7222a7730132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdace38cd9693b3a40d8644c7d0821a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18db58b3c70ecaac0c445a12ae3c969134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609779a6c0c0e811f4dccca75ba90e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177de9c48df83e5e70f9411af00eed8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aabcee15753b0168f247da1f7dbf4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fb353d3990fb70b70d1ec8ad7fa47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd17a1879f3a50bf0f59a3227254ee8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacec7c943b2cdf22c23ad630ea166c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681594b61e5e94346539a9ea08517d45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b70e3fdfac45ac674eb122158c0507142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d416e694e50c3a8309bc73d2b6c3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886209993057eb43ae5c9c25f56d099144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba348d4e6bb0c16761a46cbd47d8b56e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa983718a46b7d0dd0dde0f45bfff29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62942a6c4018dece35996486cd84c025147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb79a1b9ad810beeba6e7192e83d1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd492a4ca0c4662c209ce01e28f9d4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ee4c1d646c885b9d673ff3d264f8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92ed1c42ddf8a870025d0b4f6430e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f9fde31c3b402fa94473119719a8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7169beea836b894b87078732cde1cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbae5361642ec2cfd3d24e034084c32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cc1f4b15831ffd87f5bcfa2def055155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a71c814df30cc598046eb62fdf1a3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c85e3cf185b6ec9c303dcc9cba520157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b44773746561e0d3adfe1848b4e5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae9e68e3edf11ccdf196709a117d37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940571ac32743bee826d528a4dbd91a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8afa750c61587bd60b7e00dc2c549e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb6c436e31ace229e18ede906fdbcd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f9a7cac07a7b10507417249e5243a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5b70f4ab349c85b79414f362d0bbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8c00a2120fd2ff27074d75d701cf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39f6f1068924d7df0dc56fee1714b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f4a2fdd791425d72eb8a5870b7be0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b44d0f440a668b756961018e0fa51b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8855d2a9314cec25dccba60a572b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cffd674cc038d9879fb1931440299170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fbcbeeadc4fcb8cabcff7659e8dfe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb6e0710b209514973c7cf2e3d3ab7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4687b009e68b1c901fd22e8dae0948173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287af79281d0476503683a42ef954f93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00f76f60514c3c8462354f07a99ea2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1de09c1455d7fd7c7784827c843348176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2b95f4ab754c4fd848785e745b41c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a74e1a1e43da132af56769cbf7a31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108f7e33acb1ff5c368fe5af3efe8fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bc5a3c6f1132723f302e732bf4cb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856686d454ca77d5fa20897d231a83a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188826b19c69e7378d37f411fd84d9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449cc51788c80c641d12f126a66c006183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad26cdedcf81bb2d2e47a2b94c9ad0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27de1f90c0c0fd14c1821c763bffaa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e860d8fb160cab5b184f9b6875baa7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94551f088035b067c210bcf828743f3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff012ad2d5d647d7a9317744ec3b79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8db16aa8f3d40441835e62f143ba6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ea540a8bde2450263581372dd7b55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3372f67bbf16bac87ddc0f5a1ec695191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306d4d3309b0c9c0ca6dabcfb78a866192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138215b7db4fc7f6c48109aba68bd75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8573e6c46350b51319b1a4fde4655194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eae750f41637949ddc1ea4a0e1390d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0088454a48554ea0d969c0b65f175ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae5b6a8f9bf19fd66d09b9b3cea8ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabcb3d41e7f19697da65cb736cf3bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74736c75127378f02f0499b2c3d31894199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af9f1e821a670caae5060fd4683ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50fdcc655c849016f3817b289bf58c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7000c781282090e536346d3aadfe5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e56134871c9101987af431736d206203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae96ff20405570598db6e08a9226f4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae0880d65dac6e58369550c21aef35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752432c4c9724e35e5a4d1b99548e50d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d4525610a2626a7ffb8cd3b582fb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb925c382b64ebd3b7aeda1a716bfdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b191d9b86343ef375a05a82a9072fa6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e16b9ede90a64b2725d10c1d611ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d5051e2eeccfcc0e0f02e018a3f99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe779a0274ccd8201b6eab5a82dc066212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bd4b92532359308cbe19f893b183b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b766be010e2f66761d98497237824214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42690c4ea9313c79fe0ba6bfe94e7ea5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296673783e8f1547427e21dae5ed483216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f613a9cc24f848131836063c3708c90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bf9a04212315705490881ef75260a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64790342ec46e239b209575f1f6ceac1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead617ffe9b460d282089625d98b5439220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823de26256145db2faa729057e5718ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f9cfa78b94e74f3d99e30476444ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db942b8b33cf1f02d04f582ab14bd76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3a670089b0d84088ad80e2a439bca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad552e018960e5d2bca8cf45f27c7b7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b40dee5a6618fbc1b0d2a7255dc7a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d33bf68a970d66992a0caba2d3b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c7f6de83cb332ec131d683dbc1d44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d7b83dac9efbe9131fe29ef1f6fb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3590624834c9a25b9a202ee6d6a1858230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ee6ded148b687e4ded32522abc0c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a3baa096b0e1986db797c5ee48e18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c645b1da190ebad7f8fbc798d891f99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b7d6c0b63b0fe79e9f93f48c25b4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ef4cc1d3f2585185db7073db2a6cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac73589f6511ce91aa0a2da8dfa5ce6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88b14989ba272f84057abbeb4068bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d14a490445a212ca090c2fa414023238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e919194f449dc8e2bc9a0fa5eb20b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234a897c9d84ed6aa1214c91bac63b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921250d2accbc12eb83114ee6aec3636241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948154ab4e63485576bd2722a96de505242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3de84aa9c5951232038459673c34b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99702922a4934ab4b2483ea009ee44c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8d15a40a478b989556650ca3be4da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054f106d3a0d832eb44aa7126e08ad5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eae697492af14a4b7282fc8c1f9b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128855d11ca01b2cbc956b63f7f47d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb8a316f57234cef5560c8245b34bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d367a95b663700aeaf7861477766a8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e300aeaeafc2443b364fe875fe6ef0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cda6ecc3a8b673eae6bf03566d582252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fff14290ba5e21e31987eca05d30f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befc8211f0fedb21c01256b58158fa0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b91e4bb5ac1e4014aa58d16d34579255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53445529b560f83c496b87a47db95c7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7df0b2b8b27bb16df1302bbb8c635f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dae3d5c280a45f72a6892e34818235258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9f01cee70dd4c6c5391e153f045b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8310f07b89c62af6548c34fad7c6881260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2bd424185d9a4e4a01695f89e9415261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb6cd00f1196b66a81feceefabc7e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282934be70e589379a994ec74c3c78a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb3f5aa405cae5fe255e1ef9b50db8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ca2113b50018fecbf9e1e39eaf361265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd431901621c1329cdfa2461025f1b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b5988fdf6c2fffceee99cdafd8bd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a0e20df661971f1fb419641b48ad1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c430c5398b7fba8dfde7685fb75124269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9d21562b11b42b730861cad23fc90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb16e2353b98c1fdf0457c72caf317a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa40c3b585a534e679f8e951e676939272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dda580e99f09ec7cbd2e009dd0060273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e55d55184fd8bd8cd7a60183b959b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecc42bf3c43d36707d3042054fc72c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4669f19e07f3307efed4ea79afff0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1636d5358bb77a8886f4b9c58ae95b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e7ea3b05a5828dd624ae15ee6cef2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61401a6f05be48e60f2795668a426c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a48a0ed47261ae5ac2b59a67424112280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26912eff68ec4409f293a472a8b87c15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38964f8a9929e53f5bda81363f465fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ebb845552b4ec57167aae0f0a7759283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfda1923cc84e93a381682ff789397284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb3acb43a9e303c689b17924fe6ba2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8429bafafd7dd37427164e5b644dea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed757486b558605582e3ca6fda3c8b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5d2200a66fb81d7b0c25ef195cf80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d716b6d68c542d4eb7464b8735fe200289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc1294f24536d8b34dacf7bc687c02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a3d0eb136b4d5072c47ade04d3db2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741a84e1a23641e345df8e4c15a0df1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eec781790013160f0ed5c0071a9217293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c551602479c07f2204a34f202c7c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33519a815ed2e3c25f1b6479a121c21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb98c2732b277b1b471d29d4a6eed2d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec715560a4ba16b60cf8bad1852e29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487fbd34020bb639270015db959b8c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11eafb802e1ce594f75efcb91fa1c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74db19098f0bb305bf8f70b99d66b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f2d8c6b1eb3af90a5a376b0f68a52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211379f9b4ed3600a1703ceda822008b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1be2ec7dabd5afd8c1806c93b8d66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be457acc9490b89fb5f2f9c3c83f96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa92e561bde07d663efd4822df845b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2094f68b4e7e8a5cdf4dc46459af8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bb9000e841f55e7a3ec96d743a211307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be842de569ae5229d49c58e25bcc4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ef01ea56bdbb14bc36853a1e92dac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89298fdac530d1ba5c07797bd4dc6f0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb737357209c5d76d4f305c4d43d6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b886ddbe6c98f5f4c0c765eb4d659e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eca680f8758538e9f29ae9db1f284313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd3d6daa0253735c840373238141dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52887ea2a1feb7d5c226da374cc6c385315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d1e08074edf53f90cf5a4c1e1808e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c66ec3fafef193fde00e2176962b76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54930edfbb9a4f0705645da433071ef2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b66f27a096ee5880c59db84a344a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcea57ecb007f8b8bcc23abd9a9151320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d938d8d66298ea01c317cefe14a73b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29b85193890877103d22f6c4324077322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751040b51d40640f5299ac1190cdc056323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b1c07e89dd545e3c0ae50f59c81de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237af51d4178cd23f84289f706075cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01a0b84b9f88a207480e59063201b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bd5a1f4dfce4f521422840c6ebb53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90bbe7924644486c158d646faa9e6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46ec8b693c336955a3e8fee624cc19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5d70e3c1e7c86cd55329d36718a15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce96fce079380fffab8aed465f5f22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb0a999d923a27a74235c5b41160b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4787a0923c3688517f35c781cbc1f7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d06bad5e245dc249fcc2114d0981e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d4f02acbdd67e8a6e6ac8b02a9039335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542d1d82799c5f8b7110c39c9603a41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf51697046b7c6f2ba24cae1926362337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5079618fd49667c20faf64583b590f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223e11b1fcdc5b3cd45058a8ceafcab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bf931738192a7dc307a46c399f584340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268d150177d0b999a28085f8c753f44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee054fd15eb5c72b3faf848d4e4edf1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674393a0454be0ce65aba222253c002343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95caa7199fd54b3f09feb8fe6ff7a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66932489f35563e7ce88072cb099e15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1bb1ff8dc81fd9506bea1471ce578346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598d0406d7d9fa7c5c42b63745d727d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f980f1223db8853372bd7f40d7623348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f456d508f5bbaae991e02a4df23286349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849ec6b1c18be815e9dfddfe8e302f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee067f11e447b8fb748174e758718812351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de605be5356e08c768e49d21f193ae1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0340c2ae0ad3918df94662bb45e4ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b52639b9b3043ef973ae5fa87e019354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49d2daa334ecf65f5ca23013f56a28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260fb3dc62e04f9bbeef0aa3f06b03f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573242f7aed8721d21236821e17e753357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd7548eaa045cd7ba29f59403e45c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ab51d5cf737a1f67222e91b8cbe4a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a18748790fb589773390a244d31668360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124e55214b7f758fe29d9ae517665db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f67537a1d6540b2053229c5ab089f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9097023c2eae59fccccdb4a5773f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3a9ed01546202d641e85c7e9801c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433ff261ebf8ee9d6dc41e0fd0340a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea6e6a758a3c3fd41c885fd32ff61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b20a4b5504d08b2699afdfa9d48c14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e0a1dd6ee0045525565baca9cfa12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84ed1dfb9a365f748701f02b37116f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3ec55b5b4d0916c4eace086559789370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6599df420b86222b22615f9099dce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a180cc1fb1f0baef88eb5f8c60a9caa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfe6fd9220ccb3016afb95946daf37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ef017bcf18caee88496625f1eb3ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9523f6f4535960e082127f45b2914375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5071919bdc8a2ea19b331a82adacf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd90618e0425eefed0004e73884d67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021cee14d2fcb4cd06a6f5bffcc7008378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a50eec05a3372259ea94ed219ad32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35b9d7f9db2d5952e3e38f045eb2e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f669a3093aa106219cd321296ee0ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf13ee8c24bd3acfe4c7a6ffa2cc91b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812395a66236f70b79c4f19cc27bab6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878040974c2a5a30abd4d75eb1323351384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eb9677956666bff4b982476370636385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5981feafce66b99240d8af7de1b76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957982c017c0fd9824bdd37aa06abf3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387eae756b1fa46d26130b82158201f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e57ffa9cd171323abcd3cd04a4b47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee76fa1c6a1771dcfa5f0f9743aa04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072106cd8cc351fc5f2ad0b50ff1f2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb6a9e875151ef9f2f35d345be8f19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816a470c7c63f79cd5dfe3b7b5474b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8a305af89ca031a91d1ff7ee83264394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e147531a80a3ae33a270c17cd7353395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05eed688097d95e55c49fd938cdb92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bfd8fd0448cb354dd4ea0cac0d3f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a60cc9f690cedb643b95a31ad7ce8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd86c0b16da686f5fc0a25f4276d8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd657be979160cbba118d0d81af7eb25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355e31c52ddf4f17d7912eefc090749401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174fec2ce8c770a2eaa0f4927fe2cd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2159077b89f7c5f0a71bafabe667d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de131b20da92c37f038bfbb80622215e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65fd2a363562c9e18a0e2b1e28883f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce5727c3143824cbf0b208f7d859c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450724f9885a54404e27dfa870d666b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc555993b1a5f259848bb8ee00028b08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf178238165f229b22646942951d28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde40d59ca25fb8d27cb0b126f3ea5c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b859619b5f021acd859b23dc46a48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbfd52a461e58274c342e45c3dc716412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678df3ed4a8c03da3f5064298b9e7d35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a58129e2302884f2a3dbcd8ec86873414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3b50684e18156e6e92c5cb77a3778415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bedec7311f9d1bcc6655ad1be1fa49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d577d383084140138ecf39e90142125417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975849999e7f57ba6d127ff22e190b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90340956e3f90449e04069bea21965bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8c4ef1fb60c13451d73afc95767de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb788a3d7f70670db2db28ca3a32bcb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7673afd5d2c1cd3889343482365ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab88a54b69fab9663ed678f19dcb66a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61e503e7bad9e1e2bcc04d2e642235424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5ca0712e3acb2705f6a79b1718ae6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca468b6cb40ea4d8a02b90a9b5de60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b143dd73b89e6c15992cfdc4d53f0d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2570fef34735c2f49fbfcc9b7faf18e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c41a7dba71192acef945376d2c65e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d968b13b2ca56cc1145132b8c5047af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc1998a1dde64123e02773888dc0b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187e9973534c9a557f648b5b83576da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc07a723408493a53b39f0b2844d8d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf871873af4d6c3c2d8a73775a7d5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69fd461a02c7c071b0991ca0b8b248435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7757742740b6d3dadb62c21066e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d313631652c063af6b9f0cede14b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0b297ec902e255ca40961ca2a470a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296af5b2a1b6f5b153fd9cfc0994a872439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8a86193fce40dd8fb5e4d14916c41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b11c1ff7c3e1fc0184120145ddef7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cf6022c61eea76b799363d3062606442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ee2a5a1f6bfc677012bd0a05a9614443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263f7779e1a2911152cf0efedb787b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c738c70d9cc8d9ad2b51d0120a54660445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c6c39552f20ad87dfc635a5f04a22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee7ee44a69b6b17e3323fbf6d6ba0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a855301b1863cca8a540f3f59ec05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2db3fbe8b8a2167cea031919eb15f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94bc82babf50e6c27c21850f5f9779450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8646c0a5fa41c11ee68fee044aff17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7ca17c3038b6604719ec98f8dec99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652cc7c19fdef59068f7ff90e387795453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e426ea142e1cdba8305c1742342a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040d8a943e713fa8a406eb7062cde61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fe8ac28c89cc352da1794b5baba6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7c4d700bd68e0774ec3df1031f381457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c959532a55372a9fbb6fb4bf0e4d64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ca822f985dc1a94017e12a6671a56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33510c4933736b00c785d6d6b5d6257460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbebaf6f7aed658754e75f68527f85e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af1bb6426068b0f0d066505a569b53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f74e84003087943d48d85fac16b2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae249c6e19dd3ea863376898e173ae0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74eade3b251afb12f0e30fcc4e0371465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdafe4eb3df3724c83532d3cb31da09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb79f29e07e49aed467a9d40892d753467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a723fc11a6e73371ed52665186022468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb104bd51c69c6a3bbdc814c6e1708469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fa151e19d203c35cf0bce899b9013470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81f876b6701a882fcc2a56a84f86ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd5782d39fd8b56a9eea71d4f837bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db03e0ddbde79792cafbbd9998f90f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649a0ab05a839a3d2e1c92b1d31fb7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbcb710f6d0c40c31a2d0f6ff3e7dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda4f6395deefaeed578620a0e2b123476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145fb80571cc7c29d4f2d436a025f8f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92bf84d13fd91b39d009f177b6cc96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d4837c43b83bffd63909d99bf5bad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6226c28cc1ab91e21e5312dbcc5b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5d3063f1ee1c6d157d4d3f7ff7862481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2cb62e5486e5747d807eb04d1c4e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21c264df9f5b9144fb8a782274c34d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45495840af1a7396aa59b5dc66b7386484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909dfa0a1e4785a82db3b2b80cc17df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383cfa9972b373004d1cb828b081e3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09302e31224e8a352c96bd70df4c08c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaa08687319540a20ed078cecc7b86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07f957421b76fff378c24000cab531489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1b051bef69d7170752cddfee3252f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be9765b81c365c98818e0292bbd5a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975523863a5f39c15f4a11dc0751688492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f13be48f7a55c522e33cb476e70657493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a285a5e0c472c11f29db427f8b18907494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710f3543b5a16a188bae5c6ef8e1768495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138664c72424741cf5e2360e6714b44f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e96422ff022e92cc259b56dd229b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b8b1c6d162e22eb5fe3f842c78330498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c66b07ef5879a7c15b6a84ff27009499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f18aa446eca5dd9314122ff41cdbd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24c505c8cd1670cc06c13b734d6ce6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc40a49b0bb858ddd413576bdb4281e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6482fb64c2ca75cb9b8290043c4132503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23613471d13fe1a2ea2f29e84b1d295e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8ba0282e24af4f167c256c4a30c90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074b80e0cf9ddf6dbbe78b681f948d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda6a6aa5f513ea5bda5cae7619e92b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98148a0d528afe1153acaf107561d80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150452627ad8a19fc9fe2f97a4ef70b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabf7262a119558e588a8916e271a2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202823f8f612921e3115fbf08159338511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e98cce8f7ada217eaa72701c2b77d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759608e443dd9b10c430c04f7fdd894513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582370d4cc81a6e68e9fe02b2c27620a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07764eaf1fcc1ee116cd11c35108480515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c43fefb9f47ea60218b2a76a60bec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c7a0ed3ae7115934235db69a36180517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ea43caed61f6e2690aca76917671c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca6919a944846a7f64ffe241f85717519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf03512ace417ce4b8afb6410bb835520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1abf2012dddb8314bbd6bdfab85851521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6e25ad3f5098c6049abb1726afb68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66215ec1415ab2788cdc6edf53bedb3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5509c3034a8232d88b9f40dbd4e221524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9da47d52150094e2a7106e967fdde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d337ae6c8b82d794b04fa31f03da3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae98a29d45a5a91db3ef54dfda9d1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30295f4c64339782a0dac608895398528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8925cb921fa799e24a38202826aae3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0669d9277f2863405eb878c54d45d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46915e49c7dc00aca084a2fd099025ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8c4fc0bc7980d70f504c58af818d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146beaef58cafa6a187e56b6b472b279533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5b8c43316f6a89c04ecbec71c2574534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8748e902566ec7a78ccf480fdcf3eab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f1e55a4166271f4123b0b430d27f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d3b062d563673bad0859201e39cd8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2c78dc5f58d018823446950f5287d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef5eb12ccdbc10da32f43db67ba7fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133b35254956d0d4d291c9d65a9ac08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94a696164cdd4eedf5757ef6913b28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2d477a63b15d031459a535e73c981542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a268b78a9d351ebfdc7e2e7daa708d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4081d2314b1da43c3202edb4d72e15a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65f4a108122e0ffa6bc6e7377f890a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5249c892841d15ae336c8c7f5661065546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04768c8b534894098449ef499d7f8121547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc172129dba80c3c3644757f940be9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075412255c627fb6345edd6dc4c4574b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeb36945e78b90f090bba202b3f9c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae70a2397fc48becce903d4961a9b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04bb5612c633353f31b3ab02562a8f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6adbfa26eeb7656feb92c763a97e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc1feac0dad01e0fe277ef9e465df1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec1752d44422b8cfd12512cf7cbbb2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98029d9d5a08e9476c2675b166593474556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac41f250a70094a89a0de60ece42747557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36014c36f4035fb307df2341bdd023558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33ce14b2337d1760a49e13381d3514559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cbdfdc7392e4282c44fe8ae2813c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429ef93f98b327908d20c4881dfe4e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f6a2ba2ecfce14315fa55839a354b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ffcae6b0115e882b777974baf6aa2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54ae3bc7598bf50fc93c396a2f6651564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa79af37684de9390416985c985aa7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cc95df781d655e946ea21810d1936566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef077e4acd5c54951378c63f8974e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f26b1e7f15a1fe4e2a122614e23e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850f2edb67e8d561368342794e1e258569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2dad23bfb4d8df3c13fb5dcbfd510570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461927e106fa352eef37cdf3d7d1ce84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1020d82740592d3cb624e44238228572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fb0d10e2996f983df74f8f6b8889f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9affb3b9bd9a072e6d5dba9709cd98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95ad8bfe6105054d3df15e6825c86c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e6758cd418a0ff8d9cda26cacc89b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d6411b6e2fd48d0ee1e2ddb0ac2ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e82572100cd2ce09a7025ed6be903578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090e384221264e927d5d507b71acfb8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f724cbdf4c1d4d42b9f2f33af100516580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499999602fb601896ee018f99d518c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea385de4556532027095d4a19ad27a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8d72a21608315de9bab1609d3b091583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46692dd12598a99a5a7a1db54c682e61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210369e8c37eeb4513fb6b513c8ae870585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4552243aeddf86847f42edbc97449f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7be0632a919a2447987bc81d495d9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bd7514e8f93707f2fb9ba143dce62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449da2a3ea74bc9db6e57df92816121589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729989ca855b9c16da06c4af0edb5726590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3266a1326a92154e7037bd5701fb82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c1760bc8b440fd2c8e91a906972f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf70998639582e6f654463e76212e1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e658f3f4706bb4e35c142494405568594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e10a9091f7369fd2955f4e08235ce4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849db404067d23a5b75cb8b16f27f548596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f65caf00a1133e1dbb14e5ff04808597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e602db039396c4b57e472eee8307971598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d0bd274c274fa7a7957ce937224a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761c568415a105b65cc7088401633b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8aa71986fee296b0c3c89898c8289e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e2ea4440160f819cbcb4ee8112266602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8016dd31c8639d855b8c41bd8596d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbed5578ff7c2514ca0c90708c7691a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269308086126cd13902e8cc8e7b0ec7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd82bc390fc139e2875e4e8dfe71b2a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e900f03760e1a2decfd9402ef0a18b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b716223916495c6101099ac291acd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f5c59c5eda278b727d829c0d0791a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d34b511cde6a3a08cd2671fc5e4a4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c036ffd480af1ef173d7d7edca8808611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3cc078e149185becfcfbecffff3c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adb764c8d9a8a00a27062077e380cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f41c2de28c64f2df8faa01704aab5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624acdf25a11205e5826a1e133047e94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0d4e1896bf902b71c28e1bfc5bb0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c45fa6b8ac1803f9f4bff2761a5423617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faf7e7d40a31b66ad978c0c61c2f11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f0ef886a6fe5221d1cc22a8b19c21619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d19aec9efcf61277856f932499a746620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a7e3df77bf346b873e4a22fab4ef5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d08ab9bd1a2012fd3ba96f3ae8048622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b8bd60210f2400fc41574450c361e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c34587a2f06b32dc6d0a381b6beb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ece15e3f6738af67b4726d403074a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2613aff5e36a2e85cc2a69c8ec7638626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694426839b4cd3d74d296a232c7f51a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beafac201657bf41c55e8c9ba16f53628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23930a5a511f2c4d91b913c99a9d30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bf253f1b07cdedf3c53ae3e4cb9f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34078344f911b46384bc438da52e97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391172d90898b5df0625e1f731278bd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221e74534362be0a187a8ac3f5d7685633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1223123d30e053075ea569f16784926634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d7795f66198c96a5b965718ce3eb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec468230f6652ca6ea65e81eedbd725636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc278fabccbf3e1ab9e7fd2554c66e59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f455b6eadb40c75e32f765fbe62559638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5cd8e9f5153f021ff4781b470d46d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003b9985ee2f1c78af3712c88c9ea09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96f8663b3a505c0c406be2be1d9f98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74db6236d11aa5946f1941e1b99ce0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448f2ec321c9f556f9f39b7538fdb09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27063f3b1492b96cde4d5526961313e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef877c153bed4b632ef1f1b8f407fa0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20893b489ae4bb9b9ad0659335c90f67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cfabcfdd80fc39a0b65272a4244e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95f114e80b10b79cf42e1bf40abadc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2b02df3a8eabda92a5cd6d662644e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde8a70e7cc4680ac79eb864bb38ee7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eda6aa757926259abdf90e8625a8fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc114f06eadaa6c6eab04977cbde4451652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87454a68df782c131fb7aa3218290d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a67aa66b50e71b9462296d95683d17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115ba3dbda989889a114b5c6bf3e914655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a5154bcf9b8aebf64ee43410b5e00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab27d1561b0a545de3a22c11c1d0d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ae3b198fb470240f6dee847afd3ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3e61dd19f4282989401fc351d187d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e75f17d893228ba4cf51844a1d8f51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdbb7c11074f9f22bda5aeb2c0d20c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bed10f4852719e0e81288227e26ec9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982ea6c1fff72204fcedfcbf81f8793663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9acc70d046d477505a2df0709f4ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c5799d544deea1a55061a39cdb1a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747ebfd11dcc2f14bc03547d84a9a91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf579461373e8116da1398fb700cd4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87c46acca2488ed8163172b9824d55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d6c9e1f9d9348f032c8a11c1afe11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b410372036da36a0f13013657f7abce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401be2d918011e53325f16b33a919846671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21926f0425c8ff2f4231c0d544516a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075a9dd9c9087e17dbe0586de11d7cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f8dd1c7f36b2f7e64d0b6a0ae9545674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92416541236681b45c5c039e878ad2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493c05245147ab85129394c76abc2ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5f150da6fd05b5b72d93c6a70498a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e3f37e3abcfe10cc0b52f7edc7143678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07b38ede198db8f81ea2fca5d71944679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2ad919dd14afeba8031504f218661680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b562877da2a03852313f6e8300e09681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563caa0997f3f256d644d3f5a8135430682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aa1f7fe7dcef2e981d22375312952683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80adfad5023fea475be508a09b894f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c507515549a6872f4c29ab7e3e7c6ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728ae7204139b862438d5fbdc5591fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e99c2698d44678daaf3266e95aa78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895ea310b48f701d2313175643090b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc5fd976f2c697552915df5b6b5603689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1db8b26038662eb5a5b1d4c0e02dd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c939418a52f3869db95d367e0725378691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41934ac859262d9babc98fca4286ae84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c06670ef6528811a30dcfa02d4f49693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5922988d419925726b8a164c31c53e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700d617c8f79c558b9250723c225b66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2788786524c6134d1b73a611fd7471696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9ec75c4a37dfc8c9c47416b9be85f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edeaeaa8aaeac0ed8219a7e7c0e0f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5b457f1b29b8f20a58ca56b061626699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a6cb82c6a6c450b1837392148ed13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040bed9d8a75ac3667204b65a6c0ea0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a44372f3164da4fa2ebc509dab1b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64198b9898ee997885f282e4dadcccc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0dcbd839c13a164d6b4a85bdb9dc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3761b67e49c0060bf5236499a8501b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaaee8108c499d334d95fe3f2962db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b549d5fdc9036c98e4c5e6cfb3e07eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1b272908c3ede69c439c79e32b99d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa682f09199de4a97a6fe21812374a21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4371f5a3a111947b68b710af4c6bc9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01e79f987f80197eed39aac04ebf40711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebcb20c484f289bf8b6e5003302467712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b299dd59d836499e8565c5351e186713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238528f8d8fb41942b97a4fa68f8cdb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c746426f68f17b3912f1ad66b7e7fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0cf905a284f325f62c62c6f14983c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad695cf88253fc58aed8291dcd2a8d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c990cd7f582b5001afb35944e6aed87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573c064628353402a2e0d84975b1fda719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675e923c22406652f9d09f8b2364e6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86cf643bcd8e8dde7d469d2c156234721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1f6e2106f415eb6426b42f4db2736722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446db57db1adf8ecc649b01f77518720723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5313df6493c068578531379073e027724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc8284327692d6e677ecd529428425725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e33709ef415a26c572e24015bbb08f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ab7c659b18aa7f1df92a0b4b039b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17c04208df90a7aa29089dadec18a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f5f9f6e9b8b7eae2d62dbd8ab21ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217b66e588d198565a0720c3131abb0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294eab8c0b4b36c9a903a67974d3a00731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d0357cf350551df397367fce99bf1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922beaa79ebaee30abf6af243cd0d783733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432251c6b9b803e2a8aa2fb87dc14a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0b88c2179792d1e1ab1e1d32aab04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529ccf89f0ed5d162af197790daf59b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cb3d6bc11cad2f5d40e83951f13f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c06da734c2116f86dd5e432bdfff0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ba79501ccd147e1fd194532b7b923739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf27c629c4fe1bfb1d2b7060d66f984740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958f1bb1306bf1da5ce3998d4bce2f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405a3e7a4f25c1484e0e6a5818b8743742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05676777e50c845ae2c8cf94a61f55f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c70db1821bb53bd28e6c95777c4656744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72536ecfd8a01c79270c9e9c68a36ca0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a6df287f34aae91f124a08e303c55746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164829aa6538e17c061eb85d71198f5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdd58564cc7982383db9c3412897dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fabb69437d5b904f47594dcd53e25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21883af929a49d08595735d25c90da1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28263cf395975184c10036c230644651751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe18003cadb58a46512315b95f62c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608b486b58970396fee5b3c5bce7eee753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>