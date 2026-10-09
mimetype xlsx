--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02106cfd5eec1fd542a534c431d7091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25e0e9a3e1cd1f93dd73bf88db8b9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dff78c1bb2fc73f01251828de5f793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59969fca26f19d36a06c35cce4a43a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b722e5fe826164be2f89be39479cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eed9310d364d57da037fdac35c4386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e717b91d4a6e7482e0abd50eabd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e610e7c05d60a9de271f849514f06488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dd7775a38dd667071ebfe4ba6b4dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744ce14ed522486619f9e20b29c8b5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21660fbc64b712ac964de8cdc4dfc97511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0c812e7f43bd93b7242555dc3631612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dd1a0fd3bd5604af26bc0daa3364d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196c2d815ceba0708976610824d08fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac80b97b873746738e6edad577aa31e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417d280be6e6beaefd4943312f75ab516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2b7280466f63b6893aee339a0069617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b215dd547fb7a30baa9648d1299a7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103f1b93c7f363d56b86913fe6dd94619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb05f4a6b66c9cbb108a98272c7fde820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a0cc76ffaa23108cdf7fcea7f77ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4164be65bdc852b81558dfdf895fd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc468feb4bbb4866ee0219fe6d0b8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9125ca1f99fb7e38aa03896bb9e1d3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7bba81081bab1e2d3de7c2a619fd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0cc96a780017daea445512665bbff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032cf3a8326c3bc582755d5e2c04d0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13356e22b0884dfc03bc2ad13855abfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331fe51c1b5be1a5b76b8018bc698b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d880427aedc147ad66f18ecf6a83930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba7137a5d4c155204f33e59a0b3fbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e060f1def7ec6cc5d6ae5a228eee84732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69377befc690a80191a300e1fa376bdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed3859b7d25b9de8bed421fc189e9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367fa6687bd7015cbb4bf80cb0ed38135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcabd2dce9537def539d37900ca2f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ababaa046af52c538c78102688535f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ce9c35b6391469216db410beb952038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f026dcc3d41e06924ea60e116426e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36816153678ec856270c8f01af8bb8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9ac6229e345fc07beb2d1b5604f9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d33319b855df785ab7edd9c7c076242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b985723b923884d0e11d378024a33343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7456b9ffa5e90181465fd33e1b04a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a63a8978ae950b6917260ca3d99c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95201cd204cd9235287e645866c33fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9672e2d31fb8509e99fcd25f53653947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312272b0883a63f80615e473ed78ee5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918d9dcf4f17c1a993cd844ca042c9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d141a6c3b09ebcf2c0dbe2e5ad55450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b54703ed8c14e0930331be1035846051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d8cac88bab60e2289ca53d70ce28052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7291d559694794bcdb66d636c6b24853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440160908190764e1b2c0b26105eec4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602aecfa0c90ab5b0da45f2544e2e57755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15abb62bf8a494c01c80127743204c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba80b45d5d9a2fa8184054f26292bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e6614208515d0c15b5823aa2047cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdea2a42e883c2fef4fc8f0e2ce66b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7814f61a8acc06a725c8aeb26880b9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd016f15a1cc481d37648e4d92f110ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7073881ad77d378165aadf2f5393962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0111ba016835c98ca814ba59ce685cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722c6f58404e4c7c6aa08c8786d293f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d460306accf4e472b581f633a2780465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59f5d018ebdddaec85f41d8ca661e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9011e91ec402736875e53240c83d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef026c2bb4dec61b1ea22afd3d21dae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeef882ff5f1d68a308e7dcc1f590d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8894ee7c7555b6dbb11d9edc176c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9353c121148f7c21aa643eda9281aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157be73b450cb64a50f01b9155c98ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ef66a677376bbf584ea2284f08a4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eca17e559a0b4c02051ae3054d1c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39becffc7091dbdeee4428745a39b49c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5218b59366375d9580c97b20e4fbdc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1179bb5fbf23c6b7f818592ba729d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b183887bbfc56b4cac986cf13c6a60978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848ac495d88927c8671248b705712bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c35ef7f7202e2a5a0056a6a70c7a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c27d50e591a34acf9e460145c493e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf7fcda367f4dfd41fae53121506f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc783e1de241c253bffa14776819c3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d475cc4538f3b4ca8135efd020ffd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40398afee9d45a2c70595db6cc919685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886494d9a652084bc8aca09c5bc2ee5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333264b5533217555e26e9366c02b7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e879a3dd6f73675186d890a73a5b63688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f741e24d6aa0ad99ddfda375d9da289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214c8641289bde0670f52e2d10adff790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceeebacd86bf6254aed2fd24ff03bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640768760a6b7f6961d49e136c91dea692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2f26371a481fd67736746135382d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577acf44aced427691c4c56da2ef76e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40f24001e5f023e130ffdf1fa170de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60a261b21a1ccbaeaeeaa8f1cf292f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975104dd4894c4c4a9fec25a0f93002c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae571b4e339618e1538db54aa49f40c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6104c63ad433146c7ed51d36eb58eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95c3dc5359fa39dee8834588cb0dfb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcd375fec5570656efc128dad6291e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd9526c27b3d5d7da58359aece4fd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae53495371f0fb1b1b25f9a9aebf250103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7ead3db93c11e64e58abbf32b71a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d2022dd082cdccbd85ebe55f12401105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51258ca7f8158c005bf3ec84924221d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4e1b3c9b082dc817da81e538cab6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383206eeed970ba31e96841d5a99868e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7568b2745d8f3cbd85ce2171f0fb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd204adcfb5c714e5a02a6ca4df7a82a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6f289e548dc810da2914e938f23a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7816745f8dd2091ad202a6537804c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480e387bd7bdbe2d2145cef3c9f7af9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ac1e682330b90774a91a22bd74948114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e616aedfe7ec7b3f168f03290d8b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820782ecf1256dc1a5df83f03a850b2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420fac7e9bcb2a6e9e24c4aaa4a701c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b086f6f59950af2b67d2b11788d8575118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d5d1904be156a49f250acb4641c61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8db88bd9ca0d13dec006c3a3d07ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c32404ed12658f9a5cec66fe41719e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368bb49d21a0b6b95d464eac8491dc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dad6e9bcefa7c8af7872aada9529e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb9b5d558e0a3e6ce20a33c4ddf675124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4330ed86b995beda2062e2e5ad7904125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cd61c14d93eb6ebc41ef4b950536a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875e66841c34ad1ba7a7b3a002f04e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863402d906a98c27d087c9dff2db406e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7194d1731548aff65cd47c71078b7ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b510701774b3bb43065fd0371b07be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fd817b4bff0e08a322dcc332b0519131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7602caf84fd1f5dfef0b6cbc54c383d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c1c2f67f30bfcab08a9b24d5d4f44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76297953f8087bae9b8119e2703ecb0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7ed1e67396ab7ea6aaa2b346c3449135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b28dfbfe47e5f7aeddd7001c7e19b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223fbedbbb020e3d0fae242b96fe7d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ca5dd94f17ad991d4c05898a278db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83451f9cc20580be7e6f48a9e5ba3ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c89b7fbb906d930243b2a8339bf868140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5e2166823460cef76c4c8f1399f1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24307cdf7cb71ec405baf02e177283e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa5e5174dbc70bbe7467fdbc43b0b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93dfca4d610693316298c0973f7b1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba516cbbca2f385e1514ff3c8c85fbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc7c6751a21943158ccf9b809aff4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adbcbbb864e0f7ad1e5555eabb95d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1be3e2a07acca3e65e115d2a0e763148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e82ac4de858bf54517187018675f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79a7783568ded7b86be1a0d0ab9e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa159036c807ce2294044ec7729664151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ab618515f438aeda5c6ad94bebd9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f84b47cae2785e7d0266f85a681b21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc30788f2501c609ebd0773599818154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e15d0712aadac320853f8c8822437a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434b9c3de28a61d88c6dc04506cf368156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13461fdb22e092bb7210d4f62730a93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafe2f7e304103b20cb3f238e247dff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c6ac844fac13cfdd7f6fead405555159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a10c1ed3870f42b17a1b8f7cc8ed5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fce6c1f08bcfcd1b6c702b994570ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294aa64e3e2b294c68dda3f95893cd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173918d9856d3c0394ea6f42f56f785163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de8afb6fa2bb5459b137eff30f42aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933045ed763d3aef871c184bc40c5269165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c999851bf9add12b3f24b4a6712da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941f456c7aa1296fe2609d85e8abb63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9f62129463bc6e129fc04011c3141168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceea1a7bff803f753bd68613023b44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac383d4b668f1012ff03a293d622b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6720ee7fce329f8d54c180b89e7b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e8680f51de6eae4827a99e8a573fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363e1ae5aa4b42f3f6bed79e256f9b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703841d7bdbdf10f06b9444e989322db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d46dc7071d63d3351f4ba4a457f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbc7a8e56b118fc9915ae38e2904a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1d0a16ade7c5949d5cb6fdbd84d3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242adb6823e7829f5533d4d1d544bf5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635f246c39df469647039c780e62434179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e62235c67cb3472250b03b0a9599aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902d64f08f4ab1131d42bdf7e5bc357181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6dc83a961d1b98ee681873f0cf3c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5359c5071c73c91b87cb97993c79fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e4e5ec0146e57f4d4a429947a8c8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138251dd20bc19b527991d2d8e679e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118b9820daa6f76317395ea7aa49519186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ac8afc96f5b934b22d53b8a1b4373187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448774ac834510493b7ddcd5e8a2eb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0f63a75715b00884978e09d8a5b3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ce85b511d58432bba1d3745c52237190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a8e2635c482d1e7a44b30ec54220c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3b2254e07ccda5495163917beaaf4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7346907fae38f076bed9b5cf6614a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc615bf7dbf959b22cd9100a30c8e92a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65264ab7e4ab17fda640ac7ef58286a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c89f634b92ea640ab39b968eb9845196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e31c1b31e619fc6061301a35a61f5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e89586a8bba8c63f411c08fc7babc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea149760462b3274215c9c26a86cf851199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca01fef210cf524f6defa8731809709200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa89cde71c4306247845d1d49c020a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d85302a7757b8d001520ad8a46c01c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957a0341649e56f4cf55ecf69b17ab8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a78f468f5d275901d180608252f7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9777ae779245a95178745ee40e2d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61054abda5d7eecee4b042dcbe477afd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e69d49bb27a320753db030ff9ed5c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4495c2725c92d83a0f96169c0005d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6674b6383198c8889d45ea7c59c23f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0e850f7b926e20c00d231a89030bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e50328f50362596c36eb4830ca773211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e427a7786dee67b5d69f0d70bd3557d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e201f4aa1137a437e943ec6ce0912213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c14b353061d284f40d6c6825ee0ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0e4514a41482fbf708aa9f7ac51ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790118faf479d37025cdfa9c9ca4303216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51832ab6373c4025e62480d3da4f5453217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249684aa4cf0e96c957bf733de96f9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae8cce93cefdcf1b71a090f2632d5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0546f4459c2b938377e253c5e86db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb7c954188b175a77d68eb59f08096221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c27693130669e4ce47e6e113c18bb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c3c2982afe13c32d232c10cba1c71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e3fb433a92713f8d27f599f664fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e171ec7859a5aecf67a59ffc260ea3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb180dd20ef707887d1c4e388647c07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee27e7ca15e6597c4e08a01a67f41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810964bac891d170f2a820c98afe133e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba143a09297b063faabfd9a3737dc81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadf08980feabf60e3ddb729ee2af4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720e4afea3029988243f6c2d9a10fd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce7f20cc5fead608b796493c632ea0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2bd86fee91e127246f766abd9436a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee821459d8b70b5bb16c00c0a7036b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a9ef7a2c42862a6c2a4df3171f84a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106e0e00390c9ad67cf9287fe86cb7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c2341625f2acfca80278ad540d0d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad17928fab8e63748a524a09add0fde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac0429d117fe50d9bbe7478b3d09be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c76c48dc6d13532d3fa939c657ba3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb648e894294ab3735b92f1c6b74e07c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0a6c292d9605236d1f959eba466d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405381d3989c3257f6196a546be897c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d3b0cea74b5ecdc2d7a426be04de9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678da1815f9dd3f6dc3a09126b723fdb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee1ff89a9cc498a912d64569bdc3f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98302636a71927cf313e4495969011f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62952b23011dd2798b0de354d4266d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab6fcd79b69505de2cadc694338a0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ecf611b8308008ce7c3185fdbbf1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626f2e3b36a02419e391e5fec54c0e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16e8d8a1bae9ea4004849a5b96e283252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df708f040b7bb11116dfa6407211e74d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab977dd104f1fbda7a745caaf5b2e54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e5905f9a6fa2dda6b5e6ddef2afe9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8d99908e71d10691ad24aeec9da00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b639075249a3fc857092ef7cf100b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516729045a536176a4879bad9fd3e7f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07dcc073cb229d140dfca3212a563f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb3e4c90aceaddf324483a3f3cc687260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49ed8ff81d118bd02ce528bef16596261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986c218f2cc9719f51d68fa4dc132f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fd4c27dac499ffce3b1513be86200263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67fdc6a51be7f86f6e1adb8da6721e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59dc6a50ff5f225bcda8041fe6b522265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b2026e92d07b905a4e52c286d85a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9418a91ba60fba39070ecb9cad4ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda92c98b7686a75fc7af096e08bc32a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d5a90951eace564c1d9a000c601e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70b39d370957d3b7a8f66a0044fd7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa659e3780af37af3a2d8359ffed4863271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1005a8e323278b1e6e1ab60f621dbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a01b5c4327c9f5f25de575e7d46efd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3493302b5344f77ebc67cba24c56dcc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c99d9e74c54a580641b0830a1967fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab59a71046fdd56da73081cc9085afa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23345a1feb18357a0407d5f66e2d19d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad40aa82874281bcf1bccc303263816278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ca107d5758b95a8fc81f7a23c175e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87818d3d6c32046229d79da3686fa10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ee8440ebc95bed2452a038db784ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d0cea6e8d79f81ec2e61dabedd44c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb53588888bbd1c494840bbcf6d15b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b45280a5ac1c0fffbe515fcf231a44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f98c660028d7b093bb0ad5065c8fd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7b297a18df1c0abe6dc65a5361dbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc7ddbc04c8341cd0dcce479e9e303287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfbab3f00cc04a1538042d44c17ffe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bf4534923e65ca7426667e7f4adfb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dda3ebd3f419b715d68f323903ce6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e816cef6a1c54f8c8ab269014edb8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ef703bfaf6522df52da0af1e32c2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50e1b1680f8190d2ebac0e9dfed681293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2ec3d8aaf00eb6f4f2870d4749ed3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3970f6f6cf457b51351cecdf84fd8c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326020d37997857ef8d4cdf7551d7886296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4fcf8f2b33d05a88b6964150b6fac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d022807aae7b846d137f73863acfce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb274d2b964ffb899671ba5297263f38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339ae35ae38aec21f62bc426b5fcef3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1098c8700ae1fff25167d4da7b222b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601558e46cb490e36c59b47f48574586302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459570228974494e9998258c00f406a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5278c6c17337d6870a018487bec101304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f10bb0a745e7044eac6a793d224d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705dbae652c1145e30701d197bfa204306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138058ae08c11b757ee84e4e8f3b734307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f2fa90e63a780afcda6a910193616308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131380b66600fc0aeabdc16a445dff8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c0c23340aff7b6ad734ae00bd4187310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1922f7072e8f7b153f17dc2831b517d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2862dd8207f2c3a22c446d2143c7f24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320f70d099b8ef8c295b89727d2a614313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf53b9a2f0139caf5d0de6fa0df6dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9649584f8c2c1fd256019d61bdca4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b850c1fba023a7099194724d15182316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830c6fddfdcfb1a9e27eb903e9c9ec2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e9c01cd8432aa08268ad54ec66a22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44ec427c07ac7aee714cc0a630e1ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9592f6a13d40afb57bcec4b84926ee7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083b09ace5cfd4e6bf933f900d66d8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e17cb44f1d8b3bf74c8f4b5b39146a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a091ea32bb60f018174aeedb7da84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ab0094e7c18ed2aa3600b9f60078c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44723f490c05a2c82b30108fa96933a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193023031f9e708e50324951569a35f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67db0d7f39efefb338bf428b9e56af6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21920019ad65c01edb313f68b7f7dfeb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23730b57818636f3e0a7afbf166870d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37e622df52edf78fed47da66709e34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6311b881ee24026f55fcf149f6559df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4881828e07f1372789297ef828990e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c15c85f900e8b6930ef9e8040e10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818686be79d4e654b40caa239cbf120334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f90dc43ade3bac5a4447c3fb4789f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79fc273391645fe7225a6fa078a0e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80f5168bbf52b17ccf2ebf33dfe4af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b41f7b3b9b5a981b9c93175903f38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ea1ceb5e5617921bb11b7219f7368339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede770886fae7ea5b89996934ae17402340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9903b4f8454f2f03b93436124c5b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471a5153d1b5015118aeb79fc6e39c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a045b9925431503a08ff903860310b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0263dfec7cba9ea1a807713b88f998344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06532fe5dfa1ee173459596370c6164d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255e64827d9d80a9670541c1f573687346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28619e7b39f1d77671b914deeb4fa7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407286fdf89985aaf8703fe21fab8a59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb742449a5097a175a0a4908b03bac52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c08b371ce7f68d577a5408dc8dafa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099742db51392ad7e163fb40c42a4484351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f6f49ad70d9ce983d19681c1497e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e25fa65e00dae6f621a0afc16121ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e87e164342ee80ccbb4a50410297a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecf3bd6e84bc19d23e990c37fb09c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477748ca8355a3c47669481d188e9fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e7ffd55783b09502c467d450b02d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3a67f7baf97e0f6a25d4863a1d7a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ae79c2aa412aca9bb90f79e5a3b24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419bfaee9aded3d4d97184f5f8f35c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8a5d4f8ba378252af7e0540eed6c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514725ac62ee7bd802930acbd652d76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa19c67a9fdfd0a91f2adab9525f9c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0f2b42c5848a52ea5b4d29bfbf80c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4277389a3110cb019e87fc2f4b3620365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca76b53eaabb11049218da8cbc4ca05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d8ecbcc6ee1a9ac9a08558efd7cf8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42dad1a79c4dfb69835b10d3e07a7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaf0ad323e4cf9cae66a52af43b59c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3c857fb3a77e5b3bba629bbae9426370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d40f5a4443dc4eaeda9ea1a88dad3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cbf5fb89c241d156b1e55c286e8b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8994ea4e104e6c594d14836c018f7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0f19ba662b8501ce25e1ab61131dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df278322012b2f6955feb750f21c4654375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b2c4ca383574c116af64db535caf8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85ce05afb96f94895f455f8fc141c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56184b580e95b4edfaa3d07471fcbd6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4986647d716b9fa50a9a5e0ce49f297379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc6aa586805e829330132750ecbc97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa75a18a867e209b37dfe71eb74f4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae667234dd7f411873e7e90495c907382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658f26a827e7d1120b643d610044aa9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e116d5db40fec70be258a707ba088f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ac1b1b92312d301d8e302e8e73249385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879e462c885efa6a22256c20bdf3a33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f9fec372170bde133f7720b534c55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5d33f71baf1a85d06e573056bac06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb999f1e4df2e7aece6642539ba55c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cf4c86094ce584b769acdce959c05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41246c18f0edd36609b520d7bc566f15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cc252fee1592f91c2c9b45ddfbdbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d44c09392a09d83c859c6bd3a8d78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82441d1770519691539f7b86a3ca8e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507d7abff8c661cf76f1e3575d56488395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7269e2b9547dcc897928da57079b39396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba05923e4f60fc73261ef5b3e4f49b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16247b6732ee45156b5e5c5deecc78d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628725aa87102c6a41cf555fce7c03a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a10007d548a080a071aec677b790a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4d955298e920cb92481e0dd9f33be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b526253ef8c281594028239227d9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2afc68dfce957a30c4e46649624f6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce43d62eebd2379cbe67facf8a22cfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c547910621b223538f2172ae5b81f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882c5f96371580eec1b30c7f6598834406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15016dcb406f48c352d12aa7b97ec54a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88eb25cd3215f3a46dd856d58584d84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7d49f8e74eba56947893a70436044409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c02148eb4073fc8453588aa9ab830410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214cb6d825edffd88fc36a1fcd7445f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569a72535fd6cbb941d45b03036f631412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c00339c2d0aa0439e61584115919be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac682453b255c3c1a460e4f5769b292414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2546afebed80c6ff247af85dba4501415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57d175cdd6cd06d00522696a219f3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731739e0195d09d5c06257f0c39b0f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5f9e84fa69448f727786c602a25b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b7c871bf1652a1f756af3106d5495419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f3a5494190cd7a0301eaeaaf4a057420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ef224a66a3ff1eba0752dcef9bb96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b52fb00e9f6430f7f9f9fd6d585ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5d31444d96d0623481784281f8d03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396b6eba3cc0ae55b7652ef2e87dd13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1684f2aa3371df4363ff6534310215425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2764f5dfaf3d857ed4e63ff7c77d7c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b9cd2953798c851f581c2bae95f92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9122b6fe059d85358b04cbd13ed84f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c75182addd86f2dbe86f899814de4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463cd137f90f3c9ea6dcd4bc6ac1be0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438ace8aed19aaaf9c318c33e3db078431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf49ad7a69339a02c7112d3e013b53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d752050c61f3cbc35ee159bea4c8a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b21a3f9f28ef71cc94596769f2b5ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fedf77b3cde85856209d23de9a5661435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8165d84f10c31759a829825df47eab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d28a2a7ab9f98be54967a8a68c948437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d93f7f8b5ac75a3b6176c8e95c7615438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4af061a8b1d3bae1a03054b796489d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85967593f94fe1ffdf84d47c354c3a5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1b7ceee51cdcb8a2ea8cadb75dd39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aac75c7eeb0d7050b2e268d47ac89f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627eabc6eb584c3b23b866a104c43de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13be26d74be27acd28ecb6568be197444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c3f59b8d4046a5ec20596b67e5d65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaf64762d9b785288ef82cbf8eb4bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8cdb880b70c3ce16952ceab0a61f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c9c0353a519eae5eba222f32f8b87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1519296611d33ce5b3221d870180c18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a499e971d9209822cd5f9aa189bad3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35009c70cd0c4221792d0319cfc2c50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee8c27462cf37864996f1a9c308617452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845fe967572fbad9951a9e1a6880598453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80873590ef352565578749fc78558e19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f38ef7ed26ea40aff40ef9600e8a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b5043e8c7c792b27034c505855266456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c14a49744192aaf98f06529b34cb28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c24213d6b20b3c6d4c5cb62067856458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da4b3de0c383795d1a16f597577471459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d76e3e4b294b1ed481c8688a12e22460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb885b5d07d22442babdf38633d2fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664948e41ba6b3ddf9519aae5267aec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc60e9be94780743e4eaf782bae70f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ba92e5b99a9f4491048758e620895464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c10683a9d3e56e8e49fac2f454315465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544e071a3dd1ae90a938ad544fdf673466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d3cea8ba218d1fc4c1ac81ee74422467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8992428761151083e6c901f62c879468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d1ebf4485f6c061df04f11ce2c733469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47021e0b4f807c958877507e0eb4f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177b82a8d61150e03f9dbd4cb98b178471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bc86eb69e9aa9465064e21a946005472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701477626e78de37edce10dcd67a9c1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ec7393b84ceb06f676d2a85d7018c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97862607fa7655b5c625e565d1c24a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bcc4c87ccecb9c7746a7ba0b5f0e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c611f53ad2f5bc6e11ce381397f711477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa5958643dbfa9f6113c4f1364bec8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29307d061da758e4194de828b28f7e21479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edf1fb5dfd414c7a0f6fa4753895d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79526f2827294220226392128732ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e1b12e2b57549fa59cfca0d93b037482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450027af53d17e6095da424aeaac8f55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915d76570158a5d0674e7b4bc0820fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad50afe6fd536677f975938c4082e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79354f3a3c95bca5fb6129ff5070643486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acd663c081094db59ef68c9f08e021487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da0a8d8f19f08e356270997d43e2ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158c7a7dd78cfec3b8a423a5985602d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c848ff64bc739bae73e158c239159490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc364bcab7ae78017d26140a3958a55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6c01455e4a6a792c3ac094afdae75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b7af534c0e413922ee647239a3675493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31a57f7a63303b66489346bacff7c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02081b0774d1428384c5ab423ba696d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f754952fdd242f1bc17f2daf55078496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343398d0f5564ec850e2b7ca2321907497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43c53ec335342f2ea5116291d9109a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c713b0c0639cff117ad9af04298fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97878f8a7f27b203555affa5901d1afb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3ce591ed050a70a99071a543f2d3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be231d9b1ddc822f204c9f68945de1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50e2c6ef759add7f0004022e7b4d17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed3368b87baaac61beac992f631572504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ae88b3682def2a11bb4a62ae27d9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79ebbb0f8d4466186a20259c1af3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9cd9ea40b8d885becd3213adac06a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fcaf6180d5cf5fc29bcfe2472445f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a5853a28d4c5ccefb1d0f440379b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d339ff5313bc22c246195e429dad44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b57d692ea61d136e6c38c3f8b4b83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed646a059e50f5766c560c55896123512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303b62a5e0748014b7fb45376f413ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c6bbd17b680755e0af936b2f3b45b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfb9fadedf18482f898c2de8c25bba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a93faf36497a4ff5fc7c063d26160e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b99b4353dda182cc11e4e0817ade11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4130798e57f63583d9c6240814c3ede518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c6a1c8e80eae38c8ecaefe3721f81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa792b841c0fd0c021b4d81536e32d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202673e8feec68ef78a8bc1b7cd2e16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f620516151924d5a6f4c74337da2f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da491d4b5333ba718c0677b085940fc4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32451ff425af318f4436b824b50bc6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080819da0a15e463ac4f2b674662107e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87f9bf63242c5bd578a4588268510f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7dbe654da82e79b0315e621dc9bae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ae5fdd0b9da796f50401f450dccbe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba0ec7c1f5badf4114a8cc8f51d7f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733dc442162cc9cddaa97c6f8283b58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325bfbf2d17a2aa02df8774ea271227531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd70a7007422283894ddcc1d724b9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e13b78f360c6175014527ede8969d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce3834f50aec6d3b380dd55a6546d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68163a18c0fb5e73019cd1d25303765535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5bd6941bb5fdeec622b35db4ad4c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd646a6433b8ef6595e2646381450c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecd72e304a80b3bf3576929892af15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201ed469fad44fb0ad5cea40f0f329c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d467f84531567a5b4b6c7eb0c72bcc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d16035b5a27f4a910f8eb0acab6aa7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136d6974b58b34664e4cebd598f5c08542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0229bd1e0d9688ca2b77f32cb5a5378543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186b6711570c64921a0a7da0edd69e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fba8d10037f59435b78ad5e61da387545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72293c9f9a4dcf3cc6bc489ee38f95c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5519765518ec565778d5b8c06e43d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dd49904b823a54df29c8598fad0da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85df36ec0fcf4012093a34d349db06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f87fa03da05e996a5f175d4ba2d86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf88c4cca62eaa351b26a50af31766a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3aa6dd26139b2982f06e3c5ef1216552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f55995264541caa93db7f5c9da83c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e06fc30d195a6bfa75b08aba6dbafa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b5cbc2ddac4e3ee554b0c662c1f7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f943f056189182ff24fbf1fddc418f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d5ea0ecda6a1016ae36b8018584ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a65f8546867b661b30d230325aa85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a84170e0c9e38cfb25ddcb62539fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eda93ec5d7bba54e76d47ee0d3c804560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b98a00be622d5827daf87560e30b28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368378c6010e10be4eea76171ce12108562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b586c02b18404ad25f935dacc63d18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeed1f9e1a7c2e62a7748614ad7e1c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990211d85f12b78c315ea3edc702d901565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95a60f3c95b596412a97e92a9c09eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8e12920bbc1ca0c04b8df21f18ada567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a344f8baf0193a94cf329f9368f1a8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096faf6bd680e1c592bbfcb8d98e1c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac929a9c331575981763d8c6e58dad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32523ed264562c71111ec1df541d05f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527123631dad978669b84ae38fc24b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e5083fae020601a530d34d9417609573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702d16f3ae4f3dfc7ea256822a1e9cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076a6675ce693eefb6502105d58f712575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d07bcc1c88787dddd8f1a87506367576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef8bf2283465279e6be8574ba81918577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44392e4fc4364d995e4d2fe1e740525d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0604f75a9a251587f76e6729b00d319579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5173708829406371e3099e751a29771580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1f05879d673bed2e3edddf3cae5e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ad94d1126327df4cdc9c5a50e38a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed7649d4e318c18f0e6319f59feb79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fc17875a1694ac90a0742d86541cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c842ff9f1b09c1cbc77947e5ad4bf9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39108b6aa45c7eb2e32cde546796904b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c645909981281b93d8f412ecee36433587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b574d8bfd827ac193d6feab90b5183588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287ac8596343f6d230ac99bb31a3de4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803a1c8d877b4b92d4729dc7365d1e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482155fa3db7308e99c195d28f3d831591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae33d4ed6060b85451755d6e2869f90592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfce2a6d77d3d84d2421b819db4cc32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef97505bb33bfd8f69c18223a6c09c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6024394c035d54c58aa5752aa3b5de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265401df723a6faa2f0d6a81b557a97e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9589fce4446d188832da05c00c6605597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c6448ef073e15b3aa04ecbf2cd7e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f4638cf0d95d5e52894ebec426da2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72282fc7785f0c620ca6c82d1b221630600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16897fc2f553fa2f535618745c4bb6a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d3520a2a108a528429d4a03c77769602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece2744df84008fa481a6d82d85f468603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f67170e62032e53f860f83d23c5c32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f42f56ee64d51b2991536bb6b8766b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf7fdf2ac78569174457e4ef07e873606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93ce1bb9cb580cbfea35ca2ebed26b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175239f72ecab8a6c5a0f24fb6c489c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021fc49d1f0d8c71017cd7e138f20a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892e8f78f4a3d746ef157fa0192e64d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f4a5c6f8893066bbfb18a788de45b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5c99cd8832a6d155071d571ed9515612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8067906c0fb0c101d9786fd41d9efd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba8c0b39c89b1face9ee7f11b60ec8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a434fea904169fbb77fc6218f33ae05615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d580dc7a9ca0d632079b6979680e17c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf6b1a311cf5b16c913a6df9dc5cd8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e50a8681f5deb3837d9331b959b77f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e252ae98b5b0474460f34c1c2b7e16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d31dce5721284e56e8d90b8b9861f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3d0294167af1ba90edb6796ce0fea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b7271983daa27b2bece1248b29c4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37541ed5580735e5a84b423a35cf8e11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb96fbb28644db2a5c48961d8600c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baedb6a0b1ea34e3326a61a2947ab7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1b0cbbc05164035e5ef92ee45136d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939c4436a27807b0698642e641ae706627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91184a41c70bc8199d98eb0a74091226628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea150cdb1130efc7e5db30ad4091ae9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb48fd88354d0bcf8ac94c9c8ee0ce7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47ba79bd4ce98993c0d718e2d1214c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d237b356b52d898ad85903036db0fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb355e37f6287612de4307fb405dc61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77f2b5992d850adfccd99d399c587b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17c54c7f34067b112cfe99c790c026635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfce1428092f12259fb93c753630c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c208385544f490aa2e44a7d48575007637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd170daaaebac7f01bff237d8712d0b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258e4b141e08a6b517306dd3a3e5139639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61f0c572077a8a29a0cd73098fde8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790481aa56962513bfff9e6d145df2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ed83855b0ddab1119ae4100edce29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626963820c2f85ed89c26966685ae6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fab9caed4df2ee4164775224e3188644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd344715a479ec0a65ef98292c8373645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41034c05e4290dacb089e9cb1fdbdc21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dd2cd4542d7879fab157ac578be0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeccac2d6aa3c69189b84ff548cfd73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0f7a87f6b62ff9a82f7cc4c0c2318649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80bd2b6bdbfa59fd24ea7abe8de236650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dfe5d1458a904515522e755de5808651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2707c2c30b93ad20c15504cd392186652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff1a60d1b911d4382ef36837e08fa3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043db540783f0b685554522a846e272654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d08defab5cff38c00906a2a287353655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e19da22cd0b09344758e17c58e3f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267500e65c775aa43cb58b982cfb601657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdbe1c35ffd7782e99f657cea3bbc0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab289a8bed302754a6f342dbe81a10659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707300a82515f163b8264f5dff2841d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f2ec3cdcce6b5fd671ab67dc37c94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dd064e437b4e0c2f002736ac54a79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd4c8a600f6f1eaad23f53bce60586663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a76b005fcb4de9a95c108e885c87ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc4a426250490e23a416b4afcfddbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba651860e1cdd090fa25858d29dbc48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b12c6e0400ecb29f9936493d932cfe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25415076e664929b9320cdc455eb7df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7f56d60a2dd57070b3dbd89ed0b8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a952c245731f962134fc6dd757c4c94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4db438170c62fe8ce97bcd78c0602671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6c99b6daa1b5705732b29db64c936672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d6949781cff6250457c8ade78046d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbcbf7b45e7883187098d92137a612674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea8fb3a6ef2fef610708de91e45ba9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c7c385228d4e5cbd8f909adb1b86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44dcdbbda070807686c0f6e6077208677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f3a10349891452c227ba20e34d724678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6a2d087023412661eb9299a47ab2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e788f6da95a8b8646bbfc8adc73840e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5659c7efde9a95a3e484c093501916681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c759c8c5ce0a6c8c198b4a4041737682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61756ed7b346408c4aa8136fe87e59683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976a030b85d5ebb3648a7b7878a72f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc780d20662d6e6a18486c133dd6b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c635641bd91e5cdef982ad86a20eb28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eff7948fa27baf3c147b343f8aa54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc3f0c0ef30120b1cce3d3dc32123e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18163c2803addcdd45fec95e8ebf7b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28892240183a921e87d66b186477897690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54a8a1ddecc433885c6280ebf53211691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3489bf12b97c92ecd6b9b7917c9589692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be98b018ab5a5b6027a910e615340693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a34518b5b590bd9bfc4864b6f0e42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1394725187c8b2f514f9a0e536d109695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efd42027bf44188d98619eedc25c5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78691f0850b0f56d62c6eca12e523099697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aecf46289cb422388ddcdf33d0fc89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff87980b2282942f6a03f50eb498d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a6b37c331e75952b2d2fa724f4d28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b04d38506fc998f91ec73a821d489701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f2cfaba5dba50de47d02f71499c8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b98c73e10037014d6e3ebe1f61addf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564a922bde3ccb0f3a821df409c0ee8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cc18f0395dea1edabaab76fe55144705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4af0d27d9f8736b4740bc26394e1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d52904439592d8dbc1c9d51bd21a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aeaf115888f581cec6a1790d6ceb8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2e227b30d0b238a5a13d64cfc1786709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770798c9fe2bca519ef1909bb494762710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a42068324b194fd753b33985727dc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eca232d8574a3b16d1ad1c122f7d51712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8688c97d8662ac3f1a50a1be9acb6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19d21d598b2bf2c8653b806fd71945714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07282b8fe41fbd433bada559b283b7a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e7ab1bca005d931388eb6d37dadbb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50542c512990d1d786068b94e06289f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce2cb9344c88fed484630fb8d15e1e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca0ca55c37095c90cfdfe599ea5c5c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7daccaffd4705619a0514158d5c383720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa501aa5489ac752d7849605916deee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaf478e59350777b64958ca1b3668a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a08a21c55f65f757ffa7db2b5cf07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdd913318632add707dc22814434bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2e1525c1259e81298f15833da2fe1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf143edf2903022d86668939e6b14876726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9778a4a770734be450954fa700a15727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66b35279c7c0be91b4880277a8452a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f33a3c5783f4e6e1a227386e10ceaf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f45517c2a624de1003637a7ec62b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f815b6c924aaa96714a69a668c66269731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff6d8301347903b835548dd94c332b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2474bd187980bb5575369a2f6ba8ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d50c76c8382636e95d6f4303ed8b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fefd79b0723e4ea4b9df66e1c724fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409dfa3c86bcf7ba068976e3377238e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d81fa3231b81d19eb80a90e7c79981737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbe55dd7c55315d58aca3a09d5059f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffc775534f68da8c68715ddbf3e387739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c68e80ea0192e2340778dce34e5a0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fe2c0a532deb9677129624504fcf1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dfaf30a1e0400bdb3bee9fb9753a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa57961b059d552fa8f8f0327a1b2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9cccd518ef04a12a51218be6b3774744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa990b5d9a6ff7bce94949e7bbd1aa4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ace05cf17f561ef4c84d33a9f80d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed215c0873aa1e29bb8826022a91fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf3ab21e455acfdde348e9388af851748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50efcd84f2849c9943ed26e0820df27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b145381afaa545e821ceec273b744f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8da13f6cd1000bb199c92e76f2254751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5e9f3612d019fb3ecd32986216471752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a92e417f19648ead6ffaf6da0190d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f2910c61dd3d3a82bbea90ead5a49754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffcf907d9de8ea6aa31a203e3fd709755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ebe46f731aef74876096e8ff5e841756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef0805d275a47818299507fdc89a7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d920c94a3a39cfa08e76fcc26435b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84825d7b8a529b16b277048f86e6d4c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2aba8d5bb0229674cb185cc16d1c871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81564efa65ee4b827e2116ff5820012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e326b4204ad1ed79bd543f7fc0e8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd6b129425110a6c25c57b804c3baf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0e661d7a45a7a6e23fda8f5c0e7645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1682bbb5494eab94d1b36310696746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fab114025ca03edfb40948b573bec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2d299b747fed3abc8d552a7f5dce88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc9f9d339b43b993ff03808e9c93b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f2c7f56cf600f90ea649e01417e5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a4d812cd4f60de6f35ebd28d4204e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28381070d60c36ba2b5e632db6e9d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba912e761e0faa2675e56cd3f1896e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a0216595ef198315c3d60e5079da714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b233fe6ab7aa0626636436b8a6ad4c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010ac96badd570df4153b1167ca5dff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448587302bf238938337e974b6c18b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a82d2a04044a8807c1634b79a960018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19676ee86358a8cb88888049b32f9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a5f33e79b449da7a11c6ee9dda74e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52544a842ec8e741ee33126a650a9d5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7319df64e08d0746eebe2f57f4d57f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ed526b565ac5c1e7cf7dfccaa192123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4c8a6d6a705821abf6eddd77bb94a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931f26d4cfa41104ad947f306ba923425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a5083660264bdf3caac9e27962f7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1339a3cd1de53106ca70cbb3b1e1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa9e868e52491803a4a55b1d6eabe228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d14ade8ef5900e70dd90a2ae03d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd6d9544830fc26201ecc67d7b14af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81907bcbc887358c66c4054013c7b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cda36e28e0794dac16ee8655ffad8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262bcd1192bdb54309bf37a4cfd299433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da5867810bf04f6dedf25c1c9b050a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06364fcfd39adff0cb45df4464c62b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daee457e9a216ab61c8c671e44466536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f401865bdfb7d3127cd2a516c10970437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b099c2f1661d7856d3f11186c121b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0868f0d4e87c902be70fb10089b5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f72847b5326be5b10df8420be788540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e72b0fdd451a745c577bec1db2b5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bb4947e54007f206468e0092f61b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79982d76792234827e47270936cc0e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb460695f97f0de70c55eab7c3720a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e433ff02fea0ec2e93ab05b653be41945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8e6e11ea1d453e887a3d922c8399346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aebba99898b5fe95bc01dcb9e234c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f665eef95c11e1b61f74cadcf3e77348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aadfd36f746451f91f07be5317a60649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095896d82ae6a6375ee0e1ab7648e14650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e6442df21f169ac795e9f8a1e000b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd597226cf62a25e338edd285c0299e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efdb73c8719c12d21b71253805636c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10949d574c6865151a8852cf1b02276b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7723c8941879b3ffec5d0909b2b3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50d9317b18438299bcc8058461d60a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3507dd697a9ba9b67e37db8dec4d7f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c04852b56a5936c01a41ac080a803858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ea50efee66f737d478987a64cf26b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed964986f30bd095b87cdf9a10cfa3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf73c1438012595b23a91b2108f8bb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6a095e2751c3cc8559baa5aeac5fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea0a087a65a569f69c2f7e3a1f70a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df110baff8b33427a34c78212829beb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92974e6b2cf45c2c93a47a62ce864bba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11585e118376ab18f877da8886085f3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee11ccf80d698387da8f9d9cbe50c7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc864d4d8bccb5f8f57e4485b1ec8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bc82199f658734735c0956abec13f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087f80b4123c1d47030843be9e0a7a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b4d8e74c1ea089f7430cf40337ca571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576864f511c4b040808afb11cdc7292272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1e00b04b8bb59ffadd438ee93d05573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1ce692f1c49a55e9ca359f1a1c0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454519aa8d0ae6cab1a867abbce340c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97c4c8d314646e49f147e554608d8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5e56c17514fdbf41faf0f7a55341877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187b035ad4cf5b29b805103a85b6fef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b446da8eab95f38b66be98128122f2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed1e866a655462b17f6a25b9d342d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1e443f72bde7c8b3e934460aeaea881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d4bb50ab6692944a837782aa160bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63479a077c0eacf2a121cce1c6e4195883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecdfdf0204c786ea1ced1d4e7114dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7e702713da332ef82b02f7cf3924485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a77c4c3330ee303759f2b0584c8a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5e5cecae782095fb2979497021ee487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a46475d58229ae874de3f94d28d0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edf4eaa9d3f3418270bc1327cc50b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b95b03f12c87e68ed08ef10d5108b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df46e5f4a878731935a56361f9fce6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d06c1db3eecb5d7f13eb802baf5f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f924df162de17e61ebbff96a55df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59d9816b057fc8d69c00a39ef5f0cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883090780d103c04041fcf45d44643995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827938128dd2ecbc40beb221650e16e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97270a536b2004e657053a67fe92f2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f15ff5c6778ee51dd3ee86e43eef398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbd9113011f8c7c9fafa8a205c094299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7fcc27d3c6901c94c19d6e1b79ab0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea0277a284493b1b9a7a516b56b7a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1aa2876029e61240d3ab52afb4a8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2005ecfb452942a8894bc9651c18a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53250565f1eccd70a9e0ec3791030d2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7c4d9540918c240315a50bd0edcc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443bfeaa0626ef2e8b5cbe52045c180106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccffaf82db0e07df06a2aa6e59dc10a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ef1dc933f5d181ef3d40fbabac438108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171408c5a43513286e70dfebafaf784109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5682c8acad7ee93046092ad3e26688110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a678aa848b9cab1e77fc694c1dff65b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7175a9310de3b6a838f3bef7b6b7a56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6375486451921bc8f1d2f81a420f2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823e24765a90369efeb63ce83ec67de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6891ded2d9d0c3d97692a87f19db3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409dd88fefa7b076fb66f4b770109e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faec44e0a1f42b22bed6a02f998d460117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39a7e022ec79b362773ba176d8d69d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207761ae495cda018070b2c14c4bcb7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745ee635687e4664622fec18e25f582120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc22fb64cc6428c1b3d2d69e3780d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db0a711e7fe522571795adf943256d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a35e26a5318808a379c5b3f68ac0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b81b0151865e6b725eafca2835abf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47262776c4ff8d03abcc6d6b6cbca601125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b654c81adbef4464c7490a676a5f2c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908b1d2d8268f01264a631e3a283d53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f08adac285f05a5e40fe415d0e64b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e71a8be45289f06db4e8aa8c81939129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dea7225348f3bd4a5037aca293971130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d840c6cf649ddfc099cd0f7fede347131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2a4df030ef10b73382e23a822ad27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd917d6d9d3ea5ad2c8c21897b1c2f2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2db76fd2bbab1082a85277e506bb96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049d78b653e290fdd12510c0257dc9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0f43547ab6cab2f6bc3870d550965136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb82aa1905aae13d7ff69aca22116a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98c5074b15140bc148d5f794d575f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3989cd9bbfeadd3a0d418a88f0a41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c94806809a7774024f942c8d7b4ab3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ca022bcf3f31eedc0b6dc5969dc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf03b2817ed8e1b967816f31f74e0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae1851c75e0b82c61f0de485658036143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a917e132b95f2f127b2a393a1c0759144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b9983e9fb869417d1d9b7650c5a80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b7532e043dda21870e85f91b2ea2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b23f69701bbaad774b9cb9eebfc94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cda8b4d03fe4baa1725d7ef91655d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3494977caa28d272f1d5e51d49f75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c95910ea80b66e73b97709b5cd53b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aedfd8f1181227ddcc243420d8216151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9948883b00349ee54bbc4f1e7889f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff166af8af936f2b90da63a1c36a97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0b2ea998d705ec0d905e4c8aec1d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcdbda2b7abdd41e5977ac91e201aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94128f5f90cef696d21aeaaea0a0994e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa735c20e4b9054bf3a0b4553566c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4f4d459c20c8170b2c79aeecce402158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b473c12def8ea18a1b213fa83944ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2352f175323bd8e93141825b5a2fa2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e376e3787d78f83080f42a14c8e6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234664c00a5e7bd3045d1d004aa015fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf07889de8b02284ab6aca123320940163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62eafbf36c6c99b914d04d7cd30bbf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dfcd868095492a74fc62339cf7980165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed203d603fabe0bb91aa085bc5cb39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4782e4c0649a5dfb9a8289738fd765167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef6558d80a135ba961a3337d817dfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c4cd7e5cd50b19f79eeb4e6866d2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95f1a8477595ed2dc967a763d333ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bf036ff3f222d94cb2828216eb573171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2f5acd029890a6750e4d11858bf72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651edee69c8ff33be11e00fd6fe1c79d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f8005c3c730854564e91d7c53d0da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26505682f65f1bfd0c85895051381ab7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d98e4091681e8cba52a28dcc5236da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e916adcf2877c1388eb4b312a0e8444177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b40852a41c79316cbfeecdb7b3298178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8ee41df2051353f72dfb052aaec29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59dfb793a501ef946209b0b27cd536180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc859e74bb2fa5259faf4f3d0aa54c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5addddca62e289c3f3ae0d757f1acf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee17610ba8ba36daa3aae707f870c81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77c8310f552f891a741b8533245218184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69fe3663e9e6b333882d415af65a42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc161ec88fad3232bcbaf28dda89fb3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6544c1dc1bea0c98b8c22368a977a55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fd4511e0f8b547be7160dcad5adfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48da277a6d1bbde37ed17692109644189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6995a01316be273dfc27a3f934d09b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a567211c7db0b690aaf036aa904c9eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b88818b67233e659f19e87bfe12d4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ca95c8a394c2ed516a6fceb88a790193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3500bb2005983eac41c188d9eff3c8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0bc457cf535cc1f7ba2780139bb15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109b9f41380ded4db4759b40e0b8b3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847ae153aa6b0ca3092c6697c21b76e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c2f67ab8b01c5e9ea59d24825551c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3474d458bdf5f9b6c33d43add2d96bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7bdfed7876bfdf438e32ab0d61233200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470afb35f1fb62f54d272aa9ed5d641201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa63ee64248a92601fe2022fc33db1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79472223ef7f6cb2096ec9ffaafc4404203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e968f9edd0f2ad989e6ddcbc60caf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ebd9526d0fa89c59543651b874508205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf285ed16a6cd3ecc30e66b4c15bb2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16e0f97292d6e4ea306b7c9137cfe9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773578b42fc2ac0ba1678c73ec0cb50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe77c2a4b574dc1f69588695360df6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044dfb62e7e37955abce1653664d52b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6d69ac5718ef1d5c3263daeebf5d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e722ce5af69ae84ded41ba31c68e7aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d33a74d93d402720c5e9ecca8d15ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55623f834b551f6c2343ca9278fe73f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e75baa3812ae94cdb663351ae5eb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c2fe44a20e9419bd7831cc95aad1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa7ccf1db7506991313c44b826fd72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcedb1ec33304f52ca513e465cf6457218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949d51140c86899f4fe5fa06bd12a23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552458b04198d4dbd51a73c24844ae73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60f6e0a814974cacbef7598bb6a35f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7adf82912a225222a172c12d3e828222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260ed03135c38259f7571d74799e544223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350522e34c803296bcdceae5c53536d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42e6d837fbe298e92e6fef5988294a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cbc5e26540c41991fd8b07a265763226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718d3ee927dce74a4ecba0040843686227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a697e8a2ddd698c0320e1847a25c19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da02501f47927990403cc40aaab9a9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7aca4393475062e422824460b9d8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603c66caa61a669a89def45cfff401a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef628f3655d9feb64c739086fd7b6ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0a03939b87c9f49e40485069a3b0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0b4ce550b47e56e3371d434c4141d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bc1e8eee3093b0453e690b33d5375235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfeda09db8fb3cc28ddacdd9f3d9e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5e29236a2763830501ad94ace09d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102a5706539beecf6d981160315d369238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22884910c6ce77762bc00d45a81e4653239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221621960d402eef74ae772e3b289163240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf59f2129eb456ab0ddc8a04c3c8c8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb60662ddc63ba15b5569ac4a6ebd8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cf91db364e9afac28363e37fb82aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca78640ca5bbdca304f6bf0cb59e2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8722a18fea1ccf9a7566013a6f329245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c109b86b4a14d419ca0002b3950fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e17bf98f14ca311040042d5e0c6e53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2e2463faccf428e8c7748507f4c80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5c287ae2391ebedeec61a03e601cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a59b97e73dea40463a59bde2b7d3a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7b7a654c035a188972a8af6708141251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3df20f33a9430bc4c3780d92af4118252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ad37b29ed54f0ec4a7d35f829d43a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cc27039bcd3ec17d7c241585963af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994ea65895e81bdf4a0cdd63302d2a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23c53eef2c5ef6ca681f1ff3532b08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70f1dce13a8a9e6190e23fde578d30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c92f2f40725f1c247aef543c05169a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f76049c1556c199c065e768621ba7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0042b15b5bdabc87b0ca93bf7fc422b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed19895e22f9a1a339b90bf23603b29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d68f4a1f3522d6c190df3a8229c2f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908989956824511d71b3055df33bc9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ec2b5c5c96454a42f0276f5deab15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b06d3d0462034304e2a6e0eb5252a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a4d8b578ebc917a1655d254a87fe8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3a797c07968826fb9ab9d948cb5d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ee50e89655d18fe18d41e54fd5375268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326b5368e40ce7248735d23b4be8827269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e2f7d500087f38309acf29f475a72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c8c2b5c5bfc8842e50f0495118add271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97861dc67997f1447fdaa7d597fd2320272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1821752fbed0b10c7abc60b8556a6dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578db41e0978ef9cfe15f8ec5e8eb34b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ce690fe004ab1806d6db35f0ad2e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68328aaf000328e116e0ee6f7d90ab67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a2ba8b19e4cbfd3d010c8fc8d136a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4ff804948c2f21c480a2bfcf38017278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46388ec616099464997486e98757134c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ce7e0bbf1251d3d321a60d25696ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cb3afad6c70bbde8d4683c5aa7d95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b27804ccf36f08f384666092cf5d87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314fe26d9b642c81cecee151b230b9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15fe733cb36ac58530c91eba4b5a4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c6cc94f9ac311629bb77c99775c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a248b1922f1d30c64ff25eb48ffd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27391e0c332d797864c4fb1720188da8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79281eb193971ab2c23e89e90fd7d7ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef11710c19022a3fb30c6ded18168d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58656130874482b72bb6afdcdbb9d24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f4017b0c5d4d8ef13fe4374c2a79b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f34cb7d9c9240ff30a85f584b41b90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edd6c7ce16d5dc650268fdab25b4e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f8f16448fb9fb22f3c70103e3e1fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfffe7a0113676516059635e9ea29d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febd6861478aea017429b493587117c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5fb88022875e0e82eed02581dd32a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f11ead7257fe92c24a2c73d2300fb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a6f565813655f1bd0a710ef163b32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521927495d6e89874380315538fcbd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd046d78e10fd0daa7c7e9f99b5e3dca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa817d284ad81afee8c60c5dcaa563b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52141693a63149aa83f9e6d5dece468b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33075e40b76321b9d86ed53ac8ac4578304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea7c89258b9a73f36edef63cfbc5a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f0e1699071191e2dee0a94329d903306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd3ae25eb2f68412449151bae487f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab8f531f49d128ee886b74c1e4a7d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56c54c2262d9beab3036066b6d62cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3b42e781b9ba7e5c1e8d375194ef2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88632f51737a9ad45ebf2a996371eda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d4aa60d20700f76928983012fcbca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84575751dce186ca28010535000af57d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425e30a992f6d8abfaab66f99073f12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7cc6476835b0c6cd50f9967317f3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f35340279728c7d5c738445ae59ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0995d4fb51f21a1df4ba116f36ce9c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489741e853eaf21f68653ed87e3619c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1072c1eeed4a319f9cd90d823536fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40480590906de56bccfd81526ae1ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffda358817a9ff0d94337fd5e12c9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32831fa12d2ad49da054eed8909b2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473d07b10a6cbdbd4fb9b1364df3298323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091eeb429c3e834b4fa7d0009379679324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d151bf414d4b47c6aed3c60a5fb95325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a6fd98835955708d57f5ed9908c98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2439bbc960d6c439caa885a62e8e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be373c65d85924612d6e857ffb755f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee55339eb0acb7f6330ccd21b14889329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28cb84a008eeacd195c1a219c16aa4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797f0c6d36c5110717b28c2b0841f62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ff7b574b635e730a0931d94801856332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b2928d998c2593f397d90d278c93a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d28deba19bb0897092991c7ec2840334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdf5916d299276dfd1bc4f622d1cbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ca98a1ca1e5089b256e95e67cea71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fe6c6a61a9ed1d221fcb430cf322e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa6719162be3fd29b6e0f0292f82b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b96742a59be34aea2ba6bd44a5324339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5317f87afe456580a7598c20212628d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00a653bf23cd5898fea507fe330914341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3f19bd95aaec7d41dd63847b4dad9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc9c1c03366e9e4554a89b495bbc11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268e8bdf04b56fc7ec988b5af487671344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad1ff3361af90ea3a733fa504da80b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428449b9556d44a610dbf34ec539fce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fae9f2616acff22c5325b05b2e606347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6536b62f01fe1424be07b010ece34d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d4a84e8abb560c1453292aceceb10349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a8fa8db14ef825a94599bc42755df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefde5f398e50b4dba23eb5c462baef7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9f077af94e15efac93494867096c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70812b96dc77809eb0e38cd2ecbafa1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e05f60288fa1075c27249386d7a0a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868df3f2ab36a4f376240efd2981c5c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a6db9ec3661ce27c24e073b8307b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0acf248f8aa7ab3a968790dcc318f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f1d89fdd520e3ca9b7d19fdbe63e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1484c9a41ed9478befd2ee10db263359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101815469989a8539e9c74e85112567360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355386c0030b0741ae209aabae6c731361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1477c27b52c0239862a7c5393e634362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba24dd8d8b91fbe4482df0ae9ccb693363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229f13b2f5a20be3ce283086455031a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bda5bc8c87e5be7e29becbea5ddb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d04acd216858eedfb2f84d247d607b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11df81e3f1b90f7d1168aa814d2e2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81dcff1cb5e8d78f9b2257188bdc56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98923b09976aa60e553931303d707bec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a0e37ce1b43933bf8da155a815fc1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1fd2bf84ee92d6bb190543507e678371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d0ecef003bb5b88dc12579cc1765c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f8a54c5eb83c8f98aabe57d0f7636373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a52ae3a76791018ff2d17df1be610c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff47c918967596f4fff5ee4b586dc2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055d33ce28aaf23a477c083564d02c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea481e0e2089eb97b99a851d11e7d37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc364dd0d53265e9a114214bab17a0a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ad342e26aad1bc747313d424366bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087edd28b90ccd88b15babb26929539380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2a635847db03790782960f1a5c949381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7a4bca415442d53463a77cd8c4678382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d96187a84a359b8ea8272b124a5894383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b565bda33d346d30e71d0d5c492fd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c857f13e257516950aa92f3f47733d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504188447116c52921b86d8bc084751386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258a34ef31a87cefcaf5d4293b6a1fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956e4f79d2f822d24263c2258a7f3be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd9c3a9326c28ca561f95029cb8866389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a012dd18db63486020c08fe82f883390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163c349e252455bb8be0834697ac7c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee3dd8f1e9df18ba84915d51fcd192392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b8c91e6c5ea829be271a2f37a812f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ac5b9af84bf9532e5c2e6ab29ec0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de287d9598c2730bde1e33e5b97594395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaab9dc8ab55b601666a5b9bb83814396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739498a58d7743532e57082ed42ebdb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48b37f1828d11849a29ffa1e39a531398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e976846eeea14497291d49766c7ef9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15282c5aaac870d835a22eee98c45a63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9033bec7583cb2b1f0aec6e31c1074401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bc601027b425d31934179bebf5079402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff21c079bd788b61eb2c10be3be7f05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d0716a387c8a0df0c083265cd4807404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3585461ab34f9423bac8e9ac18e1ec2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36fb9da8adb45d83c155a3ebcba614406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92b851be6b5e1bfe6f84bffad145f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc9db37437629cecfa80e7b4aaba20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae763f6091ec581654b677cc3a6f22b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ec2d058a9351fe0f1c65aee7c1aaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db574cc17a90d0517ce4dbbaa06a2a45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c304731c2adf72384f6ea0b07224f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7be1aacc9d14495b5a6996fc804297413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601dd4a95e1b0a71331b9eeadfba8bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7323ab8abaa48515873456963e7c99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31764464192cae5cbe25846c25e32714416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23763841e365ff5f1ebb5831e75a016e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560e7a382b8552c10e25e3c41ed25d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319285d5d0dd5197dafb39f54956953419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319a8b172d0b4cf1b2489f6debb6a5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bc2f5b8fbdcb9b5f00dd1c51fb1c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89e736493c8b85e89da2cb2ab3ca63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e08d0967399a344e97111c2ddbfcfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608beda77c19e9c0e3b51b33c2db9ff7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f114acc913783ad99d8d8af0d97eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4fe00b871e78fb781a8ec8f3bbb3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1bbb052cb214d0f7acbc04a3bed31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68144b0c2be8a1362ee4886a1f15dab4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03741b7ac4706625d4b94942a4551eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083d27f0be2818771f98d1dd5484aa4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828091292810c868e50e0526ec1d811431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f3124e3035ef6556435e8b0816c96432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4833dad873178121b60c477c825d780433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ffea416463f1528b580295e0dbada434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25979c71288346cfc6539eb0824dbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239603181211bcfa823b4a9d1b07aea1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b5288192f33f939fa0b1d923598c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008b156e81535b0a87de83c8bbc6d33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdb488a577c226a3c34204fc45ee4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b6daf77c6aa5d03e79abf5317f5b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3506c4aa51f032307604f8975d71b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc2516182758f2a0a6c3cc1ed30329442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1205e4560ae080eda3484176728f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c422af8872ab9c6aecb0a55171ab92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12bc68ddcf5e024b5456f1caa53537445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb6c498adeb4a41714d4fb77e49060446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946edbbba6e5de1ab47d1a109f8cd6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ece51217aac629ad599eeeb0efccc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7662bf3f46e575ca3a5d4e5f947685449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0683b3dc8b3463307aa6cb224a5877450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201567cc5bcb93e10c623afa1657cae6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b8185175321d6ba6d62b93e1267e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ebaa1de0a154015a1d32b24d0ea28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391a5a9c84ce4e6474a14977c58da63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340221a39f074be3638ece4d1044036455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513252ffc609b0fc7dd49c50497a38b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ce43dfd039ff1d51a1d72abee6314457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122182c29be64bb0ab3230e7293f128458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044daad0dec775944bebe7e4b0a52af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb28dc97cb60534ca14d71726590ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbfa08d359f97ee4c174c2ceb1a86a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143f2537529821418b1d598255864b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef093b3d67e13562c437bea1c2d71d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b450a5b36f52722f96e4eb05e8a2a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba125e42d0736a71a00ef9c22289c50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f42495c91e0bb736d713aa39bde26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939763a23632c9d290e411e11578615467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f47f1f69561b84935e902b241169d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8b406176a5ec92d2832ed3aa8dff8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df9b4ebad94d6cca43836fea607fd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804afea80651b0a238c6167111fb533471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699c3cd95321a5f9158c2bea90074d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277de78cdc2095e97e8a7e2e00f7a09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce63a3a8d4984a79c90e3370c5d9c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfb006bdbfd3f07dfef138ea098f66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62a8eb445d6d43a28ee1dadf4f1315476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4737e19d1fefaa6301feeb5d427dda6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7aefd29670b4e584ae2295720a07b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ad4511894edcde23f6977277efff5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58ac2903dcfea3cb758792c7608794480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da05895c220479fb2de5923d867f98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553e68b3fffc3627a8e4bcff806b8a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f19e872bbe026d4d1be209eadf1a80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c056af7594608546335445b004fe80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0d0763bf5242ad0162f1e8dc4d3a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e1297d508a95c0fc10cf9d2d90c00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8761a6722bfeaf6ec2c2ba36f18fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0842d8925de6cb368c3dc0203af6e88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a0bbed432d420dfde11e249b650af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f9bbc8958219b15c66e9c74506596490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849767a96c2de565cbbac2403ec5cabc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e743352f9da988456e1a47d1630762492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9074fd7f58de93716edbdc4edc0d66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f90fdf7037d5c4deaab6607a23824494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a576ac766d0be97138b2aeba29992495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18643dba6bdf6a102ff23c241563c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45188076dabb2dcbce83e5997e42ed14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613905be08bc76253ae94c7ec486761498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba91646a12ced2a603a1c2ae79a806499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aad29b67d91bdd3bafa7f9896e895500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeed82e9d2f87d6995a7cc828be2e82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb581e8a7d519efa2aa12234744cd48f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c612c75c86eb43d2439a9ddcd45b8b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0e83e048967e8be1db39259e4f4aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9d4ff9d37e56d39e620aba88dbb1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8a19e5c02e5b308e011f325b61d5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e7922e73295db59511422833211fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05d3a03d71d89dae323792aec2b9ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939d780a6951e25e6cb576ec155a47a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5262975ecc1b5bb6ffe6b30e43d6109510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d8e6cb8d7b0792ee4b93ed1d5ee9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a177b57ae5b4cf9bf4aa2bb96579098512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a207f482963d0f2c1b8e63f5ea2cf4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfafbddb3a11ea857bf9326f8fa79b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90482ac5a60aa1b11296a90a9df0307d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195c5719b9cf12498f05d25edb5b9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4a50e30a4e2b5946d0753b5c8271c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254036f9fbbc7d285a444fa014a76411518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90e07e7bded64ba619041f7601cde0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbfb7414d7841e86bf42f83f862dd1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4763192d37124d77a24299f47e660521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561c6f88e031f5c045e32e0f8b427b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ba58c5cd6a70c8cc020abf0eeee10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fcf74dd8311a776dc4d690c11a419524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb682dcf30cbfe6f43d34da31bde51b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ca173b6409bc287509b12f97c20b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a02f278ff02112d1b88c3b0addc2ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47a61c060396c3d9c2cf67ec275f57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08dc5e5a0318904c777a503f2ff807529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6bf65d74a696b9c6e7d4ca785ab07530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11e0461d21c6e8823144bd8165421a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ed0ac589f5192cadfe81a6b397ae0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabaeb49098c0fde847c3eb476f76a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558757e277e5098bb541301551d7e77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16bb596b46a7c83130bf921922961e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82018a845b491ec6034f19563dcc6ce7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc75e6d6a34e9cae414487db10a21f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e24a29d361b9b607d75705f0c68055538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fd467ea241366173ad2744396b299539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9059dcca2fd85530f1b5633388ea7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82931e7f63774ec76bd5d1baf641125541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6a647b8dc5fee7ff4290566e7d068542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884d7c499e13da360c46595c122ca74543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146a350fb5f26b5e9e02907b670b991544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d2cc58bee859000d2774931e61ade545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54359c3b80cd55c7a38f221d504cad22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf5bcccb27350d3152be55e5c1a40f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e59bc528c585c19e38f0bf484c0147548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecf83f70ea1f65f963661462293dd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d19b7ed70443858fafe9b1cf00c546550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c68733e141384264c73c5e39233de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c1478883d01f031d8bbfc227b6d9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818142d951c53c42ae7b1f7053342607553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefefaf054241247ee84af4e7722033554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae37611fe6e20573b7b2ef89325dc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ca0f96d6c886f687ca1833b91d0f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f229604f5f673439cb9581c3cb128557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf24ef29f8ab7dd31b20a56a983526558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256d6d1cf3a8f9024ff962aef0435b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbb80b4a1ac68b8bb3fd40dfd51b49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8f2a397f05a749fa9e492dc94c832561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068946cd12fef426f27e1541b356591562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dbc8622b29a793a9d03e20cfb734d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66954f68b1c1afb9b70e16484e60dfc9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc31bb412d9bf11147b7b8e055c4a78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade06d1c6a7dfae7c9a11e72ca5869a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd284de55339343ae9459303831f5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651ec936a78ea8403e58fb2ce37d57f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0a1453ebf5abe3eda8e0898d4fa19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2161a741f9340ada1abe206834de27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb93401d5e9662983990483be1021a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cf2b2888e021bb380c9a9c7e62e06572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7a1b69eea7d7e8435f5fc18d38213573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683082a8746047c78ccee2a49c9f5ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280f92add85e35f3d2683ecf250f2bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb790a5b9c5222666d81b179baf3669576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51404372f5d150d6ed8de8a267063aa9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5acb8dae2c73ffb4e7d89aa9a49f70578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea21d4ae002e0f569be00d0defb3d31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdc3146eccd2c25d0367a15c67bb9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89eb2833ced16e6c868d0ae23ea9d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc7f548ee32350528bf2ce59824820582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cd305ac7c03ac2b24d5c0852b26ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2591dd037454d162c6d5d6bb67e304584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113757ca60307d69999e4c5e2293565a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297c18e0f00327a77bfb6418066975c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589aca91bedd7ceae336a555a06ad14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db90f0148a1eff31ef33d592f16ed3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b762e0a51cffe5e0bb24eb65644f5f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdf5afd102f28f54331089f1ef7277590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca497aa852311ba90c4c6e584bfc7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f774c7765ea6ce0fab759af00a9a708592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766313223aa121f6dfb40e7dbd6f6a94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3875b4f385b355dffd5133b77a5b33a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785834f93bd8c46d0629ab9387abe900595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aae0f4b9c1c0d03da8d4c99427b6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b60077d1b329e1a590b3aa881faed9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9ebf181d525caaeebe6d5bddea567598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e7f6993468ff42319cae47278f93e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ca3b01a06bcecd3d16fd250b0fd91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14029f95bff116598c206b4691dc1db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d97cedfaf7212c05d03e5064f404da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1071b5b3bec75f1be8c8536ceb1aa5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729dc15209dd7f8fc6deb9827f15766604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216fb69a43092d17d281419452881a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a25f3d57818222dd80c753b24047e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7afe2dfd960b9170b4e569710a70c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d260a2d90acdc248a0dcf3336e51b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572efb8c77cef1c1477217a65c0f5e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd106a920267bf39c4a4555d01461e99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb0b59f9055894577688f9dd27c183611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c4bcfa2ee20cf655656fb5b9ca1bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7433f77a20ea16d174fdcf083deba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd739eb868c728e621fbb8130e338939614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0f3d14c1401dbad7144d710211e1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9881c4b12253f406552dda9dd3a66f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f30ca77d560f60fe41980aaf85fa6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2375bf9007c9b16fac5fe31264340618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a167e7dedb997dbc97e9dff7052b622619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc15e05ea40fab7efd17ac0d165732620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e36d212d00a4ca2cb9cf1bbdf2088621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee96c1fe7275e4fe479b6ea65f61b90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f153517458bb85f35101c1d219af0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520907df10c52cd4b61390aa2f12dbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4eb5ef344ba46e3626386de84c73d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dbcf457ffe50fd39986675a3fc12f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01801cf792eda426c9070909ef599237627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb856c271ee37eedde830e8620a11a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44fa1dfd7d711945e6f10472f6c8a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965eb25afb45953c0cc37cc6e58109a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04e2a2e8073e64c9bb6e1cebb2220e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b342e55b034d5dce61789f0b3dbbe7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185db5a938f15ae095e1a9fced25f2f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7663dc9b92d92e4f5f21925b59a0fbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c991c72b7cf716be8b838ddbd096ff5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759d4c91aefa2beb8d0129c7b46b6f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77800e5abdf8819c39c2282a442c282637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55959dd27a180b9f108f16eae4244efe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c849f92335d8baa5ae2bf7cb605ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22399b076ed44cd94e3e7098c3518098640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de63ecff2be77198c907f611f82ce3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7017eb05ae8767cd967ef5f791362642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1995011afad7249e52e82d6711613643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669a9b5876ed2602df2b89292d8043a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab741e8e622b2cdff8a9a78fb01e45645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cf5688c44436b1da250b5d95a074d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fec6f789fee16ad6a6ee7cb2f07440647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699541f90ffe6b3ad0db371e856cf88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbb968d4aaaf3d3affa5f541ea5c14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39233889dd2244b5628265448ae16652650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa7a9acd6bb310dc1f2a9c4a2dafac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a624c9ba7715dbe0e6eb2e77b0e0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e346cdb554fec1da5e31b8560da5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d364b55eeb98f62784a175bd4aab1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ffca96cf7798c6a97ddbac74f7200655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b71a71bb0d818764cee316723a715b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cde6f4cba67711a7673717d15c8830657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70837c415226707304f1c57b7781bcbb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99ae959db8b786ac1782383e082a39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6addc9860ff2a33505e7be7d98d94cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9ac03481ce1e8b140bf6165be6e78661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5d34960be41abaa919d065132c758662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe617c48c1801f893069fc52dbb1f57663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578d552dc060f0dfa1be9881466af08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2088de94da9807ab41455439a5b9c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396f11a6190e421588b8c8d434c9f8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ab9518b36b67a956640f2abc77ab7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe596ee683359441dc084a741e8d574668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc807cb593b68e565b07356121ecd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3658dc37a93d8d0754796491c5d40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7192a7f8cd5b6d303399454c8ed09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec982e90f5527b11cbec8661017433d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a01007795b535656c00dd904cfe4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2721263294aee81910ba2c9218ceb9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28062f7e8a2def6ee9d79315dd169b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b3fc715fcf73d2047e2577cdf09fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115c4a1422d089b14036610d908a79e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede6bcb76c488217779abf5db62b386678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab2b26d6850496dfae554f166c5fcd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ef03c4e02b51f269a5691a5a0fc84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80a4fb26fde18f3835b69461e5b8da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcf0491339645f6c4fba7f517125e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0f3ef385d33d69ab6a8ba8371e9c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba5d9b5d73415ca12baf39ad8625b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d2dcea4d53577a6da177973096362685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f75c65d11b4a953e35442d6c6d945686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe9999563f0e6fdc75a8a933837568687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc82045af2d5112ca9312bb8f78954688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28db7eee62b02f58dbbdb691a1f6cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbef10d5aa2b8e62c19cfb24d7e5b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf783bd7fcfb55ac6043d59ca76e90e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0018a82715497ebe4a9a38000a5e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab635474be9d76f6c60cb6ed47a6cc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45b07d1cc21e22b756cf9d22336e39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a9f50349abbbe41afa03d89239313695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b809d8554dae6fa889d438cfe25ac31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e179e282f39ab288ef6551dc401544697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a3761832dde1bce245c859d3ca451698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dc0680b54c676adb222d1ae89a6a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0368ea0353f2e5241f866546c4a1a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3225f9beafc07f1ae73dc6ebd485f7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6694edad0e377e4644bb12604c7b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8e7d0608fb30dd153ccc2fe0d47ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba98aee144cb020e81a0864e647d2ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def519973aaf05f99f1f97140513e16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274f7c0218c728b61ac4f55fec46fba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56997bd144199dc3ad4aa08362594e4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1adc6a08001310ec9611af33459176708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471b6d121e7f88a67c5ff70f482417b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcf0b89855f0233511a9a1cc1c20a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276437dc9a5562e08a24936b6af93a7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eea450137dc566bacea9d970e533d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50beaacfaf78ae7ea38f9dee90cd916713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1d43a462b946c5d4cea3c3527ad7c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3dd5de996c105f5cf9ea2217f6131715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576211cd9bc24b025a51644398589f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd7424c89d96c4def05eb16088010c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ae4cd15d7fea0ea55863c65c71f5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b504aa8204ff1f887a9392ad28702f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a22a89f25018d54816c16236c418b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f309231d131d2a5f2cb120c20b94489721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456c2361e03b1561926f4e480c2b332722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d681e2a7fefad36c3561a32ed2a3aed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478635ca662d4352772bb2510eaec657724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f0a942707f63b5def7801b93d99a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ae9de3055da1420fc88853a4ab9a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07545ad075628b00244719acf732c988727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6372700261f9eb624819eb33ea925c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f9b12ede6cbfdee97ae178d26747c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449288bc661f0cddaa2dac6f5a1baf7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112d18ea5bc780083ed401a8c91d79a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b9b418491c66ffe1a35b7f8d265dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64abbaca538b76671d9651ed7d06792733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e650440c93504dfcb1adde9e060a62e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c22b23451e91058328433a7f6d2de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7561cd489abed9fd6226895f21f7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b111f0cd1e68174459f680184462290737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42986b7dc0879d86a03408e10860aa5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac481859ccb0920c161e99fb30e42b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cd3c027e826a0bd066530c1cd52f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e06c727c0cf58c1fdf04501d765c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399022e0e83e32ba7a3396e3719f402742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f278bd1637f786607b453faca6e527c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8726a37444c5b36523a4923e36d8d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89377d242c53955390a926c5171c0613745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31042a35117f1e8dfc2963b6186b46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92376165cf57e0afc8cc8e8a883d08de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750abc21c061f5cb78923a417618d34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd88f1737f5ccce6b30b4435e959321749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d093ad24e6e81238a0c365f7a9ff72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5243a3767c10d7388d6bc8d3c8335751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932bb3500f93aaca91a8d74970802f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c868a06aa7a93c80e2c11562efd99a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153afa933cdc68599dc57cc3c178000754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab48b195d48f0720ef140fe6b4f224755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b42b97be51294fc1942194d5662290756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9198738efdcf9c49e8b54fc2694bd4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61cbfe99d3863805702232b94e7fcb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f98803f98e90865e96fb144bae9f3a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>