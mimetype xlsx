--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ce3fb0022c28ad443c9d38e4d30db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847121b0d7002d03551e7116f290a42f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3ad6eaa2fb154d9c7422df7c8fc9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2742a8c59596c8378dac711842da64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0088799a5d697516ea5c6463318eb1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da4611f4b61a264172e2b45aca17d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acca3d046b302d987e60c3ce4807c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbd0ab5d5ea0a83dbcc210278ee42c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee653be54b605104b4493aaee42c179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e297a17cbd2b448e4904ef48371516510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eafea466895018a3c2cc9330a65e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b21a90d23e19919714a8d80973ec2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb665bdfb4475c77932b802902cb5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa9438f17fb30915b46436959c2f5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d717eac9b4acf7a413978618b51470115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f300eb371e2d0313d967cf367c7e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518d048cfc0fd28c082f678b4cf2a0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ca8aff5a4864920d979b04bc2420e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c115620e584342bb387e1e34f8ba6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b7f187a8943a4efe2d65abeaa19eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b195551171e17ae92b318fd24efffc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aea4a38536f3c8b4ce5c57715928d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f261d12c595131815752af0fe6966f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d4b2823006fc4327e8d7e2deedc4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d116516775f07e4a59b4e32680eb17a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5504818ed0aa6ca28239e2e3c521efb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f132375fa5c4ca1bf3d2ebf8263000b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee208171659fb9d8448d389b701f13d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1a3e2a32d6130186e9e147bc6955e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7b8ee8d4af773e0665027e31e60c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800b85553e4804277b6ce254a37f04531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0733d14b651a3f801adba30c651ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ec6381d36c5e3925204dda0b98e9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19691edeba25b15ae23d2ef2554ec32634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdaaab38f94b1f95d3b3c106c88bc135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cf6833eee8dae0131221e410391e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530fe8ab8f7326c81c49c93740dd05737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1adb5a0cfce0c6d92303acb4806e9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c7f7108c1712b4f7561b51d5a5b4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4d3d28970a94cf5f85f489899a1c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67463065511ed596bd2ed528bd2271a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aef0f15f6d9dddbd7572c1c218708542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fc591a73859b071730c2da34e3a9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cd71d04b80291a42bf7477218056a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ac0d1051902044fec446b79ea22af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beb1da72d43735fd64704e2a05667846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129febe9317b7f28abac0dccbb7cac6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd1e4d9959d5fb69094fa73019bb0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6c7eabee9b0e3ff081f07fc465e1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447309a93c29107aff5a98adf2f05ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e6b48ae0fb2d559e7451136228ba251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555214c0620342247ef2b71095a35ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0d082e30401b375f9489a65a743d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d76fd72df6a5cd9ff8b62ee9da8d5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc3791f91ae3a49b7338093e8c5c2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29620bbd37eee6b0a3e88a76b052e2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b044a2499e1c2b7ab3d3b35f8fdf73c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d15c734253a382272a20a2dd7fcf4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7816e8a5c9f39ed945f0db6f0b2fe959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11474302e505c4c90c9135b890ee9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449167f241723cb8aa83ed4f20660ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273331ef7e2418cc0543bbbed3fc532962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9937790c397f809c384a47b7ee07ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce182e3be54cc6f0c77a2d7092c782164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30199b49a89ba9e859e8543e2ee2be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d64232287821e76ab2673596a13166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251527460b6aa818fc652aa5102c86067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0d5695aee97a57bbae989f477926268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dd19d0d78f25c4874bf49df7ba8c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b7c87908f72bed8ac2f5761d73bc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8358078c769b6c9dbc2806fc63ff371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c17e3e7f421a4e28acd5fb443492d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19440a09526f4a657bb43ae2721f7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1867b714ec0c102983f2787c9ea361674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef849d35a8c97413703d1d2b29b9c49c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a451ceec638c7eccb2453e234b74dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86a2aa2bf5344e11af9d2decc0538c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ae405415a9039a5b3342e0f1d4f1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42209b2ccb565a080cd29509e45c839679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa12323042e6f0b5f5c3efb9f7a846480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de654033203c0a6979d6c75eeb6c9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c54f88e94c1d86cb14f7d03fb2408b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0201ce65111a90fab3d7889f6e11183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49e4f19b6708c36481bd6cf8efa24184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddfa15752b24ff29b6e3bdd9a35a9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd1fb5e8aa15a44f24c920282e586586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e2c027d48af49bde40dbc42d51a8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60924c399f162f0bb02e469443dae2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f00c16066e93f4457b6d5840fc60989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64385155047de155663b2dc5e2d37a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6d2f8de8caa90e0cf5b4aa7e266ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6d404e6b5786d1d35d3c7f8f3ee5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bd6511645efcf256643e351e6d9d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9377439ed2cc87c557bb2d26d79fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06274d3d7ade2626cc0609410889994a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf33fdcf8689cf4a7abb08f857ec74296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669684bc9d2363728e4eb284af6d10697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63dc96117c7e88d68a42edfa98819f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e0a4481e2b326c0ad82b5f7b7089899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd48a32451ddaaab2f2b4f90b590d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5631b08f98df9300a357d442e94fe7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0101074d6a53015449ff76e9d67dfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a6379a33a61480c8457e841606f3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989edc3511b7a70ea4a6a3de68b96db6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5094c78e79f8c4d4892016ccbba592105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004e6e1e453d40485102d6af52f1f01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe441bd4306278eacb7ab828c45bfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc13010f9e6304a1c54234af279a47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c58997ac0949bfe7e9aa4d3567097109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63523676042c313e8f64bb3615a01434110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3cd6e86d98045a2f5b757f83d1054111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ce22b14b39fd691cab036027ec58f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7badd9a5c7eae2d7d9f37a665cdeba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff7ba35181183e631bc3f4a0bd2fb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308624965827766d3e212fc97e7e9e81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c97e930a17018fcd9dcc0fb62496c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95addd81b5da3b8e6105e4a3c062b93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83884afe96252940e1794ab2cdc3d478118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f405e134def50dcd40eee8cc769be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cbd0583c656ccea33819e22cd566e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb223a0e77b7abdfa26b0dac02cc4d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90d490b367e01c2510ebeeb2166855122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd504d1a916a9aa8a7c48c7915763b40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e8b3208c3cd2b9f953977e72f9a39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b37b774568cbc897d8fe067929b28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1e46356aa46b228b96475580fe01f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cc5040d3c1e558d649093702434a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d1e30f9c04348f94f0ade6473ea74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82c5fe0f5b783f7d7b0bbfed19da3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce6ef374580ef1e8085ef72c616ffc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a2959ffb4c2c2bef8377b96716f86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4c9a288b6651e3f83c1c58bbb3c86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9976a858b958ba07832d9ae519057a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ed2a1e15f1ed11fdc0ee11d2ab676134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41832ef929a8bc85a7d7d4eda2fba4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b242e026bbc62818127cbe559870d3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a78e365cd71447166f781003c19ae0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8556bec08c54fe83462abe9f84ce9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab67388f15c4298e8cdeb313723bb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbc5b76c0a80d5540fbc7304d32137140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f8400d8b0f68f3ea2faa29f1fb8ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753031774db31166e2c4a29f9694d7b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c5be5ddfc3b99c014e0cee5612b8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdbfa85fd419d3a6d84c7f6ce12002144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305144c0ddf2da510fbce112dd809cfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13857a3c2f65cf54616abe1f3327da2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11598969454503b3aa21b7bdafa418a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee1e851e0bfdd531394008be70ca51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaa7ff138b887921d5b32e2b53ae1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a8ced19aadddc5e428f07f2ef04a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e84b9ae44ac4193b820446a0e54cc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a78637a57063f01b1c902505bdf230152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fda86b5e889290d2d15f5d8444d06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c504905c4f12962c71f1707b07f431e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39d95a907ff1838b485b942e01f957155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb98ecba3f6b5acfbd9b65bb6c779d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f72125b082b01f08f34ece0b17ae84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39a072bd4864227fd2071d4e1d955d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96a6b850bc20f17313c96b5a924057159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f86afa97aeb0491a5722c31839ae3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18472a8cf5b1c594c6278d8a06b5b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f673345be9cdb76d9e19b46b99e68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a524c5e9042e9f172d3b9c5ef4c747163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7ed8b9188c5e352a7242722de207a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f34073d3426b91c8c579fd2b9fd12d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94643d20d466aa35bb8588d59ea800166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d5c1f0f420786eb4095d3cbba12ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cbdac270198060df2168831806a78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da694347cd6876c9a08456f98b51d712169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef236e9d76a6bb0b8382c930266966c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eab0a0d67b756893a5b76dbbad7535171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1331845ebaff8a98acae452ff954776172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432486674969430d55b4cb69eed9329173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328f9885f250e609753899816609e3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea95e706a54c53ff0bd1c92504e62c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd30aa258b12402b8cc874b9a4d108176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef66cdb740116ab7a400b00590a355177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29467f7940fb955f883072c9472589178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f9492ed349b0a8553b414b2311e28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714031a0f93dece8876e35c50eccf7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5d7dd637869f103bb97da22d3c27e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a9b83630235f1f5a442d5c4f4270c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8ebea908776dc637ae487b673bfff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957166555aab009b8c41669d9d95812184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0c09b0205316b5e9d7c26eed7cc3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded9f009123a35c4a4ca80688ad58c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8a9a188e4c4bc77eb89d870005329187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a642ff8143339c5583788663d4445188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740042e96a823c8ea1aa24742747bc51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acebca0dadb6e16bbe6fa28aff241bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ca7c43261af012cc99b4b83c3ab64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1145ca786e379ec7b325464e67781f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe919dde59b830f9f471d4dade43e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47076408ad77f89706e737969f927b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f81ded4a365bb249dd58eb1132593195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7b4e6a6b3b1da7f41dc3380411936196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e39451c3d5b61078518689dac5458197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a131b4c676b7856826ce3d8d03ecb65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e26c8f43e007e22fd0c5e0cb94ebdb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad4a3661fb67d4cdd24f98852f81ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a338599fdf990a62b5668046cea2e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1fbe31f08d861019884cf099954e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ddd0c5cac3464e9908c54ef962c54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a68201bb58f4c43487c5a77f53006204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea844eb69007d0b2b54ebb5a8bf442205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c311acbc00fca9d611b7b53e114dd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e381a1f8b48ac3ef4f79b6f7c92a06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9644933806ef8239f16a28fe8a2b34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde41fe57b429caf6f3fd453e75a046209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc8c0e0c0e3d35a53b63d18640c1de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31c6353cc454eced6c4648b7697536211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aae1234cc7fd02b518becd61a16e30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f81f2edd8efe86799740beef485f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7870d4e4a7371bef5be6a84b9e8f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe03ea1cc6863c3c2efc21fd8ef72d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8848b055cb7bcd5d40e182459f2fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3536a2286e5690797d45d553e0588217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09341b32b78c65c5a6782d3a16a75352218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faae3ed05832bb54d3f902f3adb418219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abfa62509c687e79f7f4e311f7e60b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ade62f949b74555aeb37295a6063b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa60462f8ebcad61694d42933a2f9a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce081d78958894952bc18c3a5887e644223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48447f004ad9d4c373760889691ea8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90cb51b7eb152a03195ae1d4b44cef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d0176c5b9fcde7cecd4564c4271f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff809ea85ee76b758157feb0505d63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5464226da3279074e37d28ba8d616eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914ff5645e80753cfc0b598e7e0e83a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39c8a124226e4a133b09dd109ed097230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55c3897be41e0d28c480db8a78934b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342e8cfe6a1ac19860df12e85ea842d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4863f5e971d6ea0967202599c393d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15912e87a616bea3908cb3a4efc86787234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801df42cfd80dcf214a35c956d3dc55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8789d137ecccfe60af3f85320e3fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3028c89e7d5ba28acdd2dce52c5fb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81ce68d832b3cc99df4d483f1aba80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2100bd264dd6704a382fd0ad328ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555b0b61069149d7820aae4200bdd04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a4dcc79ee3e543565674ce7ec6625241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c374bf5e3b6ce2ce2576d25d6709242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882e7ee4510753a13eff8a3247eff1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70097301a8e418014f37c90b5f9519ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adb688d5a3707bd43eba670446aed9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dc4657bfc5f27b0387e70b8688482246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313b6e5979a3dfd57c82bc3b9430144247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a02e7224b9eb924f7753773fec989248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fc558249cce214a61eb78d65d3bf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d27a47af7bf93aa0cba4f8eb5d1089250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49796cb9cf4e6e29db55d6df2fa1560251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aab1c3ff5582d5265daeb238665e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217285f759b9d1565cd25711c2383967253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a054fb23c3da368657dc3a69b0daa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc51906a6c2a1d4f01d15409f98fbb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcf51804f8e1c9ab7c3ea311099da8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849da5c366b5c16182365ce841a60c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d4770b0442b294a0879f228f6b749258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ade4d10f643b078feb2099cd2d497259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ff24aa39b20cff6967a90454fe19f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23e392bbd8c378655087e21a8867f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae691179bce883566411a80ff83fc0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10513ba8eb982021cd0e34c10fa5d8cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9b346870915f5c972c15a5c86b94b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b2f731a11ad7d6e3139095bc3188b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d26364993867a1b2a2817b520bb682266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9775d9ec3e47c05a6972c41fb730954267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25076ceb7cd1c69bb1953ac3488815bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505dac6a0401102e63da1fdf2eec6fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8083b59f262ba279413958929d699ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476565ac5c99864182312bec79c365e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13a490abea1fd218bf6820f6c52f12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656407a6cd466eaaeb066b829664605273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3060bcdf83c203cddafcd9979a0bf9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea37824029da61473f1b34b234e426d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f81086cfc04b4dbaf80846a25c377f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4db68de048e042b2a3fc8816e1d268277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc30c9b328ba751d0f9813a9cb2f176278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86306c54948d948e4307ff8f75fd7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b88cf34beb76e55d7cbc25eaacfd9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f4b9cb9f075d9ca1a6c3a656846ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2ffa6e40268247c0e33da7547e57f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4093168250b96caa325e30d2389ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d6d8b8ae1a9ddfa517e3c4c405616284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bc5a47bf219095a144f41c0159b52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b578175055a9545e1aa005ac52e80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1925ade998a9094da8479e524e72e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e884df3e471ed396470ecf9575eff81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee57b1aee99ecb30022f4233ca29fab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12316cfe6c707498d0ce9e85bfbb19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83c70eedeb4533d0b816ef96455d98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6ff9008caa999329335655dab41e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b8e24bfd8780a4a57bf4b25397c20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382b09064d9db9839f39b29a269fa45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab3e68ce01a09c459bb29051cad2a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000851657ac699ccce7fb2f781e773e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35389d6ea517e24758ad32c4b7206d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766526cdc15deda91e70124dcdc7a00b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c092a246a6f233f05ef7625fefa2ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e53ceb428d895019e1a05e78806eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a219adb72d49f5db587ba2e1d375f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ac2f4901cdaa6445793ed1359c50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec929c84afb209ab030fea3968547eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4741820869c93069f3120d428bc2572304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f67156327ddaaefd004b99193fa25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a31dda9e02fd2337d1d702688b2a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240856a67cb0a7fcb50a2c50c1af935307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f21a1367e7825f536748df84a7bfea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ea834aec90c7ecf97e1f6a58cbad9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7e44c855c9be2a4b167084084f8b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c75df23bb87c7ef7fd49d1e3877d23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fdbccabee06c512320e5840733969312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f659330a565bcc2f08f39c0aa7dbb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac55145a791693ed95ec29ecd6adfb1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89e352a31228b18d847604daa4a668315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fab3cac68c13669199608ad9399316316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7bd99cb185c8b94969fce0968bdc5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61bf4afb8b60ace6a961f61bdf8b86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0b25b0043c4a0542876f14f15bbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85bdf83fb909347160c02c8a46289e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd228ae2a087023aaf74ba51b947e6ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e88a84efb4d3b72a5c2edb1cc6047322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d91f96d3d6e2f1b0311c274f0e056323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330e1a40bfedc96943ea165f4c2c2ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce861bd1db06d0c0ef915b3c276537325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f01a13945eb204bb5a03cc02f6209a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cb78449f1edb53b7241ff87da8c2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e7ca04b7b76b52b3e24864e60f2f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690418506ca50b97669e887767277d9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3022ba102c2d1895574bd36e0e35d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9874e1276a0529be3cad4fe6c493c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce68776b6443325d4bd0c96cbec29ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313bb8ac0fadd35f77717c08e17bc12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2427bdee04bfeb0f5e322ea71bc8c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4f0124e57f5a7b5ca4b58222786e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bf9a844586ae9b8e3d4d93d3cda76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c23afe3088f6f8964ec2516825f40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689b7d4d0d1e32e4d26ab8a6d808327338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd5a6fb9985246ca4b3d2d2761e51a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14718dbb97bf187e057e9fa520b1ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51333b30f734a59d4471d9e7e9dfcdb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c74babb81bbbe15d9dde60301e430d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c830559ab07dd0f0374a7331b2b3c20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d1cdce4fe6d96fc2a0643d9d18d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a2c9c67b7db6f5a4075d6094780ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572062e448f608dfeec85063593303b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b17e23525444d033d829f57beee24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da984c6af03502d673dc33596f14909f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48151f6840681b81310132964e9fb43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a207cda3a9793f8369a9dd5f53dd6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2123e83cf8b38e52fb03e4efe77bac9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26541c03fedc6f031d69dad01611be09352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be710f747317dc986ec2a07f3b0e5611353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fb399cc9571d9e768efbd35b5019f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523820f3e447a116c7c7e4a23bb2f479355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a9d0a9538b37a62aa19117e82549c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d7f270c9efa886137d5e6e4b74453357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d6cf55024ca6c63c583d5aab47195358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128009fd3b1dc77dc97ed513c6df1c16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d893bd4ff22a7c694d4ba2fa02f28c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53e244024391e111fb49537e76604e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af23d61ddeb1d9b5198d3e6d7ba0c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb9a63654cccb32328c31ba111478c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bc5058e33c6e64ff9b6cedeb3a682364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31907b27c3c9f5ee0f4ecdf336a13063365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512265c6f7a29feb67695b03786e287366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f333b7c84468b7dfe6b8630f5cd6ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928b91cd4aa78a67df358b988372a49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c056fe4a09be9ed4535b848deb17383369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b98fcce32e519679e0f21a42d0e33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10036e3bacfa637339bef642a5a1decc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fddf4a796e78a0c920d206236a4b70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831c16019e7b4e08f1d99e22f0274fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eaa9836d0c4804e6db1a8d388a167374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e619fd8f17cabdbae74d5f5488251375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9720c510b9b585090532032be769f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a501b694bf07e24bda8c3050f939f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edc353a854bfcc1ef792224fa33b20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b72a91c9208b1bc1ac86b32ba987c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70f8ab7c962d02056495da883d71f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a3e148e55464ccdbc10095b557cb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4adf3ebc3283401c6dfc0824f2aa3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6013c2a5b7632c82550786feaeea6a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348dd88d0f6ce66945e32bc95d2ae24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8599f1572251ce8a9fc351940b7accc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81447c6ab721674ce9384c645242e28e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d71fc1002d73839a3c2da7996c255e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558583d9c5d2ebc8fe50d68e3a9caa6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4983090c8683735aa28f31d34da455a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b3d36a4353a57503719bbb412fff9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24711ebea7a51793c4be8337e3d0da99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7fb8284d28a8cce27c412bd9c6d67392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f89a90786b5dae2bc03fe1373e0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd6eb9f33da164e52aa34ca38dabc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5edf92f6d961d79a4b42d63f570a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bf3232185a851f59f0e4114f62559396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a796985667aa762360f15792af655b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52bba74cdc9305b0029d4aaca68ad3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf214a0a0d733f1e4ebf960fae3b3c19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494722663d7c3cc76b9f5cb5803c1ff4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434197a915905195b5ff00b70f2eba72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160f82d6ae50c65a9b9b46d5d475090402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299f77d89b711f048af5021bb34da35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437bf19c6b365e1f1bff570d4eac5ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527455495c11af6ab9ff0a5bf05065d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46cda1e2bdcf6d5a43e96f144829d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa9f27dda647bb10c3d7c12969067f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f0f35c76d1132007dbcff5c85c308408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e26bba0e216942caf41e8dd703b284409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268705bce8d6dd954fe0f5a1fa4471d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2d725ba72f8ad4fe914b6cad212a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07adad828293beab0190affe3975f8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c3c00a1abc479811bdd87587bafd7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d0ca864cfeb10dcf5760fccd4cc5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466742336f743194355dfd9f228f28b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396156ef203c578c7f4ff944d277cea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757d45c150e257441e2541f13779752417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b4847bb49cab0c11c83af9573af94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4df7035630b704ef0391262a72be8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ad5974c8aa3336d2236a10dfe4568420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eadc02cf9a3ac4f93a798a2c155ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6bce0959a735f700cad5628de680b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a196c4e80ee3eb4364cd60f9388ca4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d58c53932158a45e6ae91bdf570565424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf320b45b4083f25abcd6f06dba02c4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a72f06809f9109e138d67293050e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385e9be1959704b6e3595590d1b2a09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d648797171534eeae2b10a7ef53e95f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e49b2e4dc800cc0bf7f82bd48841d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93c40810cdc7e2211e64d0d55d1fb1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8025cf2d04edb3938325dd659474602431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967afcd7a56415ddd0f2b488d14b35a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de29970b1592d30ef1b946f6319969433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208fa93911fdd1eb56e0bf247d48b4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f877c9999a8a0090eba89e06bd3f3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a5090d63e5acbbbbe68c5df52ecf9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f42ab41c57b5f8021face86bfc05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cead1df653a905090ffa2f66be7bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68643b25207886c4e0526cafedb1dd2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bd43038bb6f1d312fc216fe5f52cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8efc47575cf04e5ed828d3aa2637cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516278b5604f394bc5e9aa6b06d4a5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0a3006524d505480c2e7724879fa6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa8548451f18cb45b98acd5f1a6d1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e597d82d622e738371f2bb9f3895e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f168cd4935d4187d280085efcead0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c1ef2487de54c6be718f36466c4e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3881431a850ec34f7c868292ad831a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6034499fce5fb0a674581b337c905d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0099a25a6d3ece52f900f0d0153eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0b5a2533be8ec00d189f01b7e2c45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07528ac806fd5a48d809a212a05f3ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7079bf11638bd107c7f9510756d99f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5146da5f31dee5d604ca3e16a079c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f69735474cec1f4384f64d6ce2bb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e57f17d610d75268c6254624491035456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa111ded9ed2e34b3be09d8f7885680457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d862c5fe1220529d8a2facaa5912f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39dada7b6bebb5dfcfd1e00b25f1a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1a919f3fe7119742a1f302cfd8138460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20705c029fc10c9c4ee53c381eb0e98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaae82cada8966e226ec986416505c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a05a9450a341cc76eda75f90e8c5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624df9ae2f1f77ca3487bf1e51d5aff2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b14275a3560ce0d37dae3708c1f7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f032129f67dd83b8f4edc2db50a7be4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cb5428af4e4250147f390f172e1ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76c84c20b52339d442e712b1600fb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b727d883327b3616a1475815e4bcc18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bda7349ae31c502bb968bc22932f5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49c8cd2788000bab9fa25970cc60e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f12a11cd9282f6b80a0ae4cbd32e09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fef7f1ac3e1c07e93c373670453f86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f75d738c2fffd6791471a89370f4ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c497bc8a5816e1132735894ccb469475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4366c9d74b3863c1d5361a1d8439b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159c7edd7f8ba681bb8052211af0f0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ddd4813cd0a4abb4e3f865c084a4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c913042bc8a7947862f646bbacbbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95225657f62b8242b79e7138fdd5c2f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123500f14e0f48f5fdc90c82b8b0490e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36624c95bbc26c79d2158c3825eac45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39669ce2d13b30206aea4dc81566704c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a951193d0adb1bb3985e7b855e4c65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cd07d4d7ac8eac34d064d2278a626485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aadd8659ffce1a917c8d6ebc092ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05dc7ec360519ce87f82b83a8b978d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18e5a59a0eced24a6c630dc7527eca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacc18832e6fe0f384b387ec374011e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bc4652c6b7d3a8ad2de59d309ddc2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c43aab9e9a10a65a30d1536ec8655491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ce15e538bf3bd91bd0bff2f1e8208492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e85685c5a1d6020af02334be70e1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd3d757c37412b0315a2faa7f0596494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fe610875ec00421bc038ae9627944495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb10534044211c67eb804f36a7c7bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee93d31297e76d468e301ecd0721fa8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ccbe4593e77584016afd502e53eba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6907140889ff723a851d264b7ca7a0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d29626131a0e137112072286fb0df8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89055d41ca1729a7e235918e25ca8b12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498e18c7a2ad1efa67db744a2dd25e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8d854d9e72b5218dcfcdd84fe3862503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f7f7558ae5e6d196a766ddd31767504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5d1cb5a84771e7ab4eed4d48559cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f30bc19038bdfd8e1e9d21601ee29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb1b65579b37b2b640a573f41e2717507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff52a3d667db74a8cdc927ba99b310508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e0bc98f1445137e839322ff3c6a85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc606278ec2faf7cf88f85c76123b5be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d7ecfbe0e877da940b8c3c5d69bf2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12670520a4436384077abf340269682512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928371206408850be50994f80d9052d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0a2023fbbb382f2aac71ae8b0b0d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47791df8fe2116ec9e1d9c8c479f09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da6b5b20dd928d7daf870d5faf1eca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aae2eacf01a0c357d55adb89ff2dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b71b578e5d9ca412ada60178ee6bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11130b4111ab85f232d3ef5b43175ece519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003bc49397c63e8c0316ea3d6b33f9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb622eaf506226ff0f22884cc4eb3b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da9a4f1e3c2ec18d91a60a06b1f0e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5a9209afe9a25ca969f40c46c200b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da667aca83558b10daecff051a0ddb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95d8062398ca29a72db9680c58f5dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81ed82d6182b3566366b9e120f965e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc69ca652e8130f692ee826fb215adb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810fae9495fe4859d2ccbc4e3bfb430528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292250b2aa546e15f45088fa21335b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40fcff97660157323261ca390c3bcf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe9f8fe994a7b2c633e369fcdcdaea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607df2754e9942f8afd2759b21bf748532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3ee6a288748925cbe634939762ccc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff271f06fe8d00429daca0cd7727fae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580050839b5699da5e2f2ef618a6a2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd23a0b928e4a6db42bdbd3a3ee52d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bc1b5f43d43c39950f07b014ee6aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1faf52857eb1c49417e3aec81f847a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ecfd3320a2aeb65ca224396e4b280539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723a1c7da2731de2773c645b4f9bf78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780686334adb648ab686076f13c3062541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4426e11338b95bd67cdbf37683bc4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914af79f78b66c16f1d6c775868c607c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf170a632c73375551a033ac66f51f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076dd2eaf9f7d33a65e0b513cae87ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb1806b6c05c099af2eb835f201cd7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbd6dfbdef14cce297ba5f3c4a0554547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62491869086caed1a9026e151335a4a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4df0800872773e95a54abc9d1481d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18096d05b6b841a227d9492fa54c24d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeeec43af68a930ff818468831ee37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251613ba451ce410e49f4ba30e6c58f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9b063f4a9d2ad9691aec240c5ecce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc811101cc8f651ea9cdfc7d1d21e4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019ed63bf2351d823a3faa4e4eff611555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303a402224d043be354610674d581f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48217bb07e1eb5055e2d4c4955ec51d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3202d15974f6d22110cbcf65b55e3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1645b1b14cceea7b8e54d66bec5462559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcdcdce52e9c6984afde52fcdd3774560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58df20098154e33cbc83cba0e285b13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65d1484a26b9413a0e499cdb14259a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458e21037488dc1db2765ddd67f3418563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03850a64c125091df11221e8c684f26b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa3012028fde256a554118b15a589b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6577079ef99189f6cfa9005e6126fa2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05df447ee699237a2c0434a80bc1ed2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851886bc12c4a6bf40457a0ea2657989568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e524f8d6823b580276d063b073d9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e6b8d3da3b80695f3f9d122b186d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed16fbf77ff394d6b77def88d7815d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d325620f170ad467de119478ebbd10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b3133b53c5a5d26aa2e017f8d729c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cd813940e84f296d941e4395eda9c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a157c63a316c44915c81f2ffbe224575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e389c17eafef13b4a5d57e47bfb3e7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc5c21d4deb4d11ebaa9b3cc15163f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b535f21bb0ae0d07640853c4fc1ea3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76098b42601c163c586a28e1c4f36b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd207702ba6e4108f8828c50fe7323ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba4891551c27ab402166b029f1c4d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b4a51e478b70317d76231fff32f8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9a0d031587d6c282eaf03a8c1c6d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546aa489bff45db97fac0896e231e32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655838529ab47ccbf29e6859fedbbfbf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280648029dcd8b16f5a638369211af2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53a134c28a9b48d3dad8d581146b02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc29c62af805636ef1ae2aeabc74fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb15a9ae7bbab743234d75f758850be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facbf408ee3320f60d460cfc3156786590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dc71f906a7408f2267aac8ebd18a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07778092370679d2eb48980d6937b183592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe968f568004cc2ad6baacee909925593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cf210440184b33bf299bb1605db27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e99c7d0822c9236121aa85b33e1fce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd09145cc348425d5735b66e345026d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae0a991ac7db02b41eed7a1524a967597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72618ed4f5d99789e39fc3386bfb5780598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4723dbcad855507b9caa42207855ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34309b21a721ce7c3c161edbe4f45c62600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109706988f0b67ddd0bd691553f39a53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baf168630e5d7bed2e490ad68919eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b11aa481a3972eb7c7681aaade38e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85376f5a7c078d07256f2e32c042879c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fd4e6631591bd61d749a499680d50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b85b29767aae305fa75bf76a0b6fd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409ae80066a4743b27046bb287d1b56607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c170fc29fb6fd536a764f1a935d4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35a3d2d5c06ad1930423d5edf6167d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc45875c95d316e3fe99f443dde665610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355162ff2198ce0719de2056bb7428e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127fee38d616678d8d4fd147777b6b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c075dbae45c60624d2c1d3862fd3581613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae566e629d88433d18b993d67311d3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c32c9f2f06223fa6d2a3692249220615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05895c38fdb44d91fa9bd86e1abc4fbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e0f566dd6d8c34a90ead603ea9606617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dae657beb51e10bae082fab9feef77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398188705cabb4759a5ccea2447af16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118438a30c37ee9f58424d4ba29eee8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47a54c350c49fcdfd02c6ae208039a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed264f3ed41b072a3116656b1c7ecb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2db1e1f5a2c4d0b904e5036a95ec5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05712a8b628bde9c5df35ab9285b059a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0c3914906cf68799b76b0adb9e064625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711026c8115a942e6428e9e80f61e2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b4be83d418968ff68728d73e36c84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dc31f7982398b4bd9d2b8ff41135f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126767e61ce1933a164bdd9bf88ffe53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075041c8229e954d1dcbe3e4b7a9f34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b3416f80d5dfc510548f8e5cb34fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db432de164da6d8bdedd69eb664f914632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed08e11b6253b7482d7eb6b580a97e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677fbfdaadb22285708cdeace7124d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c260cfebc6e98b129d6593c9106edf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010cd836da95159071a3bcb1121f4ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee25865db0d291f456435cd1ddb228a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3ae0c49757811af3f10b89ff10803638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74232da96a3638cc00038914544d9e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ddf43e5ecac4fad4daa533f945077640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323638a71c593bfa87d9663deeecde6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dba0360fc797d26296532ef7d950a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce6aef3b8607063b31f7fbcae0f296643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ff1a823cf6a42a159ddf8689eeb83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cf9df58369602ef5aab3131965d0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b92263fbd119e5bc62203808413c7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528e65f1e64c1c5b3892f1dbe6386db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bc616693cbd03428fc4f66d896a20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189d185373db43323b8136c74231b5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cddbb02db6d7459e844cd650fc8392650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c51293db7697e381174772b8cda42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e56bfd68089eacc545cdea5bbed3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022907ddb2374197b28f20f09d3b25c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd3801befc1e7768340538d1a69d43654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc618ce018c8b9492d6677c55ef802655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd51ddf2604f9a6f8b9db2c93dc00ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee15a889b253cb737038caab6784adb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e225b3b5b23aa799eab52e34ae43fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559b2e5a1af923c64b4b71b511d4a41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bee075504dbda00436682cca44daf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abab426a1befc4df287ed5d6fdc66e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ac66ee867bf61c65b41ee266ae9ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86298ba4d987bbeff2ccbe3e8ddf2e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a61d56ca84735e5ed36f37208f0ff9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a1044c7f6beb0fb05344b76b60f32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2ece0b8236f88c12c057043c81093666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7e9643e989eb163281fd8f74058eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39bda9e32b2300893aef649247497f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c99454f6f1db6331a0135847da4a0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ce4db22d70fdf29354a8d747f51a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d52d509e18de009a9c5fb3057c58c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e90f96523af7f259031a7ed88de455672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b55595e64a83b0cb53a9fe7cf6495673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944bf5d8d75d41e652ac89d7bd8d162674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780154d6cb1ba122edd37d35c7817d79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fd9215562a7d6953f2b8ac756d25e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ba4c91a54ddc6aab032a8a0b42fc9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247edf6ab798e2112a471ec85576c8ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d6d42f191f4c6630c4dd894272b19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289d4adeae287d8f20c62ec216fb358680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa32c68c6910ab2df2200c0a35dcbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7082ef1cb79d42feae1179ba7952cbf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4822f3f88fee272501e56d1d34d768683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a27b5f2c3cab2d4918cf0be8590db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92337034dfea574dbb62aee7ef89619e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2435efcfd0fa330266f92a0928e18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123568a482e5f79b10a92343b7bb83e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87639470459f32c29ff7ceadd2a687db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616742f82c8c3a19be65daf9cb5430b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb2f91ac0900057f2e1becdc9fe77c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcea605c38351d1ddbffd19bf206b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aa9bf80072c231a073b79bff1c897692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41884cfdd123cd206bb44df1f6b410c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f10b607612fc5a16dc4f85a12baf8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96828b47112e4e11093dcc2abb3ea7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7201bb502970c6b36c17241f896be6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8fe5c162ef8a1a5ad251bfd0a0c85697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a7f4a93c4fc0f858d531841105cc0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe2fc6ba392668d3c54bdf1d06bd49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c75375818de3a05da70f6f2d8fd96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffb6975f9fb8c26c71ae98a3a6bd9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f788e7bec45008871d4cd0326f721a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d4502cf280642ec3756a1aabbc01d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dad5e3a0a1a7c794ada10b231dd450704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020f8350edea176e95d288c7b5b98e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dcb28992b2815f7e1a665e2b6a55d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae5b15648742e47c7d94c8b56a47ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461eacaba1a37c63b7dd4662bc1428e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c84f3e2276ec0a2b68e9678baf5ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752de2deee0df09736ab7631ee69675710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a96ea914bf3d6d41397ab38631458f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dee45fc2325a65954d462d990fe32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f928003caf9df72b34b07ffdd48dd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900abbc3d2cd70018985722cf9f836a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d58bb57e6d2b983029fa1b6ef5e9ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c52556b21a5889a378c4939cbb765a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6bd9da49b3405c7f9d51cbee20151717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40105619a10ff8ca3df1ac840bd06f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27393e726f4729ad979e8e186583c287719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de356bae2a7f2a1cfabae0b64b3bb36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e185cbe76f71346fb45c36db87da3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10e7feb007d4120abb46b71b8066bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ca06238cb7f50b35d5e441c334a10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb8a2a62940638f0fded8e563e2cf7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55806681a14ec7572f1061a28072642b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e066579654c5cb17d56c4bf8776a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644322949fa4677f91947057a511694727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cf641652b13e4ee5bca1d50e562db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61548a684bd63e7dff0d5058ba0726729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fb7dcfb5af5fd3db6c05a13370c89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026c77041d195ed11ba3378fc032b2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1618da2a3b0c067f77843c4366375732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28265ca451f047898fc6b24c1b25d9b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df27e68f3cc80ff046b5101fa827712734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48b1464f71478dbfd55fe3f0cb30ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e9af3743ce2a525f14bdf04d71994736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaff65817bd05ecc7eca09601a1cded737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cb75173e1072b0e2572cadfa37d46738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8a5aef46d71a369a783ed62ad9fac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9e955751149c3c27f15d39779e4f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06670cb792c8a4a77962cac205b6522741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc28eb189dbc9f671936e8a2271827742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39decb7f95b713f2ba8c6e724fe6a247743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e640c42b61e783ed6f368c6355b2ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80436cfda530d244e4ded23ced773be8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caac06e369eeef28580081940e4c7ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0cee9211a1c81b3ba6e32461247bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d363eea01812f00990de36024e57e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede86801eda716dc9c90121044e3c0b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903b4b45b031328816d933b28ee756d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3b7fbbec260bf141334a71ba5a462751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f951abd43382ddbf422a10e705cba74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a23c7a5d43f60c34ad1c5a32a3fc4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88040751dc2c81d82bbfa01524193f40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088925217100512702f807b1f04613e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5356734172b4297a9d3a09758dca44d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cd2aec35cddb5791a69f7c58df32e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafe40d2b5a505c54a70282bf618b95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd95eafc64362bda6c2f78b156951eb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d68b94de865383ca5be5ee63864141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f881146532f3a138a7204fc48912cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85268b8b76e5863527bd3c48738f16f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cd0d0517c1b6f230ef2c5050a69534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24116f6b498e03f2d62f22e790f6555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202cdce5823356ec7620f88c3804e206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c8b9c6d0b0a31b57254a8aa0752247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784014e5002bcd98d0effa7178fe9248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941a806003dd8d2be5c136e699c39719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62363c1aa42084bb953d638863d9bb4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd907500a4615f8b3dab64272c581111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9602c73cae317e5d77e994ed52e7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60536dd1ce9cebba74e95fe4ab9ea0ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462485354449c84acb79c618acda5ef414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9936fbeb20f519232587d925644f35115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5212012acb939ad789590ce6ec9d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b56f8ff698e36c3a9b102424e84ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b4817040bb5aed757948475e0770b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba71f00c84375223bc6b04f77c6393819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c2a5b80594ddad92d6109728a7cfb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e657b37c202d9d82569979e287a9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02697a4fbc8ad560957b918d6a81216822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1edef6e6f47828b99948a75d60d64323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4c159d9c81bbdc57a24d543d0353c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a596565f4b8b085cd5d53880b92122825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41501f18dccdcc02dbd47b583560f13f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4e4bbb7c252dc257ab7a722aa3d5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35233412e3ef3d651106decedc212f9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24e7df00a8edfa68fd342707ca2f7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2126e69f066de7b1aac2a6728bf3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67290d9d01c3f7ee9aeca55fa6d5c6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57264d687a7edafac3e611dbdcb7f89e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a29722cad9bbcc0a9b99c098a64bbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092db334915663afca0a460fa81e97934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebedce6762ac61482d22c98ced68cf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee6db52c819ce0d035a9d73aa7e62736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c8e515a04f338052be2c8f209fc1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7779eb5cb71145495cd385949d8a2b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ed5ba61b44bf936a8c40ed4efe42a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eadbe88b6af260c3d9b1863d396a1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01d1a48634e0847fb185563d3b164741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b468d552a543db1d91572fd8da1147e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6646c97be7ed8c4ad5b81604b3c26c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8d9f4297ea789167fbe3ef192e53a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f24b8168af9bee824b915f28cd476e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09b2a0e5057a5eaacc3f87af89495846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1b66d4b3c034dd2dd65a0a944854347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3ba45dadd5d4987ef5a84a97957b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635f7f7844a31f9725887dd2e66ee7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e095851c802cb09d44f983841e36b0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e87e8b33ee1bfbc3d0ccbaff082bcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a53822dd4dcd227306c2bae596d9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884baf6f55dc6be03cab217f2a75ba353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d61226c96a2a92f60aa5436433b9f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b2bd2e1c08c9ef9fe74585b1d1ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc8f91a882b7af0346495214b6ece756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33629bbf00022b6d1b1faef7e7686ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169efe126442a14c2041428ae41987758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa76a24b9f99ad558a918e70e35b30b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e264cf36fca9829e455d7bb6d524f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69cb08b11e0209cd51bd651c38430c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de191a06af04c85fbe9aa912f3948d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db5749bf818bad00acb90a079c41b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1f0c47d0123a63b1200293fde569864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a1545b9250da14862256ef7cafc9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063354843e9a76eb43c6acb35c3bddd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32165a3f8b2ba23ba86c1aadc12deaa767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005adb00b688a7e3062ecef07ea5b9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5516eddfce2146b9931d2241fddcd2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a883d1dbf14dd0c3b5318732cdecce370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32571a3ffb84f7926da0d2468ac60ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9d80cf5ff395875b8b357e42e692f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b146daa2e0f480b0ee3523059d0876973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9c819475d211f160dfcbadafd9e7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acc095edff31bc0839c2109dd6300575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed37676a4b58821cf0382ef758a4d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c3152edb19385d4f39d4403c3cbaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7752cb4b9beb50ae432fe5795d9ccb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf166f06ab4d3c7a5eecb1b2b413c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976d9aabb93f885df0cf144bd1bf1fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42559aceecc10a91af6a8f1dd5167d9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2752fdc6f198466a0bba2e03d563c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de577c1916bf809aa939cec9382b6b1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ee55b259148fd3aa299f297084fde84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f3753942e36e607c71951b973ea0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107de36a7f74ee023cdf74a27ae5e9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63d26a357cfc261f1256762fb5721687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f194c55a65ba132d339579661500188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee357653d4b93d6adda55f896bd5e3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67a9dc6a9dd5a08b2ec566e484191590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f94e14ab77c0a3246e7b254f7c62f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd70fbe9388d502d1cc4690195b22192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def3566cf7686783a1331bc43089d0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543251f0f8359b1283af59521a8121ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214342d5a975aa32da64a3cacf9cb8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00accf7b29c84ccc6f8e8f5ba240011c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fb24ef93f46760d7686ad87db100597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7f8e7b1a343df4aaff8faf0ab0d5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45da669fa52a6812499c6204627dd7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac2ed5170ba46a9cae19ceef93ac97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67cf908b7f993f8db0a060ee823957101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9dada8c461ca2caee17eae563463a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f79cd690741db408595036658a3fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d5099480b524b3fa867e57a9defe8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5442cad6d0d5cc51a76f81fbed6ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b1c33a2cdb439ad30516b19cce769106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6556f4d677a338f31e10677956339107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c299ed3d9bbb0c13d12b987d45e5fa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405d12c40d18187449f4c5a85023b5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0333564d8e6e73ab60e5563d374d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794e1445b0e3ef573e6b725542410b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4185a77ec30a4a238ee5632d308280112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aee7003ec4447d3f64871f85bdcb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0ff94cad3273e06becfe701a1fcce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92695325c5443bf7fd9a68e2bb9c76b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e52831f4362599ca5521d3fca57cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6b7b677dc9229e11eb262b2d4d83a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60652e75f25b92858a92025d1d992136118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88378513b55a60335b1c5f8abd18f010119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c20466a9cf5fe2ac41525cf4cb02a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a645d19f0ab782a88aefb37ef609bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7e8a28f5cfe340b360580125ae331122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c20abfdbc1e626030fcd2b4988558123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324ed29cb04eac37ecbeeae293f883a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6b7014088bf41e457736169b6c6a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b83590a65b944364c9434a0936b68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b1ec9d1a2eb3b33276f3d99b707af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3781392ad142da577d8228652c6fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722223e64d66540aa0eb69b873ced215129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50520c119b0fc1a8bc83009d36cc0aca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513826eb984e87ad6a8acaa5f2ea5ec5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c95f7259e5ee1874818eb93c2d112132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff62ea54f5fb67024a8e28962187fff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9281617a4035b6721f0037c8ecbcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777182573903dedeaa57b265e50bedb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f0789054553e217df03407a79ec38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06421deabb53b41ee91192f6509e92b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73a47dd97a9c0f507ae741410e0b59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fb63af0df27cb11ee2d11774cc8ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e45faad0186aad76bee95c194e12b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f1c72fa0ab8f3c4f177e359f4a8b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc4226dc8ee871becdb319053eec55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba677d4c11f8682892c91b0c1e031a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6c9ff947c1b59cb0e37a51d6cd9dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152075c7290794ab58c4bae348ffcfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b43ea7298c9ff2b2e0f0eede560334146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c92351d984fa3a1a9b90ddb16543e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cab34cbe0fc80cced16aad042a214148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc425189d3883120b579f78512d5130149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f301a18353cfb6c7a242e874ae15f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ace2c1e17faa31b253df8ff80d4deb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f46a712cb0c7a180ab1af27f758d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bcf906d9aa9e6f468fa9e7a83b7ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bed77b70ec2af909b2c164b212cd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd6cb7353add23c49d41d13ff932b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9e22fae0843dd6081694b390bafa6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcf424a9fb758418e348e78d7d8c38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19715827d70c2e527f7b90b5a581fce7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04150d95663c1e9dd5b541f83825ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017c92b61776d13fe5e77bde5b1370f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3431de5344457906544ab0c876b1cd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8b41e0a18c0f6bc657969b1bb00b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d8ffeb369435c092ee08d6890f6d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0eda735c53e90e70c733094ef705d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa9397ae98c2694f6f0f400bb33b9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24bf5c2dcc14c5d886473926f77780166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976afd97a819229a55d5a4b901cf4175167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63308ba8b01ca8bcc7b313b8e7e7629f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb9a79c89d4a5879b8e9469421f15e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecaf4c0081af67c1505916f5b8bf8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23360002862ee58bad6b106b2fb1c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388123afde1b1a73c657178931b4f891172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338f6f42f203c35c3f6588cc13510f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a48b7186789d84e5fbbfe2c6ec2f12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74300800e75e5885f21692df736d52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113958b22e70b37ebc7d7c25ecb9e63a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f4f0e78f6557ee3147d0658db1477177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7005724d13f74304f45ed86e69b161178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa65a69cb141d62a3dfa127b4e80b75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a3a60233863e61a42f5307c9483a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f1d4a0ef8ac34012a6f837a8403ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b64e4bcdc58fc6abe0e31c94cfe829182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015d5ba7aaf7ea87804a0e28fa7b161183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f99776dc41a3c9423c4330296b3422184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed96489ce6391d0a12a29cbb5badce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c92a2f17af607e923990d4c05ac26e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adab71a0ca0f9b3d6302a4248c120d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356200b1a50e35f481ee320712dc576188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb3f10cf58a42e29adce8c22dd7179189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad793cab8272806aae7aefb22306f3e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c17d55cc86e3d95e83e83b30da4cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cd0255bcff0df4a352b9a429427a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09503539ce5164d95561242b432b3de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2529c9aef9249b356de2b9697e016f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af843f73bad7c0601a4caa4e6303164c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aed9acf2d61255ad0251cb08a94765196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0a158287a1b51d541938740b65c01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84de101c48ef257e598657d69bf0d53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93ee87e3912c7f2b3f1064233f4f55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524525ecb43f5d8796d73f6f502614c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edba7880e57b4b817364e52c6ad626201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3274fddc97ba806b74c5c2c4f43741202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41030c29914dbc6dcf08976367d24db4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662993b5a8af9a2f1b908093e4c7c7e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadb00869d8ba7db692d9f0f58b6609205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ec86d6b8b9a5617800c9c7c3fe41e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e96f5bc3e8d1c412a97c56eff14f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56881e6d2e2e7681da6984862986bd61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5fcfd461cd7c257b84502286d9076209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538ad9abb3858b4ac31ff4b8bd31bf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbd76c333205bf0c727e1562647904211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567cf52db3b68591ff98a4e828c0597212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f349f211616e693ca358c865819474213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ee5fa7375b805c30127806fe7c063214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57099115923cf4ddaf25fadf08192121215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb0f292ccc86973eda3a2cfb838338216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6c36c7333e11c5d78bd27ff7c81ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc49875fad67e6ecda34c2de419c02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e76fc5857ac7f2b2564dfc7227346219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fb5c9d24242d91ba7512ddd16cd68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77a888f923b1dae6e1c65f04749964221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492e97383195fc00738e33e0e27deed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c73ebc6b49fbf7bfc3a630b432458a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82d4939b8f59c643ff33df54be1f55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320b2e0a633c7b7cafc5170d262ec54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26100a696336a74dee61554009003561226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f811d07ce1dd4f0c2518bd22eb703227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7363054ee8007a0e71ef69ecc70f9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6aefe40f351025fae2edb9bcb5634229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7731a616882a08016b1f470dc6c6ff4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6666780ef48cb0d6f59ed9b15e5f496231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fb777eee32d8be67f2b62a1b477ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cab39ad421e175b0b580bd5e959b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a313b58bf2805416496453e845558e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98674703223db84786007332d006825235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb164d979770616eba4161e389965a00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c616046e288cb8cd322b3d9d6c1965237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82732a298ab49d6e6875136aa9025e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585214ac13476ac862c846ec5f2e644d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6cb5cdadc26ccb66a605126e97c9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70bfa4eefa9cfcce4856f545914333241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74ba7f97b1902b71f7ff2dfdd1d06b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409197d13399c862e8640050d9007823243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fbbf884d2d1d77ec678102723d097244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f23fc7d9a8674746141094ce84607245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a5da8a846c73639bbdb527d57cfde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e789f7c2101f7325a389db4ec58c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d197dcb35555c91f81e2b3aa8961fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f864ecb98bbf3d95027d5a10093db24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09537a30b450216253b094aeb8ad53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa32da33cad07fc915b01a2907767c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ee47a2e6b0bf5671ecbaf77243b34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96294975dac50d5ad253f74dc3d5234a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4482b30998b846155242917116b012e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10080b27600fb271cd00e90eaec4eaf1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad832d0ee178d3dc86b52a44e7a67cac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a377f7ae452b1b3aaf2a94084ee471257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb751ce691a996a17697ba3724f962258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496c0de8aad629e5d265cfe41d63f79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47467bb2209040d86c3ea1fb856ffe1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f91ec66b012ea727fe59518f86d58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40e52a194ebd7ee68ac591d7a3e7a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f27c0c81026a26290c6661f30b733e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa950d3afcc4ef167f13ec77a6d3f7d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beabc0febd0286b4500a67267b4a26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ce77a8b036feac2116e380aa61770266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6bd33eb560eece43c7c6b06720d88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807c83255d8605a3d98addcbfe1ca3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ea95e17bf18cc6a82509aa0030c75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4013119b2039960abb7f185bf3175270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e1a55473a47e0ec283972fcc54898271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb672428afb12a1e404fbf584bac0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7da1c8dda6b7e1d8d9f91ccb3069c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfe72004db0498ba8ab0be345d5a9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddfe5e560ec915e7caeff03c18a7aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fc8a4323f23926eb77883581c9180276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fadcc725958b4a23085e69bbbeb0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a64926d094313fbe56d2a443870d65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a2970410ea2102302af9d33a6ca24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63663ecee01dcc275b15974cb0c4d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04702df1ef76f165bf868aa708a3b696281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af767073cf869528015a9c76b6ca1f13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36890fe0e9919eea648b2636a6be163283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e739ffba9199354cb51868f39d5798284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39c109c337a5f4271e8dc50438fc16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c94067ce08eeb444c8fcafde21f55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee01dc8c434c59d6245142c4c4462a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cc81bbc149bdb7d1367f1a6640879288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018b20812e2f1fbcc2ac55d9bfd597a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1c777f8eeba13ce9b3fdea0a8f522290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48880f10225d5ee21362a8df198128291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e814bd1c4102b31b285aec99a959ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4975fec15de7d884e4644ebd02a6167293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982478f0f1743cb2a46d76154dd46773294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef2e2da4683fd607958b8c5957b124295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e9d4d12de30549d4b09b99dfe3403296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765332a84f549c4bf75ddc2e3894e97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86239ed6aa424f3e0d2bce59ffa8e01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07247646e91e06193ea74808c0a3ee66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbc66b3c8feb42f739fbce61b38574300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769d2efaca4c91bba1ed70e9c9e9b29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6ed36b92bfb02155eb3ebfeafe630302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1a0738e46e491b7b1b3fc8ad1e500303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20e0493062ac0754ea87467f7ac865304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c2d70f106f33ddf4ec2a108ca7b52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a9dc151a3db68dfbfbcc9983575e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1d150fdb2acdc0e6409f2f968352e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d104b25ef087d88d08ad5a45748dd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c827fd334c8dfbdf9b047b0590e1d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df51298d48df6478179c0690c6d58a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd70fa5c73b7379609faece142eec9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7d2ec762242f0644efdc97925b609312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a60330774ab55e8aec81411aaa3943313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002dd23062e697f6b1ef62e55526751314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf123a4bb6c8abf56b908385cc5dbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79922121bff1c3dfe8419c3c0881141e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8189e0916d4044613cac4e969940e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5455d81d712fd92a4a1900c717db40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2714edf9131aba2365514c07437d8ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663533406d595101f251f676afc7a4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21c191e8e8ee727b00852f6bb78fdb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6645e210e5ee36068b2af1907abcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575191676844f9d9948b3697556d03d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338b4fd354a5cec7259b18395858211324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7394ec800f29b8a9c2ec2ca2e36a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113d3e20f02e17274cd92bcf9dcb589326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b01c8612245a10dbea1c7c28792000327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3306a83787028750d3256ff879217328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34340b0ee257f28ef0957e80becbfa65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d355762562c775e34cf37e2909612330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d454bf0d4a8a7e3dc3af3cfe9e0d7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344538f334d3284df2ed7a931a3aae9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b292a9ac7ec1970ccb9a04bab736b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c83c546f274f33bc1ca5d9e87b1b77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5135fd8b1bd3ffcae833f84e6a45722335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662a67b7f6ecb0ea2af5d81e2d11341336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fce85c2174aeed652704f7ac3213c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e344b36e2f87735650d25648b7606338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd16f98f28a876f4de2a627f6befb1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739ca7995816cb3e2e72f613b0cf3c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957993a1df3e93f36c06abb57486e857341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf92f75ba1dc4e8aaacb70e818df49b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6060e2a2b760f29fb8f43dc40c382343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98c08dc91f8f2f321a45a9dfce1903344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe54b1ef89103831e1eb64487cf5307345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09df520cdbefe77ce5694cd4d1a6ecf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2df91e598afb54c445dcef71985ec2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520db90d0cef7e97a35ba925029f9b85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41050b6a722a48bcaff18c3a9e2e5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0966fe0e783bcb4434fe38fbf5122d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bb22db83a54e1ffa34d86daaa7e0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49122403b0f3d5fedf3524372762af35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a553865cb100b10d5ef126cc228c69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f78579b1f32d14644ec013795bfe1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d84ed7f91618afb8d8794e1bdcde6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c32aa99b77e1ec02e466fd14d2ed9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3178ec321f10ca7e6258097f2dc9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5589a1498f84e2d30a3e93345681c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92ddb0cf2401eeccd5c06f7f092e63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe74d71878d7089d1326de42fbfc954360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc5c88415ca2b80b8699abfe01f04c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604401f4a423b6033f7057df91fca65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fbfb7f6c94fb962638c1fb9f78e54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef908e4712f77b14f5d430754a85caa5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdf744904861a44e33dab594a30450365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c6905b2b169f5615c500d0df0acc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e89f487a3522a977ad782262f22980367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abda9187f0baabee13fc143e34f4d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad928e1b5611e052f9ace1094b938344369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c0b65370c90f02c232cacbcbed9c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463cd9abb9f4f0cf0c6ac34535d9b78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90554b7cf39ddeb6f325d139171f7913372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef864006a2b9e2ae0b799e65661eb87c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddfbb106122fd3171046f0b858e836374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e1b598e8153122e2b4bec40c97423375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257a304357db5bcfafc0f99b830a441376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2e428719301c9d07b3ec9ea8ef151377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cf576ab6962d03a5756b4cc03e313378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ab63ba22a049e9588b75aee3653f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf9dacc2f5eda17b42f385d3516e69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2a9e96007feeab239cd160eecd36c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf75cfdc83edc21c842e5953f6b0f88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f2f6a4283f2e2fc3112a901ff8582383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5427e0e508ddd4d16ffe8dad0ae6c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab51dd7330a1707a494ba39cf638aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072edbff2291b63186dd88fd415b5a78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042c33f3f55101878f45df8fa213d06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d8dd6a7f289ab63089cab4ddca0f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4c0354872a54d0c98b873332b0e6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84241452070eb46a36e8dd862b5ebacb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28a32b5e66a567d7f8115f9439ea86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6699681b2bb1a64e00509874eddb62d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0bdad728b0bef3c658a94d9141e1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf184c8fad2fb497e6cc538d460de1bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecda562020751a3598e72e71eb681be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cd04162aad3c8efc6efb0ede1ce36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07ebab753694df63d956fce407db3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d913b5de0052852f96be58a2d482b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af81cbae46575dd514843c0f37c8c55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f211a61ae306dd21438f8869be21056400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6ef7a6e2d14da0c8ba14c4f67dfee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e12c32260cdc1453adf38b74ce850b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1045e716f825fd988ff8586021265e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee75c480ca0a65dcf28fc5ab5b5c9b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8ffd158a107762138c3c62edb23a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248083eb2aca0c57b05d5110fd3db0ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab01987e714ce3df9dd95316c56d49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbf5b3655e4d8f2833c358fa9a084b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67e38d4ed51517f195d962099a0728409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b89b7c8b95fbf3363e4e6d713e3714410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc6e8c37d25c17927afcf0d590e531411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413af8406e202fd9a219010d9cf30102412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d45d724a1c83f95b5906c6cafd2496413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e02c003a873d7d7c1fd00e5fd6ac5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe07bdea385b1a7137f05a49904b4b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf336337d8514bc9b9034d185f4d29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc6af7ee588593276db44477a62728417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e683965ca501c7d1112e9c4ec36fd4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233e2300684e9c2a26aa48486f14ff3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9d4cda6345a5987d38a9cab33f3d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080f04c7321b062611b0afec654309e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d8bd78cbe960e3e8a2ac48d4757d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00300609e0195e29596d5ef583567095423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03602ba527a2242071562651dc0118e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4048f82e4396af179c41fad6be80f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d6f9691c2e5c036bc5efdfcb254ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143dca3d704e07648da3a9fdacba30e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c391ad7d0c0fdb2a64ce5556338a064428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345f51b31db41725c563e66977dea18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fae1cde1837e58dba7c648ab364add430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e21c05022687da8846ec8105da18d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9760af65a5357379958ea073e7585432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cefb0eb5c45a8d25023d06ebfadc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff778f71d4b3c40b384428dd1a7fd89f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94ae4f043cd08664df07e4aa8d75e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657b1b5ddfa3074e284c051de48adc7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef465e539ace18eb3769a47f670016437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aa83e186c4a8c4baf325ec5f5584d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899f78acc00a11ca86d3f1d6fc6d9d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdabfd92b626f596b6548f57f155f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275582d3903cec65562b4b87b00a872d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7593838133e010144033255bf37a57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a14a0a50ec1f79e17c44a6695bc16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e52d3164c5a5f8dedabfda221b9a04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcf75f3480e5403329f759506fdcdd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a56b9f6c698cb5d9b98f715b179aac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d4c67edf1d46f48c34dbe73c1ffb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd259d7ff58004e93b13a5dbb4a805a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d85f382e86c2ff227e32476c908fdd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0797c7e5ff9b8491a31d68e38cf172450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5beaf5d0e4074ce3fda90bf2ba9ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318cb64345b14cc6f24514c7ed88294452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faabf39071e3df2fb906d08b0ba0c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31563ac23c8f385a7ba3f41daf66e49c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f667f0318de665608af9daa2ddaa29c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc68467ae58d52882d7a0b39772cf5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707680142b7e65b4bab4e654078d2be6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89316b5c6700d36f5b5ca3bd731c5cb4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19c0f3b363508c5f8afd7bf65cd593459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e363d128c75b013ba0124d68b5d2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94a4d9c05e23f4287fa66401e715c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a8886c733d20ff3acd464c32b46c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2d52936eaf4bc1522d741af192298463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffeab5f5ea2a0eb98a2522709e836a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4794bc5111bd6c142ef7d1b6d7477465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613832bf0690fa17629c9950b77d2c0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e20bba0b49beb382ed5de8fe0a801467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4bd580df41a3d6be43cdadc5c6542468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf228d8333ff76b266b36852489c35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0911ad6b8fa9cd22cc1a0ef84742a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290b10c347d74a48145bf30da5abb77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663638c5c83b0b658d450f64ac565dbf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255379cafbda1a83790d8503b6447f7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff1b1f8b32b3d2e3d5416979aacbf0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdae86ccc81cff6bcf34b61177780e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c4445e741e58eef7f9f704de6cfe9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ba75c4dc6e515b2272fc0c04f52b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec39cfdf645d3473b75e79387c12ab6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af1c2b05b8ba96cb4de17586702a9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9905b4be417644d06a084411010e0e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eee4b23669f880ae6e8d1bfcbdac8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e902c2111ea7ea34aed93fb71bddb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9874fc2f206f93e7ffae94b1e99b4c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469effc24b0186514138679256828f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a88820a60beb4c44b182994e05016485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa0c062666169a38f54c1ec87de15b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39492f33882f9515dd8777cefcbda77a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65dc458e29b4a09d56dff3ee85327c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa578fc4a53637baa7f91f2059774a61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb057011e6e418d0962a63f2788ad30d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68399538b4f84cf4e92f75ca556e02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ca0af0d9ee82a95771ba5cc7c2a95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113c391c481e70720ad9391adb35371493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a27339606f9d7c6b597f944b5bd33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca7ac46fef1e0cfc61fb14d34d681c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa410dc85f75e17d65c4e32ec7e4bff7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd81034f6cc156aa5757eefdd5b609497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9594bb3e68d1f8a9258f7d2f4b1cac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49d6986c73fcbb677a8b91bde95843499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c39945fdaa248cffb09b608f8b030500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd909e995136a8d06ac57bef94ddfb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c48bbac05fe24111ffcf0d12deafa1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6314ec52d7cca708946d7dcd01142e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6782f318ae43473deaa66a8e3685e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05b4df28ef20388bb8ea614d33c580505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e948c9e93e563dee8c497235ce6ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3181911047e86d70c3efa50f11da9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60d2b0204fa68f2eb7e6727e61ea3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc15f1c842f2e5aa3cd07294802b325509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2105731e30514df68d933c194ec335d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0f45328c774d7277db25ced61c817511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5385408a6f0856cb041e0be083fbc2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36384dd504ccad519f5939c27b65ec8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f0af806888b831b069940cde304cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5d242f878fe14fe0b5a125cd3a790515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf15da311bdd010adcd716cb0d2d02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eaa6ccf2d483edd088c7a1b92d653517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d1d9f41c25dc6ba536c8b79e54e82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254bd036ce0448d33b3ca75abf3b3ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8c42f5308704f462244a204afedae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257b3c8b0c83bba3bdd3c6dea9db9dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab64482864e0770bd52d3c049ba1f31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef91fae830238e8eb3907fa84e5aca2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83560ddacc42e7466275d46b5ffa881b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adab79df60ec1ab498f019e42d10e0b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9108ea5d0ba9f91ff6fa6b4a1255b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0c521ce29a311a3660b06870e4f46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316285b0eea91a0ee332026661fc606528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf5dbe2d3a4063f06e2f4f1516feaf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61b0bc571620bc9614a43030f2904f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf93a15134e43b852a5f212d8797f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51bacff0f76baf1abb265a27df8cba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b162ef9305041e3cdbb2a3f23d41a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5ac0ea4f3752fef6960ceee6dd6cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b7b4c2b02b569104dbb4157f31f60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274dad0d6e01e3342cf7f8888ce397c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31792488946a172d1813d3d44ac7f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b34763f5a23ad08d136bcb5911933538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b991f84172e58d6e8481305bed100539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfc07040d2528f6df08750721541c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f6f464f6876acf97213ba00926f84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605e3cec107dcefc15c31717ad4d172542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084adfeb9bf90a74fa61c10508bb53d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a006dd535484bf9020fb3bb22cd72e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d11dc33e6a72eee13091b1693d5bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733b3f644e988609cc9aaf3381bd3ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0135114879b95bbaf4b0050cb2dd225547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd0ae3f60940911cd7753c5388db3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c042bedef8bcc32b345eaf0987c2b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e000f1f43aec45757f98b16e70a45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf90c6fbacce7b7c70e13604070fef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29ee5bc600e18627ebc5097dd9e21c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c16c5d786bd1b1ea04b468f0f114f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5361dd0b71be66f2ad484a27931e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641f15b22022a6d13f6fdfea1abdf44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a8acca5f2d5e235a81ff39577d0ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f515dd51e7c1edf4e59e30e265d5b67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548f710f63a6791cb4813643a58aeca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244176c553e36bb03694d344a995e962559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a886307e7859fda960789e08cf441560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f67106e21aa133d76b5cbfdd49733561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84efdd2d08bb098931e2c2b0ccbfe5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c65efad72b4ecf7f88d312a3715292563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce428bc9c801409045c89d92e55e2dc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a4c68aa7db3473d76c38bf87f3ed8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16628ea0d2f46c8e942721c172f3dd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bf2485ce2f8e92c046bd429cd66ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12ac3831f640b8e46f5024b9b37097568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1613be36ead32d04f9437049d281b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a118e19e6621bdc1c013d666ed05e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095726d18e0cfd966664910104df3d5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5ff342bc9a372bdaa41877f02faa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b30925957a27c96b2e8b952237c0c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c6d928071360e43383a91f7330673574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6c700e54605b0dab252ef793fe459575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3417f54147c4668367bd17446444448576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cbcf6e9e1bf05f9d047defd275704577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3641952f243c366e557539485c7cff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4b240acaaaf9eb9737fcf54d8c38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfc84a5cffb4f2cc3f6cedb9b40a09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02f261c2163ebc55c64e1f0e6bf680581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528cacadd8c92bf09162587e2cca244582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561492b6ec6be806ac4b38986039ceb6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729b48aae4229b9ccb3f7d53d3b8ddc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce94d726b3ffe62a7c62cea640d19c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ea02702ab457b889c02231cc3d2e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a881bfbdd405399ef7e6df70acd7db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f0477ce9197241a9007145534777a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2590897f836701a57d26292c9d5a0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d504c22ae86aaec109f2346eef7af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c6d21e0c3046fdcff98c53a02443d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcf90c8c88660230b978aaf064b75c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cb5575fb19788af979b2231e3d8e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a01b01917db9ce80afd067e1ffce4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e92e818c51647054606b21824a449a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1e8248da89b0eb13829d133c3a40a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b5133573d99b9eed10e378bd35d36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811c0eeba0b350d1167453beb42278c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12155c75c10f21656f236bdbf4bdc3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f060661d8f789b0678b82d715e8593600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c53a93816fea23cf561491557493bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21882b6bc442afcce792839823a8cc84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d2feff1a0fd913a37aca1c4f4fb92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd035db62989bc285ccaff1334f45498604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29986c76613360195278082807cdbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902b70c6a6ce8f7b42045c34630c67f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf74da187b3147837a9ed5f2df30583607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350468bf54cdad7f54ddfa8124f576fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fef0d930384fa3da0d9b03f4cb8d59609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c34a5f28d1c17c0eb705b3bbab67b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b580c47d4028e21584281af5f7ff5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d0c8420f124b9b0b8063efb72803612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c48381ac3246b3816840192317d5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fcf0dbb2d97a0b7d07987ac433f21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6e383414cf923ff7926b76989bf94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb8b9637a865115c701ead8fdc9fb4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e1ac4a7147aab43455fd58e055e5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068c77245efaeb608c9ba575c5f0c00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649b9e0efa32b4791018c553ddd2765619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2899a3fa93fa862e0fee56278ad744620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c01de47d89b3bc1fe9b5ab6de78fa6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f7cd6a2045ec60f4874b24d82f667622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b769c7b0629ca186f505303a48d99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e53a67b1121f16859e533a8cdd3d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd214d65c84bd2da1dc4d21caa9123625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f92bcd8561254a941256e0180d601626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cad9a6bb04d64073690e8e800a88b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afda37d88c18eddd4c487733c79ddac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f98958f39a004a90bc8e4562a197a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ce0ef6c103d26c74b6ea4357e32e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641ec5ce2abbcebb34c90ab20ac707a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2f4c71a34b8ed6a2c32bf00e8cc49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872e448cbb85ff3bbbd3b4219240c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace051bb6c47ff76a97df32210cff9c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4622e3ea3b0d1afc9cedf0a1d5de3ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40787341d53740799ca94771c63ad4c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912f1cb080f251081dff514fd3ed4e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff44defce62ab67b5f504078868c83638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc22ea9486c89315b20223968e1db9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b8aa7a6930277690b0d798cf85d33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5444ff5e004264e2859158ab1ab46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fb0714e8755f09a09155353af78c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2702f7d038aff859625aea18af7657643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66775203642b0dbe57f7098837576b15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672b23c7724ee1c7405f30ac9fb8894645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec55dcdaa5e193edb9369d6aae41674646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a738ed0a0bed05d9666ffc68c577f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bcd556ee4fb6f10854799b95a3326648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457e2750074273f552b95eebd9d0644649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e83c2d08d2b9e895ab826291263c7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdbe14f8ad5fc08a74dbfd5f1931a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44095987dfbc9d8f171f6f4b287aa14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9816096902449011480c999f33e936653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863222674060780cac8e6b5f2084d45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511090e42b42b046b38154d0f2aa438655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af131a14ab0a62eaa58284c79fd666c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e24b17da373731b91aaa7ae3d0555657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71021fb30efca5634a14aaa27a6a062658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b4ee2511dd92cc6b9624b9d20fee2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0549c727f040d6ad4733a5443e1a2e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bc4d237ae8459dea07c395f16b960661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc958e4fa1f56358612190c175db6a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619ad560dd8d9dac50e264078602c1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11382d61dc700b7832095144dfe13b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1f3a45b35f4442be32d7a87ec5cd9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b27bcb573d8439944b5ef21a6649e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7f5e6136ce8481e82985addb8cefd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edeefd29b93cbd3d7a76c4bb6bb4fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f0dd6d3ad1008bbd7a70eb6e3e457669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b20a75ac267597d26af97b201f8f24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a39b3e98c1c886993d60e04e884c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41ade26346abd175cfe9ee8454945c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affbb4bc513f931a8e097043e0693ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630c8cf05ca690f9d7bc2f6c007c9f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8246a71878eccee8fea7cd9b9832c96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b595bc79dccffea3a68e56b2dc1c87b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466c3d7a209ab9c48c5849980a095a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eed3d75a4463f90ec8654e3bfb6476678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204606ea48058561fef888bea046502679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a573926148e94210b1de1f951060e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303263002418cf90d78c91583454457681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fa131ec50067cc7b8b8141ee0c890682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a3fb34c77b619b17514c844159b87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33012d407d96402a9e1c1dae0e9758c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9212017d20dabdc06518f4ca865a9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec36ca9218e8b53fc06dc373a08bad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204afd142c41f899a3e3f50db722a234687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdd29590c0287b350f113e08cc3c50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2a8980e0d6de6a4f66e6e9bed6057689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa8480c933cd56f00b5837ea457481690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71cc89143d53c6d2b0e557539570ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110fb82389b86472c5a18dd4a411ca3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe7c94eaf8247e538712c8f356cc1c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13baf68025bb9443e3a2eca8887cac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9395b668062c06e053bd58d0fe28dae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d774baadcfe603ce60e243f1dbf95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e431920f4e978070e6f88722abc59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddbdb7d76690029b91211b3b6d7fb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227f37cfbd2a7617d2427645e22e258699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247e6fb61226c131f1b9bdb612eef7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc58604ee133299697c498a73e20de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fd0def8093a9d5008ecef6978aeb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10fed6c09671264c6fa4cbb3dc4fdb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d0a7d9b460f7f2e59d673cdd14898704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c40cf15a8049b4fd8050cfb033202705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd9dff83b47fb482ccaca5d49e5bb8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748df890f559f3c4944840ffb8f9afb7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49df28b557c69c73e7c266555453415708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513b1c698dbe60ed6197e953c0da005709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931b0d3b952c85d4a4d8add78d87892710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd76d05db27e0d645d32d5749bf011711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ee9d67f76f84118f2c369a6295e8a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38da3d8c085f65756d7c6923908fa62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2486f48f0cc8182ebbd06b998e6c55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856d4a0fb0962187e98df727925fb5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47680a71a7bd2946483d4a8f04335ecc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9285e6d7bb74a5af463186fc427acf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaab07d1e5c1324270f924b1c0ab29d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9c05f06665b8fea0d9854b9655470719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e29cee56087e9f8d5d1492c601158720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebc509fd855149d7cce63d3b1b64d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b620e7881047a6356698a3e7d821f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c7b497ddee74c057345fe5ada2a2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeca952c16d9952b7fb46d2ba582d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fe5761e731d31a402ff0a86466faf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4f971645978a060bd737f89eff2bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907677edde9c71035e17e803dbfc652a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831898eb66f369726998d4acd3ad9896728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313f20ad05fb03d64cd14b9ed7280e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb3346398f684e2d513dd5797166b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93990e5cdf53fc3ff57e5ce732f994731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e81c2cc86c1f0b214dfe06863a2810732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80cfd80876fd2e94ac50c31baca491733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b82d8f601263095c60857fe867a82c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9add0772f1aa861160a73e98996c624735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267a790a831ad07d71dff09a6fa2a9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1d65f9c918923292e77f68b60e709737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce13c7d19bd4a305159ee05f38af960738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21837f4c3c54aba9ebd50da2b6ee68c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f3ea749e740498f692f4335323332740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f83faf7d4b68275db976ef1889cc4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f85eaa572dc8e9a736f7fa316c867a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78dcf7bd9193ef55a35ab2466848e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc28e797f16cc521e6f4e7d7f3aff2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980de0fd072e61825ba17f953792be5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2318f055cbc3c382bd8eabd6bdbe0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258f89bd57514de1161a3b10c1366f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ff471e451c30f5bf5286f23ce3e73748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154e2611b0619b9880f9e253d63c4ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad1e392c4889881d01d9848519973f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f285fb00cb0b39d5e5f0b9044281e2a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7265f4ce8064f824b37f5aff86f41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4840c9074cbd5252637891cac856a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512e3e430cc130eafef52ed26998f78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c491c50529c24e43426dec6f8a70d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b356f3ffac9bede9b12389f2efc09e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795a2f27d44371995a958d7ec47271b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a078a06022433bfbfc7e47237d97ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef41b1b5daf3ee01a58e83f3789ba1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>