--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96c4059e30542a0b2fab574eae97f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60c318c2e5863570aae11c736ccd9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff25c3870a90a2ce57f5a217f71b793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04159fbc4e1f9872eb06489a6a611f094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a36b77bb4978046860b0b179907cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109b211fda2d8e1f23e5e2d759c4ddf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f37b83f1dcc24135f54cf51439f5f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8376921e41a3deefce289b36cad3a5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c614de412fc9f747e2f585c768a80b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251b2c9318d265ebcdbfab5a4bbcda110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac9032b4e900576b69939391d441a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bb8b99a1dc6b4edbac2f192461db912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5e5a8e9ccbeb1688690c9fbe8f6d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d315c46d6e9ba29b7a5524cb7489114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73f78486fe6c33b565c6dce52de0c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51342d1fbdad47014d161183d7abde3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19675263d32bc58f0011f02d9ac51c0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2e31be4943290ea00ed90bce8769618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1100b9eb87bb6fbab1b6bb11bf7d7ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dc8e567320f587f802fd4e8c8cac220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9d1a0ec2040ca96eef4e042c5293921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb038b8d2711fc037c19483080883322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f86183e1ddef862555b9c8ef078df023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09845c37ab2829a509e224042e5a5fd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8908263923c97f8199768e5c2f0af125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1ecb2681bc7e9bb3cece341a7191526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36399c9d74ac7fb4bb3e029f12428d5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214b0e8debe9a14fe4f9203ce0dd29228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d752de2e0a464342198c87818fa09d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95250c9a722ebae2a38bbc4a58694c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01de02652df94d76e207992a28c12e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c07bde5ab7429fe0f3b16db4363df132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4734d27d19916b2ee840eb6ac9d842f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe6757fb45862e0cd9923fec7045e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526e62e586c68048eb4c28da66ac59f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be71149481bd6b47b94a771531f75636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23600502bfdd167e47fc6c398188cbd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476a4739840a68098ed85a598fedf8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cefef3c4befe6e5b3c2dd6339fd5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f8db864b5dd45e713e7f8bc49e43240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb27864299ad1d4dbf3b96ad719b4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7dd0856930245979bf793c0a4f70542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d564556325c947a5a68350c1218c06e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bff5e8de3d1d943a76ea876662bc0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ec2b7799b7c396e4c703da808bd4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290839b4b1a376b4af1a60f69eaa3b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572096b53f84df4f319f6227d9f31b4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3996f9df0744ec5bf64c6a3d57c52ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23618a631e5c77885054e6178037106749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6461308648075724bec6aa7e91dbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439b7268415f8292187de9a7966abe451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208901674ae8739949ff53585e87f1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0987bcea15860f3839c86f836467ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5af48dba04d9e02bebd26a7c43894f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bf8b37dafee02a8a77eeb6f6556f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5677617c104e4d319f1215196a58c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6c81b6a89973d41a25c02f248e8f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eb7f412dc595b8e9f840d59521d0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd892f05bb74478d061fe18e1005c6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540a5717265e1f859f9450b1c93115060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395c03667244ec9f97d8ae1709c833261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b46034c7edc2fe35520a7eadf1ef262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2043cf0d466ed7c3d8469111d7cec1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6229ed986ec45270111e6dfe5108a7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d694516455b47b7e148a26f0b9be3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0e845f057767a58d777993e09aeee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea5853502420a167cdcbd7e10f10e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3af3c423309b6d84aafc060f829d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3556cf2ad34fe730cc31830e458b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56326b3b5028a3048e4b3e2990216fb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8548d32fc0a9d2cfbbd7e960456f1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf999f84e10a62085a66913202f627072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cbd02249ee84ab000bb4ad4a9638b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff44b695b5931c8f900331671b9d7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eabf354f2a536226889930234b895375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515c0f0107d8543eaed9d78b97fbf2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aa2f5bc6ef8aa5c4552eb5d540ae277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907968ffdf2d63e041e0e88620feee0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e596df13a4149d796b63640c186be6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f97d6b0c22d17106055cc877b9845780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdffbf3a0b7d1d7503f43e3cf7c1ba481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d4196b5b14346f1fae4712498e10482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3f2069f96124d6f41c7cee275d5f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d46ba4fec83c8aba2ef1c0d8f44d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca0cc85b262d131912b5e5519cf22b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9282df13d9ea26bf5d38bc4c9aba886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db4f2027a0ddfd191d306726c4e82187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905650e6b79116ee7225031cf19e56b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b06af7d10966df5b70c736cf57957b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78bd386477752d69ea5fcdb893d24c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558a7375b2de0ce81b5b464b1259fd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704349d4df1f6354259be27785dedd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba030ba19b9319fd87be494c082e6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a72697ed3bb497e5d8282398580cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5705a4d98cfb88224352a5d5299fbda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ece6798e301ae3761bc6cfad0eca596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0880f21cbeb040826792713cb63b5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a31820311211d737ed670e5ec530698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0add31e00dbced1c867f1ad369f60b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f267ec0803954553bf3ca782a909d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f72a461abdd7bb5241e56b2e572cc8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbe3f5ccf1f7c48508f94d6ce529c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823127217335696ce0da558b16b2858103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18786e889b786b926e0198015490e842104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc44fd703002c73dac3b0293b722fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78d719de6e5879298c7ec95bb97b32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea026c2deb8b3a87043ff1c5fe5cb46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650b3a329f3ffabd3bd07e20a2f54cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092576d0ba427fce2e59f2d7032be73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65262a83b46244da36280d757e24dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf07d1d45dec905bd1d3107f27b3b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac7b5c3bc98bf7857e070c36a02e9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebe2810b1ff94589888a38f28b62eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b83b3394383dbdd22d97b26c171feb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ab29a3951d58abf55d8b836313be4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f73e0c7b2a43f3e1b23edcc09a7cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b428170a0d28338228480aa26a45077117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cd5c9a55ca28bb9e73c4498e874be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f686c3bdc5511194dd45637cd3b101119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f13cbcf6f321a995c64bf80dab3ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156d5acb68fa711ffd34f641bf447c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bfeb0a05eaba55bae18d2038439aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59630d8e3964eb6f8bf298866c263c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440cb88f5a7bb54d1a4c9ff77b7e81d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2008e583df402a9bf405a7f492de53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422cd500423a0f24b0e014476479a3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7320a1b7f6f859ccf1897bed3f1e291127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ef22494602f5c676376a931daec6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ba14542093f1f6e7e5eafdd0e1439129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cc21875666981e989ba449ed305f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669e523adbd4b10267958980d437b68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4aeeaee26cd08c2bbbe23f9e0d1bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc1f3179119ed2f0f3d50bdddcbe04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc4b6e80e7dd9dc74ca5eac4ffa4bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f965886d34794e1357c1645706f5149135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3744294458cfe32594e13eab411b8b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aaf17eb3d0904eb3650ebf61d938a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1513afc53c02ed214d16874279b7d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eff9432155395b8a07881d9ecbe349139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ea0c132d07b0190d37884a65026a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63198df71003636af2556374e7da6feb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d25859b82d376104666a597f55cfe8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba241ccf4dcdd651023d7e24076761143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047c1b70e4c7110f9a247bd8bb96adc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a396738f1a9b9ae2d51ced762a9b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa79e153ca6d06bcadc1a22d5d6dd97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830df6b671ed3b59fa23f725ec65c7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb09feeb22061131f1c859525ce3371148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a950b2b657f0ab1b75e1affdb1a2b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa70cde2c67bb99bcbc5057bb08c2b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874887660e14acbf84a2b4aecf2b7c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d68d88cdd165e783eac69125e0efd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97571bc748f24dfca9ac90c59fc8e40a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ffad787b7e24967106a63e1db26c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23603d25a4b582c845a0ab0309189b72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede74a53b1398547318d96a96ebec65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0c09ef3a59038a7cc9967464a2afd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662307e0560f83979d4cff17e10f9fa6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a135a7cdfbdfacb4b7ee5fede88d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7020951a6215e69ee367b246dcc46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8a37c95fe27f7ac4621645baf084a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75734e607c77833f068518768de623de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab86931ddc95c7d861ecb089cc928b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a0b4d1a48453a130379e00cc39dbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cf0864b94bb859fc58bff25a709e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a578bc6d569e8b1acec82feb696c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff383970de840c4a8abeb0b4cfdb9bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23aee9c0f10a6cb9f5cb2d7a02811d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8262508e087f93d8d1b1d7b5152a88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab174367932a06d1beef4f16ad533b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10ef52aa2cc83dc914d9b2fcb8c951171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83fe241597fd904910e3391a4c437e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f854ba232943320ea4876eb2cd17fb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34846d34006014dd19284f36ee547c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46d3a66b4feeb2ca83b6f47f143cc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283f71b32e9dc39e9de72db77110994176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af9c7f20af328ba5f2e50af7893b7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f38def16607310122c0ce14e9a711178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f184137e6187021a3c4bac7472d88a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ef3ee77203e93028dbc02b0369175180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510485fae8ed4a6db7c1c4b16e235190181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47155424b09472845309691f551f72b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf3ac330ced9cbdbc650d4b868b6f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7ab063f50831a5c312e77083a91bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcee1e385c431c5d79bbcdeded300b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e595c2c839a3c14190b43a35ad199c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93267b33d8205e84a193f7cd07ffec6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c9d9e50e92ec9e816125e78653022188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34baa0b6816be4b1fc1d3cb7dc68c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7584b4cc387c6230f53d52daeb9b97b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b6315e1a5887e5712a8827bcc5a76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576b2822acf49327b5d158f6555cdb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a9a0fd6d278cd391a47e01bb7bc1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f523fc84dbe9bf55172a357257c3864194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c7877c554da0914e6283f4a707888195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686217274877a9e02d0317c29be5d450196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d2aa3e6f1c96f24659231176cf4ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea909ba693714e85dbd48607f31993198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37c784657afe48e4c78d958136f344199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b3ddd58b68544c1d81cb807d84c98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa80b0310f191ab2339c8e5950cd0a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decec02acd75d9b39a7d14a3c7e351f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2933397bddcf32cddd0210ad4921d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb302654765dd0c943a19d3d9625fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c4dda0c4df97713ae3727f8d1ddb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aeab5712d01fc52a70512392fdcad3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6152a7aff1816939500dad7ae849a5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6529c4ec2e3d9c17f47dded0ce605208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc4e271361bc7ce192fef55e2ddcd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259325f87c005cf83554145cc5b510c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7ba092affdca86c0d7f944215fab8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd334fb31e8263b5548916bacb0006212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3c3a69fc2179eb39a4290bbbf6ad3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7240407a0d86a12bdd3abbc727c8beb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246a4ec1dfff9adc71b72cd007df999215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e1514d539f067b5ee84948321947f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f45ab8d4dfee6e5db35d68489b63b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c28786e79170b6fa245905c0a3d29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f18674b3df7f2de25918f7872fa4af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d56f0318a1a53e537a301739ac0f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4992432cb4ff314d133bb3ad5bbb0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91280c1b75567896b7521cbe8458e04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f18ea2c4673efd49fef74d88fde3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a607822e692735cc0bfd86e3910b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9961249945770fbd643468904c3f56d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c784c4626207b563138ea9d028ccc64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be429a7ff38c368d4c8a36be2644f05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d55df9b0b44affd9856112e6af672f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f830f0c68075245311f25b0202bdb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f50feb6964fcfe979d9d76b7cea7af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3e4881b54180af0508298c2f970fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d22cb6db4f207fd6ffb169c26f6a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27b31b7d61f218d8b3dccc80474002233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6ef01b3ca9ebd7915a8e4745a2359234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cbb7b73aca1a7ff4361baae919827235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cf2202f2f27b8386a8cb1f48ddadf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42d3c37441461557abf1043794090a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8c2085f6066693ebae30c4b854a51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e57be9e9c05bb8e37c793804d006d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf307252487d349cfa9a23690bd16738240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28921e8ea586d703f9d3429e9ccb0319241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae6358c7b71a5e75bd05adcd399633242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d41012a60f6231a391ef0018e9c98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5422080fe9025b7bf1b2db2b2d44b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bb7cb277916ce0ed950c13f72b797245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28970ab65c21e9cc437151cb0c9e3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4eb3a9f9b7917c4d6400b52207d1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9c7371c8c86cadc5af60271037f60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddf1b47ea7b17a59fc287edf3259eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb192a8e70a12ac9d4eea2378a8d19f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8f61b046b7c609cf85547960a0d17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cd1558326a521a3125fb1ac1cbaf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe46155523787e8d4d82a8891f47e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee14a3e55f12a133717e09b623811e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb12af400ea81be0308e913081e0ed4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9389fac6939571901cb3139dd8738f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1619ffd7340b348453d9b9afb77e53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f0b2ebc52f3e98da0ede192d685c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77cfd145656d29821e19061c96daa6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936910bbbfd5ecf127041cf77cafdb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb8b9f7194cdd538943f7feabda175261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd2ae4f92db54bb8a314a6fcb8efd8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f63e4e4c07453fb9ad645d5a843d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4810b376ae51e529cec30af1d36a7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba471a90b53372b676ce973ceec91e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bae8c135f3176ab72b36841439f29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aae018e2ccaff5db97109cf3b2225267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825aeb7cfa49c83531370d05c549e6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6369aa195e5db1fda5da0edf68e5d1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c64bc121afe4353fb861d2e2d5029270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373b35dc0eb51fd2ecdbda4e0c30c43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceac6f22bc65048bbd82f5af6f8bcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b82aebd86d22919aad43eb16d92aa2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44179ef7d5e336dacdf031932ff0fa39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5db820dbf1516ef3c12c9bae086710275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26601422152a37669a6e1f9b27d068a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3167d46595edaf9e0809f64cbb0c271277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77e313da3dd94192fa475ebe3fa3b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b1afe9903b346a4eaa2c8febc5661279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765e473f0d48ded5f5cadc96740e29d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396032749e5045a5deb73b9f955a250281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd0f03901435c2c920f54c022414c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bb746945bb6d5ad3e4ec469527192283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782de489853a39d23330606762e87cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51925dec9642e3f259f1cdeaf0d41f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356f6c21db9fa1018be5534e2438eff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2bc950ebb8aa55736045e827eef6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172c233ee0505229ed3efda52b7ad31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf91751e39769db55c12c8edeb086b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94575ac6b1c9e17c2774e57dc524cf31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb519a5e6f257a45e4f2ccedd67ecae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc3ac8534c1d63bafead504f16c694292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede467744aff54c206c6f2f34fdae118293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e108079bf0eb37c9a7cbde2ebc4da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9cbcd5be8d55637ead49b50aadabc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820ad1450231cca2df932deeb88ca19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f5fd8fecccf853e843a3f0df9ca89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4dea8b6fd833eb2d07b55bb5b27e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed36beabd8eabd41c36af9bc7889fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86bbc75bf46762fde39f6f7a6251ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858a754e2d357d5e22887fa19cf432a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ee9614e1646ab80540b231e2cb587302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f58c35cba3a4e859b4df4d6a77bc17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca76c9e4cfd41e50d291fafff2fbeb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9868857f465ae33e262809d365b8da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860c611593805bd895cdcc02e19f967306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8d980e623125ea8565959f245f961307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f242235de01b4c57709705b782188308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572debeaf9dbea247a6fc85cb1797a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ba3fa5534254dfcabfc3e78de61d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e36d7b66597e50077a407b8206394f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6402d75bc3bf630ac367e24c9753f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d54f94869b16132dd063198e8214f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac43e3be04a9a1cb5a9a4daa8284615314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52865d08cb79da2ab8921a5af186481315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae035cc1662150f5df2c3b0c92ad211316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f67f926b550a91a5c9ab54fc0a9c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ce324b04e5719f47377eac13a2efb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bf3254b5759d5da1b980397a7d58d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693531a82bd6c1d5ec586f7a342f604320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf13c1fcd364f892aa51ae3dd6fc0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1b3685c4fc28109629829031bb808322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555c14f292ac7a171382e6215f29c86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76590f45118af0d8a7cd2ce5bb1131a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4842daa9941ee3b1d1b392e82c7b17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f163aea51a26b97cbd0e192d7c1458e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8978b04b28be31c61b1e54841927b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e81df3c7942d9369ff352044c9748328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad9e46eb1bee7be6211391a9f0609a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06844e284266a6e30e07820630d8a390330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51033509253e9ad03669608e8d5bae48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0e1eac98b575247d2cf63bde65a98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f90378d9fc6c1e62c6923a5adc520333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fde56b68f7562acbebe9977651cd2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de8708253fa016d683654fa4cd6d90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11a0d54ee7f9bbc7b94ee7ba1032bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde93451a440e3d0fec471596ca7488337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ce67248f2ade06d7cfdb5ae7ef386338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a154109fccee9b5a1e72075e44d0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfd83a9d6557b30144aa96f3b064ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba70d45b2af3af8309f13ba84fc413341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81ca98a79d008be1ce55eb4f30b73c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ed33f026761deec834fc0c9f56801343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de77cb786698bc375a0363df9e79859344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58f38b0e26defbf4c80aafcc62a233345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6058ecba96178875eca06da8096e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775cb09621e214d1a8be83ccaaf7d47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c346f46e6b96a9ab868902f24eb9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45e976cd1259b116f8a5f3814e1243349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054d9670e2fed6368e878357899905a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ee40367a75371b91ab89694131aaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece94dd2720d97547df49f90853dfb51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833d1e5a74704d91ea7bbbc32ca776b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7968d0cdd4591c2fb55e951c14175a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42ff530443ef051cf9f5a00196a997355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97765103821c476fc7cf0cdad329dc57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae44d68256a11fb46735426aa7434a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d858932eee46d90fa99f852354897358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584216f89aa69eb1ad39f3fb955c7ec2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4f2e85bc8c6b653c788bc02287be1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193f981b525a66f81c81a02877f8033361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dda7e9fd071ff9a57100727da2d6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba2939957111a26b29e36b3d1c5d51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c18cd2dbb554f1441bd75f8bc6da8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae1957966fdbfb1ca41f0ed2256c0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3e38993ee5aca8231ba6235710563366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a015e3e9e36aa022c08522629b3733367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dc2f3eb211b832b953184f5c8d332368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c60ed564ab7812628e6acad0c7470369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d887dcf0fc96b0fea141100b2bc2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717768df5d3b19ec40d4979857572413371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a33a1776366f9343ea145cce4e7ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108e1eeaedf381c42bcbe0c626d0cbb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e78afd20f9468d3d1ba660653eda7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781cea9459370e3e4e4d3a9b2142191375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60ad63b64edc75152f8482afd09c8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6ec1b7af79abbb6e49d8cf2e6b73e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c69bd57815f9f51dafae7d6d5ed60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b77c695bbeaf87e452592893cacb7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f29dfb5b54b3453748fe1f43b33ee8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7c9c3881daf9331d67dcdf4a9a720381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b76120eaa26d9931001044521560b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea8631b99c22abf64bf65ad2b7c514383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8091f1409d1a503df699638563a4aad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662555cd3caa787c05539e61f4b1b9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ac30c63047cecf02f1b5284af7b9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de764317c451323ff1d83233e4354631387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d5ce2e2dc1af061801d49521acf7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53d6bea656a7827011403033b41edb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e453a5f0354b8a65d7be858dcb842390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549b371252a9ac2f3a7b68e9951923e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96965651262e1cddb59f3be95712f61d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5988b70639cd64d13bc90930f32aab8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c59d57dbe88b57296a5111a2e86de6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aafe08cfb1f7f275788ea0edbd3840395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafb40a9b9b9bf604e1ff50274b7903396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a726318799802b0312d5afc42df53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b2e00d4a02b0b4f354c3c33196c16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa5e161900546ff023a609076c6bb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03423bd5463cd85884cbb18cb45a1ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71df3a68e1852c4593201d18fe7670401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae658996612ec944ee9510eace74bbf5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc756697024ee1a66438a4f6448f0af9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91582e2264dad98d79e983b0b793feb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44930929b0a8a1106279e379cdebeae4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b2de1355f555f18b6dcddc7a165ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0ddc2f207c158ec486c1fb07afcab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53fe3c408edcf604bc274b0b636158408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce3cd82e070e07aa7de854ce290fba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b876f24bec8e4fb02358bcb63d19dd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22689c9fe924ef224ae9a3a2e2f347411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8af545ccf4721409498a68386f38db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d32de248fdabcef3cb9e2ce98b4be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0776f2fc5e4e47e50455fc90519111b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fef4e49574b9bb5aa4e1bf7896587d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8599b77e226a63c5e334c334ac2382416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a69cf0b70ea6737807408929418f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3c9275096f99ff4fd4f7ef528e81c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d58a38ffc633cbbbab7705a870791b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e3dc0f4fbd118090d98ac3324fa7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46a1bf6d3ed0f261146999dd49d369421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8a0cf33cebe8ce087cbd8fb034eec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d50502dc1e9c714c0972f5626bffa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbed9844b16ed87eff65a22a328a2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1f6796a0cb407cc28565248ee0d49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14b2a0d47f8ca0fad2863138858480426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74527cdc2779db752a711f8c3c8758427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b7504c4d048c6fb263ede8401db7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65806553686e27507b08c7606ab25dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd819b8d6d2be89b4c41a08ff91da7fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e07dfcead53cd6700b24942eb4565431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20466cdba59e6b7ea347edbe853aceda432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447114e035e96c0293ce0a5fdeadfff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b47039d6f940b33a9079b82e6128d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737224f2cecaf146d2de5fdca9d1f298435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55d8991a1675bbe9ba8aae8102f890436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16aa9ffbf162d6f57c92b24ab03978437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ff5fe1dc23660e0bffd72324007eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65f712605293b99cf96d7dc454ff57439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52034b8c8630e370fb9ebb7d59501510440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ef33f60353d397a956c161bdfebd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07b007129a7aff4635bc1db5fbb21c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee894963ac6a42d56834232dbeaaaaef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a88898cb6133c28ebb8e65aa5be1c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28387e6b2a66aabd60e7d1a70028964e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf6af403b7bb1fcc2c8848c293c517446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff34f8e6bbed52bc22799dc54185e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddf91cd3386b29264a25b04dec26ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b426b2ba5797a456380af646469a2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1794d26a99a8fccfb8b0b004288409450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e71dcbcba91cdf6b8ce95b9752023451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab3d1c0e6262fc42fb8fb6dff98516452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c94287dc6eb44b744349fa90bf413e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f606a94ef89d0cdb36ac94716165dbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913bce4961006ee4c1fc149669529b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0170931be7300c94d760deb820873e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391bed8543d7a02ac6de68e1924a37e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97672cc47ffdcc453822a1a76ae8a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570e4a22115c5ecded861e13afbc108459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fe8f5a2cc3aa764144ee94555262e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14a28dc9f611ae12bce1f96aa872b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b80f72170f116d90d359674ffb58f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e617c9301655e696e1364ecfb5d776463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677099a8582323c4f0164a464ec26b54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de8ff4f04aa6e7c06c15f46d0d8625465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d46a8f2d59ed1961251e1319e95a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c114c03bf62b6f27a67a631d082f56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e24f94fc95e3fcc6951ffdd4b74ca8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8eacbe8f04227e66e98629ba6bba3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5ad1b6e131cf8ae3c140fd7618e2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1574e406d0c169d115796e3264c2005471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96276cb8185a01c7a65fc0cbf1c858e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c8c3143fb241ea47393f75d323b14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e11407c4db605b11a14e74bc88c568474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04cd9b2a14e6e4ee948bffa53b5b6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fac0467853b8b9989516f247304d43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ff4b34499023f409a6834632f9aac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec4941d41cb682e486bd72f18f3fa9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4d0ab3a2b5d4a101000331a829878479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3858175cce7ff42778a63e3ac5a9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082395f7774b9e6a8cf2567c992d54eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1269064f25d71e4ac89f084981826b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72762416b852f35c0886c2e8585aee58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d24c9fa17ec3254e9b3b3cbd58ff52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512271aafa4410f647f033791352859f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca132e87441bed50c1263fde09659cd2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d9139f1dc9d565d0c2ff52a41c334487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1912f463ec0ba65172b5d6e55c0a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e11766e6f369993120ef1969129d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4232d459736a02590e335c670f8c94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6526e982d5d6f82e65ed9538a51a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e9a326f1fdbc79cc640d019bbbb5d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90011625fa877ca62c273bb40bbcd9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543ca1794f1e15231337cf76747b1dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e38e53e7684c41d692437c6081d9fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c264d13c1c8f009585eee2c0fdced496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2db224048a14d1b7a3fbaf7bcd5bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa6e6f457aad57df6ea4cb1bccbdcd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4775f867ada17ecc7d84e8fc67266a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288add0da7a3bb83667b5dec4799d26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25919544248b35410c9c4743828b12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1a556cd2bc0348de192489135f3d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74406af4c6f3695af0c0c83a77fe69d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba569ca021d0e0bd97c41e4504a206504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fa726a5b8fb3347593d1e0a756e4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977c7650afb7e3bbab47a664504b9eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fda95ec700b1c16c26f346272c2f45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cea1a744f4ff4cbbd98c728c514deb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8b81094a60ed9c76037665bb03775509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c05a26687c5aaed6cca60ae51c2ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3b7deb16894eed8cfd693c8f12165511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cc081f3b8aa8f7e653af368fd9925512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171a5998d3fa61343e80bc8dc95e6f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a219a18d10e985c77eb86baa41db4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6472fa4b66510422bef3800badf287e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602382d38ca0d63d175d0d725c651eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16558d4c6ffc549b704fb38795fad1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b2ba657ac22de8c12d6ae56710c92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670896ec23f751f2a3cb8c324191bf45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1602382dd3e9c7c47565e9f3dcddd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29827191f15463bf95216a501034c3cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0f481c44b88b4b40343c6776de0d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abef71327da6f98ff7db2896e5c5ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209171e0e7d82fec3612f722a7b5c051524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332988d50ce0a887c00bb90481ce2b02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78488e84ce036525e97e44879ed0ccf4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb22734cf659bba56a083e3e9a13433527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d888ce7b8b97d776ece0bfcde40a93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022af10d963c2bc7374ca9461f642a53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6052a2f6e4f34a58ac5a5ad5a2c6e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82727dbd076772c4b8b70defdc051fbf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ae88c39267150b9a279913534d286532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0cda54f233074d8db4d82eb48b164533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f40d7a43c2acdea5500a190a63c87e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954eef93bbccb3a0e64fa946f2b603a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76889bc40f679b5ae61c79013b03af2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e155df8e25e6271d2f9f2e92c9186537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e606e40d7548a580db93100e1122d63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a770d1e4fdaf0a15f07882ba88318cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9b86decf13c80874e247e05ab3792540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eec1cd7faefbe66f79693169f1f3f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994494c3f270d407ff8ab89bbdfb4fa7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfab8091ba409f7281ce91f32626e3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a4fc5f9a925fa00cb5293c3f350ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36325d0b4c6704febf5da94bd58b7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363bcd0c38671a97cfec2a5c2f46d98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27481ec7a660fff02ea6017263f51a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96270126c1d7823be388a7738a2a3f43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15584f01a2904fadebdeeb4239f9d605549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec218fc27b5f7651a8a9e27e6f55f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ffe4512e5b6e28f68d371b89bb1f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcdaa45d28979a9aee91785cafb0ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f513fba9bf5b3bf4c81052bd265dcb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0b3dbac887aa2c09cddd34334fb7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d59cb66d59eaa34314cb15e1ac6f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c085165bf4378787d96d2a0b4a1b1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc4d6d4eed76482ee1ed38edd9ca00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a036dad600c442b82665502e25a58c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddf815d59f4cbf56400938b64e4275559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fec6784701f8023acc8d1d2608658560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbd42c911154d41ee0c38b26d1fe46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ab1c3c9c637c959312337659bcde2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c032788129d9b919bf44b84a4f376563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bd521e706ad2e3c7d98f6b45948f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77540d1d9dfd022863724803b5424b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8c17dad054d51ecf03dfa81404926566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7274523f1d769dbb20540c836b7c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5883e64f8b94c8e4e6272e8b6cfc1ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a365cfe638fa3ea549fcb6639cf7632569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf9593618b84b809ff0f09d2c18fa2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952270641749e7eff8dc640d52441b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6051c018f4526f82d2b918dde0e5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f5935e419eaeb25b871c2a4a1aae5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d01218d5b54c687beab4d67ce214b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb45a4f0b5c34a4a3e2468639a0871575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80f4bef5df2d155bb331d33afe60ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f549722743052ac1b67a725f0d50fb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6daea30c363f977ee4a0a684a436e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d89339d66d466bc1e35840ad22759579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34766a1776362d42dfcede87d1c9bbf9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be60d050b48db742d0a51864acd3c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15979348b0ddd32b256ef59691405f28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8ac35c03d50198e3644635e6b81e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29465be49ad06449fd0f9088886b1e93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a849052bb63d86ca5fb7d26063279b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5c17dcc21a0f3a256d69d33c63d72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3bd108c3087efc5d862ef9d0adb93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7562703f6ada9d8f974cd53d0d4a4a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c5df67b68e747aaf1b22e6305d2d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d51c4af9a20a64e40ab2f239759e48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb5ab5e394e0abd00a806210c3031d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a89e72067f43f10e30d797d865e30f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733af33e761d9e62772ede7180a3d472593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eb6d7147c0905bcc7de727885450e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e6cad670475d08ecc6d598d32e033595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faaa1bbcf61efea06968ba2449a4c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720a4e2b7318178158cf735e7c5f0f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa4355c0d6158c5a01b3406319162e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6b46d1275b2b3a5ce378c51d34b61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9963af3e309cf859414e7eb9d997029600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea515056d66f5a7b4181efd3f6739e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a7abb60a72181c70fd5ba56f4fc6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475431b05ccd9cd70afb00b485b11e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eb31c88f2a3070eec92645660fef6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8094f5658c616c8363342e8be634cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6057ab24cead84743b1d512bb3907606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54262d9082ba59de54b2dbfce58b7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8deb132172776d7d31cce1072fd1d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd57afdebce6eafc064abbb826b9db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3147d1de56f758aceab71b5cc4e185d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf7082ad2c819d6906cb1d8f7c3933611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97393e82e7b0492362f33b067f82389d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f678a48723f34d8c8185b8b5e3edccf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d1504ead1039f6bbf1df4fe92b07f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb638d863da0300c2edaf99f2cd307615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e40a15ba0bcefaff1ea43573059f92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4506bf91655f17d4c9c9eba89ad4e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921911bbba6d33c387349e6063635db0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76397d8773f29e0bfc0953d79d1fd528619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af27ae08409341b1efbd269945df9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7476d746095a4c7447d5e2d785f08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31533e741315faee7dbf10d1b791e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b444feabbc6b21fb2e3d6c0521fcd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee410189ba8b4012da80c1ef4f884f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3b438853fe69174552e13d2db4090625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e5decf5d972ed520b26ab5018895a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f962d31fa1c4d4b19f26bce7c0fc2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3065e5ec682912219db294b5583d0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e472d4970e2505804e8dac6a2786df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5a09437c69a835137be652fbbb3ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9b8d71cad63b066fd63eaf3884c54631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16394c187c8afdbb887657c28a0efe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7914e056207f39f18ccba1bf61df0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b28cefd44c4627684fe9c8e7787a23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372db2f10b07fd314e9fa1c4ee301dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80007a448efedc4983414e38d3e1687d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0ef90e0ed9c68d818095b0a2e9ace637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d675ddd69d1070677d07d86997761e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb69e7bf1f7c396d2c10b53e3581885639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e022fd427ad42d259a5b78213355f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef9acd66845b79324c8302c533ebf7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980eba3cc5768ec6dd649bd2110bbb4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3611b7ba42b8e0fdaa62745bc8a993a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d792325c3dedcc2eff972c0a9d7ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e71c19b846be8fc4d8ed095dbd691645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09696a23e27ccba735b80cbd2edac32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccaba3683107d7c37d1a013e283f21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27844003eb34efea97d51593c354544d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38fa35610fe8336c683f334131424d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3b76214cd9aac983325e6d5c8efc7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42a6836732a268083db27808cc18ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc178f7fa4e4e221b92d846b14175f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18901922c66638a2d3d6081e70c2d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6051921e8329afa6506c8b2bc24105654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66709c75eaa9c56275d17e8f513bbbf8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a40bd9da38406ed27cf4b5de060bf8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccfc1e990931af946c7f55af288ee1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac97496ed726b3549a0af412a1d0ff0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dee284498058bdcf95536e2356d45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad631461929cad342f075375160693660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e672cf3dec172dbee15573ebc34e49a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7e8a019930c639473bbc315f1f7c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7bd4e241477009c219843226f41f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f6e005fef81f5983a86152dc1fa7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1f5e35c03fddb6e4f2a7ad95c7e74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac3f1a2266ac7f03607916e9e444bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530e8c5827edbbb0cfd55543898d3c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594046e76e68d2b21f2fb83edacbcb1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9386184cf42fa7c2b5a76b63ba22c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b657e0b27ccd257e910ba1b62bf08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3e3aac11a80c2c754ded2b9db46c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3fe58a363dd0e9b36c127b84e74a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0032ee28e61668a88d560785330e30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c412a99dd17bfc5f979f7b0f527ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba92c5f6e5af2d3701a49405734598675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bc1c8e3a522f8cf10728c13adba9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266699285d0748c5261387b91582f0a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f32d9d42fdf0fb515ccebf18547c23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d857dc3090434f2794126c6ea71f528679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ad36c57e47b5bacc12b6c15614e19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97227326c213724feb2cd3fad3c921c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e5018b4eeabe3a1fed8a6ff784eb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c93f017041af392f58d64878c09d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033e06f5a6ffeb22a1be572c1405534684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88557dc8a8b6c560dd76830a8d65ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6817485c28b210ac3b4c1fbbe81edc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831e551c70ab8b105a3447a1062f0f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693d8a4c899320af69a5af0ce3104a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f705736740d66e610a74735175b6bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25ba9c539f11a1296b36ca4bbe929b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8226ac13e41a02f1a7dd5da8084e397691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc1686e21b8fb29e3174ef317a76d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a88a3fe7258e024d2bead0dd8ccf91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779931dda06ee04ad8b0dd92521449e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0915bee44c116f8b5513ff584bf3b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2b3185bd3d6711757cfc7f677c922696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51647eb467b741933b443aa6e5194e91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8699dcf4a7597ac58ab67b4d3bf2e64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c860f418096aea711f6d14db595ab3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9db5ae1c70dc1ffcc44d485557a8a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8532f4ca2f40ae9f6334339d8689a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5d348eeb7c6ee20a06723d3fb813d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5e58e1a6ab817e6e96214ea6b8221703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafd35c62691ae0259d1a8ab921329a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd1938abebc772e45187273861a9e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3766358d733092a3ab99d3d31f87fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e750a4704f905665c80b975700ac090707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fc1e4bb89862323f40d0e6b437c5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f621d373c1c07bfbbefc31eda0ac0b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab037920cdde69a8197476a4c637f8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907834c668c7a00c45cd05cdd3ec8526711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2378cdb56d09f0bd4dfff886598b6cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56240d360c23ce40610327c015e7e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf70364975820839fb1eb3a373e7e4d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c30e1eabdae6b3b3662d82d5b5798a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808733b3caab5d58f5b30fcf0b632da2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aec693279c9cbb75fbdb87797b659717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7afe779b70dae447577459093bfcad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc25bff776b09c2956225c599190b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f92fea5a53dd98319201808298cb7a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffeb848152fbb223dbb85ede3376f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000182ded0a4f0e5db9c44f1b2b1ce7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45cd0eb302dab94f4c893c0a976e8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e5894270ae0d2b7d566651f90b195724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9a299b0770ce4c3617d07f3913262725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44700fa6e05c0d3523baa71b70a69c03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef039e514a5cdadc280ed1adfb63e01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e808d9375aa50544e6e77f1acc4c299728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1fb5027d85e7d8df3da92032d629e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122ea748e9bd63fde3bd4ccc24b5581730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1dbcff2f10786d79001638e951e2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a526b5fa17eeb135d136b37efb93ff3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539cbf30a89c28ce8a94d3fb5235cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b8caf01e28518efc1fb2b44020096734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b56d1f655c6d4837e5e16082da1d44735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e553807dc374fcb5bc959f0869643c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24804a4495c0db550f68050e715f79f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626266016e14766c54551343e37060e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cae154d9be50795454b72f01e75177739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d13cf772916e4fd049b20e4069af2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4afb4347eb6935bea731e1f1dc2d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14168fec04b41c890fd5c622cbec1a82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7311cd98a5b4bb298abd4e51c82684743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1743ab6802d82b91243e41bc045cc5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d22dcdafaa4c63abdb4f6e7fe13a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59471edbef2ec50097a8b8eb878aeaff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f4e028b1dc4340a61e7b1220810c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8da39dd9609879e60aee011e285ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d70cdb4fc5fd707d93425ef2d739c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc044e4bea2f26c5ee01df4cbfe506750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23d93b53f8d55fc3a2ed593abc66da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2058ea5e3aa3f2d71857684237366752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efd210e7d1d327792409cd5dc90639753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90038d12378a8c54f85f474aff72ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2f1e1606c1cfacaa263556206d5dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bcef5a54272ea2aadd4cabbae486b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3a062e1b2390b4f4fb1d8050d28f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87768ca6d505be801255a3eed18dbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92afda4515a73b1013790f5a5bdfa34759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85485f3d7c2b155d34994c0c443d2b911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533539eb80f5858c3b86ff6dd2d925e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cd16c648c8ceed31dc8b9df248ca53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e954f5139c7f1b07c432de37738a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950679feaef0976e176b3a5e06e4f835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499ddb9ed88667c5959747cbf6b4a396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ab4daf709d23a18a3c11e0419f6387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193b89070131b4a21930567738a13c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05943c951038a667841e008bef8a66069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddb4ad0feee02706a79be75dab0aa210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc25c24cacb053010959cc3373e906e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0364132d747aaea1bd736a4dc31a8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2e3dea688f264b746749ee1635fe913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cee80cbe8489823d078cfeb1cdae914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a048f4ce247e5a99f4b4c8548d2bb0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d03145df5649a528cf16fb92fe3e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a4954fb08048f264691231c0dbf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5ef5fbf4cb8f45cad091ea1f60e9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95cde0aeb2929b1a4cbe74ce3dcea719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af564ca1fcc3f2356af87add737e59b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8dbd4030d3235c77c02d920835b4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4202d3cfb9c8f5dda8b521673debcf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4cb66a7e92a334d7e0e09fc4571a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7d242839049783b9e5f8a63189e2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7facc209f55e6ac55bb7ab8d9a2a8ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57250b8efd72b302078b42d7c0d1327626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1c2273e3daaf4bb1f3710142c5d2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c48c7c54ab2ac42e388a1b0760884128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633120a1130c38b329fc713022c1b91029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78322ae5d530c4d96131dfeff42a6d3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3408f470f57004cfcf3c580d18c20b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60692d71bc93aaf25663ee28567384e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaf3e772fcc6bcfe8af3c9e9c1214033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517d88db2ae19ed6cb0187b3424884c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f9f0916d0b07b2d911b0778e0751635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849dc88cd97807f15bb794bb569353036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a71ee48792a7c09b74fcbe4968871f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d2458ff0bdb84574c66da344721e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9cd17fda20dc6e94ebcd9001eb06839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e0587ff2dd3db9ceb85148929730c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3252c46c3d0ebd5fa39186e31b321bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf44cd985e79d60e5df2978816ec95a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fcb4dae6da048626076b1343bc9b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae148b976f16893841a51ecf5f8c94444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bcaf3bad34fb2afc55bf76088533545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5af8480bec50878eadab35e28de0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a2c7ecee87de03bad4279fd8d50ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2458865a2981f722b04f7e288385d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966bf6e8ab300e859414fc65b788cab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4275d2303e95b772893392ee1de4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eb78d679497e0ba38c169a5118f7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142091f2d317bd871b667cba0dd541952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de608d0db1f28b195277472b8558f5e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf904550ca194849aa0bfcefb7951e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d393af914c235838eb3cbff589d44c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88958e6696371d88bc485bfa99b77756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076c6aa4d6c8ad8df8074ea2817ea8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4815bb49dcb3e45318e7666b968625458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d125c8d116730f59ea8fd8ad49c4d4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1023974c643607312bcf8fddfc5c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034e4134f5bc8669d62aeecf4265d5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421abeb059f6eeb22aad7690af17b7bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc35b3c9a08ec464de49a302fca9ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf0dc4fc1bba61565aa388acf7d3d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712a7578c7114e442a503372a8c696a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012663f8df4f34617dda64acaa877f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc14eae77638f6b1d32d5bf53813f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd179587125ac575d17f28689d18659f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b87c35764edfe8fde390f7fe53037a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9114a9fd3c4f7d11a0a3f6057bcdcdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7f6b32dc2604eedd07382446669dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db5832c938c4db0a74978ace8fad6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743a581a12788fb4e30adca50b701c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8ee4711ed73dbaa2295ae0ab32a1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0672665ea3b1c8c3150d13cb7b5e89575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785ef73d45fa38aef8737c38b4301da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e0b052196534b8331aec72273a71177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb325808160714b0baab8ce1de1163b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf04197111b01c37bb627afbde84db079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d669ed0f49c68219566a5a79473ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746be1190c33a717020d456303ce89fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44148eb10e3bda155b9b602e7d9a4eee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af567b1d54390ad91c03f8ed2284cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a094a442beb0e4721920ba74d42f4a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe364d3a5dc6ce3b38315938606f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f91046a47ad1a0713a817e873abde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c22515bd2f1fba0dc064bad3f108fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dec7d1cede141b6284b3503bc2113588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb2d662c58f8953a56a236c151236589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac6cd200367cc23f1bd417f97431b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d134bc2a7f134ca47e0d2dda4f52d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7218fce4b19b9eed988859df12ab3e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b084b170cc26bd88388394c9f8eed193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065749821f1522df7b50f522f9e2a3a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6969908f127d0e74bb99b7f713a99d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e222eed825f5cb8805eab4501266e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18c063a5591fee400de9b50935aa0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc017d164e009fb98db3f8541d5764798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85956af0d475919e58b60a00fa8ef299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7f2ea994caa9b1030c136bd4ae151100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036b22318a0bf59a65cb5cd75196784101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ece24a11ccfd9eacb3f014837aec11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3971b7c1c34234d488694aa71e84b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d4470b9dfbad7367cc8e6d7cf2090104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b4848569730b7208361a4b8231055105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac861f3e7388fd72906cfd50aa5f14c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cd51b5564f22c11b4cddea172d048107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ddc256ba721207c1a5405f5883ca7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c828164aea2a54d2a7a2b7a9df8460109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aca80149738e047cd9533d71ae720110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601777cbcf89407704c73352d3e0737111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a1d4f409d6a88f1d53f13b06a0ad1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3435e2d025be0c971a0c12b8fe1740113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97636e88e1f2e85bbcc972bd904d1cd1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15432767ea699852d630338e6c803b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d48d819683d16a24bf7460851c32c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba52e13b5a2a1cd9f25446eb5b9a420117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffd5d549dd10d4b7ea0286d3bfbe30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9438b6854c65eab39414e3b5fc271119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d11e7b4369bb68a5b4400164c185e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7d6cae1a9d6936641c49c864f1f4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375ccca98792624022e287107b26f45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608a279dc34d13327c34f53e2eb8bf2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658fafa55f10ed53ededf7fb8646bad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da9931eb9f236cc28142c664f91237125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed706649369849c7ea56c7a850ca57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b375b16e596981989b094b7e80909e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69a9f2d425d0f31a380a67387fe312128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc389b4b3527320f02016e9b219770129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cd1137db49cc49b8326e723bc739f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d42143d7438042751ec8de7236e4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8598af79b9a21240b6d2e00a1dcbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15bbd1834e382f1742160a1cc4b847133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcb1e76a5459517f0f849cbab87c36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff30eb7b8c262fbb3ca246d5493145f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310d3c0f946368dcfe944bb66d2a4fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d34daefe9b4bd481d72e624b8362c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bb84554bf13edf24704f520c53803138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58584e819799c3cddcf856d8e90ab7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c81abca484c46315b96e5bca110e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8995465be9ef527b1ff8801d3a2a962141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea67fa6557f6aed0c341fba44e3dfa9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433c669df44af93ef086fb828f1c47e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e0c07e6908a047ab209d8673693de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c654504a0a65259a02b53b6a28b3977145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be551f5f6ab9ee025d87ed1482667fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d87c10885bc22fccd78addb0f5498147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a3598ad5181fb037cc65053c70c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde98fb46d011d35d52bf92a64c907e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb87278e2dbcfff41082e6f09eabe4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a029fd3f8853d8a7792811313a888ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c65c6e64b0fec82f477e2a5872937e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee4e5517afc6540dc49993e706be50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20c437376b65cdb4b24f25901f86ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82a51b2a3d81f2115a6003275960a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afd0da82a3bda5994c5f0d1195e506156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee54cf2270e5c6813681226b2684f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180ccdab237938b885c43e45293eb73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777852cba8a83a70dc3edbfddb475bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf7c7c866a08236c825ca28776d350160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24529adfe7b4e54bd8b5ce8f409844161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf2f83136acac5120385b04deb645c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffca9309dbbd690d7f1eb66b7f47fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf490ba71ec327a5c2fb8ff27992d8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4289075a7621c66ad295e87fb5e8f84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc98a32b56e9c05a63a3082a5b0de62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f63090e488865397eb7763abd2b2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51105a4e7fb62628b5b96c6997f3ebf6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f474c961fa143bd643c089ca76123ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5363e5ac6d2c875a049b0ce43ee914170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66a2e8e036602e05bea12be1e893cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bba8de549ada3ee1143ef6ac05732172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720237ae9aec6a217c83923464a4b396173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f9cba9029a7522b8d65c752826b2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aecf0d389b11a4dbeb9befe30f8bde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af837586baa847882478b91736c14c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8ccabe3d93ae93d05d77e312e9a38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301aa97bc13b18ac92dce08b376ba499178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a44c674570f3f772ebe8f6a398284179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523756bde7825aa25187f152908b5bfd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b9c6a16ba270b69c219c5c7aeda42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e34d1883a1bc5af1b2e3dff3771d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda40a4ab9d429f9ff05ace2671801a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f0c1f9144ea7199731a4a4b44598e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac1b8ee02205ab33803559f572df8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e23a3585b79e5a7809c657c179052186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6185ff45f1be265a1edf7cd5f39f5d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2da805430d478936f87d9ddfec4a8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed288abbe9d70e72c01ee5cb2f6e13c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401081d92e899cd8c01a9b5ad8018fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7117e21333a5794979bf7acafc3d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3df466bc0d8492db61739d8dbab16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280bc23880de33d1a4ada1c34749e65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2852cb0368de55f7b8cf04fe6b91a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66633d70c0a29e4ce0a87b0bc4959c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ce4bf69f000078684a4fba40dcf39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f2579c7a123b5b63e9e87c5175a61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176de9377367fa74406e07a1ed4d0b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b008778d00b6ab4adc15933de3a70c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f052da90675e102301e849d50fecb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af230b3bc3a305edc953bd5800c0edd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a99142ec546b0cbf0334bcbe4a428202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22742a7d92c11a9888005cc813818dfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719929f2efdd3751c5e99cab4a26794204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9f116da296a1a44e64d0b98e67a19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f074bef43df589199c165aa03e340d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f8e7617e3e7fc4ef69e324c732260207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f41c3fd2efb4c7e2ffebde897b525208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ee2e6c042478927af3389e590a521209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d895963ce6310a2883137992bb90e29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbeda0a27b0b53072e643a35d2a982211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2e73ced08466d7bfdfc5f9eff7517212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a4fcab6633f26f403b20d055605a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecea4d01072947fa0bfe8dfd3695d32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f9d99988de12c3a48826069e69fd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735b583915efc33eda8cd8ea9e434d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23885707fbdcc40bd6f87fbc6bc1e8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b177fb5f699053cf9a2590b03ec797218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae386589bdd46a6600ec9e4df47e38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7f3a1812e1fa37d83830a26d9d9ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6f4d16582d68162df86fba2dcad0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3dec65073bc9552df5f3275dcfc65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39db4463cb2fd27ca1251e4b6428bff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67f9daa0b458c9d1a107380d2d77db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471c3c315259e58f5e6b216274e553c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23f6c1df12085fe04a890fb686bf44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d0a57e639e870b66fea15034e61ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ccd0016f07768421ef136b2ad9503228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf3effdb796af064a0f14b5e6ecaa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bada83844a31d265dfcfd4d231e2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a0899c5d122199ef6b5231ffda485231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9be77ede7aee990bcf6ecbff29e074232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163871e62bcccb0dc0d9fcdd677be042233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8120990ad7c96f1569b0f78b79c008a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db2c217a88851583610e1964e0caef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d50761b56c50f02f883defa7d1d0aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f14b69eb48103cba3d7d6065fc5ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c5e003b942058aa3347ed23896b0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336b300c612ff0498fdd489c9e5f360239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1072209f1109c6c431f0c07133e7bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a856a3b2df9e281a6444d634a1f58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5d4f8b1c4859c39d771b82dce12ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5eed420eba31a439426181eee61b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3162276685cabbed2dd2b3334edbc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1fdddfda356c0b815cbcbd1c87c36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dcc0ed81642322a4d92daf5f2f997246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a07039c7618c6db0b40df29bae8637247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd461f93d47ecbf9f9b47a21ffbedd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24152e53d7789a0cb96b189cd3560ccb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d8c43f8bda9e0fb752d6cc00b015c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248808c82aaabdca5c276edb5f4e0efa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0a80d000bccc46bb96ac99ced2714252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335121223a429b7fad59b4b6c82a8bd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bc8d1b3b27302646a2c3373d2bd9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdf727bf84f218f93de95c100bee2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4988b4b7894ee8293c9aa6739f15ebf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f280c7e16492ac61fba2b756a18b17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbcaefac6ac937630651ac07843684258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d4685d1e59eb4af5c2355458f081259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc038fafaa0a8cae1142b4084323ee6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eec3d76832b0ea79fe4ec5068cc0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad5135f17cf47c998ebe911d0319c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c38162c058e1237a9b7df314533a6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6fdb0f3ca0c0948d9908d839fc2ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa248b381c7d547c0f3c470a12768db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b86e18c4f2f38301f285f1a28f236a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd427f67c8bdbb689414e3d83311ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a56d942e99dd7019f98614ffa3e095268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee58f2c30adf778a2f5465bd19288c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8997e2b4c2ffd7d67a421a149bf90bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb83d4cc5b67313673aa5a72604e29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9754b1d93abb9def0d2c2e7a5b8125272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac83c088415f784d19b7a8b4870540273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca71822791b84745d22d5ef3d08bfe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93aaf01be76c15bfb3d76d04f00c9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d383d7d57e78b511bc0bb1600224c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a09afc24c6c07548a026f824d3665277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285583162197703e0e9ca1b3de2aa9e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9ea85dfb758e5f9f586b43a40003b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e55f5b92f65455048c6fc79b03e2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f82097cd526aabbc1afbdae8a5614281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28708032e03625207279544aabaf242282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7648e3cf45f4735ebfd7a651c84886283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62d414da169b1d1bab9c66d4dc49b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0ebd8a1ac6ccfdcd39cf9b2fb8a1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c088f522d37a7b13c230e432c62e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b81b6109e42f3599360880f788b54e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128e0bdf16f676ee719ee90961e2a99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278ddda52272d549c5bc7657d46a2e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440aa855b1c3d4bf9c1d62bb76de65b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a2d0b06d97f4830abf092daa9302f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c578b40f60c30ec553a29ccba7692292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e43fe66e2fbfe68e70e2b08700102d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80539f1e39245926724caa01923b7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f5005e907ca94f675d7e7af4f8461295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42099954e7c58e1541632f41c1eb4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0dc9b393e81a92639da2bcd82b73d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca1cadc02cf859709bbaf720d15129298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218ef897897b30007dee76dba9459b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8672866b28576395206890355bdfc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4df628ae045d58040c888651b487b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea557b18e0c9e41430329f2cfd13cf9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127d30cb77ae9b405c6479a950c4ee2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979a6b5b2bae6025bc79f9d50a8e149304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403ab87a7e6e69b39ff082f44d73cfb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be015da2861dd903ac5977ce1d5b2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200af4c2bbab95a4b12989b5101cf40b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43f61f0a68de17da1962a442baf7b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe720116817673764c48bfc8d9dae242309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c04a94017ebd1541c4c7ac74d5674310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b872b3064d739979175749034d0638311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cabc371446373d9e63fb809f28548312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c003175f0e3e6d087e17f9356ec26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82101bed56b13a7e35014343ca29b5de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31753e5af19054a4b395561ff31ff12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57f3acaeccab990c5d54738fc895f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170251c65a8163c7416e8fd356b7056317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1e888a699f065acdf861948b1eb1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc672da84bab6f580075ce30c3017975319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971bcc85752b3c36092e1c5f12f9dcf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7c79b646d58e7c0c9a16e7d6d8a97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f34d1c3231c633ca7771abece9711e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeeb21430c7ea4dae71665a2f0a968323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c837a2504d2e17eae7822a76a19c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009fe48104a2a14b08c622e7bb55f98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302c227e6aba75d489a8d4d8f218edc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e945f801f4cc855d0587a270dd2349a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10e11d66733765d206ac6616f2e777328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b99ed65d3f119af7924908c8f045c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0754977f7f8373c0c98a5389fac57dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594334338d509086ee0715bc35e618a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ba869c0146569208bb012ea8a8f16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc741a5050d920865e12fcb46125c91c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ef6cee3662dc33c40b0ee2ad3047d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3910fe4004aa38ec432e3d806634b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456ebe5b4cabfe985b129ec65c61896336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9542dd030afecd88e5104bc41d16f48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64903d890e772a58d3f4250c6f0ba5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed47314189aa62158934c64b90325b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0a76ec8987a66da94886d6819faa8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1471eb7342e47f5ae5e49a062b9c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f6d859d59a85e02ae4ca38217aca4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cd9e33740ccdd2ddc04b98ced6c85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a24b34735aa81f3e2a5f8ca5a4caea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eea5d99ebb011c4ea8a4dbdf0da28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fa77515c0c534cead15d6510d8833346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4b09a983acf2e1f049eb09f812cd7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68e767baa3a404b2fa54a7c3203f0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a615c1972c5a56990d67c0bb854302c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192633d97b815e556d2d71bf3fcbe25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d73364e06be4745f8830c96d0d98a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b5535c97f8e0b7250ea51582e534c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3b3bf101a04b92124f48e972a85f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e532797813a01c99c62075cc1437f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501b33087b4e376f9d1f3d0180b5ac9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84ef85394152c05b842e1043c6d8a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c222e4e5120b4defdf14481c10e1f7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fbcb4f11e5d19ef9e8b2a7b932a05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dead0a333c0a4bc2d9d4d70e66f717359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a602fd816023d40529c2e3b956f450a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f1c3b5227409142d823e9004bc40f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be151dfe65f6caf386a23f7485664be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6543e31759adebfc13ea65e303c31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde21ed121a594db44045acd6d922fc4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d52216765a02c03fe1589f5b06643365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef67445acbb9c20d6fb1a2a487d86e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180969cf98d0455b302cdef56299ec1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b16fab498e6cdad9e852c0738b0d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640038be2afb0a92a27f799dd88e88d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd88a1fcf5cd8904e06370422be1f98370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039851cc5c1aae9e163d7de94a91bda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb8d0d84297dc5f6a28b180d5e4c8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dd14fe311c08dd3247284e8f7e96d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574606ac07e1bd91dd7102191db54c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ef23065f75f803bf5acee75a89358375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c786aaf14c16faedae67fa0d19444ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27211edabd6859f7fcae6f339a765f42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36f022251a0640591e497817f21ed3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaab1448f2ed633e75636d6568ca52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb827fa347308437e9433c76114d3a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0302aea0bdfb6756e211850cc13fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a45b47463312bff2c264637b36a986382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74b031a4a015299bd1b2b440ee25a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe870372fabce32c25e8a1ccc4dc239c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8febf90e194adabf693d5660525d96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cab25e202e2c713f0db181bca59229386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b3cae6e8725dc479788fe317c21be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f2b9efc311d80c2dbcb14ea598c20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a96a75086235bbc7dc5536d333f58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b448266ed57efe8a380628e9de207c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554441a1ce30608ee2220c12aa3c37ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b26c77027c3d5876d1abb869d10cdb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8c0c7ea4ddb35bd29c9f78447ac63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9270b751d23e2d688874faea7c29a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91e5aaa838ee3a7a59b48519163e46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885af808ef4f11fbb104de125df6a5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e691924621684f5fdd615516bcb9ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79a50f66abec416e38d37b9a33f36d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc258e8ad7d8887974c0106568f03061399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623f46ab597821884a135537bc87d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211eedda66b4a150e6ca9219c7d23e11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99866dc486b5911442b15cc3cf46f79e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3d410e72c93abc27018f5d3359341403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d8fe974b79a58dde1f959cd1c6b05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373946fce180453cb2fa9c7532408bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dfd493c012a24d5f1ab19e559fe9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05604da5eaf3b605186ee198cfb036407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8968d9c16a1bba9659f6385e61488408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb82f7e3ffe0b7aac52fb2eacc51c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a3635485d051eafffa4f9ddfb2f9a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440329d021b38368e2e31dbcd5e195bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc95573f5a63263ab4fe9d02764801412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76a6bd24a029b5a9f79ba8a2f7d4f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3736e6b2c91bf1262b31ebd50dbfd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91efbc7922409328dc6340675d4afd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042997df5f85d19c3e63bd7b2f274310416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ce97485d56e6d0980cec43b1527fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6f0fa3bbeb5a524209441b0fa2664418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef9241d12bcf7c387a634782560a0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462914f3b5d4a6fd3b5229e6dc4e284420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6de2ceb642feadb038ce92a90179a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc92e2591becda88c72b14d1bebd2d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a918b6f54bebe3fdb329ef85929522423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aab1d91e72b26f8101e0c2d3c8d9a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9117bd43038c6a6fe7c0fe223ad7e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95278f667838d68fd5e1ffdfb0d3c997426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3de8311ac0c0165c1f021a8044c53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662c27f330a83f4a26130f105f2fc83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46c20064a77058064ebf33dd694ebc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfb56f821e0c6a68bcb676e33ab93c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd96f32aa9b368afc5cf4b6413b71d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cbb888268d9b7c96763117d440c53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711789c6a20adfadf8b67b324f89150433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc026b8cf3502dcf183799b91dfc64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bad913202cb96746844c58eaf590f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a335a8d63f03fc11442a0da6cb1206436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96ea4173f94c12095423d1b8065259437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e73f00e30bef853128a7c3aba0340438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496f3be3b0e2cecfd47308391b6ad51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d39d8464aa0d6347178d39aafe02c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650140799b94f57953eddab46a825e52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fc14beb988a33fa411849131d5128442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393d2357ac8a898c8f6f9ec722d16a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37149d3876537a3b2d86f8c391cc1b22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661266d6784217bca321dbc32f8ead77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7f01cb58a2e668388dc53670e44e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78823f92b3411acc791c7aa6b3e249447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8334e41682d7717ce49d95f5f3b1735448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45223379573d52aa85f2a9034f5ce7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567da0aafb3a3f446030dcc34c784ed4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec651133400d3e894c3d9b63abec9b90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dbe2deecea8f112abdf729a827b1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924b6c2ae12ad38101ab0c3fc476a6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b9020239ba5b6dc1c89f6645bb3dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9552c486f227ac6264401a84f49dc4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2996fefd521baf3e57c3edc03d42b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4ea0b3cf0002500d49c26231c262b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195cbfc865d33968bd7e6a211719d2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1ca1164ee07ec27758148d1d6eb7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c7347f55ecb6265059548f16c757e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a713a87700cc02cc230d3650adf272e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2f86f73f00397216a87b0f3e54698462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1d70d4bc13581a9458c7d89ab24d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53bcff83d320859d54984aed83eef3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c93188d328d451fc972ce85f1a92b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a915f7b813ea02c8659bac844e88197466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982fcb422c7cd2628221ddf9cbedb8c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7564eb1c5e3287c503f38ee6a6ecf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475ed13429d03150bb281ae101720e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca87571f8cb008f660706dcf2209462470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6ac26c4ed90aa25ac115c561edf5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919ec3239bdc95e0070d5b1fc090e7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1a896dc72d6e5face96eed7b62e86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d540b16967d64e833b6618350a5153474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8a9acbe7261c3e6c8c51fdc0632bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a467d5f43822951f96dd28a7cb0218f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f244e4a692d19902febffca2405384477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba867281a102cf01685137f42ba9bc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6980b85c991f3abc3a923667991bee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09dff30799db7d2fff3cefb061f4a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9f9fbb6969233edf4981384f3a59a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d13ed64fb3f43c4b9370c475c4a30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10540c6d327233d663e818b9d43ff93e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008973e7e4eb3239ac05f9446681ae2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cff6e088000e8a6ad2a07418467f7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605b2bd9bab9f30bce5d6a71daef6f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc386c6857cfa3a910cf61d46979bf64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913af360e27088b6e720e8336070d45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76676ad76f487ff8bd4db187a576ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d7cb139b9289f8235633445e30791490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31fdb3ee6c0b396d76216460b74497491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdaaaf621435fb57f70cf0e6118b12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dfdf0cf978475fde3f728bc5b1eb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cdfb5b03c222140f638b46e512040494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e904daee57dfcf089eddef9ae6f4dbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d343d4f21681f5bac76b408812ce5c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cfd9f5c0f5ae1a72043d2c174abeb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899289732f15bad1e0248b8de1af784498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab4f745185036ad589306914306619499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6fa905bd3597adb5e67aa251dcd88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c711023f36c494d9b123acf29dc7a5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98369d328e6c070e6cc844861bb4ee8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a94f6dac6be766a1350aaeff74728503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135ca0df941eaa1ae1e782255f60d36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d964b8a6b8f02017b39141513b233505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b141b408051a1258113f4b118978772506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065f62915c5738d3c9971ad7f024a2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef1383ede571fa266e94170fd0ef5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aa315c3ffe054905c23dcbd76ab0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6ec7e11dffc51e84104ec4de7f753510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c312f33168f594c0c5ea3fdde13917511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6b53271dc7fd7f82f3930b5062699512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09967a43017293d32c531b457c31f132513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e05f75c181675b469cba705b0c4df2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c9fe975a06b8407ca9b163072e6a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd994404c84920069f08f2e3a41155516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348c2d90fab6e2b618911d500b34607517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6cbc57ee2c34bb34620cf43785ca1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0a51ca29e5e4be23aea68ca048dca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99c9d12fc678ab84782886c5925bc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d52efb563dc2df9e2bbcfccfc52700521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bcac26b9ff53213528be203922ef5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbd939b593fa0b851eaea72e53ac0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1cb99470c56c81e5fd7b0538c0406524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7da63887959cfcd6682accc19c2896525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa905fe3fe6a8a91b1f11a9eba582a67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be682995c771510bd3470c6e4abc3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5fd83c156b26729509eb7d818620f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b99bb4d02eb876452670bd54bd054529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cfc7c060a639a9f6f1a99efcea613530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d444d850a66ba37bcb7b1739a2660531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5cd8aa38d314ede14e536a69c9d67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a41284ea304036b5cba223e8ff443533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e575be188757651c508e310cae708534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0b51fce755280418d9ad461308262535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a834e72036afc44c838e41923bd38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f24ed0aefa06752467725d3c89abb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fd9fc63bfafc8e592959e588b671b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf863e26ac42b040b34058e3d4f60133539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765522632c1d827a8de283bf98fec13a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d8ea35f08d383e79259e903dfb8ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba27a1f624855d65bcac641acbab54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108b50eb3ae90431f2b4ffa04956a72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed059bfcc06edb28030afb081f436c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd69f496f66f2acfa62a71a7dcf9cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087a3c8705f5bfd377d847defbfa99f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fb1eae156ec6b365d0e4eeb32501e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689651d551f609632e92805996e0009a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0d5e7d12bc2e1a5beb9fdc8a37f55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249430f3fa1fddb0ea1f4a2f2572579550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030cd770f90e17d3d596a48cfbfa5b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a3b34d0433151a2c7fa63985c7456552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28936eb4dd88ca6f54ba21b60b39a5f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baddbf04c7afb750c5fee7a0da264d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044f724d0e75bdafd9d9855681fef43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6e769526da34195246c6f8765f888556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db89a83fa679044a020705d400071a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ffd26ead4d0b3eb178defe98fc70f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500338e6de9613a78b4ac164aa1de594559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72f075f6c08f3e8a8841e91943babb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6135319ee128981f7f303656f4f08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4919cb807785ad98cb08a8ad8adfb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460733a8db27ce61a2bbb5dcedc2e8ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc5c9af42b3ba4cb0256141e2e53ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2031e0e4a81207253e78cbf26e45c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea9e987fb38e66b60b63e9f446278566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5a07c671c1e9cba9739b482c339c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebb39adcf225594b3556210ee0f589568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614ce26af77129f700c488d7eb40f7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3ef21035e0e1c946753e17a9d683e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5c17ae4414e2d5b8489bd6d6ebc87571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed43d1810f1b5d3e2bcc5748213edd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51d5835611df06bf1c0319d8c4d002573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b9eb84f456e08d094be1de479fbfd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad16622adb30e2e251b92bfbdad66ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1408e2f7922cdd7919fb8e0ee4b3d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190fd819ad878fec41ed26cb13744f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27848e37fc8907496d3d56069005699a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73138c66d13e30cda6283a374c3bb04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d57c8e8cec7b7461702a6f1fed361580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d220e42971bf88c8cf2bf86520c93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474538a7217ddb56d92f843412c7851a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eec02497afaa365c629f7a4adc43c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5ef25d050f1a3d295aa81dcc05b68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9718242478c4cafa8ac816d1750e6d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6d7a345c34675653d8acebb32ec3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c4127a60a084fb8e0906da560fb92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7deedd9a92033c484755b7d975007588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c7c5670337c2df2905608aed74267589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7a600c53b703b115b135e677109d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b6cd099d49a5a8309120cd3978dd2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9753460cdd03186ea1f3d7e89b89916592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd462944020a0431ea25e631ce6dca2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eff40ac8070597d7d29197ce8182f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcbec8ccb94b9bf490315363404aaf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44fff241890e1cff6fd5c185964421596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6c6372b211f943c333ae69c0ecfb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d9a34c1ae21390f5def739495dd4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad8c163c229d6c92f9fc3dadb29397599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60375858fb6390cc3d026ebbbcfc0d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b957103ee1844242aafc5449acefc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403247268f7b6aff0908ff714714235602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd7c54cc318b0a8f0982277c12ebb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9979da5b71bb13bc9a5b1ea7b8ebb45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17266e0299eb92a8896ce8281a51bb9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56bb8815779c09218366ccd9b7b9ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd963cfeb2ab1c432e01ef5cdf258cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c541e36e4fe38a6b0ea8c4589148d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e081ebb3ed3ac09a31c764a2fa444609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd6e13b377f8708f21b088681bf6b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a649b970e31909cc7b542c76a284ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdfac78639fcd3265f1b5a99896d80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6154db579a9cced92dfa8b0da2b7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bada50390980783630530b7be4cb64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ef94b93d0bd6979395a2534e270df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8396cecc99f0a737fc9252c59ef5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988209eefc8465e690a0f9471f5ea7b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a78517af688384b3ce683e126b9bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0a126192847e86827ac08fc74015d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9821da64db86f9e46f9346ddd5dbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeb251b0d46b044bf86c9a58d70628621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d0d5b467f8b13e9886ed82dc342c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340b66adb2d316c6c102074a527e350623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45435bd36ba595c1087eb30f4a4d56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642b53805af39f18b0786fb330e2f2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492a5ad60a4e74ab255e2f765926164626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36acba67538b8b9c7f249b5bc40281627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc511aee79a7c26daddd1d33ccc9648628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef5f83710076f01c8707f8041fd28c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b1053c6be2584a6fc04b336954df9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d85d896a20b6657ccb0e0bed9b49df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08db478f44bb7e757c2d7559f3eb9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2699a993e15d9d0c7d2358cbf1623633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66867daff8bf02e369f16a87a8379028634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18a20eefec6624b401049ac3938f33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ac0b8206a1f9a64130fa7a99555f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50273abfa31d61c07c881fdf273a766f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea9f5d8ae861fa033cbc7c649b3e1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd68d2ce7280942042b80e3d52e009b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d22d0ad93d712cfc9aa6e8a791306640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8738e3d822dccc87a9f3fd2f791491641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fee49542a4ba6f7990a56c3eeb088642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b112066afdac6a4aa6ba9917b5ce1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdf527af08a63b6c2b8e72695c3ced644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3fb132a9a492b908a0da7d5bbc884645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c51f32817c0115798da120a0d90b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06209bfa498fc30bdd465aa14dc2cdc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d77f5b61dbb18deb235486cb1860f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb4c5758ebf51bd6c399e116df2f9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a13ef4bba4e141578d5453cb294cae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d43877c56080de8ec581f04e6dce7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6b01621d307f9cce44462cabd34cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5f2091357e0b14f400264e67ef3c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20874e0b771bd8c97178602c58d4e2b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa9716ccadc70f197dce82136c4f29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c735b1391775b3b9ad9dfc2e7fe9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8d995b5f2f7c8c5b61e84d1ea5c44657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89355fc291b42b1afb7f69a85bdd0fbc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3033c4338fa099798e94b9301fbf4f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd14069cb3adbfac40bd0ea1c9ca6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95fa9a579ac06385a10748c20d2c28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bea36c068676a074d3dc27e6aac24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb324622576e603a301754c050ec499663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76ca08a67556b133ebffbdea2b97ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23435590a03c44cd119a089f932104e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fed5e1717ca299afd2fdca138e09ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09f05ea9c08b0ff37420e5a21b4fda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d2e7271fdb3d1ebf54e08ae9f2009668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346802ecf6f4193f292d01db370bccfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ba3eea97cee4b0e9a51faf54fa5f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d9db355bfde99214cd872bb09493c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d20a242f199d845205a234d829116c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf899ffc29cda24d20c138ea5359f4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa2723660f9d61cb25c4628eb6a152674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf7f2f529f6e77f358bb005c14b6f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21250adc0393aa424f9089b5c181c40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f980aa03e54cbc4e25da7d38cea3b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ad1b7cec40b95dd3f0bf46c64ad7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf3b626cbfe2286264ae4727f9eb93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490e14e911d868b1d05c1b71f640426680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610b1027320d1089c0f792d4d896ddb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255860e71eb0601f590404a3d2ab51a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd847185a3c83978c8da12e7ada4f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63970c88fb805f1bda60a698c808a493684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b31ca75147635764d3bc03d33cb661685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173482c228b41c892458fc4050004e9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aff57afb7d29ffaa7412104c18c06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084de1090a5c905034de9eb0fa6a035688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e90fcb907b42ef1365064e67a465be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f7a0a2fac6680b4b4d487571e6ca5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733cd757175d574c599316c272c9ad2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690644a39b3954e97ca5236cf76879e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5181c512cff7af7f799df18966da984693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0c8365eba77f5d249e89a891dd440694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cf5f3a7e0e6e1bbd2479489db5ee0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c94a0499e7ad5d9577ecda56d518f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b087974f58a179469eb59f0b76e6f76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438df28bf3478e32de685c43ca83e757698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6f419b87f39a98ca433d16ae9a968699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2382a10dfd9c8900b08b70a6eca9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241c7b2ad19e82d74e993fd59cf6044701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38603757663dcb02bac869182606cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b71898d7a07c3db2758228d9caa329703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b634e9a23070d20cd0d2d8f13807190704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008245773adcd4b372f69755808951c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b6d6ca976140d87df5c1bd107a5d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f50ee55f8b797e20f6351408f8e0a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c440236ca55058d1f1407564155ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b06d70372890bd17341a3437ca695c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ab8c7e41a94611d883c9357f0e777710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb593e4af03208739718e945a781b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da9ac8a445a5d8c6903f47c6f36cbc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573597f0ce6b4fc64754b348820c49f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a3642485bcccfebf4b91c58ef960f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455c1d016f65076c5c10172ba933d87715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21079f663dda357eb2405083dbc5af88716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd428ab3c52044865ccd6a11d2536cea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657c229727765477db427399adc3e1c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a41a0f0b89cc40e5d10f31aef20d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5481f1c8150ca79b76c1253fc2320ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a542ea5ab3500176b1d78f715b812721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47c7bf931c7b852c87477f4271122f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29f1797d1c3181d3e8bd7d49016010723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e67069e342f0624262ae8081983871724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c4a959bb82f2caae9ac04b3f31e1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0f4afc7a270d4db2ef01c330814af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f091ca98e8e52f0a0e2c690bae3812727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98c59ba614526261b7b49103275003728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067cf850d4cf05fa69484e6a8c295e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9906a32d97c3fbfaa82be4401d390e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdc77acb789d74c4dec6c902c6cb4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7b076b4224bca3fc5facc70a2e593732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e4400cd13faf051edefefa13ef5ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d84239a62d261126bc4912ed6b2931734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3472d7dcb1de566767fdd7b0a709ca9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a42de0b74d99b8c4e9d7948b02b45a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0db69f701f627a037efbd45b45fa7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539639c74667511a6a711bab90e2142738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca325f15578fb369ed30e7ba3865d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e29f8e78ebf4ef5b55d35d5072ab5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9742f77fd83d1a986dee5416a1a97b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376c35f82743ad4234a817509b24b67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd3b46a484ba4c54f67f8649a32bbd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91aceeac87a375f21f90bdba3fceef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f16650eb271dd4cef87c81585b1e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133cc211ac4ca40ef87c6a3fb4ce0d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d26cfa9d26b6b3ce8d69a3e3a61d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db449469e0b533110fe2839ae4b87003748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce215c02c32d78482009c33e9ff0fac8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b33e98a2738eaf0348a16bbc5d135750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805d9c4bfdc22e20dcd6b816aa26182751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5e7271f69bdbb889cf496559e4e6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aa7be6f9c809407769972ba381807753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>