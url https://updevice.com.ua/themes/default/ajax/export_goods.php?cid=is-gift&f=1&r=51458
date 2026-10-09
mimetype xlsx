--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d48879a8105ad06f944ca2a8aba901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ddcc24971b95b8598323855bef4e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e528268839e4864c193a317be57a6fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05478478a475cf2f53b66cb3f6ae93b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbb6203953fe1713716d57ba7338aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd0b018c75b560400dedb10bc6c6386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a5fb111fef10abcfe37046ad063377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d92b8e82469402ea400b3851a0140c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4f484550b99886f080103ce46407d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaa7f166ec86f0c19d6ba9936c34a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a654ee2850b2d2cc96af1c4507df411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154a98edfee3d47ba057f5e39b0bb0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20f3cd62e3c15a948cc8a89963c16513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8618926365a95e4f5b6b9981c1f9adf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39acfa8713898720c92f42ed378363315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb14b2e7e94707121b0e7adbde1e74416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d32ee5bd1ddb7d277fd8f3788ce2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34aeca069f1b9cdc1f4adf89488dfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa8bcad48d5755e2af24798b29d0cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a27d81797233504af4df9c8e3782c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf8072845d524ee00304841f5812df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020d5352a1b569d6f6538f01c10361f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1088832bb2337c957c419319854c78d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ac1df98232bb8bf5c04c6a4af85e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd26e791aa9f7e5ccd09abee54803925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f98c06faf6d2425f9bc83cda5cdd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d9c766d7e825dfda67ba65df7379527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaff5bbdfd6ac72d29eb3e0caa07a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669b8ab62fa93ee43dd405d8cc8c87829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64a076999d00f3261154a05a7bd72930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cfe02aad4cc6155b7f7cebd8d176a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa8a040ffa713c81cf0a04220b130e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edef75e76c854a43d6eb03ebb1848e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26946d65f12a919ea204ad09f0499334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b1331ce83cae154e7dab18a35b42a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f27092f6e187cb2ef6548795fa4db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ec26167848bdf2db3e96a3c58e26637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec8b75d729724ac9f66ae2c485053a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fa4a0195597b50bef90d6316c690d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ccc615570a71d8120c5604b4fbb9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5078da0576f7513e0459236c6209b3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814b55705c08d78e09741c1f47eba3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244dcfdf149539e47eef6eac25844fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b5454f254b1b4beac6afb1b99788d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05765d754cfe3ddc0b7386ea4be0543545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233ef4af0b8ab7555a1ff4eda34dce046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8641b7ea91edb268c9e8c21d574306147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df614538e47281a1f964fc8cc02e6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2fda56531626663a8809da9c84dd849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e58c812c58523e6f8aded3928549650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394540c806c39424150cd9aad0d9a8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c2f2ed72b881778af3abb2389b42d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e3394b640f99447f9488a1f36b3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75e5b62fdcf8cf68125deb5e17987054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d4d1c3e889802d827c4a5a4e94be155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58e2284b5a506daa60af1d59f2484556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258ff1c6ed852fc812fc1f23f56d03157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86da592e890a556ad8378cadd82f96858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d8d483912011bfdcc3b02ea699d9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343a6ff7830bc3bd6c45b193a74f15a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909aed4f5c2d181c9fc2931e813ffc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d1efa98e969c733be098b229aa81762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc7b9d71b8400cba765fa86f8f615263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb373942db6b8b41b848d01abc5057f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acab5baf41e534b8abc09298e966ae165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293003dabd3e8470f91ac409a4e01bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebd498100e2ebccecd97d4edb7162e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc6eab086731a21087a5fa0fa306c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883c7caf902ee771429ab5cac99c51569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff1ebcc342f72251a8492b1430facc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b310ee846e75c482bafa2ffdd0c1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700afa401439f211a89d9b70ef153d3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c2126f6218b5239d99e7d50ad978773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46fec4b97b2aaea7f6a0021cdee35374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786d4158a9782257a6ae857618e3bd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580f2378f4e3e6a37ae6f281d52115576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe6de37d33fb0596fd0748c582d7db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924de42d2b2288521ccdd38db06ac7fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1160e77b5aecfdd716f6225a9902c6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadb79745497800a6000fbc5e149d0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3b7eb2fc5c3149cb06ccdaa2e262481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce68e4e01270382ce212b0c680150282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0cae00e7d0e31be627b5901408c4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78a38205181d29b4a91923f345fd5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19665fea3e4a4f92469ef406b3c58f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22168f43af3d7fd18306081ceafa0e3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfc24e6407cf9d1ee6bce282b2141487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1809939b5060cecdf81ef9862de9f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5621ef2cc2fe91b222a2adadf6d74b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904fcb9a00a0d40d1ad4f9c4b1972f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810dadfec0b7c0ba0313992ecbd5f7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6de8b7b20ca1846aae8c0b1765361392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc176023a8c450d431a3b9d9831d8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3b83b263c0a9833608f21ece600fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2a476cb611d85125781f4abe88e1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39078df6cd3f3751fc04bd783386d4f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55bdcf90df4dda4aea0c3f26e111a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46656aad253d5ac026f6572133adb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6e54f4d0e8af3552883a322dd96ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b98d6bafb4c0484b1e15f6f2067ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2be4ac38160588e38b90e716804167101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732400b1f5411dcbed768a29db35dde5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd41d35c0ee595283f074a9e36d06ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68fd1ed4e8f8f2d66de329d936c573104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b806ae72c0a5dd279d78e58e30ee38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57084d433904a48050a3c380476bcb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802da569566f093ffb1e39bbc5ff809107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00abe25b367cdbe008ed44848d750d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2ff1a72c9fd44e5e3fb766a56cdf5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648d91e02df5238013345b97efb119e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44c8f252128599a5ec1c83ae21eb73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82254267d55d5a112f79d48b1c4220d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6ff433e899a94eebd69f1d130dbb0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe3c30408d0706a6336d411c62a796114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fc5913f3b0fe6d037b18bcf3954a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03707e45bd19994dc36cdf303d4c88a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeb3298b0290910513d029372164f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ef2386e90991927315043ac626b62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d255c33db25912092a76c2db45d47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4ea987b8dfa3cf4b5b12c04f3dbca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982e156ea597ee91fa8acdbc3f0c580121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6938f0eedccf2335d730871b7ef96b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4a7559dc82a0dab80abe76a2cc00f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547698ee52c5e4169d81b4cee821eec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ef61d8f209851c9650b59c6cd3804125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92137fa1e59eb53ef1ba20d687784b08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce383da32ef0d29700ec60ad61ca1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05394d941843956fb2d5d21f777c74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac6c9428f913a2e08c2e34d53c3194129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb551316012431f41c5746ab78e06d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc88fdd4fed249595d4f7a85a3371c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c6f1061f236dca1f7119aedbb213d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def82dc81d329a01aba90ea0894ebbc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cf261c47db444ae5b659f6f71588c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b227a499e1d4c13131c3c571b4568be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47b9021a70c3a0ccb67a24cdeb35b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabad516ba7ba9f79f1e18c25525f5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffca1067383b3471949d96b3325be0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713130a5c311a02a551ea03148f90c06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148ff097dc22bc20c0e1184ee999682140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efff7af12e36fd662e78f971ca68a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b1857a9462c00ae33f8e0f87596e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c185e32535ac186ec9b6195a7fefa2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3399a0f6b6ebd2272e4868a5a92afd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9eac68dafbc7f41ecfed05e4fccdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844055bf376a536d856a1bfeb7f1a48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9b2c705440150d0402d42e7f6ffcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c20d761a6b8d22efd93aa56241673148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e71f7644815133c73a4e2443954567149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aace9294caf1117bad5d09868dd5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2b05728557ecc784f1b776b737dd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43104b1738d5febf17b5519c542bf79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771cb4015cd278f855a86e1577d2c09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7c55dce26343f58e6368040676513154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65103c48ae934a2360444723cc0778cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02cf8c602062b4766ac3fe9cf4a1e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955217d19763ff556ac66c6d72a51a55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ecad1a50d13874b5cd7bc56f15607158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dd3565f6bb6a2816ba42490e13af1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c181ba0298b591329f5cf6c41972491160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde42eb9c0daf1bbc542a1f36f310bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477deb4bc960b48581e9f133e8c8af87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0de643cefbae6d0489847636f59507163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0f6ba4b5b825e938512d337b36382164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc1a6beb279167845bf4d5623768b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8d8a0db4fbd41fab0fb413f829d9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e58c10817c70fb791a965e9adf748167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1036c852217e76b96754468f1bc6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91681107e3b8c5e501c58502e6c3c26a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc4e0becf8193a77a642b10635b25e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fab2b8473aaaf4915473f23c9df878171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e815e0c0c6abe3cbc53d07a8d8df5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc326b78b542e21c48ffd10b1ae6a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564495c07b6e1db410a1b0065e1ce8a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714669bee9c2d9a95334bb949adb7b14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa2930cf9d5b31d1bad2884747590b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eb0e27c8ae1bfb650c741e74863d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb53d2382ee1bec94e63764d0380b22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd847504e9868ac595904780a13c96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d117f8ceb4db3bb89c98f6007a65c33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b5210ebf34f1f0849d131b90854d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f9d65fa994070ed3c9084d5ff5ccd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcf02fc5014640821b65919793bdad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03052e632135df0519fa9ffee1c0e945184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e25f0a834eb5a62946fc5d4180639c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cef6190495daa9664be9bdaaa8285e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520cffd064f8b1ebb886bcfef37ab93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6443de63052883f85d78e19890b4ddb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6edc9c826e40ff69cda759027d708189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990b2be67652d25464ea9ded19ecdfb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5270e41d00b3b697d3b60a95c39bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11556ad9d6dcbfb59cc39dfca33e409e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e850601c4ce329373c31307c857c994193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aeda3527958f54e28ea939823f6782194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946b1587646b0516bf58e7de66f6ce0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ef4efc5068fa8ad9a10fefb6fc713196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4d13be4a94787baaf11df36db27a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b6a1461b27689d5b4f6b619ce455f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932216af7fcd93c588fa81feed8ab50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9098c2c443a63e8ae4753ecf54eaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc9ebd6d26ed88aebd5077b158d3f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff101c2b74eb401c0c824d7cc5b89fdd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900d1273ba8493d8a11471109444abf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068c54fd7e851446cc2d55c8a0d0823204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfb91e98c0186b19de43d0e68ec094205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72820ab73f9968219fda5af3a98c0a9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6391770c389d7bb0057edff2e99b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771d6412865319624fbd7b7f9000823208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc17a5987fe399e990687f53530797a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc642de89ae5efd1d10394af17c29ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26d58fa2fe88e3dc41d603753d4b41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbada1fb7b9caed6b70e95ddce2da2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558cdb54b280254855f9a16986b5bc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b2e6b352f0e0a66357d357f055baf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9fae30bc8895c7ec6e8749d062b26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6017180570c2e6a292b4a939bd897d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3de856c9ab85a69acb21ac9a83209b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da21a9df875d705c91fabbf0865f48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ecd8ac4868996709e6b0b52e843b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1226d8ea20663c8a40cd719d7d7f525220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b6d8af9ecddb5b1fff80f9352973f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d8f15708bf6a50acaeaeb730d341e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495b52218b386ccf994695b51a2e376223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c207fdeb01fdd15ec3cc4ec9cab6f93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21eb298923445ff1024217aee676a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee48482d4dd7e380e62f2a01f7412e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11890631cc5cb9cb2f43b45be450ab01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fd4f755ccf3cd4dae7a206d4dca1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf711c2d8466b29aa5df3e68045db6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ed0c7bd3118fa984074815617f817230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c9413b9175c86fd72700f251a2d6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83a36ce2dd761d75a5fc090d6a5c8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794034f9adb7a170d8b426844b0fdc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accb759fd6de02ec71b47b8a0dfc1b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d831910529384b78077adc961640eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff345ad4151216463dc8dde589799261236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151ce7ea338a451d1917cc32fa203df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420610adfa13a68f3f0328ad854c3fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47420c208ee84cf673466d2993deb7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee5f653d19843d9998f38bf27355a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d045934e980589c3f257a0547d9bf50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a3d7c710d2a77fb7631282340c9bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285afff1499991c6739044d06bdefc8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94343fd4b69478738adec24339cbeb02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e71701076ef6bc0d51935267d9c44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea27365a1b0f656554188b6e9f679c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252b0a4de81b9ddd5cc3114baf0775d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060bdaa3d149477b253aad690cd839b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511f4e141c4c0722cad2e4427f001c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58b4e9e1903b06f9b6faaec87c59b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989fa604b0e6dc80a1acf71c664621e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4a8bc061ceb7f99a0e2bed2da5449252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb2f476ad9b904f8457078e0230f73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e342ccd27a79310f35a50f9859d49c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5fbe3703403a7e5c18260c4ed15c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f64048d2e1ce705a99d845ed02cc37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcd71d08ce7589cafa4542ded68dc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dcac3344b13d83cea5b609dd0175d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72221d9fc86798415edc98fe9db32443259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1dd5ab15e783fd0713811964324f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd04978ff053cde8d9634423e0c264261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da744235fe23c68d8071df691d7d79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a13bdb1bb0ca225fe13b87404be0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665119c4b19046722dcdbb380132f54e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb93b2f4798fd7e0e1bb194e191d29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e535dbe1414ef24931ec4f47401b42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d6bf578688928a9fb5dbb8b0839d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f0108cb4a8e492410dcaf405f1fa7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e070b080c3ab86850e878944b7dfdaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab2ed342da8c13cbe0ab85c08e7087270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582b26818e2913812cef1c275ab9407271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881864664882a56f1964ba623a9f4b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4ad109870465e7e7c82879d147543273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2c15723e2d21e7b3abda7b7b5a384274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9947845f3003229775681cea180a917275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f7a1c9fe62c3ff7d976a6c1b6994a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec268e4621c4917d2ed0fabc2091dc7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff841f7f81addc11d116d00ce2123c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea145f18f535b198017d54528ba1c42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1865ee6ee54f99b8b262bd3ede1c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7955f012ab3b3318daaa7c66c2021f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3a5b448c59d55d799900cd8a76f7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a25a858c9dff0d736fb7486c8accf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0767ab09d6a687ddf0d153cbaded00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ec06b5bc73685556c5acefd3e9e2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5314e41b937dd28d65ac00f9158bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea42bb44e808a51e093e372eed5c0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6449fef13e7a8337fcb954adb32958e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78f08b213b613c8eaf4d2d732970ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bf255f5104a073f841fa7bfd97ff7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af936495bd5cf34b6a57c6081a97715b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2c05f01dde79774f6c81305250f3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349632d8ddc21f796dc500797e302f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dab60752ff1ef351681d31d9d504a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40686b91921b7778d2e2910d29f226c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf07c3cd4e55ec63b2ec9ccf47322f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a0d87d951be973111eabb83ca7c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff79fbdbd81d6a0bc2c1c4a3c2c6d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a78dc6b0bb4481ae9be4fa0f9f0f7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b1aea5b838583821f7a25b039506d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0a84963f7a505220fe1c5f15bed07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3527a92cc3a7289456dc476d43fa95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dabfefbf91e4c33700b06be4bf2f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9151bc4d41abab19613d87044c668304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fb5ed59920fed68fb0d956ebbf602305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9d08fa7af7b71369d96cf2a691a66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6533dba2e6b44c461cbea80d6f5c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d4ed4615688a55c47f3dae07dd975308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7c88b1889131b620b75cf6662011f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca42171ab6d408c6f49b9cef45a19ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bb82047fa7fb56c480354c385881e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dd6ce1330ac60d13d51e4bf47f00c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67d2529b8d49888a7ac1b7eeeee3ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28715b32c33960bf5ead0b7223cf6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593d08f2ed8f8ba0d8f1e8b631a84c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce0db6a4dd68053bd5518251d3a389316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e145a5b79a57ce9313f4a58a9f86a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df909e7b6484385fc5ffaea560dc2a9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1c1971ed06709522acde872edaade319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7156a1d16916de26a38e0ea2f0f4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3af0202f3da1709264da6e745a908d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f84bb878d19dbeede607789207836c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfc0e5061e3e2558f1b9b2d6a8c80c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973eb29834c9cfd6be5216df8238730324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315567533f9c1a0c50778d322febd38c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a63b38bd7e241a5efc0cfde4a3d7e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f150d4dce7d164af85efdb84a9603d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bed79201f8e6ff9e111bf0c9540b26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8878a3db41ccb0a02eae77b676f276329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7bda7c86e12c524f57c469bea885f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512a425665b2d00936150551b2f0ab7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1971c8b056e2734edf324a4181ca3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e3a47787a30c5a92dfa4f800d1408333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d982048bd264d98da2154809a695b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a36a720573d75c2f3a684bae8daa52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd093b4ded8233bdffb0687cebffe79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e9f51486a3f1292f70947acb7c0ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0c62d94d7d4dc12a19fc5e09f4e2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f8f21d43810f2d213e41efb577659339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b343bacc5bc54f27f996fa5913eaaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc554354fe9f243eb8a06433acb500341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c58c107f4c9d58ccb9f270184a322342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21428d6306e8da4c50f229a5f7a015343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e6dead8f56b97ca10dc212c1e6849344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2c4cb6f5cca8d1a6b58eab4b8be52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6168595783f0f86663e2ff02cdaa524346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd542f0a0b6f6ab55018889d5c87ee35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126cb6f1a8abeffe5bd7906f9adfaf0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36d8ed3de541f6b66c167c96633f15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6981c80daa4df891b835a1a8ace75b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842d987344b3aa6da44d2984875aef0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b8ce19f078e11fcc58ce4152fb293352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339df1d9d40c32669b1e25f51f10d78c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214043a22363a7de601100e492c432bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ae25216fac6ae2162dbad7400a5d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa70c36cfbf050f78b156084d035ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40e4d67f10b1acc2d3175ce2ab1b88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab32fe1f9e1f4e7b0f5526241b69e3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fd2221cc8d3a250412bdf63e0ee49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c01f72f1637e502558c343c7e1c17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ced5b38540f0cf9024ec2ba9d5ea0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7535b4387664ef71c06ef3fd87b1b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cca549b5b33ad1a973f889bac6e7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185777152e2dd3c464c8a41bcb8d09c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38f9587c6f8b87450466bd142330c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9464258ce981e66c54eadc279e0669d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e221700d0e1c813395362be0a6b90f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46613e4974a3617f017215f6e4c3176368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1354c7c26c6f241663e048c68d9b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47755ab62fafd6e8a62e416ce69b11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e6c4164e7a602f7114c66ca095430371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba83eda2c44d4e7c821968b81df058e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee71e2fa6f4fae3fbdcdf2b611699d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d50e8e6f0185608216f762104674c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b29761b0a1ef859a154a979c08f78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62f42e9bf47c7b1f22079d3d3fe897376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45cfc96f36f4efc20c78f766ab4741377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f0a7141c607edd1af909262bc4d2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115a0f32298456c03888e8f78d80b87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9882e7dd35e2620b11900e120c4b6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd77148848bac39e503c09764072023381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9a8e84eb0e4b2626dc29946e35736382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60add29e5ca9ab4869ec6a17b7650cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc212b4713b4b54f862d407358f35fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10374244e17cdbaaaf3f4bd37741689b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cb44648a5ec0ddf76d0247a1ebf0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d54d88d04facffc665e74c25a052c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83040d77841cbdde089ea21f8c4023c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae830eeab8b190b8d857e69d1f8e20a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a80bdaa3621d716b56bb7995bec863390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450c390162d80351f6fd8a1657a097c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47833b1aa3baa1a782a94c689b2d72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b254941cbd5056c4bc3dec779ae2979393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbb6d3a386eadfc2426c8657f02972394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c723d1636294ee21b0e988d28162a00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8209e4fc83cbadc71966346e9480884396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f606079732019ddc24b8730f1539e92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b2aab0ebe08aaf957ecc29576451b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0ce09983c49f6fb8305ecde0d9928399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cea14bf0235154006dc30a1c8991e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947dd457227b94c2a1860582221083a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c480d169d08e20813db4d58e662142402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ef33f755262f305971c62e97ae0f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca6801dd46cd935f4bbdc1ee9acaeb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48799015cabeb0aa3c646df5de2881d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbf8462e638d161b7322eba4e716e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034451d9646e3440abd60de99380595407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace02fc6d3a81d4df669c88846eadd1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8ec8b7de9d0fd7f6cffb235a64b51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4045828c02d047fab4e0b69becf0956410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701d2b78105aea67bc83f7ed321dcbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d515bb93ef4e3c291555b6c8bf5e56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0190fba352abc03de0cfab9dfb0f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3eeca2fdb3dbcd458dda4112d7d59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a2b8cd1f29b5cb995c07d5a7bd327415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d63a77c3c8dccad0bdcd6818c5d94d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a7d5d661e6d50db70e623a5cff55a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544216bd8efa97360d30702e28c5e05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d87cc4db0b9369afeffe028db96ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c55cdb76b003796e5ff3735908ce28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509159f0d1663a80dc4acf107f7831ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a3d78f7b23f744c416e7fdb59841a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db5c8dffe92a5a2e8c4dc2b922eb59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1424973a34555d5b1865141376768424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae291d5b289ac88bfdfee2a82a8c32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9817d51cc747a40df2851d8fabb1475426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f8655f66c312a450c7521555a0493427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a379d388a57192f345dc758400664ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f44799ab152f325cb387af32bf8a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aabcb9aed56d633f0dea274c2ddd51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1701df3889796d484ef51e062ebe4da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2b3a98719725b53b66a1937ed497c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de6a2bed954a6039f6a2c0b0e341a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76dfb6590fe9f2d577da0b0e31fd20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247a6760d0769064edc6ae1d723a7f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dd3118f558aa9193d24f34e338fb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf6834d6444d148c2a0698f1c4e089437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a2698136dfa084a0a6b8e5cf295d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d329df6fb201330f32177439f856d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772c3f9b1202d0d3a51a9ed852c6b6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24abf4b1e5e52ac544567045aa1d8b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4226ca13610da29dc51a18b16e90b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d30a107b3ca680d83427501573588443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72998eab05b3861227de4721753659bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b949ebd3e825e9c1d9b6803e847319445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab95e08bd66bea849423b98d8ee81f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a110cd24f157e8697f0593f4a882b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299142f63fff321a491899cd2367aea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13877451607de0e9ad3b2caf69006694449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03716185459eaf7d7a01432461e6342450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb8a20be4e1b152da63a6b7bf1f07f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29b0993a3fd1f0604858c471ce22bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42037f29c9d9231b64d2933dbe6ead62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5622b847f594bdbacad9fcfeb2872454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e071e5461ccd1bdd0f06c46857a2a34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ee2572e20054f70b637a3a338fa0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cefe3bc7ad07786d08c90509c9ef2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fec657e132e62e7acc5a0a18d3ffa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014b7987439ef784272b806bd7a56ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501314f3502218c33e1a832d8e59ee4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55ed9152f1208535a22355a2adfa98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbc47cb90d64dafda1fd9f5d7943ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6db7b728e312188205c8e711521d8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b5971b011d2ee9f422a4d8619c687464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9756600661ca6698104177cc937cb2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988b830700c930e5dba99293b3018fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812e82e4c6b6bc1406362d011c3e5e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00f2bcf632c45ba55bbbc0aadf1211468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34981221b1439d4bdad88a1547f57f1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d1ed4cfc1d02e0393f5bd191f3db4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613573342fa27f8e457435469eea08c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc155e333610fb90e77b256b6f4b0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f19d79d7a1119c52674be36166d1af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e899d6d7c8f1307675424970201c40b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45895fad15fb47ff6393ff5a8bc0d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df508868ee8f9e73a5053319426678c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab889f3c68d519499b1e7aab9a2c48ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222d73614ba06107d8d711d32fd5bf9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca601ae390c1a0fe3f634994ef04af47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce13946f4aa6e1c5fee409ee13d5ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23db5584fbf9857f6f3e3939491201481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ee4de468807c07e9214dab791fa82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1150602c72eabda30538b3834a19a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86ded3f824d76f6f204a5fef4510d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f53a2a751f81c99dae0931b77d4cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b4bbdd65ae22a1837730a1b71ba53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340504a1d7e22e171407f06d8c7f2fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86373163e1598f928cfcda41a741c320488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67004825dcd7e127e0652f709fa8fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ad641c9f2fd593d37f541db2e7be2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb09843992d62ce1181a918070960491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a67422640ef4b03a24bb4bccc0c2b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303cc9057bc6a310937fa844e21abb9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dec539a6571120071928c12c61312494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb1ac0e14596848815a54a4b4b7b51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d1c375820303ef4b8fc6183410d5e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0686a1960ad6a5eed3c77e83a7df021497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3748b391050efd0714d49f399fc44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2115343bde78c4fc3c357e579784955499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d98f3734f9b9497cba58ea4d6445ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5bfacd56560d89501c2660506d702501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7471713acf3e00e82ea77cadb5a66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812231b4421397e3e430b7fcb01ccaa4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662bd77e4c06f2c0e1bb5e28b07dfb6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452f843cfcfebc72b474d5a6d2c4636505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d4e4d10cca37cab217be3e78bea63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8eb99e3217c79ae4a152b696066ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698cf53812fe94e1839c88b634162cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0e201fba834d1518d25554b9a0fc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfed83e6056af4082c377194e649d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baa77eb657d2fcbddadd787eb21eed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f7f3baef6eb3674ac882970b510e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de957fcd67c1d5cef3c220c86d783180513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cab5fbf50727c0366b620afed80c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81517d354e82cca4c9e994c0caa2c51a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81577df320e163269a42c505d7f3a90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcef354a381b960acfbbcdda4860b8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa08e51492397679160df40ae7c11f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd23b1ffd3ba8791d28b1f09e05da0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dd50a57cb783d2862c143cf44462e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca22775fd6b9051757e6954b1eeab3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6a716c939cffa1f6aaba76b2df1f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5c6ab90030bdb47cce62a9451d640523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7c8d28520b777e86332383d83081e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3553e23bcf9332c27a8174056c4f8f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a0d43d63198d059b192d3198dac63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd315c80c1e64bf16fed9d5ee8b8ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817ee9336e211bff535e9263d3a64f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e21807328423ddbaa79997fe321dc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eeccf883b1d225f5725796f6f22f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf2e340e09c3e7d8256d1c91cd2bdd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f5cb558e0fcdb463e4e5ca0c8dc35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa8f373898270e1ac615f92fe1e9de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2369d26ae5e04bd5fade07bfb9b8b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27855c407103ea237d7753e662e5b163535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65bd533bd65cef57ed6dd5ae27cc0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b6b976d819bda7975bc030173b660537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04890868d02645ef9822693f60a87f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36632c31c6a154119166c70060f94893539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb68e075e1a35be6b72680bb8ce88f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe34e4f6eac16f5d5f1034bbc7dd76e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfed683e16bdf100818de0341446b62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40021a5d42e197d95d7a66b7077bed71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e8b7c8a33eb73d097310740bf3cf2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaac4ebf643acc2a2d43e314846ca0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a739200dc7793f87499fbd3b6da83a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbd91ed2fb18e2ceade2b1f423efbc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747470db3a6154abfe0773dc09f8412548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bb82048481da9c99fbfcd649b2512549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf12a1ae7f634c27a49faf47e514a18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e86f699c1d179350f04d2d1d45205551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e83f74e8b1be1f3f8ee119face7f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418118af9f562bc8ce6a1879623b315553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d1734ef061d814931423beb828d4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b726bb2ddcd4a4ab7622258234c8e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3710e5053295b751876500ae28687556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7286457d571a30a3150dba5e6a0fc39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b215d7b19aa5ce592dbc026aebc76de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd858b7ac7de9f3b027506aadf1e811559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11f5da11f2e00f541ec098a971d6d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff631ed014413eb64b487a308986972561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893ddeb213cad811596e8128c9f8a08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4240d617c4520c63e2d9970a227e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1170768d1aae126ea1d8e3e35205b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b343d93dbb0e718bd9bab50f12b4b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ca4326394110b0b4f2a9e292804f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31346d6adbfcb745deaad545f0193a92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6b0ff8b5de8baf474ec555f7b6521568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a1367bb969505f2e9c6ba23c2ed72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042276d9bce728f7bdb1c7991db90a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462687aab79eff09b48f39061aa9840571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda118472fc9bb0ff8c95fa27227a8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abec453ddb9fe5ce612fbc36f6282d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd2075e45e580ce2bea89332af2f01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86535e4e8b9833a144ab54753c4e18e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa0da4936bce15b94e112bc34b55c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb83d6ce004b4a4a3454a7694da2a05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9826c5f3697d3a3fa7dbb5bc389b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9e77c3b8880ca5e11edeb2c0e803f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2dd1be700961c27f880c883a49f11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b5715edd322d700de1fe1b2888839581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b2cb690b5f056e5fa3033d63ee964582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cdfb3b4ad0cb8496429051f0504cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56b9bf47affbe4e86a08df65d40daf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34402286752b5e225e12fee1b705dd5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3a9f38748a0dfea4ced429f389dcf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa18b661b1f5e01793196e52ececaff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfab5eeda9757292b5f29f3a6ff4b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c1e7d4c990e6db26ab8bcadecba8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fcc0ca5f18b95c0a35f05aaa88bd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc65f0923909504e255b124246edcfb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f69e9b52deb01c4017c56478c571a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5450e746334cdf7223ba589a1773128593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c339e5a473a9e428961b9a37eddff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce93d37475cb9156d7d95bb8f80ec31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99949f320988449cf8a41ccaf4153c2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae76ac238045e9d4a3a36363c14e641597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5a52b32673e80b54ed8f41be34e95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df9799321988ab18544d8e06fe77c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848681d5b412bf77a17133e77eda0ec1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96ec8a1cbd834bbe686312ec905aa2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed536633a37252baf0002d87dbb0496602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307e00fb991ac6220e9c9d304875ac3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d87f307a970b1109b725e6ce4292b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372611d7565c5e9cf97bcc63b05714af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46752257a180c98d42f68f62b367cd14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d030809124e4e0f15110e68ea70702c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117bcaea4e13301fed634d5ee8e9418608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c334eae801952500612dfd0d9ebef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180be1e5dcf4faf79a223212589784d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f85ef910a7d5b5b5c46218d74dc195611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdb879f8474c8b0b15284ffe02f9fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca538a5853b3857d4e908a0e71bd21a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4748283690b1ad0bf9c4d3a3455954614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9328d88ca3063a6f32412aae2750894615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f9fdc658029be45c5b8246022b88d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5de1295b1657651f69475d31d2d1e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afa242c76b0ef66d059b9cfaff5c06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686ac58b0fa624b86a9e9f0de9569b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ec6adec6cfd71f62b430dd5ce73fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef82b9c3688a5396707e4f50574ee0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd6aa83e320f99e4cd3f54f9114e14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d92b2ea2745566d16921f74e6eeb5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187865e051403ca55c67a658a7e685d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe57081e99ed1ab446d095d7695e0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df55f48bf96c579f578153b0f6ff42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad88f94bda61232c4787359562df95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359659979c970fd2c542cfec80ca292f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d5fa87fc449e9ad26148781d703ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab8b0045bea2253136b2f83148870a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204012ece31e221d505136551407964b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418479dd98616c205bd49bf93836095a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6a0a7ddd4620664b6741daf2eef9f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75452f045c695187d6d745ee185299de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f498ab4ec232c02cf81869d74c775635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d316685fbf84e18d44f5e71dae553636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5413571c1c5ff7dec1c3a3e8785a6ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dbb74d1eb02698b0bd8d1f05f0b02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095f9740d45d2f219934e7223902b96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a208d89f879182ce6d14235716965a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288ce4cf060069982c8289caf218bec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a71bdb52af00b02398dce4fa73788642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea5f48d3c56ab06c22d6e83fee5bd7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c21291593f578350f50559c51d47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e26dda852294dd14fd0eca98487848645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358cdb9e279ab50314237e767aa08c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f478a8880cc76919b161c6ee018d8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83991a30963b229b87bfe21fee2cf0cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9b2a45a089041420e7f533315e503649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c78c03b175918360fcb262a040713650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a2604cca809b83ca123eb70da8ac2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20157e94bb19552fd6ffe643d7326874652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cc902a5cb1ae52f3f561dd47d1caf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94c8945a74f8956225fe5d5fe9e181654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b15bb36cbc5f00d80cbb60b160304655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9efbd2e40ade439d61029b39d46fa9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c09321765e6334b343f2075ec8ff1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8f6ab009f056fd0ebc2a0d4bd0603658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464578f9cf0288fabdfcbca1fa83f26659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf53f5c84f72943c0daf00e74389b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9ec6380e416bd15984a3c462ab655661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbbc419536bd894fe846662eaad0db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f65b7c45f3c287b1b7488954b50ea4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84358a4e2dd451e1b65b02470de1872b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073d32abd9207cfd13ee3dfa32af0b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282969b4cda57c64c7a48646f0312c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98929c6133d9d841ae7bb685a71a5c0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a3c822bf143f0dc8b5c959f958382668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ed862f420231b67652470b6dce43c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdf4203417b7432dd67369956fe7cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df4a1b5d903707765f2574cabc305f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70303574d077f7a1e64ca3d18ab6ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fa51e2862d299e85628b92d2d294a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db6c0797d6650f23a686fc17e3e2fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f1136e9254556bb9816c58d47d053675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32393ec131a981a928aca841eee0b674676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378da84f34fd0ad22b8de98697a76e19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421c9e50ba15617d91f85311fc4c768678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d54db025752490adb23e6a37ac70bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1abf9e028bcbc4a2600e2f3e935de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a19081a5bdc12eeaace657e566659681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8734f77b13025f0d2b6293778d1c4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae21a2643ec95dd2b96ec14d2f48bdf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e993689348d8bad11a8dd4c2588aa9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f16ff455be36a1a1dcec38e7107db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbec5f2b31a482378ffce48032733e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc388820e6873f033661c07125f8e2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dfc77df9881375522bc403055eacb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a6f2619d61a8d5edd903893c7c6f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f8317a716351371b10a064cdbb33e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84221e3dcc0613bb3764ad193f5b28ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28601375a47fd910af36841a86a275e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc915a143e5ef16c6ed8e9f02712dcb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76caec4458d83f2f679bd12edd5c5bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0885a529f5a2017266213a905cc222e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179423802b850ab6e80618364e62f1ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec9c2521c801ba7e5e6f458735a46f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb1bcef67af3cc0a377fadced7c38e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1124efa0d16ba9af64ebb20eca5ddf1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a178caca80b7106aae7eaa69a66430700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7f8209d92ef535f56d1128044941a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f96f7383ffaffb3a1d29e93003f44f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac4efd59dd62b72dceacae89f2b5c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd04d7e5b2b8959221c112101f7c579704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee4b4a75cf5da4f3641aa5b29b7ded705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5c5e2fa0b691ec4f86c6692f5b708706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2367c676c2ffdce29f8a1e7555b873707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162b0888027cb1fb1374f03b3189904708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81813eb787b3eabd2b0dce7485036d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fae9f2267c14e6546262e2c8c988ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41ce7d55d4948c02d327f8d1ab4993711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b082a69a3376acd30f46c0904ab74b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18111d88afeb4fe6c78ab2eae303ef3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092c9b2cc0023b04771d0406ec2f661714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9157bcf769764d76bd185f37683b50715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bebb69482a9e1dca25a022207b9ed7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecd043a025579701e72591f15bcff5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde21d43a605bdb92927c6626cd57f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85427e60e85fb630eaf6346b6d03a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17454497176d45251393c4160b965dfb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5723819a6f4831a6fb309ebb2c7fc8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da875bfd1f904791a0e2d0eb5d528aeb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c21aaec4deae42fa0cf10341d2cafc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c1f342b4d651714254a612c28c8e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c016e776423d45a05feaa79a83fb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cffc8a254d43607596a9d8cd8d0d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa548856ebf558dfb38e9bfa8d46f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0513338e42d3bd67fd30dc49226bd08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f7b4447298aab7bfd132731f9953b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172bd2f28b51713775101a0dd246c62730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39601c97fb7c2f249a7f0739122801731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d952f10b4c7fa8374467ecb83968c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2578e6062683f66fa80c3bdc8641f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24121ca7acdfb7d7f8f567542d822c4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8ceae6c447c3dee3ef7f2b89ee573735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efaed43524bbf7b8f1ad0ffc8f9efe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2513dcde45028ee57bc982f62f321737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4648591a170a52c164ab86256f5fc5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc22511c45afd36f7380c196f631f4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a191be7c8617016bbe0d6fbd97b071740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede38ef9ccd7a794d7182e6fbd27843741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342d31aa6d503212d68a442cbaeccb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925a639f8c35cc238ec3ef19c0ada3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff2943e7a4afc979215d029f67eaad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185bde9e0052008bcbfed113e627182745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0730e7453d8d7e60eea45da8ca0c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d752ee0824e8601318da5686ec3d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ef96e219f838be12f28a90bf809a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822abda1e5cdeaab4b82686b7736e9c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32bcea2549571654765a21825453e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbba109f04ead16fa29dcaeda6ea9a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53c9b4fdd84e4a1d4bdaf58a35688c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f066682600491c99548f88eed70979753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baaf55384171870b105875af53f3b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d95a76e206e907f8b94a9fa3d3637755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad237c377740e9258f1e41ea3d182e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e259c63f94e4b1c0e2527197efe1f4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd545ea54579e1c4b0a939bcb0e549758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432c096c900fd7dde967ed7dc1bc272759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e270530c534cda39c66cc6eb4b5ad91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6346a021fb105b59622387fd56c50b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc1f866265fd2853847be861887c343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da902e8d6e0f4f7a7cb35638c4d9cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29caac6f07c9ea48633dfd23a1980745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd924cd06803834cc38eac8b7aeceac56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1919d30efd2e1152ed0de9aaf731097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe506264621bbceb250778db065eac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c6dd8ccf0121a7c453216b6bdaf7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb63056554ded6db587a265dd1090c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e41a35e8c725b0ceb1f06c5dae5c5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c4ff78004d7a056541187fff60ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905c13a900511661c90cf5576b1431c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1928c641fa8b3a701eb88c1681d9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bf361451ac6921355f6ce166b108015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba4c53d605647c2850fdd3acd7271e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ec4964cc5bc4e9fa4b206c8d8884e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897ca23a23977563b42a5c9886bdae118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941088867a9abe97906c6a95307576419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed1fe3fa052b749f982dd4698a403d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941715446f8a62db7662794ca15fd3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18aa7f1b4277e0f808801e718107ed222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76864d541274604e58708a447f400223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c07182885e230a327e601d4f8e77f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ef059f7d01ef24a7759309dcc199725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f35ff1192721db7c3dad75e08b0a1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40264bbd86c17b82fbb8fb7cb2c3c53227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b8c97dc1ab72ac26914702bc2337c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f5283764042aecf8d6a1e48479a1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8777502edfd45dea26b76208c3a00330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2bdffbe938be6fba31b3453a6106231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3715a462b0386184f8efb05a62c046132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06c971bf03f1de4f101da90ce4060533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa004d42636b40bf44e562e98988a8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87623b8ead2516208d91e9cb01200635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8be7e97e43dbfa28544328a7b6ce2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665a32295ac026d2655458bb3c4cca337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87681780c1c181be346c29fff6de8e4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587994907643d94508c84e8045c9f5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28ff2924733a34bd766be5a0c0ea9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b7e0c30edc35d3cda48902406e7e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb0ecfd42a2683d656456334b8a07742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfb5c387b4fa31da34327aaed32f1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05ed6378303c2bbb9dc442cfcf37c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa719f7ae8e580aefa824a86686d2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c00d323d31070f5381c4ac05052aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedc93840455754c1f5f065956ea62d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabffa0c9a1e5252866e3aff9705bc9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e5c7dc5b0fc171af44b08efb572df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4834f819b583c49f10cc016d96fe7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74a2fcf6222afc8626a7e1e38b53c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf70438d07017869c6907656d0b270b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56739db37be0f314f073778558ff463453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6071a0aa9f590b8dd0eaab9baba35c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92233e604fbf2474b98066cb3081cd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99580b2da9fcb408edf05dca9fe039e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5db5438802eeb90397559f3e145b7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996734c127f8f0f098b0f3fae1e205c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346ffb28ff74854508031108f1423bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17801603cb1cc49dcef2845bf38dfd0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59778541bd816a6a4523bd7b5e325b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373e121dfe0ed015dab2660506dea862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c356abdca12efa5ef2afdb06f541e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eb112975c041634b48b22e0c3389f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a0190e0b8e4042309f4295a58d48865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455214c9763868c5bc027548507859bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09f77576d8d7221d8b2ba5a431949b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c989f9856bc51867b3054de11c12b6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e687f49bfdb659ef192fe074d151269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821d964d0243cea75a2edcef4307ef770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ed11995f3cbb8ac59c953a8b2e9a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acef4cae7329d19787998cf6d419d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6ad24c43ebbea81e4e90541ae265b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57ca5617d5116806a44634020abcfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ff58eb09f907f89dd1b04e8bb3cb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31638e2e670b60dbead9deff4073976a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e27421bd07b791e3f94035e3a4bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d274de5adb1ccc3c4a2b7130cdcf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f6f456dea9df97741bb8fdfffe1aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741fd6d304af0e2422039cf82e2b7f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651485476529b9f0c3986e7c1c812d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc42beccf3943dc1acb1aa6715406482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728e0423515787424c456cb9433368d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c016263af63333a10e07fe0c6f070ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb6a4345846685c16a69c7e25859e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c834efd77633e2ec61390ad79cc13486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a524e476203041c8e4e7280c532be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bcc8efd81751fe3330517a67eabf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2a4e2ec90360549412986f8b1a54389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee5e82c37c8dead626f444e1182ab390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32abdd1de3bbd0b714838f60a1431191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44976186838decd821ea9b1536f770dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec44ca8ec864ece20fcb1abe9e20a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4503bde65dd4ad6b4e154e8526763394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b119fea0a34ab1f793c621c3cf64b5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94c16ba019b9a40d85abe132f3b5c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99066943f4f62e9c4a7e22065aa39697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36195071bbbbe93a2e897f75691914fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b759eab3fce924e2f160999eba549699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd188fe76acbbfdb507d0838f0889f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65d63339c0c47da2c1b7c91321dcdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08f0af91637e0866ef240bd2f52e39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd455b1e6502dbaa546e6e34d466d1de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32e2780af6b25795d8d058987bdd89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082162e0b192bcbe6f4494162efe6d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4252a5980f70a05b9349f01f84b44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d5b01e0028fd338fe9cab82d76c01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c65bb4d833f80a10d01ab32a8cdcf0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f1e2d209322904e9b32bb3c7775f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16080cf51e09ffc26c9e28cd2ed56e6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd261786848d4f841fc8d3a5ebd622111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91155c5e3a798c5edf67432e64672203112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dd2dd7abd6fd7a8d01f31bbab96eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdab66d2b1c32dd0d3c2b21388a2f21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c944d20ef2bc73c7fb4689486a45be8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc336072e1e6c89f7b511ddd9e676b01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed683e0eefccf39ab852fae9a6a6d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d1cf245b3314a7c886f4d836ab409118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c3c3b85c1b87d4fabc70b1aec3986119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9b5d3547af68f5c2be8b660825e1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a04b541b6b279a5b0061bcc773a22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd2a0b8fe811aa1d9f9d5494a0bae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86a8f318379d4e96457413dddd25b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9617ffbe05f49ba702c0eaf6d7f045124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e70bd4b9073dcf73d85e850d55a490125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdb6004ac2da00e6a32925de3a3035126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5341f577a0411fe54f40079c7ca3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fe7944a585673b6ac855743c0c87f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a6c7e0e6fc82a9bb035498629f12a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ee48669927ef15272a9c7b97cac76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d7509eb08fc666af539e9e6719258131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c7d3821951cf605b4df040fed17f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060bb6c6c09c560a812e5a33703ca66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf41a0be6dcdbffc61c376845edc82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e936158679f45a4e0567ea90417dc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8ed62730565c943ecbb08fe49a70d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85518e75a3222bd4821b2ea9a8d873ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b65694ca091de5f2b101a96ad5dfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0868f1a9328cff44c41ccc0f98ffe9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8984430517c3a7b2013b8b357a0124f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ddcbda9565c527032e9481671599f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d03f35347c06ecf6c5a87ced5080f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00f0a575dac8f499c74cdd861c16f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c6ab0152c178bf6872d079e18104c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d845d7e26fcc0c8b9178276ea79b610145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1ed5e743a2f3c7567151a70816fd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d6bb9887772bfe4bce8aa77fa51ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1d6b49247617663d57ef7dc2b07c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b990062fff8a72262a2585a4d05e89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0448d31980568de24c19181a6f187f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7710c02f25cd80a0862212b33ada91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05e6fd09a453ee304841160dee4c6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a4fc9a179cc5b5e59b9a9b0de1090153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61005f6dec6907c699d9e18ad7cd3574154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0ad0390e16ceb40e2da4868fed54e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c654f36dc82bf94d52238c07015a38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa604010b0e6eaa0849034d79e492b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4df1dc81764b0c90c9f21db0903c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7568a0b1730d324081e6c93d3bc47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6fe4c0ec7eed3f25e42a132d40df2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480556c0ab6c4deec668cc6ca0269dae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b04b4c665005b0bfffba9f9fee3e80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a3a59445bc119119fe9d3ea6a22df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e255f2b2a05957fca316223f68898a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781a484b7d309a3515dcf7c32bb0890165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f935e1914de04f1e96ec7ed941f3e53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b28b0739c0281685fb9e5ceb2bbd9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412488ca23f146f2617571f0c41891c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7900fe5092d77db69d2ba01d56072f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270fee4c056f7ca5c5dbab5433f3415170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02dacbc2bba6540a48148c8797cbbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c6bb9a1a7aa00b0277632c2bd463c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e93646fa501c136ca056bbd1f1c54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d397227668eb6a7405594df5b1c4d38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8bab0dd00a238aed6e38f71534a53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972dfce4f0956670fe87e1ba8d0a34d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4ad667927210b03b69d013be8c2cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc210de550b23a536eb998a47d48a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9443492b7628e2363cbddadb1caa5eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd1c0bf16003b5e480fcab49fd7679180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e52488de04b18e46b565cc5fb25af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e3469eda7a4c196b5487b5a37abb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bf928c8e21d0f2ea8a340f0951ca5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb2e7082eda15e991c8f4d52e3b748184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9ec746cb348945185a5945027e02b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe882e86942543245574dcf9a7228f2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cee0ce1d15720cb0e458d03d47caa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0027c012faded66b3baf0179e205d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c883e4543545174098c797b7523da6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de026677a35840aa15d55f8e7ceeee4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a047415fc87adb0ef7dfb0bc5f033191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302162d584b86adcc39663f210ae6de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37834113b2a60ed8f8a5189874a5e5f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7855601b5dd927639e103be387369f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d927043ff4ffa7d1c3993eb1f88ceb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d52a3e73af684d39b4c368e339f9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db272e39681c2a3683741ba80a52d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80615dbba24f5027fc847dcffc22832e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a6441cf2152863e141972c492e8df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b38be1f9456cda61941f28689b6e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cdefe3f8fa708f6a1b397a2f9bcfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece09d3051331253bc48797e162767d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8af7e04581a438613300dc117f6ddf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32823b5141ae47895788ca60c9f2751f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2632567ac1a7005be53fa541dff79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e103f124a6c53b3a381a7759b98e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b327aec248af3e0d27b3089f245db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7b787cdf8a08a6c2cd680ce28e451208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661809c32b438a2f7e0d3ed4e336110209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681906e5bb951616997cce4808f58929210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646bb19444c5eb99d7b87d5ca7f6730211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53788fa2385307d4e9e234b6b3f9f7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970fae75cabbd8cd9f5c761f587dc5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c051d8640e0c12afe5a20073c5ff68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a528cddecfcc5c963406755a9e9fce7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa888b9fc4433f65de4ba6b62e1201e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f731d6e101d5156d5ef8f326cc7b07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26891ae11c1f5d30f0404e0e5ccab5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e49cb6dc5d7f0a830e1106568fc715219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871abd86b53859afd8d79b14427e9e66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49444b089dba76794f19c2af21025d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d135e2ae2149a8594c1ec7433c141222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807739f8f5cb9acb7527374e61a3112223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4855c5ad446b41443fef20f021e955224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e389e294e93b3cb5995bb2d37a470da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28b56ede926a50d79dc66a2e58f7e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc987be610d4fcff301e2b33bce659e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc3a904e0adcbbc9896336f73de70d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ab2c295c23847454286f97dce3edf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3598ffd4450e7e935dfabffe38217230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e86b05efcc4b907887edfbcf542fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2e267be9ee8ede5412f02d4429da5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbca807df6c46c63c4c873f7d72c90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080f7925b2933ccef936013d595054e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67efa4423d441179c636364cb4f4f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d2168f26e6e3105bb9e42858ffb47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4f81e93aefb8fd8743388e9b0d07b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18861b64170337b7edb352bdf99236238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9e4284f8c92063a386fe8d5806bc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a774bfb020e4286d877b1ac1d2d877e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa780a7771d41fb5c93ad7d6d1a302ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ad54975f286216de470593edbc156242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063ea3f9df08180eba85825b2d92b58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72fe325ca7749128fcc971220b6430244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b8752c87f4520e63bc98705bbf07e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67e1b6815bda15b433169b079581e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27c13513c5405717d4c5b819b61f74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407a6ffa814f1d83cf476b5f653711e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723b563703c29abe5808b27c107120a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb8165a164f5e036142105f4180bcb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074d6614b6b73448b0d7787b988b983251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a82e2a915de36aa566b9aae247a90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f04d6b6c40d521d7e5b00e247bce6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb869473d31c61329e9955585d556fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c2e3458cc6b20219da69bc9b3dfe2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18890cd474369c492c1f19e3c1324692256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216ebe87e04c366d249180b194da41d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50783f8c2584701819e061363185ee67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d009c26ec99538a1f5b837f84a4a26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9d5ca5b6b6aef602d1ce0b0ed25f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb660ee4b3c973c9e9099357d5ff30f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fd8784a3f3466904c99061eb1859a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234303fa788453f8c4fcae339d101f31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac33b9e39f66a0de8cb68aac1a39b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4094ccf1393121264b83b8e91d28aa8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421be803917600f669906fe4c2c93f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb061e53933ecb69c8ff9822bd8d92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ef77201b4dd85310f76a821ebd090268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092b12c521775cfcb2361e532904da4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c9ef431331d80a28b0bf9ac5bc367270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790506a9622373a901d6256f26e62e9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1fc782754b358666e4c79c6aa0870272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d16d4999a2240a370103ee683dd10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcae060aa0364758070ab6d60bb70e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120669b42d31d0f6c1f423b5773dba82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805208e499c2e1897e6841d6a4a1a9c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed758f0de280da14d8028b4a8a5d35bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38d682f83808f1968263019758de71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460668170f920649b3b3d56ff4b65916279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfab81bfd2e113d99569758f7bd73e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d916965d9e25947db5922511850e5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be461ade782173376095a0deb160d542282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6e3560c3f80e642a830e526fc99fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1ba5d5f3a0fe2a081bff966d1e74c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddacaee434db6b9bcab570c3a6dc27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aae3ee89c586bb3da96ecf9dd541a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8a0dbe218fe0ccab65ef060fba032287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec92b129e7e7a9736a392740013190288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd14b22eb746e7d3d03829d161ab18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f8544e4624d291254e6d0bc62782d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17180e3eb0fd3391076d04930807bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68f87fb0bbc735a9465dfccda84d3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31069f3c8e710710ef8f6f4b9bcb2d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e76445e51f9233d6f1253e94c13c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35bb7af699060bac33c00e7ef42f96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170687a90cff91058cf6120655ea676296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d832d9dc5f07e9d8d843c02a98a5997297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ded1a0404d6e9eb381ba55f226de04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35792e237267f1cffa02a516eaa2766299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787373adca94aa5856a38ffc51ec50e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d6a9de81193b4a889a8c18e8ce951301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14149a30170d103bdb5026422e5e4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c9d2651daf89232bf91e029ab01b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac501154f9f38e25874566c3851d03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82e1e0601f4b700208243fc758da27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725aee20460d0eb7c35f929b55c620f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ccf0ec7955e014f6085ceb81335e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de97c2053f7eb2fe22619f5f21c9ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7e21c117b80fa53d2cc9316c43f18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad37bacb58ee4768945b293eccd3c1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec170d8eb7c1b549b92f00cc07208eda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347c6c08e7b329751411882a7077032312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4850a5d62bb63a42f52b5a7d282712313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f17b69a627955a712da115d41e950314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b157bd2c92d66c50b799a90c612cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1e310ec7659a5f8666a88aac2a997316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755739330c9fdfae42bcbd88cb4ffca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecca1f8696689944ac0b4b7eff4c9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba5ade531814f114aeaf141ff5bfcb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5c3fd9fb760bf536082820760fb6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0a4bf1960dd90f83991d2e819a5d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a161349db7c55938ef82f3a3ee9ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1571e592d9face1365eac7ef0d750323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d290289ef1cbf93b550025df1b11c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f57db954676944f9ed5ef9a9bb018d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142abd7a17b92e8b9028cf01be1bafb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd25b2b3156ea61bca23797c0b825f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a5aba361a196f77171e4a24a0a6cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef085568214677fef76879a077c5492e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe42ae825eb74c53b1d9be5509fe57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d3383b48b51dacfc5cc7903e5bdb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc54972ed091f1afc80f07f9a08076d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6c1ba0bd83c8c5e1f01f3dc82c778333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3f96f8dcdae09597f6382aae824c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46379a08693f8e967faecf8f1f4b0c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dd13723091e85f19294a52cc61002336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71342f054e2731cbb9039fc20e030705337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8704b013b4927fa575d74a8badc36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af466eaf1c1b1e281ec7eab8be2d7da1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735ef6157ddac3d22ba04e037011d96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425869c259da1c9bd4e635045fb9fa9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daea59038d10d2a1eaf53804a944ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbb74ff9061729810323656ef0ffff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca58b997c8bb7f19cc917b50c81dea1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549de5429e305024a6dc69e757de2ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc5f7eb469df0ca46a6bb123cb73c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5beb818526968b9313ee604c78e72347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caddf014640a3c12e185979bbd66334348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0f1b35bec0b95c24d734c497d70ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22984a7104afb7e44dd94fb987f731350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48eb39ba11640fd612a4aa3bd18e880351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09025c1f3fd1d35b4a004e441c8bb975352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3a152e239c06991228ebdbcc031b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f037bb34323f8507665a12a565f797354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77c0887011dd0fff16bcb4866276a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b9318c4b4fa780160f6b1472675f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17043a982219626a886b2d12c741345d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d146b60c796abf35c948ecad83a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e174951a0c611535f1c8411ff97b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd816740d68cf2d28962e545249fac4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c601d191e8e0bbf706cb481188fc49a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dff15baf640479b0a07b7e9eb46e00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d4de9aedde03323cfe8fcd9317b9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad6e6f4c2647a7fdd3faefddd322b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fe8b649aa01cce4422c588c857e82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9858d9601d1e2905e37f8067ca943366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a91f4e435067d53df180c20a40a935367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2f7a12f83f53492afdf0dd4eb13ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28bc0460f466158f968e042c576656369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2de2edb532f16fd496b3391d46b59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc487c8a8c82ca8b42936259cb6355371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b423fd951df091d05f97b52df2d549372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0bb8feb598a647dd3dbdda23af7b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b49c2a40508a6982741bcb1e8071a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f0b15395d455ca7f6d4d379c48733375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00702884b24dc2c24fe25e744e30f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195551e904cbf81d08e2454cb83b1fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3342b9ffa0b178aa77e7786ac8f61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19dffd3388a1b51c12ab995f110670379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b9ff0158cf4ea22ce15b7f67e10b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0bd049e1fa7f503edd61226ae0c8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eddb5772d557faa6155677fb5c57d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4edad7cc4bcd30995e18d2ffd6c57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a61f0f369a93ed4ca1a03cd5d80d09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd4b61e628199be7b941bca4ed1fe9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505f02414d9e970732efe1cb77fd259386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2ce570a694b3b7b0e7ac6e4c0b0c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb54be00aa39d7859029f6d4c45ba4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb03a8f5712e3695415f36bc1882a04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f87b6b308ac595340fd02be8d1a5d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fedb9664beadd4915b840699e9672f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2a07beca928940373d40084775daf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199d295e7eb5c88303ab3aa954b119a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061165e4364befee2a1410647b409ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675a1bd48582d5586bdb7131c723689395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cdaac1512bb68604f1e14d6d580ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8a769aed64bce53cb97f2fed456e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c361c0c650bf1d38f64680cbf580e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06208a44cce06160e7e53e21e1eaf428399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f39e567223bb12f8392e690a7360e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107e447c1d8814e3b432a552202ed20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc588fa43c01dffffcc2dd17972dd2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c414b9b244caabceb8db0f6663dfd4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac2d8a050f983f3812efacb2904a1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631e96ee8360027aaebea2e0d42cda1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b7b68dc831891af2413bc31c43d16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb867b212e4cfb9bff70131617019f50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed79f61697f0dc231205c69905e502c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754584f27f34f9b71175ca7ff4467c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711dc6d6c1a5a22ee00539b85974562410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fb5cc638c3313acc605719d139df6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec7fccdd833734bf09bf01df0bf6ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a772f629ba579aa4bd1bba26c3b84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4504818409fb3f3e0e1208840f43d63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcc01a5c96b949b5ae9d11bb4927c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d945fc12be083b54f12aeeb3b76db87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939835a1be97fcf8627a0056fb2b9ee8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ca0eefa837077251eb1d729e0be26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b71595981ae9c2828ce8d779c64f04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f1c4c4d286ab32d7fbcd0c29bf0f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b0b684da41bb898d6c330efdaef14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baddaca8eb02f6ff0ef3847a9debc1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd516d2b0c80cb164c6c8bf6ec16eea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17b67e60a5128cd399275c0adea3ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40b7add65ad47b772032333d503da6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191dad07f07bd7222a4e71f21be11f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fe92ce49fda26ad74578f55528557427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b5b9f72d2b088ecba5b277f84a1ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24a204c6816a059585f0881a28f289429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c64f1ba4f7ed8f3827c853f4a27e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260001f6672b0ee6f698c7f52da8d9ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0579ed53385d832473f9faedc8988b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc294509d4c1d31d9888f470788c5c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99767366c91a3f81533a894c297d50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843bae83a546684091f81c5734d6a98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd5fe274f78447e7465b38713cecd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c56641bcea47684a141097f7e68a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94668e8ab57d045a015c7c36da251d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a46cf6964635f4c53b42641b35b1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb56c7226432462e78395ac4336523440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52242ccd8bcf2ee23d8e5c8556d0b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c42b155094fe45ebea4edb09c5a300442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a1ea12400d8c33ac7c96a94d10617443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef160687e2408ef69fad4646bc6ac3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f63aad52f7ef9797b0baef2870fb82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc108a977f115b6375cf720552dc3e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb670ca9efa60801f794259732600a70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bc1784f5157ea1c6ffe3c5e0474c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e59420aca1623f944fb779d55fe94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804913b89f8aed347a68df6036c80a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696704a767709017e764f6d997dbafad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac850b483f022564d0ce7180dd406b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eddda2b991d848e0166fc7b488dda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388c4a6e7b0f2268eee29c7d612b8c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137658cc114ac07e02bb9ef2a6eb87b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cc225f92c018e94247b73c0938318456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04979917a0308e4c890345c9c57d8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879f3ca58150051413d51087617408f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb849e5f4cd1d20d64b7892daf07b8a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ce49ced5b5347d766768aec1c791f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7d09293295d6fe950900731d7c10c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ac3c67e3cc9e1c7908cdd26bdaa31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b8c79c4e2798059ab99a6d8e5848b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe2dfcf3725bcb44a77b64ef2af33e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4eca365f583aa59bfa8fa90a4e2f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759669dec48e891edb7085b1c7d8dce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511f18ce51a349f2cfca9a5af15a6e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3d59c5ae1a80c020b0f62d44dfabf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8071edf28ef80166489b68db112b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b33ac1fd7df9459d9c93fec4ebb72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263a6c09bd2d393b037b79a14bd45bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d9828afb0cd216b32d8a8944dbbe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007f56a7ad8de897a24e41137709bb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea14c060d25c7906104a0385e22eba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a97f8e962b22874ce4e5bbeed5879475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a500eb6c34b22e7bb0e7ff90ae44e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae0f2364391a5631fced23e12ac246477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b512f9514be84ef396b593abbeb4d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f7d26336f103caab0fb61e69d76a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61f6fcc44f4f17e0c183bb5f98d7be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b9268e201949af19d5023f8055a70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c445637a45c305d6da7b2d446c98d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bfa1339c6ec9dee37c580d23d7798483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa85cfcf47f26a180183f467d4152b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392838270fc712da7e20ccb4a084eafb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013594b09c0137a076b42c84f3cc0a57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7e484409e493af3e4280956d0d866487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823a94d6ca9daac29d997b7a98bce6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c76c4163123467f3d474a4c3633753489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2ac68367b0fb079260edb6d17a5b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593de62196df3ac3bd6d5e8d9930cab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ff0b736f7617ecd7dd018a41c4643492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5bb563c742821aea759a86e6a2c5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81ca834c0d44ffcd106306d34401cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc089f1b7270472f3c96e0a8f999441495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bece6245347746c4dcd79516211f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929f5f424d6fbb832e1b0ee7b97d830497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c83b5b6d5051a4d15e2e55ea43b1a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831a94e55b29f27c6435dac7d5308e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e97b9fd89bf596ff39493b029de0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b705927147c0ab17111634d18ffdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50212f7b30b1f39bc22fe8d6c6e23ef0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8805eb6e8cf8ccd5c233a0685865a9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874c973566b87dac3a83dfadba3b395504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57858bee02c65f7f3390b6234a284697505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92152998c130e5faa7ff9ee8a40a6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538287ff760760e8d45b022d4772517a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea34011706f8927ac8e7a3236f9c06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7fb10bcb3a8d3b0ec133b0fc3772a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ab17ccfcaf612a4f3a3eaa9314ac6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4713532191a3b94712c304503f419c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b119e5e41394abff041b20f2d8ebeae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead0a21ad188aa87d9bf478d0e2a1fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10868eeb001b2cce9d4da765323ada4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ce5d6317d079de51f6e6332ecbd8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a14ca40781780e4e9bbeb013f4de45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85f58aff942817c4c2392d7936cadc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dafb5aaa624a577cc7c0f957f26ad3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77340ae1e06f56441702f6e08771ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d313ab4e744c73c6d80d820202b95b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e43dda49f583f60c493501931f944e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d141a4414799a34d98cbd64a303f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81ca7dc9d96d178a196c9a3702c70c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26e19be75a95c6bcf9a60d9235d422524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38743436e479d2ff4109d5e8afcc1bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5731066aadb77380c0992d15c9c623526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573e8af342a2c0287c085e2733d6d2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c86bd1a6ecd445944185eb976f4d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470b475e06c47468c31a1f81241f99a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208a22c8f74ce69e9cc57cf2c24603a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4bf77cd8dd44361186d9d6cec4f14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7eb944fb792aaf102f55f8ce2e3d97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cc99ed4922f21875836412f3aeeab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc9c1f3df871306ba4db3c5d4352b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250767be192fd81da6920e3bf9942b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e5d6b4726366435c8b9b298c0d293536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe6c251b40dfc635e5fc5ab2b42888537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61e72d34e9ea3f360d7fa921f5184e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecffed93d5a999fb1116a756605062539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1a707f19c81229bddaab318eacbf8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7d16f8271180a55500cb0cad64243541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186a5438e343e2972cce88298a9f2f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47290f03dfbade28b5fa1c63c6dce935543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46b1c402191f8436b747492f2e0495544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b38f0d87e74c2de5c8eeb10b93f5b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5dddf050caa58887aee76022b4277546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df2dc3a93eccad4ac79125904092cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71894c3a3000626beeafc401bcf51c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a615412afec044096a41bb44841f15d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b060a823126de44c8b25bd26e56a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f034681299d69d3b33ead3e6fd95385551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e0ad0d7f51aaef1156d9c6274850b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e17dfc14ce5f77f0c51cc13526cdc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa0874bd1f135ccc7770e00ffd9009554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e14e130c64e390500357ad04a03247555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d0f154602659644b87c174ce0de18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbc916c6af61cfe56d5c79fa117a32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62a0b21ae6f6b2ca668440371647ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70e561b3b0149eee3d0ec0755e34e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f3d632b54987fb83dda1458b2dcee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8eb9af3a2aa3f1b2be4f8141b0459561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee49e195d518c4b8bd8ee7b9689d5f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb096521200d7f257bb291227cc7e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4cb05ca93eda381255128d80b96f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0b2a089326ddf713d7041cff4b324565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380db1a1d58e424c089706676f2c36b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71548ebc9ddabcea7be366eca51af39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa0dda0e1cbbc2589fe9fd6c639be0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0195acd526909b2312931ff246febe3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b1dcad4d1065ba0cb57cacd9bbfd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67353af9f09ab85d5aa81180a7998eba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac5def0e3912854a74b4127544820b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d665bd440cbf2b4bd6f685c91c7eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c62d24a5c439667128953214734bd1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769303dafc217125264ec88619f5617575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46fd3e063c61c04be9fdc87061fd6b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c698f76b9e54ef93e4cc04315f127577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9939be69285d18c7671214f6d775b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499d7a94abb7d4feb1b8831b0012c5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7511a3d60463ca41ccacbf6c9b9805a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6723c867153a702bed6318b4dc0e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8963a48bf7c191e24c3bea6acba4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bed56c633d992551212be052889304583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8337a008090fe7471bf3f4fe1b5987b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1c57b689a95fab70154438b750753585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27060ddf074bd76f3948ac4ec818da7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4019a0071dfa6d925d44250e6a38f64587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420c3f9108fd1ed915cbe70ec7671c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda700245a54b7a8bad155ab4b2dc7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914196b025094833e906e52768f710f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895e9eee67a0e03c243e90e5f1483c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be307b41b07188fa66c15c6288c5edbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7dd75db66d567f0f067bc23aa062d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf9eea0a5c3edd5c25deb5b79420dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883954e4296cba2cd16d2de038966534595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777167c7d7e377b8139e876543ab02f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc4f289f79b914721ec708c9356588597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707f84741261ec177763ba5f3e892a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd5bb7b75cc51dd71cdb623c1bd430599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29ef662d0158989f34d2207ec676f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3da503fc160020928b23cc0f9617d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aa7e3e83d5c9c6b13e657a546b8da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab9b18f296963b7728255cf98f63a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f95550816d42cc780b267b6bbe943d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7761eddb55deed9ab827127a33451605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dedf18ac16e88f1825b1b186130919606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802e3b74d87c96bbe538ac3e39412dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ace8df2ddd05424caadd467b3e61c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43380188738579b3bca3fd07489aa859609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d84a86970ca64a140369407ac7685610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fea02d6a262322cbecca6c9d00f1d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ea8132c2192d333756eb4c25732a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92d4d6a9beddbdec5f5290bff3d965613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b6ca2f94a812239d4a110221958f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79878cef605e79625440c059d747cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032eadcb6cc27a924cbe23589189e19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814909a769e0c3263e2b706b79d5f148617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6133cc034acdb328b641c5e1703313618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feab0ef9bcfc332fbf01cdff97439d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3766f4a4f2e0f9d3b74e74a6d9eb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643085f88f532c78322dee527620f75d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534336881739be950910171c299e5294622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8439ffd954565bc0507208e5ebf0f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04171340b155ac440de2be34a88071ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab4064d741687ed8e6738c290137cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc088dd37b6e132d4d3d59f85e81cc5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19652c645834f29993fc82754133b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859d1b9fff4b28eef398d290c420672628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60b84b327e80e1fbe2b0c0bd0ec73b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4bba14dfef3a13b210c5b93ab1bb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eeacf3fa040c7dfbeb48679b97926631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810e1e57cd5bdda983b28198b9df203632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017d901100441682638de394dc4f566633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0232226305a04f15442d6cf286d7a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47116d6261f3cdcb822d9cc5a335829b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7316b7fee1e38cbabf9b4888f213327636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe62b00020cef316cae7875327b0d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbae34f055bd51b7271eed7dfbef05b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fee936b37e4f120d1a4335caaeddfe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdd4b4d8734b3f778d7b0ad7804193640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714220f1c2e44114709d64938c1a7067641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7660c22b293bfedc91857d356602c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057b71e1fe64db08cf71151ee869903643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aaab6079a604fff1cca693cafbe78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0bcd8cff7e0345ee4f8205b623f3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21dadbfee29d3901a8d81580c1e871646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5809ad7d50dd27ace25b6238f6d70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc8075894c56fc4e8c6b14452ca0b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaba1ee9371929b915e730c395c50f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469a5e84c1a0276e9f04e6a3f981e2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e987fde321ac7a13d9a3992e9aff404651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5f5c2b45dfd9aae05191224305465652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ed2fd232b1560e99cd1b626d2c4f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8398a078c5cb0119a8f5205327e66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f89d9402ab1d4f2943b3c0a8b987bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777346bdd41c67b70a8d50c0d02e8fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f11e7a0aaf591ca2caadd3a5e93df0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c97b6d29a9e03215aafa318b850a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15db804427cc83a494418654b90c9e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9b27053a21b0a72928e7ab7fbd4dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aeb4cdaee51edd55e01fc6dc8a2a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a8cd2128e5c5e8a767de019c76335662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cc44fed74dfc544366815d38893a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aef6c15b02d979e66f5279cfb1d270664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add27aca9bd1f5837d63c447330fdd30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d31bea0916a4d3b72c3c37282250f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88315584d74f1b6594697604298164667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc28d5d61e54e4d639a5159daacb41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1884da0553578b68cf877d18c7722ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c481ecf25c1e9207903ed592ab9e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1b42ae2eacbfe2d04121bc95fe359671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a557072f447599dc6bef324e5883530672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0864082a21e9dccc880b1d9825632f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f42b72f76accb37677505aa7f50a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144b1cec73d4d17967398f9766efede675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f69fd4bad6cc7b9735d87b338e659676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac02d86bc72b0d244fcde3cae9785a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140f9e8d7f3abfc09fec0d645a55586678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef15335670eb198f74f8edd2ef17de1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1791ad6eb4041e1dac7c4a0a682c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc0b8f99e2a55cdc1884e3388e56f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff44e09149d2a9eecddee9f9e27b9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597864806c25739b20e388ba20639cc4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279e117bcd5d6dda2d5014ba56169b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ab1e3c06ab3c0fd96eb7fb39bc7e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cba8f26f484db80495af4c7b71143686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039535904320c9578ec4a87e41f8a766687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab82e81365e829f62f43ce9bff58411688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa971e7c553a5177d291b25c5e60171689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f645d3a7592109121f8784757c8a86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc3f48346b0ff5adaae8a3d5e17316691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c4574f939f77a9d5961c0f5e2e6b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442342b54c79a42401a1c5e180672314693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02031729141d214be8e9caa71b592c2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318960fd7b1f980e9a127d4cb9f41412695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5897ef856497f26d9cd117b1096fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b2d280e9a28400cdab1925c51405e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07818ce6466bdaa95a73bbfead0455f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e3c933ac0d9dd458cc2c90a710586699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c032193355cd579dcd9c9f977bad472700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc565984cb8c1be7cfc90caa9be0e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8a58dfe996618f3263e4eeab69100702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720ab46066ac8c3e4bd8871a9fd0d38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f05bef92a0c6406e65813f6abe9e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e671109f79d49682c911732f963d250705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd094f236c4b433d3464cc8042a933706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f4a828d658d060f631e00d54c8033707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f578fd123e6d92fc272e0c7758c076708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fabd1b3024713e6041d993c4a21df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8468715b4ff093b6453c72a6e07a3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015549f6027d52d355839a202d86c418711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5ba4fdf65332bd5ea258b24deba9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30922c91156b20fa21c031b1145c33713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2d82f6d7dd7953ea44a5841fd672c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3319ab14f2bef06e772635a3c3f5798715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5ade16752226e7c9c7bc7c1d846be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823af6736b569cddc34f76ce222ef18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117966255aedd46768241005436927a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b1916e163c4f64ce6b9e69c764f7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1a40024b221b2ea1b08fd26e8ed15720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1be229c5193047cb9f3f20c51f9e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904f0ddb279c54ad3dfe104dd3aa4c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b211d63390b32644a0b688a29c981723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f2c0fa784a3c90c0944a4416e9244724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f49de655d9e7e93951b51098e5496725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bc8f5baccf8bb14d1d71527079089726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1e43c5788375ffcade769f1612dbe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e704d621fa9cec8c14e260ab9122728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df152d045d509839511c762e1ab52c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358a60030e083ecac106a70710d84bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebe79aedd1bd6d2578ec9134739f77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233d1910c487a9f791f8babf3e21dc3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b539e7bd8b6c80c9f4a6da3a69c8b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecf2ab434e50ca8c8ed921eb0716d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60e61ece7edbe3d5edcf6c0752980b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8c0923a1ec111a081e6d6a5d18704736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757e6480c31557c0b980f381dbe6ee3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae001ccefdffcd322c127c983fe8a532738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d06ab82d17f3aeb6315b890c48222a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a251ca61d635b6b936ae98e3e751099740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede179e72d6cecfd9e12c13d9bb08ca1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0e85e2dfa1e1a511f9d6f4f8b9ad4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966d6640e41338bbd68d8522944fb4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea554fdb66baeed3b31e5f02c745301744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564532ef89a53c02ba3456d121441312745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aa76d04972bfafa12ed3b01025979746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c238fd6259ce6dbb5636b64cbbf508f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3c27e5e33a2832f091990bef59a9e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77624b6dc7010a260c51bb4aa4f94679749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1ce81d27ae8b19d6aff14c29625b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782530464a2ff388b5a03efc369a836751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a01a3eafeb673b50061fb04d5de50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3389bfe6ef7570d9c05a0b084bc84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff67133cf1bc3a0f4f3951857401d83754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0459687d4aae11f55add2aecbdf3aad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c7e3dc91d383ed96fee92d7f758e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd18671f696ec48e1928cbcd16abdf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd7e34e2a88cafe660de7e4abc4e65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9717f44e13fcdf47cff6df2f93f840759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>