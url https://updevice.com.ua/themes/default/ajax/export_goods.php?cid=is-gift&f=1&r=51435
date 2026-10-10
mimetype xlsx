--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cc3113c4835d32be9e2c6b67816f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91d7842d55f588fe28379dc3216ee42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19a1a1ff64c7ba2bf715a5d462a50c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810357dbdd9b237f884d5922b4d7dc284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092ed89aee42dd2ad8b8ad62b317c5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db6a709c517a60acb27febd9c656526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca8ef540da49d87879642892a706e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c57f3e9fd49ecb6c4a0bcb5a297ea78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31554fda331a1f676c9c790eb0647f879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d8a6ecb3f8c7c5bdc815f47f23dd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ef0d5f4e61774a04234310cbb02a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bfbcbcac869325df9735e125270b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66664837b0f7f4dd9f5c5b6a12861513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03399003fc72912ec9a957b0b23766d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3938f532f7c2fa9f6fbc01189104d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db921665c845fe5d673d99fa57d3894916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7db66531c559c0a5da5f7c931c0a2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5d8c502d4a603d0463eb3e93b6e3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbf69519b693b416c2842baf78c2c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d52d6b03026681428f8aa45a6d22f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd7302f15a7926234d73ada0d10ef621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c4f290103fac8f0c2f92d209f601122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f8e7557e08a9ce203489cfe0e75cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d986c8b9a797407b3a153dbd35419ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a419082a8facd8a70d8a43e015c0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad93ad9b6a2aed9bb7549b2f223a81226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cd9607063d07dcb6dd26f10bb445d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a2196819002928aa3cebca97a9f7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731f72294835993373128822a5a2dd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d6177ac69857a7c7d2444d270d61430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aa8e5b24c4939ab01a8a48a128b4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f6a68c866c99938fb81f899af0dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833447d9882afe40d1f98fe7b41b51c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83226a6bdb8efe7869e6b28d2bd62bd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344113fe78368d6e6785437ce67af1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb2ba4641ed4cc16ac124597a6eedd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6c5acf6df77460ea86b0405496ac037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb423e094774590b7f4038e819a54f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa422283b2e1b7a71ac0edf05b559d9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf07083183502d22b960ae851d7a98040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6dc1414c5ac452a16b5f4d6f9b84541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b261cfc2e7373951c7c35add396b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c8a8aac6015962ab6ef285f6f281f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224d806790c6ce58813ccc4f696665b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6d0e4e33594d037b41f94f68061e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445281b78c18d0f4ec8711d00052b4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c3edfeff68d2316b7b90576b1718b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a37719101cb474df26fc9e78fa06ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e2652cb126a9134f448e6e90df70749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82634157eca11cee03dbb8e9ee8a32a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec399cbdf720219ebf1536feb40da851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fefe875d0d950262367afc5187ac852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93857d45cd14ae7f66a0b9dc0248f71753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8c4be3602452493c51702772fa9ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2b606b7bddcbe70ca1e1acd12381e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfca7fada108ea48b516e229ecd79d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d28b6704f1862a0d8e1390145fb8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a1767f6d6795856154c48e02bccba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a24950219803785858f206455159f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b836ada685e153911e70f1e37f9cc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98dddac5505f0f0bfbbff33372e2da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cdb90387a04f9e5243461eb168f4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f8643b0de605952070141b1a89cfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a87c677c1201be6e17e68a18c9e1c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5c85d93b6cf189bf4915f52d6a72b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf2fec91d24312002ccad94323ac1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da7b833142c961d86e3302b9fe372c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612361a27926f5e99d0225dcfe573c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723132d642ac5b61a196042cff174f4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151068bf637e6148d150a68684df16a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a726dcace3a341fe2af3ac1e7245f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdcfe7ada9ee0be57784f7e66918b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4408411f3273c15aa63900c042f5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57601c8f5a906b2c576ccf6ecf06885d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496ad49af8c39a058b46a9173472fbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353ea37bd43fcc04c48f6757ec9f21776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04137c6d65834b9195190b28523bb0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aea1bced675be9a3ee51e9efe85a3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3445cf1a2169ebe4c27bd1d739e8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36adb848cb4afb38e7990e0f087b20a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784b07e932ac2f861d1d2d64b993f4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc37e5019007497b57dd83e1b7ff8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564fe9f98f3e2feb532d15432f37b4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b9d8a0ff1ddaa7c23fd858a1d8d4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195dfdac7b0d10c8628109d345eb36a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b54f18366a82e946327f0d79e92b1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d1d6e45f7e0c27e49c8376c9e162887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30327d536a0b3b3152c05b722ce724688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad29193af1699f5649e7d6916722ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212e025ce3bb4f84cf38f6e6745e72f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de014d5c525fa9b3adb056b0cca9f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fac44d3a033f459effb82b04fbbc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770cd1568cf308bb9473ed11fc89c6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2986247cd4bc1f5a97bab455d0bf9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac101a517f6d4b28159b5fb303319f2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767455dd3732d8a40d0a8c316390ba0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964029372426102396a86447b5e899697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fc9b4c4118631bcc2059874797a8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f37896e81e9bfed9d9d534c9ad8af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739da8985f349a070ba0761fb5598ba7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e8426493bc8817b3538b57ac7fafd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688122a93edf6daf0dd3fd44476f5c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5ce17441a234ec7b93063ce7ceee9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed480b7d34654b12939e632e249233d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64115054a97c0452b0ac42c656a6631105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33762d14078e61a38c472451d3ccdc19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111541caec9ccbe4601558a2436973dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe8d206a940bda8e51b5f7e0c9fb0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0bc0413cf363c8872c9ff53c83c47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766a8a7ac8c328dc700efc573563335110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d20c943261d78ee590e80323f0890111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b77ad09a8715bb5ad2aad8f7fbff0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4de82bd99151dc7796dc6cc489725f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7601dddf9f112844fcd2d8174b65f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659d8126ce99dea36d075085ec82788115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde860b509b112188d9bbf750cc036dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97172da822e5de693d5243427b42ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec575ee4c33a5bb943f8b2ffb7de8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471817411b72e668d3685c60dc518d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdfaadb7764a42a91bf74274a095d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3227b36f46d452e2a87c38f6767e57c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39333cbe0eca6236ae144e752d99e909122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c756cc100cce0c318401070761356123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7282c3047646d6b25723ae7403124124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1e33bb0dd6a82004cd2a03ddb670b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a8c69dcae70626b0fb26c5d1deaf3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dfc64a01eae409845fb91333df7de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c6974d55761e64f77c3641bf6344d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d42d932eefeb0a6cc2166633c0ea2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b3058aa071f934d8f07e4e59a48ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1e973fae1b6fc66add3325d0e5011131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e59f2ce331f6476cc4edfd37f0013b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd1a83aae8877027b367d0c4ae33a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0382ea8f86ab1a655a79d5ed2c80870134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289c3ad7d001ec0a40ac2646123b6ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8101d13c3fe4398a5696b2a7be89184136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f13d4960783ed5127ee53d28c49b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8b9f07b58ba513e4cdf0c6533732d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ff162811112addad078320089777c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441bc0a6ada54f22b06b920eddcaa10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314d6497ff5aca103210154dc79ee6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf1c250f33408bf4aa24c712505a20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0267016f316f247471d58d3830c3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb95115f6281372e474c7ae60c67c15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81725ed45bf6feaec88d480a465e596145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24b85e4079debe8831792fcfb0c170146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb48623c01a283899b0afb8e434609147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130638348f9fc632d1006613bdd18925148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ab392e39b02e2c731a7a934dbbc04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893a6b4f7472481e676ddbd9c6b75d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc57e3c05b535d67a2666c36106178151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7779383334f790139549345e39fe29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f3544c5a87fecefa6320a99750f80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccbb4b5f475d8e3cdabc931d2a5ecc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753f4857e6a34a7ca8d454bff47cc84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfa30008b08523c3a2f43efc24e72d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40b969186db114d901ee8d9fee3a9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dfb0a38a423148a46f1c5b24da126158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc032a67a9a00cc7fbbf93a2d5238d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e495657d38e5dd0b8f3033400248f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28284a718721dc63ac8d25f88c68fb33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e5fc056d7e6556e6f03ea5cb1e792162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8daeb12ad556b414645ec8f5e6e05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe310401dce92354720c2797ab6ef456164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7f1e24f169cc6f6b4b5e32e510d18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e9e22ae7c44ba35fac3cb540b962c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245c30650acdd3a469371ceaf34ebb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d5e633b06ebe0f8815fa2f5d8b3eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a00376e7cd8ffc0250d106667bf04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbc88025adbf3bbab03f468fe36b59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75e11a34cfd1c927093d56ce3144c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66377411a197bd7f96518110f14265e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15d98843e224f02f5dcb612bd08e19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb89453169fa47962ff74a099fa15d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104f87a4b0c33c31bf54911114b1e44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a17195fcf325d2d4a05ab692574f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eb99cbc06cc26494397c102c6aa4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eac7263cf8f62c8a0d4f708d9607c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad15e04f13e63d9bc79acde76dda032179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ab396558ac399472b6b921e94462e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f2f446c6d58080d1549d61c73d7c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908af5c960981921a870faade41b1bbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc0763debdba3d8a3059e9554642df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f3d94e01b1c8983564f8b90981f25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e278870118a03204fb147e15916761185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c07ecc7df1d97f3aa656a231d822e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b3a98f0e848f32a24094c0478aa68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b02b0a976d1999025d7575140673b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7909f16bf3c67e1facd48d90c8c2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe87d41543944a54781cc550653a80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991a00d4211f60478a4bf569ada20f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe696e0185334259edb9ce9f024f8e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0d78a69f43a17a465571849507247193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907a891d147c5a9c0180c0ee283fd15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b47851599511a5861cd9754b1c81d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400464904be0d1795ba00dcd3763e725196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48705d517e055cf5f66adfd00546d94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6ab554607a0fdb7b585c014f18894198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd4c9cba40fe01fcc2cbc28b82bf34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee87784db01736e9c5d1afce171fe49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fc68ad0a21567245919145e14ae5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc921885af9f73c1ec7a2c27a843a9e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997de70e90d8a01f661bc7974436183203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3b63d03d526b8beb10f369d3871ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c86e5a42ddaaf721fc8e1b6dbbf255205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb90bd42cbf8a6f8a1f74a640f1f1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425748990754289aa544eff67a898df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6884ab9099e832cce9245f619f42dc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa18389e539b206ae6407422536b45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bd29d6ce664ed2dff140e8303133e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159f87a588e5832d9b9c60cdef1774d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6713249782971d19cbaf3bf19c0f118212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88448c091f2e5fdb92d4401e7f3e7dea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09e955d369f59ad5565e9bccdb9108214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8d3e45a0522c8ad814b5215484118215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0edda9fe9a97793e203fdc655530de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846defe1d857321d8bdf7030bda4b91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c552f897efefd3217403fcb6ff4a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706372c64ee1285a0a01d73cd019311219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b90c3e44856f401ddff0b0d9e813cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04509efd13f236ef0bade20f42905ec1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa830a2d980913b4cfea6fe254fc3af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d825b0ef582f03f0f4f7d222297b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5f7531059daf0c0cf213e6c93436c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300b2961de79ac0cbd6d5fbfe062b41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444fe7a4ab97a82580d762c2ef7ea10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5fc54bf3bcb598f4435160ac05e7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd8ef34b844c43b69b8e33bc446211228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c951d6de4b85019ad0f535a7e504a16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232cda736858eaf8ca31f698dd2f739230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564484c204f3c488b92824e8af6b3d34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64330ca7240037cf5b8103862ac8fcf6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cf15d2bb1000d13a62c19f021bb41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bf258aab6437b6c6eb83492d18696234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ccad96cde435472f3aed3465d9c46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ab1705fe59753f32a0c1fe4532ec9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291f5b6e4d55af8144bf157e3b399de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ebc74fa4ddce3a5bfde97554e6cd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646cb863de6b6f85c86ee2bb51df55e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdceb418f59bc10acd2b7b22d75ac939240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3af61c42be8660f514b092a1fd5772241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035330ecb70614b4b37163fa083081ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b57d26a47160331e51032e407f388243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7a984030963c35302c524accb582a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25549fef5a0d315226e3f9f9926a50c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23440a5e8095989f9ff31cd48bbcc80f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5f2888e8edc024d33e1fee42d7147247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be6a944772afe40ec8105e1d86da85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5e2f546eca1ee28d1da39fd7e7ce3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d239bf8a1f07d72b1c3f494715ac6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f229ebec6ed9ea89c714496426cd3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33044a745015788baf14561f06ee8667252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0d33995545afbfe1710f9eceb03ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bdc871a83fe94b446b6f7133e6f50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113cee7ea6c515e450ef3811b468282255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264512c80d53b85f16ade87298a348b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2c95cc819e5c65ba0c719755a2df1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031629eee8e22a7a019f8a6d522f7f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c7b4a2266a44b31527bd06c5cb404259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e984a213b251f73aae0af6e02eab58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eefa0ca049e5f73ad149b174d7269261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6924e27180abc66a77b67a6abafeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d253fc299a5d5d7990e16d0b3b0f204263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4132eec06da5463c82d97bbd16d22f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655a333c86817935b0faf7a683693ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f27703ac5d74d207c98819dd4b3fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a1c4938d7ceb3f2056e6ec4207f5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c64747027ca4dd9b89578c5b6ad6bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2811e21bbb8118f5db62be3c3d109269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de89bdfcf6e5d32de8fb38abf6812c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a565832899539956b6ee92d12ecf2b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35930a216219d539c965845ceffac17a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c3a2a71489e21d2b259cff1b17e8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cd60eb5389c5bec63b0f8ce28df3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c2b33b1e47d4812d7badfe255edcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0e5f416cd9c8f1df5e374bfe6d732276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1896574306ddd13b6c710d6b96cfa6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e03aa016b19399d3d283949e52944b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7a5054b3d233e9c4bc9eb428b361c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb352e698e9398543d8cc750c6112a05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b116530e5d485381669e13a37351be5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e88930fc00592734ec0ca063d7935282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0b7eb3cbfb24a6daa278d207ce94e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de63a66f98860e19c041ef5bacc75f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7ee0b13dc703c3563c7c9bec83857285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de90fbcfb481780e66ce2de9fda4b57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77753463b0350a5d91f97f6094a53b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf8ae57603b833d496245e29a5d671288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e70a83bbe333e7562cf10693cf8c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b9c76a4206410cdb07302078c395e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea26aafdd97cb5154c7a0616a94f45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ea0ac593a092b6593d42432b0983a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5686fa4aa49f663c9d88853e2be9b3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6e1a7513149886316e12611e532f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be9883afd964f19ef32ca9b66ac6e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49860d0d319fb674534106974bceb815296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fba2b6c27ed5a64cb48503801b052297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4c0e7696b1ccf7130c8b0704b312f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0397e342bb8c6964d5fefb8c0106b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b56c58243251517b5c72f3ba8a32b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eaa8d9b10cde14632babdc1fdd3c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc2b45950ea2b33fb3733e6fb0dd62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b49161434c7d13200242dee23215e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be43db2103444fb4f4684a118a34204304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a5fc8a100dfe3b5f0e2c029ee38e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb933f6258fab9ea74ceae93030a52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8244c33361c4cf96a34cffdc8621148307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232c3650b3616993542aa57fa9eab80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d241ebe8007172f625e8cbbc6c440309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d47fcbfab708bd2c77945894935893310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008bb52eed9bd08a6af2af1d8b8ab1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedb9f1cdae35c97f80a2854bc310e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaccc6baa134a256b88e087e90e1e4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f256de9c9ade659882b598577d3ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21875f7ca63e648c004ab436f25c95a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85e7e7f42acfdb3b33078401d13e0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d477d87bede2e15e228406d13dfb1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26c01b5917215521b4b7564b868c06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750667056b4b9dd441ec23a71ca11cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef87174c9124c810486183e76916fcd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df5efc36e8e5a32478de4406c28d5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e670a9efa8658f64170bc03020bbd7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d0f1ef9df01c8a815f853109ee5f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ec397e63e6d0f71f925d7c73feb1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ccc1d91c46a9937278872c6635157325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f9862957d077c652488c06083904b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d351b68da92632e7a67749eb135177327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139fea54cd27ce3fabea86e0074fac2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b854133315cca7c5a2e2df9cae048329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0f9272caee82bb5c36263af12aca9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab74a1d6d4180525264b752c507855e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b04993c7fed9eaecbc8199a84fe9d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de27ceb1182e8d127b57e3c65b60a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954774af533d34c4a48bc42ea9aaf7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d060b0e158a0b3e0afa32bb37c70b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def57bfc43c97d8e468d068301e5a8b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35cf4d79bb325f1beb7dc3d5ac53cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13a43c5c1764eb702e0de6dcf8c5c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899f1e9e7eed82a4908de3c32688029339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cad73bad240e546d985e5535c5dbed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50167183580d9937300fc30d300c163341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4aa9b3ba48c659b75ed6d2e6df189342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4830a5bea7b423be54db29afbca28d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b63c85c5df87b90e447a07ea2f70ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4739234cd15ac2cddb69364638ef8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce2649d10cde97e011569177d74064346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8efb04fe856cf50a20c5871bcba233347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55761d433b5eeeff814ff838e3130a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ee140cf01976ac3314c8dad3d7726349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645a014d0ad6f5f4486d57e5bcaffbf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84531b1f9a3e94631991723d2a5daaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab14fa460f9571d6ca7ac5a2ab5b9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec0e8ef0419fb349214d183247d97e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d42bbeaaa30ab0febfbbdb92d36d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1f26b1a7981bd2beb36864866e514355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0195ed5bc419456e579178bdd19e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03141fd9c0c586e6d4317792330a02c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54748fb9d8d4323d17b3a4ee3fbf7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e85c9e9d9aee037bbd33a8a9a891d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c5dc495fdbf29d8c1e3cec748082f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd59d829b51dc94e2f11004e739da8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520280220a5e2f13f56daa181f882f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12142710e600cc517b9f9ce0d3708f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6eba5f84d91e99053aee418b513af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393db59c6d2f1b7c81477e72531a61e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eedbea8b0c8e6ed70df8e0f9e951f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb559105cb86c1aa9328daf24d61ef0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf8868fcb2d1bfa8743618d27253ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3732e4703e73a63289205c08364ae7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf19c3e1d26269c44dcc300530d451370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40c6e269a887431ce9239259b7d7ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5fb1f197226ca31a9e9d23e175dd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb942e11af3aa742263d7362671680b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d0fe95458a99f52f1aeb096ccbac5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9a1d8405936a37e9e8838188ea27c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e8d096ec3b667e333a242aee0ca33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51874ecec93eb0af697860aec345ddf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be900e18ccec1df4baff92b65b06e96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac88db05b117cdf4a48253232bc179d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfac4d6e3b86b242a9c98a682e4d0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7298cc74e47ad9229204eb5a33407381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a14da802cae5f854b2c4eef9ddd754382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ba44af09f9c9385cdbd653eeead5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad6099dd747d6cce86bf435c079e4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4db44cf8785e1058005e0a2178911385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d84a37a064e9520a61f285ff142a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f863358bcab05e067d26dcabe3d386c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2e6cdca476a9b93c7fa465e89b063388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42de6b2c0f4aa5cfdeb57e16a90ba33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fe0dc453367e00d70cbd5efce0aca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167682bebb552aba4a3129b90d82125391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a1d9a7f59fcb2aa1527aad14454ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b8269e80e90efdf49529b7d19e07b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877174e2487c5c1f9bd8a6899b14521394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde6a5ad26764caa36a92eb859ef8a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69392a7a1a74cde25ec0c2e3b68463ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8e7fa8374e25d374ca77b8587022d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bf9f98041887cde1fcbbe88f55c9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071f796c6284f37544464fad0c26ac4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7d47b7d321d40c2ee6a193e2dc38a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186101e4295341ff7f0bb355b471a4a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99fec15a8e8ca3c37c19b2b7cc9726402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cbd1d717e53dfc747bee6af4df6f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69a6a44bb9ddb7dfd8ed683955bf9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca239f36ebef411ccab9ea8115a78e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abd9f149e1ae3b46dda7e475e6987e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105954ee12e8e99547d124f7cd5032ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7381bdc98ecb5dcdb5a4e951b747d7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1462174e5c9a212e7f272b5ba2aa445409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7955cff43944b15d7afdba52d468a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0876384b4607eea7f79fd1aae7506f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76d66d2f7295edb2a56bc50f97b73f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d15dc4a255e2b1192289d45bfc077413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7d70fdef8cbd7072e886ef30c08c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be09ab7fbcda5390f827018ff0bbdb1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95557fffa61cfa4bfa1408c0532da4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8fa2be02deea55643517422715f76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0934e79c6cbda566d6d4fc6d8395ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56935d6e48c7e8a7468825838caf49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b1f6586f38352112311672a9265bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33342e567b3478f36ccaf02dc7d2be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19104e297a976dbe7d47e9f540b1fbd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d49cc8527d922eecad16974a21b88c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eda012cdec0c79f30ad01f1a84248424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aaa38da64d43b18ee969e25d8c3b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7cc58ef3c1de585c1b7e336c13e08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c6be9b8e6362b72007e29e02f494c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344fbf9fdf0861bc3876eab0afbeec9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e07819f8272b2a6ca12dd92d5616e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b79229401eecbca3de122faff84960430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a106b9e09e1c8de880caf8a8ac43155431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e347ac8bf52660c9333f615b4bb425432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d96c2caa4fc3b784126afd2cbf4a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869db92f261b05bbac2ed71cba8ddd0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053fea260ef6a09bfcf36979c78c866435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b48d7166d7ddb375dd05b1de69b4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19e5d8024e68335a1f50b3bd0b0a68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f64a7005c2baeee93516d28502489438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb96d8b7a01304b3043a38ed8312b72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7013cd065c2694a4f0f05f388cc36e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa139d70a107ac58e53c9b5e369b506441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b2f06cf526b607ee28cc52f50f059442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced685fa12ecf65c948a54f643a9779f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0be5c1717240a2132a8bea5d3a424e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5ca347160f03213866a0b15a4f1f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da905dacf45b59b7481eccc31575b41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade84da0fdba2a2c3f0f9abb3dd5a3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e65799cd99e06307fdc67cbc98ae2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c5dd19796a9c0a1d9bc1228446980449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a7e8f24ccedb5fca5bd5dba31eccf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54f0d4d4de93f7d67ddc10782da3a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9058136b55bf3e055746f932308b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0c4a251b452c75192cb307a2d60e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a24493bbee5970288a57cc2b10494454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bf0cbf3516579e85c05cf787116f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbc0304294395075d7424a2d949084456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8eb698e6f49a99764fd8ea869b60b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2423ec0419cfde4db41192de8e7b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8a8c481e800daf044aaafb9c96585459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe3b38f280b344b0f47c7d16566b9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc3991b0ab4f477dd33eddd7c2267f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99529e84c2cd90477a92c59c679d2a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821580022308c2cc7462feb0d619dd46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb4b1126e19928e39f0cce1547bf73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808e7a2dd6aca2e77dfa14d26fde44c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde3a330de7d6d7c0ea4e0d2e1a7c85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca59da225c95aaf6c892eb3c67a626467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0a0be6c2876cec8750d1a06a85382468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc64bfdf66794285afb56c8e6dd2a15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e686673067132b6b027d710d578ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44dec6c4c64de75bc976d90f81e151471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b7082e9ebff7dfc5d078f1d0f9041472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb39e480a457b13eb8e8b8a744d79b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6d0809ccc9761ea1ce01f6c7378e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36348ca9f4d076ff678b6c511deeaf1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511517319faa04b055f4c70e65100042476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d7d419d3ee647ea7a171bd66468df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d05680af3c55ea263c1f35056eddbe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d21d598b5f29843ef657713bb04609479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0ba8f835541835cd50ea484bb4dec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb78fb3fa052fad9623ec0345429af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b0e16e72b246cba60712a6d7e3fcf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cecb10268db259d1f7690c7996c54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08503a737846048c7b055a25d9b7e262484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c1125d2f61ba75c01e5918e5985f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7b3447661ef75f8dbb9f6a6eef069486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e0685c78aaf2b3522fd7f8880aa3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495d241c8aad6648fabb4f6f142a9cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d899134d5dee9279fb9410814ffa7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc73fffc90eaba112a045df5f7e077490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51c10a8b58571b26b6f3520bcc4b02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aa8548ddec156fef2c43738ee13f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5bb2da524b7fd39606caa78c59725493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f17a94be08f9a3fa8dc601a9e3e8a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc1cf17e4b84039d9de76f422e1358495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3663cfb23ca86b976ee50d77107a57a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30320130d9a85e4480652ec6bd798e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a4a98e3ad0b5ed9f7529926f9892a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be195cee8ea77816b72bd4be3f2f3812499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd1bdf382da0b3cbb73dd1f95f89f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80e7a201c054300876ecdf168a9cb5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f6683848c7473df0fe5b6895ea202502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bcebad6fc6f24d3f292f0464f35ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38626051f03998778572807f4e5860504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352345410343f69900b4af7e29e20212505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6fbfd9b554653c78c35d47204a864506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4bc5eb048c49e7a8a008beea149f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1cc577bc02ab4af9db58bef7d1a63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb10406667a33ce301022148410a27a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958c83ed65fb08899b976f6f6e60f4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00620d41f33a6449aa73ea79d58a7cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9010b2d8cf635d66087c6d60fe4cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc99454df162a7a6ac5681a89392d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e14c195226ba9145a8c5ba0b5891b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7e07729ff73f505d42f90e2634a59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aab2aa9a5df1fa8535d6cb728883b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2af8ee35c1361b8946802995bb5588517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360d5fb1b6a8a71cdc8a8de2deffbf6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edf495ec7e1caaee06882b00198b95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d26969fb0f03f72b414f0fb2c5f2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d755b3c479542771289c19f8c7b8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5f87e4417de0d867b6739099c3d12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05141490e752062796af5385cf764c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db82d24a0e948c01be878ffedd95c50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea238559fecaab6c09eb7cfbf3cec08e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce963bebe1a1504cd87a4db0461061d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772b794fb41979da78e244fcffeb8e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e8ba46bb78a21284fc991f3c88b38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e65045a31b7a7ea162e69d12b43f8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85220b9f71fa0350a9fc772e19d55ed7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55077a3f36bb4b952c13c00aca780a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111985f9abf0bb985bf6bfc48392309c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26544b9f973181c84b10b5f5fd6ef135533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840289a329c6692ffe084e0e0b09a80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05b15c61b2d2a03e8d77a39d430b55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810509b42874ff66c87e4f4b547ca479536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c50a489c7751af00ea255aa96bcb61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ae3af6d294f458e371ba63b40aba6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ddc6d5bf4e78d185a7ec54d28ce7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c49d05ec4e37f2dc096def6801975540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968a712a1cbeac0ee75858f445b2352541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37cef9e073ff801a39c064a8f29183542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f50e92174e309e451c319d603d513543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470b4651ef0352e2408a5c5c8c442ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829da2f9e88d11a96d5b39f2969d9f89545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f0a296f1f754c89624c6f6b0f2c00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd68fd3829377c5c21f20b032fbbde547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4401b6205fe96df78e388c860c08bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b547cabf3499b58870963bfe8743e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc58f7d2a1c5662c1e9f1883cc8e11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefdaeb0e527b5539e52947dfaba8c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77a1ac59952bdce628d8a45407596c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fffbd4e48b2750286f11415797a73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57311c93c2dc2c98e67760fd580159de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34c1338402990d632a165ae68d7804555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189ed1a97d91d3fd3f9563e83b30162556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e3b1df6d69606afbc769296a997be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb02ee9954a67e997cb2aa48353e29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178bf82606b3947c6352cc24d658c7d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bf67dbae60c8d429eec94443ea3a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bc6f7b42dda431ee0d4faeff86d70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0696d16c6de2fe1f8419328b6e0c91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ed047e0113e6ab302be3d51ff7a55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82408a41979ea74835bd42122c3faf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bdc418752d65ca3c5b26f0666aa9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb812ce421dcf65c8b967e9987db40f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3620bc1a8ceec5ff55cf681610f78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbe2d7c4d15cebc65bcb6729144909568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88907b49623b238eabeb86a6f70bed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b0d3a3048700c14698892f144189f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678081fb2cf1cc9564c5a9979bcb1df4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d0139eb685c889377b513e9e2ee31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318430493a2fda84755de83462e8467e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb183762e29eb6e23679e57f6d6077574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56932ecd4da443f46ed2cfa4cd6c430a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36e912a37c3f80031219d995df4cb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c97db47e1ee35018a003ccc2dc994577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a0b38f6948c36c31d1969fcc1ef5a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19458e6176dc51a88cea31410cff1a02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c5798b3693758c81698c7341f7b05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef91c66e2345f422e65110d7df1b37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ed5a7d377510831e6601df25df18d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36021f1987c1d6320258d2bd88c26d9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef77fc912ceca2c6de74f840079fc6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd08f26fa3aafed31743b63b5e8ce9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec143a5c3c0945cc383feb64b1417c18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e665f9895360b81af3e6268e162d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848d121bfe8df00f840b845bddb5a5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddeab7bf216d6648509ad227a31e48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b885f16d836b7e4e07386e5da09d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6855c4669f5bbd73113da6c9e322e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a75e5e633840d8ac48ca4b67ca758592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7fabb399e6fdfb4df26fd5e27e10c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e43f66837efdb9a0d3f7096175241b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aa8f40d185b1f23112302c44d87f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d752e8e4cbb8073bb49a10dd6ca125f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8182e3199f3f373f6d03ef31f3ca88b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb002b1e266db260bdf6a704a69ac2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e42a20df9a42a16b7e770fedecbf67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f20c903217a7a928037ed381cb5e6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38956323bda571eb7b1f9a601a162d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da07a34ee6578286f3355e9778580ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7feb7ecaf6b3f83e2c7466813d8efa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37500bb20845ebad26ef7b0583269ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38b867dd49764273c1a9441713a409605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7176a271f700fd1d003356566ab631d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842344fd6351a64997a3068e2d35eba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa4b8dfab3aa80ffe7bad88c79f6cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98a248a423d036ce3432be1404dfee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be6f5fdecc452807c809fb2545bc3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70643ef3097ffa9a48172e46cf97f342611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515bbd0d9aa0448159df96e40191027612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116a2aec7c2f417c929d79e5bb93ee1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bca101e650f1583c88bcfe5012320614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fbe53d4fb7599e25a9fe56b34733a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c5e624f9b6a4ffd9f3f5ee99445b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ce7092f5001a545b213754ab0e7f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd73effb044b1655301dee72772e4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26164eeb69695e56294f9743e2e39039619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b9b7a8804ffddea2e0b1a92feb7d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae88daee830e61d7406184bec301d07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ed0d6b7eb6572164c634647ac937d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a93673701e1745a142bba7467b7716623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d530d88fdcb3fbf840e1f5525d72b97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cace232656f313795d9d492dbe947ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f97a2efe5bbedc938d953e85d74e41626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b015ab7061a4fcbb290a1f6b218d97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27ee1beec7bab9c54e8516c8b012d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0feedfb8f79c3deb07ec9c07f60f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b35f5f61d02200a8a96354db8c428c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1ce9a50c0e7af691ac4a508847a9b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f460b8b88b22269d720a2b32d138b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5b4c9c447691e2ade6b5583d75864633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3184bace2e2cd4cca40c20ef208f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e4eab6c66699a682dbebac9f83894635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a490dad3fa4455de10e982e9123962636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d859ac9ff085316de3cca537133441637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed2c58351add45349a2d576e009b68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd1e9d6cd2614441abd5055dae63ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6a150f4a1298bd9f4d8ece04fb304640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167f9e74e48a6c0a3f968dc4496a445641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e16511ff1b40552b3a4df0f8cdd55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224667e0ece8debb4a249d1786d302ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fcd30bf453acd821a6b66be760dd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e01ed170a350aaf8398d9d1c5c1711645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dd0fa73c21aba26785f6f1c5a10dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21197719fb4494015f798feae3986914647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6fdfd5a91dbbd5379866a7adc63c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2a824f3cfde8c36e5c26e77cf0c21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0a364e717c86ec83819f66cc11010650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653139373ad4cf6e927544006e8a166a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a624a888d660af99f1f290a6879f2a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45a884afadf3297f519b096b1b2a38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df10a4e7b173ecf8a3bb4200fe87eee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1e073ab05480f3f206a5183c40c21655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7107acbea29f549aed91e72645e0c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b063b0127e2b09a72c5f0f7afa5f174657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fe9838c4b9327a59a085eff9230f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaf9a0cc56e1358922683fd6bb0fa5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fffb8b592aa3f13161194773fefbf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6038ffb658fed604a707545fba71c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb530548cdaf9591a61f8af7df3d328c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44b415bad186d1bdb1f1427a84e568663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee53582a39fc499a576ff3932362a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76086ad94169a36ba0d8949c67c2e91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86764841eb3fb0867241096d57373d1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fbb2cb043677ea1a6c7a9d67e7587667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303efc14e3f65d54036139608d2f1dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5807711e9cf2411b4b4321c529d4b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afaa23b6fdbec4454adb1bb9a021fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6c79918003b18ed00414c9ae1edb9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980ce0e915b163be1094ffdd34fdfee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61420e0078899ed4a36438e6c9c093673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c7e7aee3077464008d2fcfc036e71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ad424e165566402f6e15245010a9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af228061f84f3849829fa2416362179676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e432bbd8a0436733bfb3d9111398c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09bf6a8dbe5b68e4725d0539e4d5f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd988fe1db0437fc8c4bf67d993c407b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cac493a9be6eceb05cce28ae8e002680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16424ab80a828e67b89c3cc0b74e24d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a974feb8f3cc868a9e57546d23c1839682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83628cd32135d21273afb22030cf0e03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e514773b8b5b4d4d3faf29c2d1055684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429f1fc447d5e41f803b33d557fa725685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d16b3dc54a25ebccbb20b9d638794686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e67f8bdee3b8bc88d96604645756b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4e85fcc3b5f0cf6a1fb1463cb12a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c062846a47fa4fe43a9c36c7ff0a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec98586e73b733b5645c1a2e44005690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7691efc65303f08bb5a2e96645f99ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21e98ef64c13965ad969dd0efce3c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb7e8c1a0c143030cbd62a1f555aad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c8d3b7377f0d730002178b56442b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d48632d7b4f68f66b7c1a0822fbd1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3809aaa9281f78d1499a9e9fc6c09d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1c24fcfef00effe2c87014d8b622c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514aaebac217ae8ac3368532ee3e6fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd37dbfa9291be9ebc66f09d7c0e776699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3afa15bff594ab6f7ea8f633bcb9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74a3568c2a9a22e35383643bf32556701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d01936dba844161d7f01eacd265da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5aea572a27d4899af51c6c492a06c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3f36e6a5ec89dacc3dce7556529ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774edc83fac84562a4ff055252d352a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adef23c33ae6dd4f1badec9a64445a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbac47595b43b34ee93ee537d59fec9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157908e2405a547464bbcf9062ae079708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf8b8beaff39700ef226192435efcd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153cd4b68cc8422e546720d44d0b213710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64f5d35101964fbf1a608c6843f770711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765c31633d4c5de2c7d421500c351b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d860e16d12956615e8efdafbb4a4f1d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8253d8f1eaa7b4d637839e93134a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb394c47365e83e4173eab16c861946a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001f35a922543029df44df2c088c316716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348e0dda2d72ca7adb9096360cb2f1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b26aeab107e892b5e665143a01cd04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d890837ba8f2e3d0f8b4bfa9247e71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d6afef1f3b71910817a1ee5531fa9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01a908005b246b6261ee013a24f7ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a764d9ffac7974c682a63c866208f95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ec0bc86aebd00bbcbc067ec45b649723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ba68a4ac8617f445cb5c0410468fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67fa084a9df1286e66f997090c1aee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0802cf83288d0fa8d8d2a74b98b1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a828dde1deed9c6cd27635ce61e65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a1d100df10f2f5290cff65c70dac7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc90f29783162acd30885599e9cafb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d89029d6ba9b24fc19f20b85aad53a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672366430645953dcfba900d46e79ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22ca804d9e8cb9eeb3cfb615d15d2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c767517f9e6b05e9968dcc5a19e54a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6dc62e90cbf29056c8ddcfb146a71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c0a75051fc0ccf9e41a69ef4bcadb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66444fa0673515419e5f3bf230a656736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2224e3672442781a59a3ac575994c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1fd33431d56a1cd8afe7dad36d0cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600fda62c39576e7b4ca28a1fe88d42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a1edb7ee445047dd600e11d321745740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6e9249bc10b4f06facacead89153d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d59c3af2445def36e546c8e5651050742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2035bbb4f10bfc46cb8174fadf40e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17464818f66f7dee87aab9a861356910744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad60cd68d6cfa59bc0b58175477674745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403ea95e9d520f7b9a4a019434a44d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7ef026551ceda4aa16ef54e1086e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943270c974684a077f5a22f279b459e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06815b9ccf70da9c49a3c870a85ddafb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd698f81293b552ef8f711105644f745750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956f8e21b944911b86fb4be099ef5c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e968f45e48c0c06a50f8cc92cf63b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf1733cbe6fb8612f4f6101c0fc83d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b5fab3511aa8f7321821af989818b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a20dc1b94f34ea75043909c2cefcb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30919347708c36f92c2ed68a34678d30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2637191f0a741c3c3250d6fc1c884b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a1e840d006f9fd11704489a3b928f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446e93b87c88e52a5bb4192b53df749759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db74748358be115026cb7ced1d0f59d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dee5dd1bbb6cf3d25a8ca2b0524a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e13bf2d94c6299304bfabc20fac7503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fdc3cb71cfa7f2a4599e3aa24caae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33572126a5fcc6e41ddcf180bc2b7d9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f0fc6501ac82f65715e26ddae2ffd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb84ae4206ef27329f43dc96a9e7ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2af3eca68f10493104c816b37760578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba827e2094e4438577b3151d316f1e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecd5a481667d5429e6712d2bb3750d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff43e0de5eb1104bfd617a72670a3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6fb18549920a3cf051c64c917c14812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bb55aa5052d0978df4dc82e30be6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c9178776c5bf13d7509cbc000307f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5af5ff450f0d179fed2776d80bf98715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce5f3adbfa3d77239f6efcc792061f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928957f10478cd6abaf637d31021fb0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae67db78ec91f103bcba0a7b2bf6f0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68dacc65b831a24ae6cfdedaa1cc7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065db3b50487f33e158701ad63000bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a113f64048dadd291a41074555c3f2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa956bfb7fc0d5cd113a9525f62c8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2d198960df925dfd626fe0695eeaa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda6de4cd2be70dd3059e504e323c6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee7ebd479a5b63a6f4e4d32a1c097825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada7a60929c87cc643530693651ab1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fea61558280dada9f2c70b792615b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f35e3a30cef0ed76da415c56139d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34af63a03e58a8f3be021d1733ef3d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c1146e9fe0bf4bbf7463eb69d36e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55c00d24a328ed4c07038d33cf277e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93242db81597a7f24db231ec6de0db2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5efdd4ca6af854f3845158e714efdd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335260dc7c275c79e2b2c0f871a4338934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65573baa72f6555ffc4fc38eccf94a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e306c91c340a463782624c0e446be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b02cfa1f95ca0927ca91c8d89395337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8d40c2bb53c8c71bc6c31a2bffbb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439aae99a5fc14701f576cbc8924a6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0b5a8b446c7b375af52f6e89ec6f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0ee9810582a460cad682bdd6b8a5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81903d6bbea44be3276a01937138bc4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106789dc05a96553028c2dcdf34860b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edd7a9c8a0156e65f072291431487f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a49d994a7824e2653ffc291e374c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb84b414ee6c7a8c6cdd5d35beca9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92aba8fa32e45cc8a3d14131e7c68147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476332223415429fc62ddcf635bb99f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd848bb9bd3d259c12a83c0e561db449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d9174198c37e41029b3b309e502b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881c8bdd375d635ed13845182690b3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f9497718b2e8a01af410e1bec1ddc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebb8d32eff0617e1b4b503b18a6c5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba007d1102970ccb19e24f4ee1c220ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdbe6f46a81a6e8fdca6b83389349355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d8c33258fb0f23e07e72384abf1d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac2209b7bfa459dd66ab288d466b9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dac5352c853499d9ad3064bb22e6b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b53d1acdbd1cb8a0d7d49c3d21a3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1234ad2efd30c5bac2bec9348579c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbff800307c6a1b60438ba40a3cca161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509bf35349de3517b50ddbdd2f3a90f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aa8119183af652f06e304e8b0e2f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41238ec8b03b55b85c48eb7fc701c9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f96e8cff0352a68e0cd667fa96c12c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffc52dd01180a3beffe88ba8b3394366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dbbcdf7e54b3e3aac0407f95f13b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fee40d0e58d8e12a35900db70733068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99626ad347314aa00eb524bd0ef0063269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b6817eea284f9c42f9d778aaa99be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d1ea47adf4d33dc4bbd5321f372ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c064cf1db56e190ce5c6b774e8ab78272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f863cc90742ede7f7a0e05b93f0c31d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555854ab41932c332e53a021bf5712974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f1166895b4be89f6ae43c50c8241975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ab5c81db1764556c7ab5c840fe22676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04707fd1fb955f0fadeae3d96e48b70177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0850e8a2f4a7b6ba2c6d6113edf69d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eb54e363a3d663aed16c8031f5cfa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbda47403dab89ecbdaaf62d2e19ec080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecfa4d17211ed855ff0e2c5add11f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b4f46ba00171729cfba09c300441d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3519cfeef56d4e42b2a7ba5107a198783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18485880a7a1da647e4e4894d170d4b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a5f87f3c4c29e4b34cb73a9ce4dc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebe724a8e13e87f4a5262411a7baa186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1811714b6ad61d60c9c1dfb5185c2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ef688abd4e076073a1d15475deca688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c10b0d7fcb1308bad4b9f10e7e9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97ced2c96b2dcde36780d852aad35090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75278773090325a9b5be12c70b8d27c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eca2d65ca449cf7618a316bcabac492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad78e7532bced889644885a5b8722f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11154a33564c86a1996b8cafdc38437b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5395171f520c5f62f458ab6ac42ee995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b682fe02549182994660c843bf1ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67ec3ab5293af9ec7bfec09f09672c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4ae03858787004179bd6b28548afd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201403ee9fe7f4ede35023ad2e99a0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b068a22f458c593f584e1176ee49c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8003e94dbffe81fdbc6fe6b74ed71b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a281e5772417ab2286058841920bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b5d5dfa68b857460864582c170a31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b942301a0e37630a899eedd87b8ab2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814ed9ad89e9ef46f6dee5fa05a9f88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f218e76636fad2fcb18fdb790251cef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e24f10bb020ac8b49f9a0b10b6c18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea57d02f79d5b02af1d4cf3c54bb448108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429622c026946d542593cf9a7b38294109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5bf3d2f23a27f077dd0803660b1b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81672496d99de497f3e9ddf7b45400ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc1bf23953105a2b2ae6f7036bdd4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f094cc7efa988e5ce698f051c5e93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20686fb8996e53aba58f59fffb18f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff68501fe3f7f3fe5ba4e82b2bcc37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cd204d73c80d10f0624c03e818eb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e2af1ae93adc4f9779ab6b1f5ce88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda5086c9372b728c88e3fe25e93ac2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b413c18b34672174ffa921a8a7d6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a78d320b8baf13f55b1483103518e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0c9e4430471f528512f9996f6fd33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040be217568e18c9260ceeb3fbf8c45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62f73c92c7a9eccd3bac7e228924d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4ceef7fae9d6b439ad5466fc96abb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4bd3f9d7573c3d075011b67dab2c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae33c724e43c2a1ba9c010c0e27858f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf74f55acc4f5b8528464d063fc97c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a46f37784318e50171acd54be4c60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366aebdc006cbbf47b69d13c4ccb871129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8c6f19185f1ae4d0c9670f12ca6c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4b994881e222016abd8e5727eabb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ced5273710377b4c0036feb664432a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee085fd95def2f0697366a7df286ca3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c85f82267e1b70c57e10250e73b90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac05aaa470f6ea480c13630580335e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01825b74ade9924863b579587c1a86f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c9f53f74fb08b853143acbf70e681137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8e549449f20e8b1924c8a67c423fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735305d44fec40ad4a3c182fdeba8765139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c8061b4194bf9b5a89731acadd000140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1966dd9536416eb348852468897108141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f785a2e7ca4d6982637d78924804d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca458b35eefdf7a9fe9490403aae40cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07778cd1bb6fe0efeab95d1e224a7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69952d51f192eb94264d725f3c8b1cbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694d30421be115613a69fcbff325616146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aecb39b4800733f41d8a14de3e31b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0d4149bf991fe3439fcd1a43d929e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31cc9ec402bdd2721f1d1c93a74a26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d673c9b9e23759050a1ef46d617e6e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4762ec46181c5b844cd9f00f19e317c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e1b223a1bd904573d2d543c489f3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec356e7b037949f4d4c9b170869c0c3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5017c02042f8e353367954ff2b28a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bd480a6ba6886453864338548aca7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa252b113dbccc2058a9cc193e67ad27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543fcd4f39976528df29b90ba7d6b79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba18d93d6872a3fa4196d08d61e2f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a958e3c0fc6cb69f9b907f58e06b36e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da0ff477d107df4af708aab4afa8bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16f4e0deb20514b9605d092a6c1ecb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372ae76c2cc55a2458d5825f6754090162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b81e8f3c00dc6f3299cba07079112163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f24d8eff3c8644b08d5312238e561164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa3c2e17b1f61beb6935a91c8bf3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6c0b5dd865ee0a8599f41c86cdea8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58747787f89139107a698e4979996dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf36e32f33626f037f15b8e4c914164168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eb8bcf222bcde4c0a008a64ce3d9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1761c090898f34fcd46b6463dc1f47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71285ba99d3f1c067c9d5b38eb1e8c25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab58ab7109de2a503f36409ee18f160172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b4e702436bc7ce37eef5a69398905173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9a2b7cef277f78e03edbafd320a5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09b06a04d2fe592a0433ce78aa8bd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac690ba9016051b5c1d3bfd3a984473176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a467d8b78a5719c9d5f57ab2d849f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5661e92d547dd26cd5f467471b907178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1801a87a143b8c540d78e0f0cb4e4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b8099fdb81d41652dd21d99b703dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaf37517bd1ddd0049680f911a4b6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfe20d41199d6f98a92c76d205da59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36f4ebf9138660d0fa737a99eb739a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5812c32dd550a00d9fe864de32284184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34010ee8039c958f08e08173e4adf219185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eead563e7acff7a328c5de5cdfb1f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b276f86494532eb47236bb3235633c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e99c3c508e60d56d6a6427e8bf442188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730adab3d04b5887ed8bb2f8cbf7204189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bd594af72efd1ea1ddc7e98f07c37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee774b5db8ac8a9d36047103b14316191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce093912a493d7f8fbe5c14979a1d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7e5ff2f76a67e24e7db55af70f2c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a473708571ca8110336ef60ecadab7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea6dd382588874e0634d1be1483619195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aa25e42122e7b765487a52b64134f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180519e4bd73592f2dc28d271a5477bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1253f82882c899db51b13c55219e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b053f9054eb6ac7ae1b1656de2b8850199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d01d1760a889445f3c4602cbf8176d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99361daabc164efc920a10446dc96f77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1c75d59dbde14fb45b55b9b05d25a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a187243a308111b3a17b3349cc80ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac49cc3f645929b0599cfb16e2e8b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d679f50371bdaab6ab8793db01e6a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08df0d813452953816827f49775b22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e34f37b367c72c1d128fd5b584d3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8e053c857747409efcdc6720fc50f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04899f4a5a530d11803d44a4ca1de712209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b55fe61727000275b0f19bb7193d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed01c73a566c61287296d0c46021c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e71f4cad5b8a4b1c5b3af1f3527f0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b34f88fbd1db19de6d887017774ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c6fe981d4994dcbbe0e1578e0cfee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7bd2b09a1ffe9f897e725d87adde1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a87b426dcf5372a33e1251cc57c25216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852eff28538bcaf5c144e88867ca1b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2ff2f848fd28bc424260095e8f812218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673c713f252672d0e686f35a1f61dd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f7ccf2195e297865094971a79b50c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52a86ad110d569a136fdbd9b692837221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7933f261adc7989117423489a5b65c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b71e18580e0af57c3fa50921c73f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3168d9a94b61e859fa431534cd7a673224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec364d3a4d8d1e620d1a1beff578425a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9419ba9604f110b71c89ef75e295a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee107f404fe5e8528b3eb9ef8517431227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629062a4168e4a406f910ab15360fc7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d164b3d6adcc66e79325fd3b5abff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bb779e9a3a7fab63d77aa0d3b92e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64095b7dadc42c2ad838f85afa48f35c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13487cb4e8160b44602173e141b610232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212f5a9d45a3d14b6af4da4c4d1ac58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508c060ebcd2fe4c05192d324db2c5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a05eaad1c563e3b013146c8ad49cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f18a4e95f48e434ee14e1e4c6c49e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c12d21368908446666589c03c0b38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d387d24e071fa1989e5a6aa54af56d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc58ba91f90ce870195e02e8a46a7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a4e294c15a94f26f233606ae2333f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d18e2e6940a098843ca1faf61a35b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca503fd195d220062f1c483943e9e0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f5375c9944db8fdf8b9b5a79741fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0131cb9822a4521cac8abf2999dad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ed1ee68d6c7bd9540454b257a2058245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2f5cf99bcda4afbdcca2018dfdb6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ad2bc97b0e11f906d2cb43ad782df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb571215950b7f85bcef717b7fe186d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e747ba601a922ed2503177f151495249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22023cdda6afcc896e2a66d7a3b6b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2081caf63854c686047f3bdf8ea775f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3d4b0830a8a213acbfee34d3294f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d6aa28810d810507263bafb6862ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11923b823a3cac4fe749d6e35c60237b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df90549b0a6663513d1ec5c3ecb8726255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d21b93c8ccac5b5b4533b49eb14510256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1ef030fa993ea5e11d79dd348f9de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70f4c0e83f53d0427e24511d96eb6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6200787ca34b3542701875762c96228259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c5528752c6650eea7086562a06d40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c318c8740a84d43201612c82435482261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd2fd9c55587a53dbfb99de4012b58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243969ca068bb178003324ecf82df3b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbe16d2ac5b37e8b6867afec9351c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788589a795943a6a7ff15abb96c62e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b57216d71bc59debab3a6a186a1589266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a18ebc7fed7481986553846711f4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13b732eaa7fc2896b8976e4d3152db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2e4a5e25b73034db7e4283867dcd5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fee1de75ae3c5dc5d51cf1ec15b49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ba65a2584fc0152b95449c44ed312271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c39cdcf00150495c1264c56283447272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2835b55b277e99923434ac4f2c3cc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad90b42bd156d085e37059f5b07262b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa2ee0319d8aed00f81b23509ce9e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abf6ad3d48585a6fee3dc2c325342b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757728ed4a5bd1ed0da6fa351d736c22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fddfc2da69c0756d0b14089438942278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fed9f71194eb463846ad88bc8b2a96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d7bb0e5b42d77a9c9c7aae0ba07bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c0c3af758582a1e6af52d08abdfb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02f246dad435b7de479b509876c59b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc48bd0d0a9319b8d70f4d55c8d6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30105d8bd9ee7a93832358321cbb658c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e11f3c5a7109bb90cd44afa15b2dcb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a48d0f9aa1bb972dc40995ca1300af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f6f3d317a67d6e1e19cda04842959287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76864fad5690df55f99ba7cc83cb428288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756b0321615e32e495b22a66e51d600289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5309308717f44019f22944aa4ba5eb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14ec20839cb9422b8e92f9a3083735291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99d042675238973fc7ffbfd455a495292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8905210f630935c7b1b7e50d71ebae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622c34d9ceffb66686b2be6687e6a12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ca60dc92e06e01471fe57c0bd7bed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2d6288258f19a56620592ad3aa3a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7151afe65468178d4b84211b492f63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27c6cb4788e2386e3035e821ff6ee0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ed66533874219ebfa7d4930c50b84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1760fc7e714eb42d6d613b1c29fda85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6db3197fc2b699b5694a2d4abbf4f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917fcf1e110d26bb6431a669bdd9efa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4e4f11b4bf74444771cadc22dc838303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da3ea6678608d155c91c82ec3122e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a05eba2f41cb894dd7248dd0b185df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712a715800804c5408c235a7f263bbb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65fa37323333b06ef63c1ac4056a66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d79240534aa172827b7aee7a5c7b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb3ccfcbcafbc66e49ed96fc2ce224309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f0f4f2dadbb1faaffc1191b90953a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09eb167d49629f63f0aebcbf3ea0fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56ec955223bd240a52f706c6ec29a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b725f0aa21a272211237b58ee9f054a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4a32bcb65ea485ed54275e4efd65e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee89c7c817b754b24b692f26e03c33b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9309187774993521dad67d09697e87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f99d1c498523c1c747ec0878b07d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2254dc336764d6841e30eb1f6bc330318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e92c089d0f5a488ec52b9a070f43c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c457759d850456e46223878382029320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee20cfa579ee17db2eba04d10f2db4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7073f36e37fc330f8533d19da49ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea6c0927e17cec1fd5b44e816903bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33971b75f4dad6d3c2ca0e667be4f15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04d03c533f5213ec116989543508d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8a25dfeb33854d344a9a1e408ff39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c5b35961208e7d845743b7f060b52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45c12bd89a84ccdd825683d86d3ef3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7fca9b36f3174445db5e43d6f11db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a26a7ef119c6c6f3e605ff364765d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb5648459efd1b0325c93a55fc3acc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568412a395b7dcad8c9c28655657ab5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d09d5932da04464aef711a0e539a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e7be35139f90bcb6bbd2b118b47cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461624b496d06122c99807867843ceb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d16a18f53aaa3336668c3ee9943f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e0ed4489fb00e2fbdb94020d03d49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb391d0d46f30d9fdcf8ae984c8010c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3a7dfd066f84d3924ea31672b34e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1092d79d33e84d54b86eb38c89a23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f71e53ea1c0e07bc1b860658763fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b6cc3a72ffcc24782c171adaaff77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00472059b57a4663ae6705970914b50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5988c7646842f3616afd95f61a292344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba312001abf9b9de6010d9a3efcf533345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5747d8212f33bbb86a4c7251fe93f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c0eeb3261803a6ce7dfb32cb6a7c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d4dc9b99c8cb7d5ce472846ece74a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b67276ff309656b8d37911499e6cb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94885a3213789e9cea0d76b27ccca72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e5e827d060162f1bb8b3e675ed3d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1a5ce8ac5d89b475080957367c967352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37b2903d21e2be333986d1e86f1f17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03a1f4cf3545024a25e3b2d743f1c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a191d9fd1b6629383d2c4be0839b99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302e01b90e41e2bf39a5401d2d8ea0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fde477a60f7f117daca36fe9ca5c46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa761da55474d74c7974d2ee9e83bbb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a470adaa84376c8737286f6de679c92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e48c87bb7c773cfea9f59484ad401d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9458ebd9f926df0294a551bf807b6e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b98c42c846de0b5341f3dfab0c1607362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1826e01eb9e3a16fe0a8276457a0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35402f22f5f2cb7ebffda4d7da4201b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec51e96abb14cc00f4bfce660b4f1c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58fd2cb508dd8f97e3487a340dff9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e88e3ba2037af73817f56cdac5f39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043050375a94fbf8a3a901f191638d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9bd1af76ed1340e2275b140a77996369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8606318183790d52a7fb5dde821341370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da981e6e40cba6dd4f5b59734bd3d7fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef8fc6e8e8ce13d402ea8771735196372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9bbf486546db1046ad2ca9e401be1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f64d20909a17630362e45ad039a4bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba224efd0b874c09ba7b2f1403db9877375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d564b8091f5656f348301b62fcce7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a6e27ca1bac392aa299485787a757377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc3247c7a8e9cde50243f752ac309d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62138dd9d2e7ccdac9344e017fa0f2e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164a2e7995fd0e61f082deb2e6b324c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f04f5cde663bc8f3ddedb426ff10b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524c29f781b37457cf8fc8a32422eb4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb121a4a0ca00d5ad20b075ee9a125383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ac9d9b36e2d16d818126b27dbf201384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5b2bc584b31f4a89b374909adaa8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a22207853b837023d37d3e9675a554386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cce9d8a80632843e6099c7de67200387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085801115fc8c66311681b3882237a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341907c4956b7152ff7d83fef19d0c59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5d59696f677585363e2837c3de34a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41790b76076a77b7cc485e5bc3a9d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461acf7c9ba4214e535d202d6f51d3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f599de1a0ad9433fb2818f84aa1b77b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84973e828794ccf4774e596f6edaf1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3084896ae49f4e428ef6b3eeee28c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9041a9a9f63242abe70e9d285a3e56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec1722c05afa751354a77a25d69f13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def5a080071b7c9b4e610a375453949398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a0b289e9ec9312379467dd5953ca1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7c63254c801757dc921f4964bef37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e73fefefc981071b93c799a9e45e55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf24a3c0dafa3d157fb6da5c00fa952402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e921ce554cc5566dae4a318035b49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022740490ad554662b14967afa03cfe6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc02b77244f755c110f5d50bfdec97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279df20494ca75aa0e91cc455cfb450406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe125a387b4233b08208666b618f0f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5ff67a520fd4a9eda71d06c0f4e11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb335a8a19ade1abd20f67e4a077fc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fae059d47ee3712216e3eb9557f75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b667d4546ba76807282f2feb3977337411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f491538a0e077043097d9ce5e64173412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872b45dce1bcc36a054059097463d07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72c933adc6a9ecf1c307ef2a8c1377414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bf5cab75fab2cc470ad782a2a97b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a683e446906db9023209e370fa6e09b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dc8c59b4135d32d1b7b3d9b4e42f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d349e6be8b8989b0b690ecd5327944418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac529de5326945b2042eb4986ec4111419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597ad3d7ef6f1a00653bb299b6b9c4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04b95f8e3ab93675f1396fde6e7f72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a1785cec09d4a60e3fcc96cc569bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59ac5f0e5b5603d7bff316de3cb386423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3261409a1617ca2eacf12c4f837a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee33e8cabecd218cac3109304a7201a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56a5a3d60ecce211f79319e01b6824426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ffecc775d49c0ebf3c6d52807eb93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb5dd51d604e4b6435786bf2efb73e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f056b8cb85edc8d9ee8425b41c8fab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d069fa9289ae7e1e6bb10a83db93a51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd7362dd54a1d199fb1f06e3c9f37b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2b1086ae37e9b48b87670be8b52a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ee17f622d885fd1ccbe9fc00d3217433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eba95e26fe562840919600b68a176a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b91b595ab29ea30da53a5f877ea62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976068c5e608041f9b9e23073c9387f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4afd456fbbcc97c7910b06f9be1f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735810290b041a3e45ef91ef0e33682438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142e8031673e8cbde900b7318ca6159439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4122a3926ce9c5a065fbc7182f5b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a46a3ae9f7db531b7574adbbb0ae7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401efa0d4b83d1f41a2bdc85e5b2bacf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c3440418bc8675291b2087a0d81e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acffff1004a9179a32c612608b0336c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ac65b074756ca4457f22cdafa152f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792993bd5892269add62becff6917c97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516089072cee45981b58b6e1817f30e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e5da5434b771a1e12e620d4851604448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dd4d46f2e90d299ec42c6be1b7067449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfa8cf3defd566822f1dc184d44ba1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d681e3a018e9a1b4cc4b2bd79dc1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202831c9281f93b4b346b42c900ce2e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce719ddda05b22b93b95f6ccefed3379453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f272007b175377e7809711b2a7f57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093cea45626748c90ae7bbe1292a8bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc133977faa16d3b92ecdbab2b0c2640456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bc4a82379181a7413ae2e119c4338457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef8f0c59ebfdfbadd95d4f3f1b1dc9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e59e6ecad2c8c6f31b6dfbd08a879459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f983b37b881bd843b1075aed296050460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171d8e493aa1ad743875c0b8e9f2c2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1407c2c6def16cc7778b545e280fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4c4f80a1d482ccab94935a861ca75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e594f832d6019bb944c6f42a104da7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6554a3da7e49a01e8115f0469cba592465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c88e9cae535d585dd2b596cb22b459466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192517bdd5991e30b63d4c4b6b1a8e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6fec1b87252464a969cfdb16b4e13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc51a2cc2448748e98f7686277be71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107788383d0e21efc942ce2f76b8bca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179db40c7fbcedf891352d64df58a7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e5deee24d628080c492dd5bc10fbe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd71c2aced71bcc1d1a9959018cbfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f52455ea5e963fefba63b593184ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701d5217a2dfc92f21827b9ad55f8e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1974ee7a2a80d17f5ecc33ccfe744b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e97e2a530e6e288db561abc5f7a20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaccb7d1d780fb37d89081d9c09902e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa842476f9191daee3e6cecfe7568bfc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa8e4dd342fface372231a572733a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335abdca8b144f9425af6e477c98500481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a65f4144c8470d278c3548dc3f047482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63778d20abef4fb6c8cd7ef6461500f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436bc5e37352948bd544c3c4d35347484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82683a1515b72dc3c9fda94c3a41c3bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bebe6bca69af335dfdca0908cd4e87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f3d4c5adef86ca61000c1cc08bbaa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e58ea559acbe72f5fba905fd51a6f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092225a12b239c023b0f5c9be7c7a253489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e873c3c149bbc52f3ebc41d734e96c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcbc4896809ccabe85a6720bd6f1ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e7c4919b7b1c956a67007ac96dce9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5088a90e3421467a37b5eda3c354f92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc191318064ceed1193cb1390f9bb81e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ab133ef49f9714f919f2ca7ccb471495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada4c5ebb2706910042eca2a56a0164496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449f52cf20f51151b8f8d8a2793775d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24597341673419166704b73a6492c07a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94434db4e4580b1019eead17ad204f16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da57c2cff524969f3544d16256b551500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57852298871c181e5c307a05bf1aac29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63053d9cbbbc83c3dad79e0966a1684f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868610ef43a32ca3a735ed3a59efcba4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e702ba7d52c2ad9e8fa4b9fa704c59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c1653303561acb251096fb2688fc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab51da9e2ca11368fb3ab6be51bb0bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1e7bc6a30dfc6c826c633cb1fe19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc776f4a9744dd4a0ce81ad6fac097de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0e59c514239ecafed906de86403de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a1412cd630e250512f4473d1e4837510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c316b6907676e6ac8fefac43de5252511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001ff097c5e49e131af81c6026253d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408e2efd5ffbdbb394f7c891588ee31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4ac5c8679a5d7b649fcf9c718f0a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630808326b174309ac5736c34c363df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093d75d26cafab2466a8b3566a68b0a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3addf6f63d35384f318eb045f43ff7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe69e45691dd001ed2c96b14ef58bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fb6bbb7afc9ceb11f1fbd71f0b85e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d360b0c05825ed556392af808a4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f43ae6a0424e8f731c94ed75f93b50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c960c45fe8d08d9c156c3f03d07083522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c74e9ca864b2ff09f93d501a3f460523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce1c206abf859d1df86081502616c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ef60ab5ff1db27cf2102d24a8a1a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f377908e9acaba73174dfe9fd3646526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72196bef00702fbf402d0257e8e21963527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bc8de2d221e0ede10e5edab8b3687528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddf59007c2bf0b341d21610f552c53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d62561065d68ec0d8c6c1c1f17410530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64575c28d904691327f19d8828b0ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72c55a13f59adc00bae905936d4dda532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68571b193cb1b444606f0bf7ed74c12d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b808b9b4ea0d9ca7f5e5ec245bf64b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ae4c922346ed45d3664728cac8d0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b7888e18f55c6d032016de4d027f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5230a3a21ccdaa58c326a9052e84c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b60b091fc47bbf7bc88b2a6817614538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d49d7994765f2016704a5be8a70100539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ddaf914be8bc1c466c0d0ad6ccf78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aac7b8aa352244a3499f8691c9d10a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dbdb139f8d6a30ca52ac07649bc4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980a8c6ce96b66b041b2d461ded21ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03e8cfde141bf0b7ecba3f08f9fcdd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aabfabeada1da4fc2ba81d3b2da810545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e5be43606f1cf4889c8f7e143a238546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b533efe1751efe1d814f5c0a8c56dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729ae1df901ce560769c6881367bfc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45642c942a8990a1f011183a47255e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2d762981ddade2cf0b88e93f1e332550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d57681b6a19748148e4b28fc923fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eaf834b0a7d9b0e61d26d6c2ec9ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b378748f7013bd640b45e13f312b60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a7871aedb62d01dce79b6db9b0900554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e429eae7b8820c2391ba3b83c7bdf3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e3d92fdac9bc8949bbcabb4fa14d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ca42b701140ee3fe9172388465e3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d77c989b2554dce41b83091859717558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a16dde2c3713445052e3d7c719b523559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fba1ea9f82ee8b681f1fd905306eb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a773931c81a2e05f185defe5c9d1be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7df39f091604d03c97ab2a6bc9c8cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62285cb2336d9797edb09b1fc125a6eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af190e894fb4308c94863f816648899564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963cf403820b1a0fb26cb28aa294bc4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1234e0b81bf0a234c42710c4d49770566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbf6e3c588e78b5bd2b9dd81631c6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da87b70027f8fbd59c58b197553254568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c8f8933a3e278a02ea2d6c3a53c93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba4987a18b0d183d88e4816b354a78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de56896b75c1ad1cd5fc24d8baf1452571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c705f69fcf19155e56e16382470891572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8ba4e884bee4780d158d90982febd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ff0b112daef81a6a200cd1b4c76bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad196ce0d434a96636938951daf1be18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b57ef0133d5d97412ab3b0fa626b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb490108901af5556bd35188cdda2f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853dde55dfef90930c982a07e824beb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7457a4aff4e2ac8f74bd2a737a22ee7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6de1dc89916c2d82619ca017c47ca5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481a064a78599c8882aa9170daed868581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e803c96a88ead061a4efe3cd761ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8375d336cb0d2d02533fd6d7b4e26b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb60c62ac44c75fdd0809059c0d751584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90effec2ce1375cd4258a76bbadef2a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498477c93f64af0b65660f50bbf663e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178ea7032b51242997dfcc9a75e3614587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1dfa1a521c7673a4d099039b228d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49705f2c6c940fab1fefdac17cfdc323589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58363a72c7dc8354a0226816075a7c7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88bd1d1ef111e202a457a22579eb7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b6e5e38f570801174e74c60b13fb4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293341da209268124e5c591f3530f0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385db54be5016a5bbe45b1213ac24493594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fbabda0a8e1aa8a7baef808281a7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1cecd0e08450d934fda1a60d07c8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff933e7726a3a8997003ed04e374aed7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a22cf7f3dffce48c0bb4c2dc45ff4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f54cc032e64535ef13b2baccbcbd1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9a12d6d9a754f242143e124d49d57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73655f44eb8faab751e80025050ead601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26bb761eef9036530e5137e8a140d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f1a8912a78b2b76803c83c20979c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4eb252ab482e741d96f3b709976f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbb18e6db81c36fcc09305769b2db7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2acebbf826494bd7b739d5058f091606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1f02d87783c7052ffed0e81cc7243607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de813eb50439a1a26bbc86cd489cfe7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90562e9869ac0114b2024af0ea0f21f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6c12593dedd1cf0746b848bd2f9a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869cb47281942ea2939f612e610e3a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee2b0d1f99d9acd093cb4e04cff14d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130270c080876c3174631b8602a67075613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475e4fedc4b4ee5f9d778221899f5ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4206997ab1a6b68cd1d7aacff991dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf1628dd731657739a7f96a05995ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4549ed0945eea52e1caae20671c258617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1aea5d7b98082594d0392044f53ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45959c1e1287e94cdf45ff6257f7e754619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297b440fa0c60a45c93997f2757adc4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe429eae61108cc67c51d705eb5a3c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c44921a811307c17c416ab05d356fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243fd7b5dd2d99006cd0e377d9bf7e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fb141d277cfaaec3f5e269ea6075a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553424b73eb45f1e412180606811d570625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d418f2ed15a775fdd788aa2b9bfb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d6a6e8e3a74e2536be70e6de1e3c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ca5fd8bc4a7328acfb6cce6ca9133628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e42149dc26970198d1c48234a97a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1f1f788809552132a4b6a4c0c6e6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673ce3ce202bfefcf72eff1fd154248631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5d21f76e73d7f6dba9e5f072a301d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157012fcffa1a73a4374754fb8d713f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee324933ca2550f3e7b14379fc19666d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288fdad8593b310f89f572268bc982a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c768a81852a5aea115b75a754657fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d6733c99e10d82ed9ed40e90f4a1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af800c5c9164bbd68df6875bd171eaff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7d361f53d8208e1c7bb7fc7cd028f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602136f2be24ca1fc31452b56ced91e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19ea4900f34084aaa05cd3b74a0d29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c1ee8890670f6516308d49189148e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6640bee10238f6e93794fd43a046d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a80c05a1d2efb42814f3884af44fec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64be453f88cdd93e8574d684db78423645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f2a18282372d4262682b87c79ff7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99d4df4a904455b74a24f5ef3b3daf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f402928780ecca392c4216e884488648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458a599550fcbc075c3b7c102cf468a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232df4950470638dc5f473943366a67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d38766acea0e6da45414e662ca0a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a836b130caccaddb7e51c08080894652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36f61eaa3972a3b93dedecd4c314ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356024e9fd67ed7eaf74484e8c9240e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a46501f0ddcc4ad7955a8f3b493b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a0ff9c3069a2dbc7ff06448dc6728656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c7c2da120afc50770d225f9232bcb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729180706548ee3c231a9d19831748c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d3a4332979da1633abcf026021d04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79393ada24a6adf2645665c93cea3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6fe4542483b1102496d6095c7e2bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f435e87462bab8916b788f6ea2942662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9da14ad30a8a5d676e311ea011dafa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6c50a870da0859bfa32ea9e64b911664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14caebad95502d58b657baacf8bd949665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b18959d3a48459204b8c3b86d200eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cd66e2a529c5419cd2d44fae9d062667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659df760e8a027b34044ddb22f0951db668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e704476ce526510d456fef20e99092669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58210e9624f21d5a222acb5dbfdea78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106233de081829e6d67f3bb17db8f3d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a326684e27a3079abb0f9c4e00de32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000f69622d56777dbf46bd82cec601b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25a29e7d698a70724ab8ae13e23115674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df71e8eb136e8450d870287e0cba42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2316711c349de59e8e2fee1e6fc0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8439ff96f7bc03f859b68ec62b37c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5794708b44c2b7f97c6279435f1bff5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5305413825fdd19d7706103ee6634679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ba29683a580d4650d17f5e908531c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05a10e5af98ea6b21f981ca1d16d6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb36fbbed8c689377f07e8bc3b0628c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f13e9c66e457bfd746a376c658df6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f476c4615de699a088aec1c581d24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad6fac1b8b0fa5341ccf17a3d278fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9be18cf7b03660ca0282d5c8d4f772686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc03ddf8ebb8efc229cba9d24cadb1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e28c37c0067c137427efdea046971688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4408af07eff433c93a0cd68b5c2ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a4c26209d167777ab8ef47fb371a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97e5b5fb1a710c83adc8e5726a1752691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14b4a07f42eab00ef186784418c238692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db075e6c8c5748826cffa10197adab4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e9808941c717a4c309a59f5e63780694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b852aab56f0948081897d29145d9fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbddf6cd8085ab4b1b3783cc68bf80e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c16c803abf372fdaf1f7f31f8b24b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bb45cb38005d477d92d779c1fe4f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3466899d22482a1d358553e653b45e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ded7adea644050afbc9fb4b71c188700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4921e98f4f63f638f8105ed256795701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcf6c69ad9f915be471fecbcec4a64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ab9d2720b7abab26ee22282582636703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52573b826146cbca7574a634a8650166704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4afcd27c0523a6f5c777597be27f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e763e360397e9b5a0f9fd27101b50706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dabab5571dff43bdf3aa02290e522707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc3af5bb5dcc8adb723c0ac79e78bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d706f8130630de6020a350f07287e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06e284111d0f766055d974068ef275710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409e0db56b3150f20fb8dbeb9b06cbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786db941a6912fbd2fdeb83cb8f50370712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b872f91c659f9c2fad494bc304084713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77605664279c0702a7fe98ce14e1ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b456d03dc00c9d5dc860946e7e641715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2e49f655301eff33f4e18fae5b859716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fceda6b5a41adcd67aef594f982314717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f55e5ed4eb5e815e8719b3640c7494718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528a0569905de4bb94fc94cf3b86efe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea95589ccc0758d0b0e38c4b8739b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cf6f53bdd67349ef8248e5ae80afa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370e9ec015fe969e00584f9cc231cc1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a73a0c57b77b060b29e3a4bd5dfa83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c32bb13d6883e8292e1dd51c85cad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb579b48d713c3a044d7842b2224fa18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a42c544e7c5e33149bb375a58a2177726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bec5687976d9bd3f7763fd5e9f5972727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c725162c99ddb8702af34d242b04c18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5565fc6ff90bc1e319bfd8464bdcf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e040a2e098975c049346cffded2c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d66b0061923c7d64a3513720ee8b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380292753b6ea87c85d66739716b331732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bb971cf480905300bd91ad6170224733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060c23d2a171249e00b7e3832c7e9ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8d47b1a23b73d24f3c1ceb2184f4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea83de78f45ec6629bb1a0e82e037e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6eaf91d6c176326eaedbfe83e6455737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ade1274fe50c6d657afe45e6a9efe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af121af6cc589d1cb9fb303b4be974a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec081083f7d3073b44fbb8706b47fb62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a8aff71b0aa2bde159e8422ef8c83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb1be17828869a988f5cf4fdf1fc2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ae6cf5461d021200d703a877e1477743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0140fef119d62cdb9b180e1a152ffef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ce7db18ce0bcd83efecdc82fcfb84745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b72b795c399368d462ce84ac395091746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd42c7fa736b490c02816d6cc34f11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309b2e079dd9929de217cf9e377143a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71884f18a450b1cdc8dad83ca46a9e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b90711e4bb7a05d448f82a8ec67a1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea587deecbd10d4712fa2ab33a7b61751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eed0658a4fcd635684fdfef06ef4c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962e6a1408b26c8b4a07cbde403a73d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8609dde869f47f2eed1c7537f8c6ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfe7345d86c5ff2d369c6da146843f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1165ad6e4f2090a15e7408253282f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ba7c221e570bfd48e77aae6f9e2b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048c31694d4f696989cdf9127b9f854758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85526cde2ada86177e8ebfcc127f1926759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>