--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54807ace30cbc4c3583102ab4c2f141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb893a74020a7a0a2e8f7d37bb880af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefd34e0007aca3822a0ef7fc1e88743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a369bc195c91c6da807250e1d8aeb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616da13fb92693d7cb5ef0ecb505c385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deca7ba870effd4b326fbd0deb02acc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b25ee74fd745a7b1f4962925d1d457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f92dcb558c97d90a553d61187f4ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2632404c0198b3be90b19f0c42bffe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8844a7aa1123b9d0c555b35bb081610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de524c6814cf3bcfc900872c86c0a1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3480abb4ce557d35bce1354e17050712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab0c82c2376595d8a07e2395162a9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96b515e2eda84bf462a4b6588ad6ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79351c514d20c6a4b1716facafb1f73015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4204e3fe6fd01a9e38c5a15fd031616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30c60a9599ff9c4ed455b8e808caba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183d18c3e7854d92f17e896e51a0fa418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486b43f3f852fe1d84d64dd7db5991419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4238533f30c26f240379c8458aa0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84c965809557f4e4fa3d60060f80b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43b3b8a31a8058f732eb8c124513df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da311942849c70139fa6c8fda81fbafd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e42d5b3e2438051855d741a3f6651224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66052a48397fad5a06f25af5d7e329d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca0c05dec1fb24132f2a85e45a1e0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74a837c21a4b3d388efe00021ce93c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862af1fe11358d724d339bcd0c8ed8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e3e40cca2ca8315b88fe4311e89be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3e3dfc30a559da5202c92febe153830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8b941668cc9adc9641efa64517d1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ced8d2a4cf4fa798e96cf776ab21c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c1d6c4a7e91636de455eb5092b7ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2bf5f213d322ba73519227423bea034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992c9493c750c48500352d83596120935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca26c037cbdeb11d7c7077e5825bc9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cee0b19e9738bea5829d4536a58cee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaa10065916b7625a4381e305bc3b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac1fe818bc2c47f6b9a454f7737daa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee531fccd1968e9f17a1ac6c3ca44a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7150f23ad59aa389e68b85d37472fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee997e22bcd1dc9b180c2170fb409b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7611c737008ed5fb7c1087dfd0ef7c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be0308602aa519b85bf0a671969bc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd5e088eac40969cb2a9a5f6d8db3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741e62e26017ea9052860b2c07debd646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b02882da5f6172bcecbefb4f22af4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3031f2a2abea3de850fde7774020a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8702bf00f1e6eefaed2aa663c3e42249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df692db4c3931629af43ae0d0e785e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b6382e5f21fb16329b023c205844351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9cdc5b86cbaab7f3d53f066fd3ef752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e83bdd41408cc9aa785f8eeff5cd8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae27fe8a18fce77afab9cac104215354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c8f98d183c0e2d2aede2269ec5fcf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e947bcb19d6ea451b49e1118bb8089f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e4efc09e4629fc312431c1d1be4bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44757de769cce10514e98380a1e21da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedf55cd4ce534d7554141998c5642359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318930bcaa189f4c40ab759043fd793160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d9d25040cf24eb544743cd2a40cbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64a33b5e04f42c79fbb918d4ac0fc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e9e11b7fed6ee5f0d53bf73d65c5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff7c91adb00653135b8dbee290ebc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee96f99a47cc21e1b83e4935c861b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146353119803acebdbbd22418baa44e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e89516fc1539d5ab792fd91af8ccc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaaffa0de030da62a87a2b65394de768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8c5eed7613622ad916420edba133469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85c678dc7de3a91bab4beb43ba693770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d63f24d6acb93aadc569c1201365d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f4f7b5cd95162e199e830d4621f6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9b7743f0a7b521acee35053bbc20173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454add35c8a597868cdfb9fb54892cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0ecbfb28efac439cbbfae2e77005f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d3dcd174c49403a03148f1da31ec776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb691747574be415ac9c6f2918296ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb900d0cf016ee27137886dbef13ccd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be480a97e8b1d59179db807434c6fe5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674b5d418a3a102aa062fa15756b25b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3331e1893ded404e837af39b0dd33d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ef203f165dd37343941af63bcdf0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73458584c4dd3829102e59b640b673af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e75ea7bcbcbd6c0af96ca4e207cd584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43e32f2f194ff0612d09643c88906a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdf4066b8cfc4e90258e5a6187b4ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f194affef0fe0797fb8f5cb5c8e3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2b80673326328b8b5cabdd306a99988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11810313bc1ed60430ceb5bfcaad07b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285aabdd355a277778be0199734462990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2289c4b3fa8e07dcef1ed5824c79e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc659171cebda91eba64a8b4ff2a53992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5269875115f792af1d177a0885ef4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9c0fe49b1889bd7988268276e49a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c34891ef0ad9be71c6f291f9b74a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417d195509f637ffaa50db68e8eeda996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5f8b6112b9901c8d2eee342ec147497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032337569c9eb99f8e52684567d548a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c86abbcd668f62c099ce27edbd8db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539269cd0fd393b0070fc8c655721c53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929898c91df141ea0bedc8a82d1c676101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaabe9f77b74573e943e05b45d99a67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546adccb3f73af3588e49425e837052103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6748315c29013d74d3ef8e5f71a69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231533f0f154aae4d2b14f17029f4bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbfde9744bd29910edd3f8a3d2a2a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ace3ab10e04411d45c17040a50723107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c766baaf586e5a9608108b9afe5271c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302bfd3c8c54510591c676783d800c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5774445d409c6fab7d52aef59d03ef1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98982443b5f5d82f9f8fbdb6ec1fbc6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1a8c1083908e90467b11abd3ba8a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2746e92f87409502f1e826201b87e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0d178741ec6a50358d77324764979114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6d08a4cbecebe2becee0540439147115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10983914f7a48443b1942d4af670bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3beafbd8db65b97cb34eb13ad36a64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff194b8eef4b6141ba142ef5a2e8b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79e8f048e80d4abda79094a77122dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf73001800168ac6cd46c3defa72f14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7066997668766d508fc34e482e050121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39b19ae095182d34869db7a2a2c2d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbde60232b4be0e4e50f42281e8b2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca00ce91983c94d7103eb7c5ea0e68f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b9786d32286ee360f944ded0f3b9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67533081281968ed808c7e39413924ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe806929b6c6e3b892c731ee56da4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bb9b68c71337b85e5e215df4efda4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0930e14b34b8a5d0fa4e309ef77e66e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dad96eb717dff3f388d85e643be2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c09d95ee226fba00096243839b15c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a2897c93254f213d1784003f27b60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a218b339331ff24c48410caec04f56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3996ec7c39b8d94081265100bafcef3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571e0f1628a696a0ecfecc10d74c5f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feb1a024698f773bc601a33d7f6397136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951261a28949e1dc63b9ff63fffe72b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277a637f7b5d2f7a7e64e60548e27e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc31bdf6777980fad98fc6ee8326ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643aaa374a872096104df62040bc414140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237cd2c476d051a1dbfb754f61a67ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649232c4389a8c9d9f6b021039f18e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f4f0a922856688434ef3717d57cab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11472714c224f79f3bd26e90d9a5c484144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b44222af29885cc5bc5547d631c7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef88f6719103516b90c57648161e6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af14897aeca07b39591185dbec4a8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3ad12d4843890ff2e8f7d638e8b60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d1a4f410efce77c0ccdec70726009149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567045e2b8e32427ada95ec6ea2c1206150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca49a4e6595aa588ab038c11036115151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89b4c337ed3dbd769b22f984ebb074152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062300b98cc5ea95def79912ffe6e7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9d3c2630338a45e252829115ba163154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc453be43e5c55403bc341e5ace03b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44384bca0eda3f1390346ed490ef07a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c84ba000e59acb57117b9cab5048b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2e6dec7966c4fcf93f4ba82fa99c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176ff864df322d406e628751b833673159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ac1a3663202cfa9110a51e36edc1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95340e38464fd1bc89e1c11da38d7d4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b9c29112fbb6e327e0b9f8c2838b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f6d6b7bd094646269e8c056ceacee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ca646c317410144edbe6fb40d196a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5534365958c4bc71a5e1af7d87eeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46074262f99073d3ab6ba6d7f228fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204793a7401cf2d628a4021335e73f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399c7011251b06f64ef5b71bc8e59f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff299636f28e72a555ba8977ee3e11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a57a94821d618e5049b06d46eb42c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e52977908676c7c790f21bc8f2aa85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0c8fd4df8f20ee6fda9593b8251ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6657c759858d1b3362e3bb2f12e7d8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd233be734ec3e01afb50d3affdd0b24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c819d7845c79094143f7261d0bc63ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4932a2cbf083452c5356dbe7008f27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862911c8be4e0b502ac253d996a84b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134099d9eaee73814f5cd2eb4c877b5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e7d28bfadb43cf5ffe591e0aa0736179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae83eae156b44838d2997830250544180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803516b7723a5a476bb4bb62382b558181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01491ea04e8518772b5c54fc50d88ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e357c7750a6329f54c5ef45bfd94eee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d85fbd36fdbe7e6e80daa05310eac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b321817c4a9ab3dfc2599803e1d56a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea84c372eebeac7172c43a105db993186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2379e30773d531fd1f7cd70289c8c8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5693730316f68db15b95174bf33659188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08163a66c0b15c666d9076f0b060c61d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce5da23c9f28b30234b0b83c97e15a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789eb80df061f2a3e04c374eaff27b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f9011803db8cfbab001bf54b9e42a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52edab01d6c66ac28fbadf8961b513f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536c578e09873f1f13ae00a0db760d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76501a5efe8c17abf844579e007ebe0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f28b61f45930eba69ad78d0557c1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca4038f7197bebfe501e8ccd86a89a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259584e9e4721b2254e25ec42f58a33198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fffde667e2a3754639dcfaeae8e92e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aee9c53e6b5711d9c95f5dc2a42512200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4793d435297dc6d7887895ec88ff82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870c6066595e5470f81c5af807ac91d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47d7925b1601e440926660c8aa30ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d52496e355c684f248afca2c1d11e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b41bb66d527ff6de6b7c119e62fcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67795e03814518fdcf9245f54d769f99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84f616926a3eebb2a27f784c2a46bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ab6f0430d9e8699075fc8af1a4cc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf474fde5868032c161600614e9d0d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545dd02fb775520936d795a09efda32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a19713b1e4b79c25a3a1dcd64eeb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124377c182e4f4fe574a57e71be0d87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb8583a5c7519baa7c323599545bf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e05a88976d8ae669c73f7b908b3bbe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c55efaf84ac06c55f097ed596d027215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd746f115aa6907955977e0de25792cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b19619ba487d10cfc723c50d2fb673217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d751052a74d6b860e939f2ec91095d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def82a1314323b64f474e9372c7fa41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06654772a12b72ca7776948a2b78d4f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb181b4a9063cd9b9d8fee03948749221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658245321f8d93922eccb358d79159c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694ca558a051f26c93590d6dfc92050223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bda5b3e7327d8c659b6b001657e19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc74ff014081c3f793403b2cbde7ee7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77700d0c6f031bad3d3e6001c1912b05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8f9c972e5b9540f65276f4968d939227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6863561c454abb13244a75b2907cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9473d40adb5517c65f3ab82130787e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a1b9b76be28a685caae4409ac5711230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811446cba64125d49f82254d5ebe95e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fa691ce2ff335257cf19746ddd0c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a839ac01f0dd83c0d6f9d828773e06d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425d5b19415d04f4754f997f33465d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35473f232efe91fb74b4f4cc49095b9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a41d2db8f68e46334de443bd27989236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3263db2308bb1a1fa6787093f19beb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60863b92d6a2b46b72ea93401217355e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bada8b98191b10a04417e0fa63fcf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6ab502e6ea1e6dad20d79c0bf86b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1749792ea503cce4ff72df5d975a80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a1407487d6bc9fd2190c2e8bdd2af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33b548d580a723a56071f1f0e3a297243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f109a39ba3dcc275f9792aeab7a8de0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8503995b843ede1c0e3704335199a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c5bded1c8d5b571333bca38bb4f65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aab0eed4e59aff69714da96116af5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95182a6abc48c8ad9880df39c26db4ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce666264160ffb183da9b79071aa73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df19e886de155024f1791df1912023250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d9f0b9ccf6f3232e4b54076c11315251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b6b4d4ebde4645f04a03b1949688c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4f6c7bf15a85ffe90c7fc75fd2184253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272719b714428ad277c721f16b0de260254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23fdba76034ea50a833b6bc921221255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50a7e80ad9eefdbaab5cea16db6e32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff71b35b8661da579036920fc430670257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141a50508f72b0a438753767c1c4b01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15c1658d20784d6bf0d08292cf8838259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa33d3d22f7cdc26ba237feed8c5ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae209fb601f8e437abf7adc22a2a10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac6ec3034e3ddeac82f189004a2ffc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0ef6791ff742b8362622352218fc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be058b98600d354490fbe582a03702264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e3ff85617a7fce37c6a38c2b20df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f30690f47f8224a53c94d02484b3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a130f7e5a3b894e6216f2d80cea8de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37041dfcd8f3d71ed1d9218cbd198da3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e257f65f85c20d73627f484c7af2d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb72e2992db1f20289db631241b6b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e7e96d4904850a31819144b772872271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77b6ecc3d4ba2ec89b6eb5dc6215fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3849b9f47202114761e8860388f89a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03f55918cbc06af54a7ee1c65b262b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cae36b385fc74b83c96d8f123a6e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542341eb84608952c59b076f5e8d8b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcf36cf1422e042fdaa71f05c6d22c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f384f5791b316e65f3ff08f0be1a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7d64447130e2452fe8006a24cbc49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a635efea12d29915ae1fd65c3a78a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d032633c01f26450f021dd4494e93fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaf7e8aaea23eb1894373aad69da00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7483052c03920698c0a463749a517283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdd6adc4ad64c308c359e7524077f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ec3e295e82e4c148e8774f1858061285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867f8da3d9f3762511e8fd8e46719c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e360d53fff0f34dd4a5eaa344254a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddb67e2a53ca75e751481591b707be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e81f22dc417e1377d7d663e554907289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e707a106a2714f7875a7359f7dd41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f52dd814e866264c578e93fd85ee0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969bf47115543862128aee39a611576292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daf7c3a9c37112df8d29e821735f96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ac4c26a8b1164656acae398fe4b72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccf76bdbc59dc472be6be8cf6ad242295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa75e81a5aba4ed4e8f90e747587058296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07155e71e510eddaf50cc3e56a9b04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d59b7b27dbe9db9f8c816d2731138298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d841c3418987602c0935056a0f5f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f14056125a96f151b2d0559341e2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f10ad58505d7b990bda66e63784f9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac457ed4b9d7053293c3cdbda3f74148302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1bb82c06c1a4110c2e007abf0092a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a2876fd3fe149ace7c9d4c3fb867b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1d386b130e8e621b4819167b3c225305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58155304e9e38fe43e7bfa4cd52204306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474123a47905244b6c9648587198dbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bdd4f1d9a8f13cdbb11c8010caed0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8ac58aca4a679e1d25daf59660a56309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e97946aba1a0febf116e4825eeb4b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34cb031119f2a4469a95106e07af7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799e14409a566caaf60baa1df3fbb98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65eddb08a0c73b57cfe8fcfbe8f859313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdf2b3e987a3a580e55aec5a6ca397314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a2660a9992e8dd020029fd197914f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4b7355b2444b24630830cb761f610316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09494d8c4cd03754bf1d090cb6aee82a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba987cec8088f030da69f36849568a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dcb8cacc42f1515b4356c9521ecaa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214850b0324d27d7fbb1dedccc9fb94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010127a3535bfa2b0145ec77297f60f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec91e48f637ceebd7456cf412d11b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f099669bf1f3821d9c62daa8ae21eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85b7a9fd5628e913ad095a7dddd12f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3372434fbc38d725e112573c189d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef199ee66b66804bf22ca8141dc3af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7a504293a3463cba8cb52ee60452a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3754481fc4336983dd7af6b205b8b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde3ebb6b229be0970b30f119bfe816329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d4c3e602863d105f278ef45fa498f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733707d375a21b03dadd6723274074a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b2faabe6c88c88c63a456433acbf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8bed2054b022ec574c29c2d22f63d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8140ffad78cf8b63a92c624aab3e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0549156368184fb3f0c9cceeba72bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a50a318fafafb8857cd1332117e60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ac3cd47c58e835b26088171f5013e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f55ea96bca901f2c1dc0eee302984338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01f5a6e57e900b0fd14c2e031cdaf3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928341e978bb01311a68fe82f7b5686340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797b484557d16345d0c5c45ced2ba29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107006c043191f5eaa6b4b1b57d62e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da308a188ba9e92406fc0aa1cdbed638343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd39c4c4889d2fb6501c36ee90e08a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb01ed5e31273ed4f8aecd4342941cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75448f327f044c3dc1444f24f7d17854346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c49b4d14dbe6edd8903c59e23691c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f09d46a7e10a4a0be939640441cfd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f98a0147da3f898e16aac34f4424c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93504315e0c19b1fe8a701f4aea8d686350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9d39a31ba1b5f1c607fd5d60850df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082f0da5f5ea9f039eabb6f4c8c1fe0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2d440f2c0074bb96783376dc7246c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d09727f8ec7e6b86786dd75beb8248354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ada470ea937698df915c6ff6389ea2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ba5d1cceb57bf2694b18465442ad4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ddf947712bee2c8f3d255b09b11e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4c4791dff14676ff0abde2ac265d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3c52368e9f230bd766434518fb24c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe05408a037569c81cf4da310778876360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3cd4713d0166106915f07d1360569361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb6f6c59b2ef1f2fc683e6c2aac3f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfdc286d62fca6d376bf864a2891cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c72ac1a56188daeb7931d5fa79875364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa136583cc6a2e3d71e2eba023c9c08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc582a2a1f2ca422b327b80ae97bd46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fda92ce5c20f8e2dec4a7648f902b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251392115f00443a50c49adcb083bc31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6131c0ecba0f8d0fed42ef2b8828abb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca3aec3ad6535f989203ed4c654d1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222887e112991a22363f22ee74261d7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18adeb7bc44deafbd1c3ffa8f422e1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1fe6783fd18c94a1e6e77d8193e32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b359b99fd85507ff2d6070bf1f085d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7d42da1dab3692e41e479edd6452d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0c732dfc31655bfb640ff6cb8c717376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d64b1a49a68ee032a44be04b16d11c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b45e0ea5b88f44650e7344a2539dde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d80cda9a94ee65801daebccd1e097379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c85ae294b6b3fe19c7f007e41bb5e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3790ffd5138b311190d6b80c47b525381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170d92dc138a1007080689801ab274d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1d98a40d8419c28f3975407ab9b92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9529342f6eabcc21265d7e2771d7a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a550e8e2e068379d41124559596044385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29164c3fbc70b6155bbb89acf8baaa63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c114d6030a3f91ab22ac20e4c366c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd198ff4c989c5087a230bbbd06e982d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5135f8c02a35420b9d6f270301554389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f1cc8f2161ec97176c2740ef1d846390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f1027d470c0bd95202d1f714c44b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca73a5d6214caeccd13ab143cbd4259392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8e8570d85b30c3efe72f69f728278393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c321fe4619bae6efff5a5287b9946394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf438244192744bbb943625b815d2a33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb575c13476eba40eb00912c89e972a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb04a8b8e14c0241409cc0a777968c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533833f8b17f7cc273981002a2b87b58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f8e88a89f24197d3c7d70d81c6481399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2f5e4cc8581ab4ce13178ada48694400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87d910e56efbe4852b82225ee15186401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cb74278e0ba40fb740deb8fa76635402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8579d37578ae1f160b01911968403f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f4517f35f8e5977909f91710f5ef9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175e33c3c891bd120c5a861eb590162405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9cbbcef81bd280d65ca541b5d0eeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87304908fe36eef9f4be024af3f269407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aed400bb1ae23ae3bd94ad1857de1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac276a2146eb81a0c8d61fd00459211d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a925895bc4fe1af50e44f51728abe0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f467f3626afa61fc521ed1ec0befbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b74cda83360b02ee14cdecef25eac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8128b349e13a287e2591a320bd5ce4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bdb9087a874e3c627f1e99b0caf4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e9510148910c965925a8780f24005415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260619063a614e9538b6cd975feb952a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccb2a45bd079aae043bdd85635fe72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da198b09bf185105f9b114cf5b5195a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fde09e925c1a2b5784b8e965190d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f42d2911b2bfb761419b29bacc0447420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91bf2e8a9978fce61f50fd206dbff0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c8317e065b6515ab9c9449cfe5314422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26179d34d7935bbc3f9d6b10a804c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d979e2fdce3d069491d042d716ce815424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1c335102979bafe2967498d8cc1f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70385ccf7d6041d81ea0a636d4b37f4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea007d7c1a240492d3860a54e77882427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8ff505304a01f3f2d6ba7b66cac4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b11f34ebcb255c712c10a57f19ec87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e72de5a3292f95f733bae7541a3886430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11430294f613be0efbb916cb2be16128431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eb6eb1013c89320256b5d5fbdd209432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157aa31ecbd413be6b0d21b13913be6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbe53498fb96ccb7eb16330817a73b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3d322b347d42370aeda21c446d86f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7e526f1f6e7148d735a581ef2df3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc70c9ca16b9d4bc89f1dc7ad2707d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717051ba717f9bb5fcd512d7c75bb357438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f82999aee183ba36106087615c4a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43d54f10796fd66cdd4e358605b54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0daa23fab3f565a71184651635d114441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200309f7e67aebfea0ed5fc0c462ea41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a694cca794e676d0ae4fe9475dbc47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752f91b73786bf6f5a8ff34ca10338c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aa480ed274bda2b0d66811ec66b92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837be9166a2817cc74e1331f28254200446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c31cb436c2ab78656dce11bb8c33c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb93f006ce3712354eec9908ae565b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6d5997517f74a4632690329ec3b32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81685035787f6a20ad738f9fcb3f65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf7930bf238ac77493669e724fe828451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9e980f14e5478959ef25dff41c919452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9cad033e029826c2f6a474f0d396e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f477775d17f4716468ed103d889cd8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14157cf9f922d986f1be167cfc6c7b59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a39fd726709b67df3318e6f2123921456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd18761ad23b4021897e49102c2db8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bcd6a2bac1a035661dc67e398e34b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf0b278944d9e05fff0a40e40e65ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7cc725187278b23d50307cd302f9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802166ffd8a4975c0acdaa2522c4d5a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c64da0218c21dacb9d60aebc1d979462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b587cecc0c9bb7c82e3b12a5383c580463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3bfa467858c779968c0095da08115464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f9a7b20e02d152f8e1d42f0a8f5ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbe60465fa66bdb7e7c80f72143b2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b8084ceca763b7bf32a9b5c4ab321467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146016a68f2b76bd99c35003ee52465468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35233c10776ba971808150277fc30944469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763fda4bd33c2e5acf007bd1dc24346470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dc85b43857c37bebf9866e7642d1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957ef6076f0e685273f9fcf6db9c462472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44911156b8ff3a2c24762885b830e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273deb1894037e0fe01a89c3e8474690474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e337173de8aca1b260610bbae7ad65a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2631e541c185c9e5e9c56fdb186e7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abfd9782c7fdfe6e3e7b3ad25f123a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aceea18476edde40f7683c9fd301c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864df4a4778e1a38201a235b96c9ec86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ad96492024ffc6484d1f5d04f31df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6bc62d8e95d98f5fb672c8a394a0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a95dc6014d707f70e6e5b789e0b74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e5e38e37f99f4b9d67293c02ec2ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3505d3a2b619686c89ce9331a138aa4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51decfc16551dcfe868ef828564e4b35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f0da65b561746a3417aa01d2a31ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffe9ed3970632c6810428d5f2b1226487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26664cba25506fcd2a862fa7f00598b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ed3496199189ab9de0be72c5fa6c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98e68185d078c68a60a51267038f05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fa45c6203d7c3aaeceb40e86a2d94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ca3a728a83300efb7f12f78ddde28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da0ef681d19257f6ea618874ec1625493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de5b0493bbc4b5f56c672a39a34188494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63cba623248f1046ddc40f040db703495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bfb0cfdadf5cb028ef1c9306b3efd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f9779acbe05385af86ead7298cd91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a346348c8825455c62461ca0c2d29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8de896f9dc5baf596f2fb0d28718c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60626b03b01b216c7e0d49be5d7a2dad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bbe423eab0895a6fc4d5c75ecd77c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a020e5410ccc60c4a879a08e8f3ecdd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8505ee70403ce2a73fd2c3c8f1221503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ccd3672a6899fbb5621412fac92d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1448aca4303c0eba673a75b76005ef5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a186f32cd9246ba08e65cb13f18aefc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847031748bad82756c76b92b7db7598507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47155222ea56eb6e75b792e82c9ef12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39970a385e79c0f48e7f84294a29ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e621622122f2c4e974aae104e31cfb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5bddb8abbe58bd87c4000dba18552511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575dfd355e9f3a9c239e0b88b121f91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e52dc65450a19c24ed556f3739963d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164c61025ffb0ce28f5984a82b64cef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8699bc05d563c12c4111d6497ed52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ec3afd91ec4a900223c6bfd1e87bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715d3108005dc9b55e086082a13cb4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f83e459184ba1493c3a6802bea675a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2d3b2f911a61239a443438f0f69a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778693a2af082ecafde09df8c08aee1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f2a4e05220b7260426959fbd36648521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5311f84e96b247ce655cb1d747fa4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848c89b7b911040ad1f440c537c4515523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512194fbb220b03594ca265b0c1d078524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99afaf54b1134cb4ea42afa890c029525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462a213591d713e73b127c5dd450b75526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb63ed6a3f6482d0d488fa0b859f8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5db70a501735a6296f34657c4d861b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5e68a1a7e4d31ebb5b586a72e1e0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd1515adb3d21ec280b178c8e51368530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0c16dca88e5d47a02a881323f3cdc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321251fd34863202ea64884299839304532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9d6c2e7814578932cc2d0e53d4873533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bbe39cac39f69ff9c348d201a374e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617fd7f3bc0216ee6942e0ab00c4394535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ecef7d00f5c0df93a08943a465bf3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01540bbbc74844cf458a58e27074b443537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfa6792c87e99d7a45c1dedcd38c41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7aa26774c85324f7a1b93a8c2f1f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d165ce079b7ab6c585e1e068ae90af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602ba81e9db64065e06ad1e3fba0a17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f36a5a2355ee727bc7c884f6b18061542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e15b0fc23cd91380c4f85331b6a33f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915d2b453eb7c8691f316219ef6aeb4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c765c24a5e4349efe74b4a19fd82a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d665af380c7dc2594e7e948372594b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2c822fba09e1e03f23f44861bead1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680604a275a0c28dcc9f60e7964c4408548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6d5e6cb2b4128e2c3a0413d0f9085549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf612ae687cdd5ac7a61cc3a4cfacae2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc1b90cb9c50b9164bdfcab43b71bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba409713246a222d932e5a520449b03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e934ab5cfc5e211ae40895ce156df0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc632e3c7ba5ef1ae8195daba84504d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429f64dc86ee6d88b635acc1a3534e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5f9c5d938c717308a8bc6814b914e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec064443c5b65c214b019d3bb98b808557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a396a086e879edce324c29b15793d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88391f72f01dc0449b17c199a449c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124dc58aa23a3adc439f7eccce4c332560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1458706e938da856f3c4aa43a7a4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7484c0766ff3024a4a0ddd2bf36f80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec314582c0cbdfa9646cddfdddd596563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be131f9f0590efc24df6fc2ad9478d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40004388778dcf3a788172a2debbb468565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad1b361ea99e2955e4ed4cd66953cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c96fad726fe36b3399c8160f3eb27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0388c4f5040fdd2a1d937d0ba35f67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaed4b114fe7810da76c0bca751d3df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee500166463ba403a3dd64faadc4f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fee20111070c77d691cdf9d5d4c01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9029dda1bd67cf807ce02024b2b31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c68919f48619d562b47609cc8aec5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfe0491d0310a803e528119b82eecf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed3e3552b714fb0a42fd12ba23d3a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f22740d8e529ead3aea998b75fc0ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4f1395f1aff4a51e165809d8b18ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a7e77dc4193ec1e1dd6805c96bcf6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb43f7c9d7b722876c22d8f6b73fdc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1948c6d0508faa364005bcd73ee1867580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63238db818e16c323454eae4c4f28ae9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335ef96196f417290c87faea1647d47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093c611fd3a7d4e70bc635c1583857d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6c87250fcdfb83b24edc80a14f13f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da725cedb268df9df7c0ae53e29f321585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccfdfe1bea2a10015fc0602dda1046586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbfeb23900f6031a993ae54ecb7ea5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ed19be014da57a82a6c9d5a76d24a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46124a5ae56012b08e3f4f7a874593f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355bea2943d44bfe500e692f5b3ad15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b157e8f5103c2188e2ccfe4cacd94b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db077f98d96a7685311d9ca0aa64678592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999ead6235b66d4d3a9b92da982c31b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17aa7f103f7fee0bffc4a1cc5e47c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f587f47f2bba4a4897c0bbaf74de566595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5c3e84baa244e0d5def3475496c37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fff491781a7c221fe323bccdbed42b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf872cd80547d3c5444568b6bc9978e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1cd1c8fcc99ed28727ce42d110daa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c371c9c8f232830744f8e503597bc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced565fd25d3593b51937c321e8a125601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dd302c9160c0e996994b4fa99c14f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee8b0bb2a7e5009c0ed2fa3f781a94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd035f8c6946de59de8141578eacf75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8093ddf6d5f1948966bce78c93a82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b384446f64bd597d22de9f1c7aa171a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95706acdbe9d8ff564b0a8a4765ee7c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54ff5cdae1692f19ee8e55f157ca5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbde58473f4fdd39646cd68027c98f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405bcbad540ccd342d838ee680717bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e73543c783c12e9f82daa1c903c96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2aeeee79f8b8a25e349faf5120a46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7ace0366428977b6f6765c2738401613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc35ae3c18b30fe8c8dcfe6367875e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38adfdf6bffcb264551424ea999be7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cfd909668518ca5c2b52d825d03b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9a5163caacfd1796b4f848d0c4f34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22803d89fd8b4e7c85245d685eba04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db073b3d5e7e2f69428d459782ad909619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855aa76f4659da36899d0a49f6ae60dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc0e4f13c3ed4d2a3a0c42cc8e038e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a1c2f6b182d02fddfd101ae93d278622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f21875173f46d1fa3493bae94337b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90c33ec44b75e4b2ac895fa93d1871624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315b49bf36de6fac7622b373a20a39a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055182f863f3267dc0555ea04e2cef6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ed8fbea45d422f1c3879d09151077627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426d273da8668398c91bb8b45ad645a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345d2435f691a7399b36e7caf25490e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db28901e94780cc35640199cfd9c1a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23179bcee0ccf1b8bda7f8b70a8e9212631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a835a3e1806c1532329c212999acaf7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87990634fc2902a97496f02d846e38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b78d869520953f3bfc343c6bf25d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a02cb99f7a54096854a11a08d15bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021e6764044f7085332c45fa829d5cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9928ed3546e03990be025f611316848637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0bf876616802837aa4087b4567a84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4d11994204c2b02c0c3c29d396ab2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eedbe5b5ef43ca479e88a712a0ebf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5544d7f6a614e31302be816843224641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad31ff8be8e77f5fa78e9e1ec157a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85c0f8cc6d297a52309f17d75b6ab9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e8239edc30b0ba5821ad0a0e5f285644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c139081ff14d3b2106b7f1759c1ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e88de6503e6fc028d8f10992a6b0d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbfa5902eec5eb3919a3c320fbf9fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d0931b202625d022261f33dff6cca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff954fcc0ad6c658d8e39759ab5c50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dc843deec78c7c32b0ea59b6715f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc1427ddfcf7eb42b895667e11b638651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fb35251cf8f1362b412fe7915b24f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c48e3dd1040f74ccf02d50b4edc117653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41733542c76b78f348efebe07dc93a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776bde33e029fb31e9516b35136b354655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c62f65c7983acc06ab24e79404ea5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee084997d93391486a57bbc0d189fa3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a116b71978be1494a6109a058a557f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674bd24545d9e77a2ea4a59ec6b51df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b9a3b0fad6532cf07f2c181f49872660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21a462b404678ff3590530e479ce0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38425df879e98287d801fd7a9eec8a26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265721091d204c11b2be622214659d67663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee989f078021d6af96159f88b32617df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addcaec011fb8209365739d3515c11e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddaaa3791e3d2d3eb17a7349208dec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81c326fa43cb603feb641bbd2b9d9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43106c2b1ac986769646d2b4113b44ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec8a0b6b5f4bbf25194c972fdd55cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119dc061ea4cba644a7e820efc9447a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d4816629938f8d8b37c65c1a3c7af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689818df025421bf7c5d3eb753bd87dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94666e4a39eb0dff893f4f429d06e06a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa45b150aaf88c0ba341ea9430dd999674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490711606551afe78daeb68a09c7d060675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36509ade9042369070750fbba43906676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4ca4b31e78a248f1d1bd1a0aa1d71677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbf3f653fde7fadfbba5ff589fb0aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb4bbd54023627cb6c8ee2cf002602679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5090887e0d1eb9fadf939f76106e9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9238f27fed3b22a611b66341696665681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f877db89980a7c018d18da9e8f57d23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23ae924fbdf8ee10ac5dcc27d00a10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0195598e7f70d5e045f8d6a22b64a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c56a1cb0579b6ba286fdecdae0fb3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e48928e3318c1ccf7f6a45fadd0d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ada137b45c7024e3513167974c943687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ff163858a6dc0172baaa0c86d8ef4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eaa1005bbe85a603e1068fb68728c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32532916f9f7cd5990a789bb3cf38b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70d397c043a653dff135911692fe7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dda5992e0513d7f348430ae50ced2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a4bcf373d4e4ecfd6b25c0e63a51b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f87bff2d2ef636acd120cc432b38da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f57ff86ed8e392a751f83b18a61bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1c8d4b4dda479a0bcae4d0500b9a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812378839ff85f4c7fd825d96d1a4b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904989f4fb27711e8d31c3f24d715c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84682d60bf370d625c167b66c81300699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bd3f477e9223d1c35846901f0f8c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b243e04702d2929f10244c79028830a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e336485a1fc6f958169798ca3dee0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c46a0275330ffe9ac1c68f93525f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7551856c5b950ec9d08a3d347283b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab34fd9636446967217f1a33be06f2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226862fbbca2a617db561b898a07935706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87b87694f9bf2ee196121da6b1f53b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86a01bd059a11f8f175ed8e4e1cb7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382991a4655c7c725ea22a7d7c2cf19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5058b435f1fae2d5a6dc5912fe5d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dd8a4357ae82e3f76adf94a241677711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ee3498b8d346d504f3a5edb748864712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f87e1087948cdafabb9376042da379713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243e0c482f2d3d416126388078b6714714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d65386643d4feaae45108dbce081f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb2f702c94e4983fbd42dbf38b388e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed8e99cfe2fdc7281302b066bd8ebc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db95ff786b77781c81848337caf457e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70957ba709d415cc7eb9e5a2df786b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcf05244a8d12f8374202d5612d7a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941d46f5ce689222ebfd57a26321d96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fa7c746a17db9686ed91bdfd62549722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51066ab0892788566b4c9dc118268551723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f7f0aeeef10e0b7f84b30a53bee74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b6b0bf9891964f3be31f08257d013725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b1cf7754b213492341cb9259f3248726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c549c79e68c66ea6f6a6fc54838837e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78e57329ec44a73bf80d86a0b76848728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e5b9c72744a7a7512e5a927fe4408729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7ed4ed235744b7debc844f43ede62730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74058d884f3a386332109a74a4124bc9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450e737346abd407bc81a0aba81d8d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad2e550aab7d17981f302da40ce09f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcece1c680ab3bcf3d7045a83fe983734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b1bd7a54782251392c00e550fb50c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b04d75c0db355ac6fc30c5872d834736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7fb11c2c55b49987e3e97ec90706e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1637b129cf0d249cd9fe184c5f89b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2e84ea1011d55cca180425c57850d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeed5d4d635cf0d08fb15c5cc8bbf7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28badaa5073812d285e66ea1fb78c154741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e524c488af8013f0175ae04cfdcdc2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20d75e6f9a09c817ce780a23833959743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183088af0662bfae11d4c43f39a11b06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eedb15d35df0a13261a8ff51a854f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ece636e50afbe51e1282000ec05805746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065b7e5d7e250d4120991cea73861ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07085049dd1ae8d97f75ece7f569f24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1807a52d13d979a4252e270773450f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e2bba534c2be3a9196dd2a7f5c9ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbeb640a17359ca81e31b5c15820ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04941f014364e344c1b959cd58e4968752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0eada5c394f7df3dc8d74249f0505753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c205933a554bbe0ebf3ec1d306fe91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbc20272ad185a73432863c94d695b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4634d92a4416f0536f5da06ddf1e8b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc0088faac0967141baa2be9bae16d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d1b16272abc44aec7855e420590da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5baa03008fc2ae4219adfb74ea872a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df353d52646da150eda3b2242fd8f18b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a137f6914112d1e8c0851390508252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145cc73ccbfc4986647870ece4323c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625346bcaa011f626a2a6163c80bbf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec3abde4c38709ab1ab497da8d9eea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150d8a56093077c4070ca3acce29d4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457237d55436a23a7b240748319544a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300e192f672b2f849afcc36605beb0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137b20b956b4afcdb121509ea1b036f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dfc8eaae5ddadb45d1a6b0b064d5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9d1614a3623f930a35a3e234df52311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0272ac8710990555c8b38ca295327212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5500f01da92110a7cbf93c1b17ffebb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4020af002f9e0d586ec8e8b474e7d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4fbcf28b326411073677466e23bff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91b93d698521e38d2f6e98b99d9dce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ff2493807fcbc7df6fbef21a2108317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e241f8e2429afb729916f82b6f91e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c02080ac1a6627f59480d8a8af4a8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126714e4ad29f6d2718197fd5966d5a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf57f994ea87c76ebe666affd66e81921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da6a27544e4a79fa9c306f604b102522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eef631202b9754e49dd7344fe660523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796630d22369c19b0d434e957c5273724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c99a3b831edcfca6ea4f1bff2fe9b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c69dc2775c274fd2e2799e8c54289226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176fcac414321cfa24dfa7fa2f079c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dffb2f1c31b4671a5327b39714745a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaaee6d6ed92e9f13952cb65ac630d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecba7ef0db84be11d66e0d5f1feeaa430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f1550232a26521640afaf01f3191a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafce32ac96e21ddd1d0c1afff2cbb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61afb25cc3a80a94b360af9e9071d2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21790d0a4494d6ed31234f0bf8fa60b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d2d621785a9249f7bff86ca64e74235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08944aa2e17b3d38cb56ac02c4d2ae8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a351fa5f0144857c90870a724a064137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff0862476bcf3c17f6952c76087d2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877193f44ea2a8b24a758b96d346383339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492554b058f97a9bc51f57039fdd04340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe20bc538249a376a1de5c5bb60a5a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ad142bbef40fa6d56f12189c5213d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f819e23e03b01a88b437d17e3a23743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853076e76b401352b571863c3bd346744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24e719f360d58f8a873b2c8cf35f2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b7cb797df8a7abc3c21bf8dc2237b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a677a7fa7858ce6af26b7d11da2f83147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f49c52d4fa2dfc723df33724feb3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dca68d81f5938bd121b37cf344756849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57835ed4b4b86078832f25c877b50a5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8773ae53ede43a5f6a5ea810f5e431151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131050d73d00a9317a0ecf24ffc504152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27bc55a45bc93fbe4f87735a7542f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad6310c684bbf5c5cf48e453829a2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e527f52911aa1c94f19a558ed41a3ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9c4a62050b9112cdfc64831ba5c1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2c20fde5b03eb438851f572ac572057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987dad43ebfe4a6a68366612eb1f9f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e1b2f0747c1121620d6a5d496741059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5849ccfea1cd2b6ea22aa098b4273e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dbc9d61de09e76fdd77331177e7c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0a53115a5d6fefc61fc96d3f98ef162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ec9c5927307de82f57a81d52448c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8570eceb4e0d81b0fc68f2903bace1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a76cec89618b5cf0deb411fd04139665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192f24e2892cf4ad52ab9d1f0e0d3ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a2715f06cf4bbe9fbcbacb5c3d2ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b66a64ebbcce6dc26c9a78ca01697768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3449ed7ec43e57e63e3125eb1c92c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2b75a282ca263bc2ffc4e5cef2bf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47faa2889701d7f87fd1371b8f766c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0c3937c01f0eb99c65f4965bcd56f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278935d2aa2e7ce46414309a74b21ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334c5cca6b50d363d7cc9f77611030974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6fccc52a9de860284159d8c8cf34a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4de46419b2578a633cd8c0aa30c87d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f40010af669890f67cc71d240aaf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c99c039ef7811ac71a32dc3e3025678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5299c9ab8e7da2a73dd4185521295079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae58f22aef61b38dbf236677d6cf5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45860484749544f715b34f815acb6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c960c8c38d40dcc8b5a692cc6290cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b0c73dd139193f3ecd7f81a74fec583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55f485a4be8366943213030c0819ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885a7c946b8849f8147a8c981a77be785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f15ddda2ea77fe53aed774fb1c02e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58a4b9fd9c8310925d62fcd067473d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846738abc0a15f94767ad99964c1b4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796648715554ae4c1fc512d8fc3272fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422ea6dcea3d3d8d2047e94030efa9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccaedb24af80d690a365b85aee93e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d413674f71045c6de6edfca19a17492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea68fe7e2974865f4e2d762401da1e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a83149e4a8c78a2b917cc7ee770a2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133df5b7dad14151e2f588e36ce51bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cb7cb13f03aa8ea482e305aa4508196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92eed595fe7fd81cb47177d8294ec797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f6832e2eba2bb7ef9d05280f981b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0286272d1d479f59dd4fd9f96dc17f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d0c8de928b7796d9c2a6b439da245100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356126e8954819cde5fe83fa8c68facc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046dfda9240cb50c9100697c82b0fae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6b7620f615931ecef35e5a1f124cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd60f541f6f51f26a3863be39d799e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc898cfca48e2aa15fd885cd5608c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2396f4ab7c8180d8ed8b6dd4062d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d1bd43ded91618a21e2f09767692e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019afe57dde21edaf1add79de0d79d5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853467ab1922f9c208e23dca615eeeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e042acab34da8439b22f62820a5cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5d2eb03fdf31782d275cdd885a182111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55ed736c2563346904c8f346b972fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4eb21141a0e884d4ce98af80d2c61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da831bf761333a77f72fc20397c1f5ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb9adefb0bcd06b1032d76de6a621e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e49a938ffe45bddb979e126a97d20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd25e22f7a6630617c330596b7f84e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968df3269d2fd54f6dd3e3c2d6eae695118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89656d565b8737752148f6e3d2a10d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b657d4badfed05879af8a339a2db25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c3fe007bd367a67c19a7cf11030d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca621a92103c7fa5e013350d6039f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ef15b766de3822f2d34726bfb8957123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39c041e85abb92467c878af6f3799a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55834e7a5c6d6ac97d31f3ee2bde9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb90deb2bd263e2cc65b572fa1eba3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30931130d9fe66a53ead727e137bde65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d0fe60b255ffde70d4b94bedd1120128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6781b680fee9ada40aa406f006f8e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79076da297acb22945360ad0de5961c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72767eeee11fca22ae6c2cb2eff1eaf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69fbc70a35f29db7b618a6eb67e7ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc10ef3786f9a101cdcdcc99c7aa753133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c3cbc3e04dd22492cef4bc8432d2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a4f895a9f24f9dd7c60322a72773f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd8fe4ac0750d542186fe1926cece8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5ee1b9bd8dda4472a7c3c0d28c80d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c5693e1f7b91abb5b5250ea840bc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c964ddcffabe89a272a2e51c05a4d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe4a54fa97892cfbdeeea5a17861fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f483a1b711385845225f883d5a8a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cebdb68097ba71f0164f0f4fd74d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd4dc0772816fddf5d441b850e409e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05ac7db3b35dc4a11a66498d718f62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142633a5d56d474f97daafd34ac6cd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed70f933233999995377996b4acf30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a0961e72a1c6aebf94d2bb0e04baf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44dbfaa747aed1e01dba39583d6252148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36746469d0f049839e8c060903cc5265149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841e696600e4e872ca0fe029c4f4ca0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b0d6947c3b23cd3d67e69f2b28a60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55e4936192794337864f462b1f5a47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af50835be98666a3428fc36f11d925e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a923876c5fd06b82de485729c43c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5844daf84ddc3314f3591984bc7a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c54d82f4ae0ccf75ee413a48ec5ead156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f98062d731a469991c209928732cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ae0315df39aced5d7733092cafdbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4fc16f07dba323d9aed51cc40a437159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15618242ec67af366a85da41eaf259160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626495741f1d1d76c23b182a5f2d6ad7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e6128808461e19baef6c6053d787a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf59a69e505491a2d9d9929e0f625d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55b4c43c5096f61a0820c942e74a2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e3eb60f14641609638ee5452a46ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02280aa268f21c9fa45ce1debca9b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaec2e8717ff13391ee1bcea77a8ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00ec6b58aa11477306e62bca98782f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7089de8452b0071822a152eadda37c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb294006ed961d198b35646ff8c49ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c183ff5c23ede5617b2437ccaa2a86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8078ea80ff3ed6206e0a24f4a6362ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5964d37aa4ea319dfd6c7de36439795173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ad8c9d40f5c63616b9c363dcc68fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd364ab331e353f76d021f0d3937739175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b9fe36fccd710e499ec8d1ec08f20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c23a80033a49b02d9e2a68801ad7db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773801efeb8e1e4e7117eb24bb87107c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f4bda532f4ba60c8e0f41994a7a7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27b000a827c9eb9c3f9196442133c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4442fc1a637965aac9f3cd29f2ffcdf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aedc0455183b7a122677613a290fa9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f63407b4d72274b61c2ad25c66da2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2799591bb1b319cdd0bfe9387809b4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8428cb40d634c3df98ecfc6c404acc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b8aed7265447428cc4644425c2bc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f135d0814bc2222905c97fc771cca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2eb5fb67439a44cef80b26b7ad0ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21210c5b6841e5fdf0d7399645b4b03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de210f95808a6ab60119132669881702190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12215d52bec9ba73936f3e6976ee31cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29b346461d902f39f3cf26bf5e89c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab8c9d7999ec9051195ef94773fb1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5237da9fbc18e37d66e0109e07459194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367a4527feeb1d4fcd4a538852b5055195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656412f7954de519c29ec69989c38c14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fd3aaaf96b8f4af5903f0c0977d61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e04af8850ac32616256cc6bf68f6bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c84740559976e1d411ba95de6feb0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cce7c23ab484c53a9261f7d08eed32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c127d2d9610af304efc0eba1306461a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ff6b338a3699870cc46140bd98c70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c891ad80cf7d383360e8341197f077203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e6c0755b256d2c624fc57e24c3cac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6750b5bb83f0e9b32c5e79a54407f3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74989d0ecb0aeb197c371b973622aa2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29bfc7f6bae5fe52ada072f5bc767f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e10cdf00391edcf6e8d971685ec52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0deeca420400f40db99811cf5da3aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac97cae5235fa639ff576bc4e6a42bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98928ab2381d82f8ac5a0f6a6aba5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a263066d6cdbb2f49e67ddb2df7359212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f775c91c67983b5b5e54066c1528a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3513da737768bcc2092bee255040baf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4fc2564f6b1920c3c916e013137be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2425afe8b64b99a7f79dc6653fa4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45a943d3f218490e205b1d2c678d98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5ff765d1ec96b79aea2763e555fbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc147fb1a5caa1d021f50555195e02c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793844a27dd960418fcd1fc9d510f39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b6a901aa618026a05c2dd84d6da5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696470ac0dd202c4b65097fafce047e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5208a19193f850127d5c1d2e547f864223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62568f241e2ec9574fe36515ed3d2aa8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c136fd26774772b06f870141e0638225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddc233a3224a462c2954db20630d2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cee7875dc5570750ace6d64406ec4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fa251f0360b71c719786539173759228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8dedb3dc1f7043f3a72d0af5b23d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c9d5b873cb120ba422af467166131230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55038f1e43d050d7ed3e5f5b124d0d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299f36e6658641762eddc6ff7d16ed4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09c32994575a8783d310bc71862ced233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529af37cf0372b78b5fb339a2a5602cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64f6486de4b729bef1eefcf00f259e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748d0bbfcf01f2c075e3fce7a3ecab4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bfad7e9828e20e152ae787efff02d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c818cd277dc59fd3599699fe894e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e2c4cab7223cc0daa5b33274128d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844b8020bd33bb24f440ef9e1999999240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b57fbb70f3f9789f3fa751c744418241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a886900ffa776cefdbcc322075bb111242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130dfb9d7429ad28f74e20e43f25554243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7611f1a7d260550cf8f36fc72f3f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb90a846aa7ee8a6576de6da42fb61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879451f050bff6311ab1fe4f303da31b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95f17ebbb227a3fbd7c303d74049d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee21abf40a5868a52b416bbefe0677248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31034f97ec1718a7a5dbfe4e4e09dcfa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156bd98c61add0046eb892e8097026f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096126043f349eeed991290f6ea0707251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1ebf5851b3145f304db4cd63940f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4459ae50fbb24da2b2554c3bee12e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56660574e02ca8ab637e7cc7f91b30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff884d4bab0273c4aaae8f8c53c30c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f65c3b764d4c6e1c6ef832b83c455256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1531cf45c43001238e4a5ed6dd66d1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6292bb6706ae1d52f4d65984e0c54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b94eed7cc69f3b42912be32b65253259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17301c77a0fa83ddb8a6653c3fc853d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312dd008a9e93da277b1ca4a39e65a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e404c3d3e191fda3a922a3549c70e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94632e5bfdb3092654a1099a064195263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9aa7c86dfd2ec49843ff771ac3934264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaedfa543e57345fa4e9819c8b6b9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c6c25ff330da2d22717ef78a73880266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87b2348310b2713f1091b3b3cff908267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecddf8fa9e8a0ed400ddf8bfe632886268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be774e754b7f9c71d24d0b3e24af7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92519418cf137d89e366714901fff88d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05219bb9ae25b23c7bd037be7d2c934c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66d1bc23793cc4c0b6eaa6faf85918272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eb23f92c6b0341cabf1edd901f3a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7e1707a39e86acf55eb420733c48c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7ab8270a476ca170f0cfdc6a0f163275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f423d2e10838b80a8496a23bf0cb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04581140475f9338046f91b0cd429af9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef954089ccdf55aa3a8ebe9f2d0a9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6f2b49784ac2b66c55978fc4c3f8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21904f50937af87e2d1ee000362418b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3d3e0e21b8905285d1eac9d7de7c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2fbe8a25434de1bbf42c64e85dc7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed70a649e916f0437b2acd200cefe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4708f0a202bd5f17537e2bedb240ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d7c4253dce094e06a2e571b768afa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb9e5869b01d743cbfe942ddc63e5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32f17bbf0ba6eeb5e71cd7f984469e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5ea5ddeff46905b1038006a7c920f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66469493d4732f0b26ccc8a1497ce1dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c2d4e2b78295d6a6645ddaa333252290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c19fa1f8f027289ce3d1e46295bc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a4f7cdecf03ea95aa8e896192ecbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2301728ba85d0e1668a4a2ac17f9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187a5f93d44aa3df6555502ae90650e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f723a65d2391ee2f7b246f464d31ebd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f41e4822c57734a7f3881117c9ae9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b9933851b6a5cf5537ac9bb7ee761297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0d7986c79c31f53bf471ae65ff3e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055dedb462caa99d0bffc1d59b9ce4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3b67637cbef1ebd70f2c65d67fa16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e2d4a3f47c9d054a0c2425ea7c214301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7876e2ed76f0344077b399dd21bf51d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25941f3bc2ab25ca5a03a90fa463e06d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0908fd5725d3c1e5f063838feb10c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13103b6a543cef781d7049a690854bc6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d509cdc330d0293fa6f9223b64e3b89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d9f44daa776f57ad3e8de4ecef65a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f681f1de3c9c54dddf51b4388f9b539308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbaf407efde3f86943b0cccc2ee0c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5543a876b13c9f740f9e43632edd98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf8dbf7c08fa9f9020a540ec8da98b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de11a1c3d39215bafb60215abdb758312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a89a4a552009bb91603344a2108c6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f74cee97c800218f4366e49fca5b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc1ef1a29b59c219768c1a7ba18d1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b854b54f5413710ce0f265e0b8ba796316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292c7d42e91b88ab6d8dd6e674f396d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aebc992d3aebc9c69f2f5748de24b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55ce7508865a3002bd1d6d9f037ac7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c38aa3f4ad5ec6c8f4e7b04ccd4946320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb483ff71a7f9b0f33fb6d62cea80011321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1469105678c00e6ec847b31735e717322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e023ca2f7d46d93cbddca68d73054e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31603f2a1a6d7aefc8a1e40bf2ec25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4137fd4727e1d81054457ecb8595c04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fdfd8c1d8343c09b1f568944083c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401b82255da397d80e79573241a4a5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adfc9f5dd49437281d478c809b30f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a0fc4b0ce6004357ac77beb4372a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24cb8557e0628f41f694c89f080db4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d31052309ce5a9cbdc6e3cc44c856331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87a04f5a4196d905f783c8621b2d99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2eca038c835de2056d0ee069bb5a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7e21fde4bd2c0c30915f78ceb9e50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa88fe22bcff97f8211e30ad07b70d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254835019bb0962cb85ecfd20f15cdf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6524943e6358fb197847bbaa9d4430337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668e98b36c760389d720fbed2c00f5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e8baeb9ec3d5e2416443637c2646f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c51d9b8aed4b63095eaa2e4667b1ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea406545b787c6167d5218e28420fef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce4749ece6f880ed4ea1d48edc2d18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089041c944ad192bc21c7b8e652b467f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a000700ff0c170352b6206ededadb30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35050542ce344e96d3709cc44ab203345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3529f5afb6cc79610b04df14db8078346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b2e5069e25315ed6545c17ef5b58e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1457c0cedb799fc0c8a06122145a52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fde9efed9bacc78c79fe09b40a0930349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dee8a4e6933b8b22cfe2db696b3a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333762f285e95f342f194f3fd474d303351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617775082770f825846f390fc2bab833352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc821d8ea129eb1519785914d3dcc936353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3e3ccbad3d217a6e130085992def7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7674131424ce1c24431efe960a057a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d2d8ffdda05f815774d11c9e5d88e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cab4f24b15b56c24b7130f65c12e08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494487be390997f2e9dad0341dee86c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871f467dda9af68c9f9fa5dfdf42f8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c050b59bb7a7fb8ad9d7064eb3f530360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491357bb5f8e0612a1b15431cec6715b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403892de01b859a4a359ea180c8dc13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944635cebeab7f0fd81b93f092ffaf2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cfde35cb4a42a7f07ab9b9bc13f33364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42b044c94099688c254bcbcb0898cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e369bdac7d7b681116bb44ff4f543d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da559843d5b182d72ae5cbb70eabdc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321ac84f758c35266ee89f504673819368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d56860ad0e4824e5f27eb70c361de8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8767c529b5c7884ac689ab4f2b000370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a7e49835c8dccb0a2c7266f7d3c77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ce8ca5d26b217ae3c6f2ff784083d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e548bb0442263f6b689d8cd7af7a5c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffa9cf0c5ff865258adef2f2cc6f68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb783747403a5ba6e6469637578b81ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b82db96130afb931fedfefecfb55e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094680610a2a4a11df5b771c215117d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138d4437b316b0a8892d026b7cb64a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1da0290c0c8ff8dd5027acf9afcfc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80813823b18f14f71fbab0cd4c7012c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc7e3922c4fdeae0dbbb10bd216904381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e98ac5072f9ebad52548a65d899e80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481c3555a1361411ff0c991d2603eb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8f168220a39e251c7a7b3b0a2ad3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e7248af9077402c3f3880e66a598f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13296a513cb594c0096c42ef85630d20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4d841d2faad5a32eaedcc6adeeb5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7211661004a8985cbb5c753b016a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01c90d14529bb59d8668b5fedb0d49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006d5f8d4a2c88f19f57ea3ad8f1770390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290e5ada41bbef0908ac5828281a4b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db54f2c7a5e127baac3eb7b0f6391cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6232da519a0d8a39e318f664cd7f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa136697de279fd41e9a44def25e33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f008def0324c66f3cd729c23d627bfa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e14ac21373e662a36fee32cb5429a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeec973b54aa2b150cb27cc4cdd228397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4874999f85db6557eaaa953312a42e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76e5bae33a28fdbc52e72f4ae28395399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6849a43ce53c435a065ada13e041e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362af65f6804b69e136938007f070d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877cceafdad08819c2f93cc5048be64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b78c9b66031424b5e542cf5d4f6f55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220f58c5ab3d0c21d67bcd5e8d979ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0fb1218992205ea93116cceece6f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67355debcd53b7323be6b6fa879863ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e2b3a9df68640ed6ae46a45d72caa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55700756f301677790e644062f56da59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af4f7f2cdebd0a496ff4069f8fa003409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541507c914e90cfb97b06647d47c996c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4274c992b61370171891aedcf5be8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fa05f91bfb72050bbe7b7ec1609e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc48fe6159d0167355f68e49bb21746413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ff88552591c4a79b82923b535ea3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8941689dbcc5dd1bb2e399c4a29f4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839747dbccc51007c9ea6a36ad39fc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20390c6726257af0b9d2fbf52be82b77417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c190e984562182c08b2c1bc13f6eca3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc4d8d72f95923be4e4b508e68a6ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f73e63bb01d925f18157ecac0787bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893a7f61ef21b21e905ff54fa693264421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557cc786ff307cb482045338a4fb1a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181bcbe98923d94ad8fea1232fc5427423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f48f1fd75b929a9ed8470b1affc227424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78489c8b14a1fdef6fb21a082f8019425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3badf800c92a779a1529ce30dc88fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45751c7011fb354957e5ee559e434151427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a782a1845ecddb1096762f02b7e8b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180b47fda7d260fdd717158e92a3cab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d4527403eb2a73d36d7871bdaa8e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01b12b5fd0821d0162893dfacb0115431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcbf2393e5f306be8bc8ae3869549c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3284b807816f69a059ec877dbba0766433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444441137ba3df14e67bbee3b3f84b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13177b789eea3d2fa1feb94b26245fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fdd5b4a231f5166717e561d0ecd49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd614336c01277c0029f903faab6bfc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f4fbf8fe85ffe4f2c170e967ec322438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfc42fe3efee1212f8f3471ed50ac6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4519219dc8f8768a0861176b4d3ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909c0fc500a1c951dea9824783cdf0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45488e4c1edcf72a4f5a9e6160acfc1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b779ea8b538699276a1d02307bc6b02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e3c5993265c9161061e7b664050e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d939f705e2f4ea2b50fdefaeb1088445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b6f698e11237c0b5901ccc3a450a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4b50e2456f42594aa8286b762a1cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f2897f036bd24533456d2fb7f674c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551306f1b883e2a27383732f75e8e51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b900439978b1f4c5be895e26826f5b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa88f1c8620fd6252b1e3e9d0a6e86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e471e419eaecdc40a25e2368bb02cf3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e50741b36ecb68d4aad485035e60c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d826452cb39b00d0118bc526f6a842454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0cea85137d0f5a6fdd1631254341e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ccf0e445967674306798c0624d110456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575ae44e6396302d061e416666b98ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f480e56e4daa3294cebace741643312458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f1e7cfa14681bbc9057ad91e48a2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4990398d61f56d4d04c0ce9fdd2411460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf26579d23740e5680b390a04cf3efa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87032eb7fa3320c4e0a6c20bdc2c753b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317b5cdc53eac4715ddc483711978ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b54d7453bf8b2e6e923ae553c6395464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d8d42f02bef2752338576349f7e06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca063426e7ea5e7d9e15d227625c588466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66436d73495ae2c62fbc7ca3e122c7b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b1d885361cbe041cf6cd1bdf28d8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59af794ccefab4742d641de6ef84e74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a43c63355b581217e50925984eba09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdcd0e08188e7dc1d324c4bedb1929471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968b2ce34dbc5fbfc51b89be4b0cbda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758884e2f6906c03756899719861e66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a53592b8bffb82ffd43b128c33143474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ec63539a690cb857dd6746d87b811475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc82fd1366683677034264f1f8db45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab86dc80dddf54e004eb48747c9556477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495898d554cc3a288109c6fea47c3d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5c4ff19049d428a8bcd982855b293479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f920881662b62f009cdf6f61c51b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c939f56d51f25b5e2fde70c84ae1322481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea47a4cb2338ae1abd2f7680712a326482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d38bfb074104cfb7c51731316ae47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe7815d353272587d5bf094fbc2df0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ba3050c19df95cd9766d42efd12ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914a91f21ba483b3a8fa3bead873c71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a259eaeed7ea9040b7862ed01089e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66343f2c750af9640a21487b0a09bf3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8f68b45168bd44e22a041eb1a2150489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d3e495222dbcbbff6e2f5659002a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfec73a137d1ee41bbad586f1bc9370491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19320273407b1cbc3d4a0dd874c0f293492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c067941f7d3e2868493f52b0881d2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcba880e1eda9eb0d5d6f67f94137d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaeb39ec3960f95c7b784bf12c18d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9f53dbdaac62476b340da24f993c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5bbad46ad1f1500b03d2e466f07ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6b280a4b5e22f1e6f732529793fbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cd69cdc23e3ce6463ca1d574a646e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a219df112aa02a5c8c8aaa0cf5487fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6180a43bf307cf2e83e863caacc202501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8c7ae2439bc95625b57c6febe1e38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e505754fa8fc40fcd878035d5ad04d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008db0e7b724cb48a667589d5cf97073504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a88766497905804e27f203fb628bc2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35993602313a5088f6f3b904299eb859506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef6204beacb81d8d626d972070b288507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b585fb38b29dbaf088150a666448c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1d05b1ddf5f03a1e89e5389663b5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640185db280a2660af8106787279d5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c5e962e23c0121467726eb77bde94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aac6e533af0b96acb92a9546c77aa2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a41f3dbd636070ba5b53c8f872ef2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846ab3d0f35708d3fe030128a8e428c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c84f6cb27b5551b163ce065e84ce44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b748e42bac920e8d6027229af863d0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548bbbb2a69245128f47d4b4e4e7d0c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8d98c907f4746d4cdf416f54610b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183fa650750bb08c2b4bf8e375478af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c7122059e7983b4e6e0b97ea3bc1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884437adb3651e6e78fa9065751524d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f39d6dbb417337651ad84031cff1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a20c6a2e982352a35113de7197d8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344218a65eb43e654f4194bafdcf897524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d479a6b57f8d9890a539f739e99e1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b363d9e6b60bd3d2345c2d66a2e63da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad3d5240901b60ff10a11398a3a934527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f8caeb7954cda367ec116119d1a1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cb88cb09a54e4c8f71cc20efa7c8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264977e1e13a737a01ab9ed6003bcaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd692ba44ec1fc879796e5773bef6a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d858e9150b0077743ab15ccb5337b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e909df1948992b2247432b5352693533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a0413f898c64d421e47111e346c7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b69717ed52ba875100d23ce6c55c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe13d978bbddf3da4fbafb8cf93760536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b68cb451d9e181c3497b35df568ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4640768e8e50b5eda167636684c425538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d4687e88270265d1eb7b6d45a5c18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f528e012ab2c8a0270ff63407bbb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c721a8a2fa90197ef666dbb78c4a44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa700e0592d48925b04ee7556a979ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604a1b238fc80141e92b643120b58ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1280a903c4293593b638ab5a5de5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe383e11116783a9e8b206e6a521730545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32608ac5283e32833a4b8685e413b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ae728fbc46214e149e5cd348a93cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829520060b4d377180d0a3243aab4fa8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef57b2d3fc4434dddf17ab066b3238549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87a050ab0195117ba1116c4b669252550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be8e1134f3204b3fe2ad7d1c869c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20760c24e90c0001465eba93d0ede35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac81da2240dc05824c9effc2784c6da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c9d66b879f8c26555e003b0cc7176554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ed6e059e985c00730d8bc212b73eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368b5023e8d058fd43da6f93ce14326556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c4a836d80794d33030d3280e7f683557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67178f90d3c2f74abaa348045b4c76e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a435d41b3574426a93282a79dddc2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca093140dcade06dfc639379b04bde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f8b38ba7376102e86bfff6032e1a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cb87c5671e4394ee186451378710b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8d39648a7d1331139949df487b80a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69c53db19c112b5ba077d867adc812564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec4dfbdb00da4f1e8a55b7a6b5bc5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510e1e3806485e5df8e1250a25ca420566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f6b3883bf3ae8a4ca9c226bc67d13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db001898f071933d7eae0821bdcbfe39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9d56dfad4fd125e7ba788c4328f7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958af4e3e93e65460dd6f22b99fc6dd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f225acdcc21e14faeb14b965a0e2ce3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3b5f22e2b98fb873a7a9c2c9a2a4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd0b32b24a96d67ed4054b2ac3892b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee460eae5b550fba096935311a4d15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cac95d334fa3cd53b1021a4864367575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b7abd4c361c0608d6820e3e44014b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f615d48c45c1e5673d5d0f7a87dee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039bf4341eabd2de3aa4da125cd6a24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5471e67444fefacf5cef4edab02e63c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeae5b1dd841e6fe8fe65384710da5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c56d75e08f73b8094428f75cc3195581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3d0f2dfa1a9b360a1b86e30598286582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c4caf486260ef22d6f1b90d473175583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de0890c447721a112488d4bedba9ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff29e5c1dca9a9efba2d412ee2ad618585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda39baf9e9d8381d425feed2c3cdcd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770beb06991103e4aeddc4494ccff468587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7598ebd6c44ba9e80db9e87d1639c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f604c56dfaaa34dae3ad68b3c5a582589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd52173b9bbbc25602220c19d9c5093590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb6e70905646709c562fb905f73c29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07969864766173d3f3669e36405f934e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372034134d54beda2a5fbdfed15728c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbe212b666dc667684cb13e4bc2b71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4dff90ee848c89fd92434cb5a4347595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3c7b38f77907b3cc4970527a9aa4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c11c95286852301a094db50558b0e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5275cf6abe1f06378b81ef3fe3491598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7ec15f6043947f6c186c2545d38cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d59cdbb1120a651a434f12a65e22f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa89c16e3bb2fe690531bfd256874a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6ad9e5368375a53c1c88f1b6d0602602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f69d668038d1ad9c52678aba0c1d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc547f7fbcaee6f2f6c712c0d5d429604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c97896a1f48a7fe5a4f19cb3121fde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e922f82d7698398327c8624df6a93c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b5041a29b9af177773dd1a15bdb46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f08dc7ddcd7f334fe25a582202c13608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f723673be16daf2fe44006da4c074609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10f20b62ce96626a2986978edaf381610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3426c71c647718b446c9118f1380cd9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468ae0142dc5427b6edf7ee2e5f6988612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1742d97a753ddf20cc253e45779e64e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17e0806e12cc42ba22d09ffdd1d18b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84ecd694bf5014e87f6159228c1de1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c56cf1e9956128c1af2bc27704da8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63459bc13186ff1e73299e35fae84954617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6a53d41f87a1898e75af7f65e6e09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195efaa7617db9d91f26ff859434bef8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2c9e96608c8630b54572ffee83c94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f616c530bda40dded21351d9a2f9983621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d09370210d21babf4dea314f84331622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41a6489635129432c557208cc7e0e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f01ebc42ec778a717a1312c9344967624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd15f478425bdc9c0e7b47d44bd9934625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf927b0afd71130baa8d0db9e191c6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b782ba50fbc03f48d6cc8cd64c031627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898119527544d5d242b9749bc1be9eb6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ddb789c9420a667983647e6ab9180629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae340439741c7f03c79e19d9db171e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fc3afcfb33c48dc45e46f9b2d4b51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a80b36dca2e6c39ea18e651c07433632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec9b1123e9dce31ab46653e5e621d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f518d81035d6eee1f1e3e279e736d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b71d48c21cac7463617443fcf8133c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdf1f253a6b0f5bb6c987546b74f51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267c1552852611ef5fa4e9598558fba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdc88ac7a8673a80f00045c59f69a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a11a0aaa4ea91ac551a4db40fe0d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9ccb9cd4451cc303c22a0dbdd1803640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c75a97c089397d1d9161c64951b965641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f31d65bd1d4d8550fc85a47a2bfde7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d573c9f6b3bd49c1a75280d07bf1ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ccd4a2b12cbbdce344636b8b4475644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19d3092cee7ebac310296b694b165f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f167be4485c096e11ef2e4f16c6448a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f5336085b42d52fde2b530c0dade0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f44b367ce8aa2f23822f4f342f18d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80d563aedab4b9946beb40212d8a20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8de142c63f56512b08a4a349d6e952650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed11217e1d454a675c57396bee7d47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897757cdbad76b1ff5b345ee689475d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c93ba6ab4d5a05cc56e0c7532bfb6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087790169ead078a5c45fd12b24c04b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2d9ed4d6fb361502cd04efecd8e65655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96208624fd4f35b23a00f29c503648fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862021ddbf78f80d37903e6ff7e611b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bdccba00e6b09bf7de500ff01369b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543e035750db27b07be5e2dc2976b82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742c992986db67bfb3284473518300e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a025d9de7e623aecf719cb9e4eac834661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8160aee952e875ed18b0c03e3c0210e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7c700aff06b2df8467fb510c198a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143564a9dd8891d6b9e16811e5d5eeb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48db674a9044677bbd28c0dfccf8540665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b464fa61b167e5b67688e80f627de4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9582e675a8902a6435fb2b4bd3b40b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dae938ae3ac5a3e32159fe48196b2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf829462a747333dd5061df4a19196b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660815db2f7231dcef81c93f436b3e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5a3617e165be6bdd1af6a0d29a645671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031706afd8406ec947682a4304998dec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0123142f5eb77fd1b757d7dce76073673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022aa6ed53f7c018c23308f894773b85674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea22b3254fb8b60c0bb22cf976453af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e20424544fb36d27bc57dbc0378995676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7a906e07ffd414a674a41e3308064677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18224f6329a0e52110b9d1edcea89dcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f701f123ed5436ddd680a91a7170696679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a4d6e7e6069ceb0925b222ac8b438680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec1730654095f37013c90ca9564c1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eade9984b90d8dcf3ff52b241dc736682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d84fe7bfcba62c85d26248efa2546683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa618c3a0312fd0b460f33b407f3b405684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cb29cf9597e86c519aecf601dec55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb968ee20e7994fab2a41c62b3e3814686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83b0918bdc7425d16560b3bd727f4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047cf673197eddbde56d2c29012c271688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20066ea699c40e01b74ff73bffd472689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dfd19c8b63366e3aaa4646523795f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786838fa773fb21497e2b9aa3352339a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582151c76a9caa793aca018b422f853692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee66c8319e27b48591fb798ce75176a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0f17ae7852896bbe46ef1bd2ad49f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900b25c9db76b23ddc98a73e673dfa6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab0df48d051d2f3bab99fd6df8925e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7ef62460153e419b2a03d29188435697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a132acc3567383060f08fdb74d7654698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1d4d36f4b384f3f0073b63f48f6ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cb836917b9c295c975e2b5af4d185700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628db406c02e2c27d0a5423602781cb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2c5bf0a3cc8e7c91cae27f8fff9bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c78751f9c612c75949189060422c21703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204d8c250ccce7a8fd7e3bd936c400d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcdeb7844bd046564b80c6ff7f67ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e2edc73ff63e4d3def810fff83e5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18e37fc2353247b652ddb4bbe72d4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc0127205a0455f693a14e563c2b69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894696ecfba498bfe05fd90bbc3bfa8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b92136996868ed576732bb08a321a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86607b8275859f31e24c7a1390b9dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dee41b92ddc19c8c0337a845f93d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48700547449b027d1af88ed1c576979b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393366e6f231498bea6797af5b0b121d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82273c917457b4064d6373c065b72cce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3fb2d0b2c612173139f8e488a97a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc134914851305737699bef9bcefe91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1054a892f16ba8db6f39a26cf9d241718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793adff1503799f2952ce313c364924f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8be5021814421c016202827c14edf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b869ffb66cdff6fa9e3e70eccfdb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec28b0363a04366d6fb6e7006034aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd532d32cf44e8646be62afc3866cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cf8c01f5d8df18c1c6dbc89b9cfa3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aba60606c6e838cdadcbb3512149e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c281f0ff3ba320be751edbd4aa7638b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6761c06ccabf7db1737249b727342a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1712c7ede5c7a21f6ceeaa0493f4c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5868e9376ea2be5920022355fe41534729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302108e3f9f0b5b14c23d6cb58269aba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cb2a8a371a9cabe41fdcda1c2708c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4697ad09ba1731c76b4bf2b8cd4e40b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef9a6d3ae3b35da0dbd979196b4353733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7852241956e9ccf1d360266d76cf3c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c02b67e2b05ac5f4225c208c347787735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dbb47dcd922e6b9683746d8fa89a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8dbbea78fc595a0ce313a5d77abfb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65222f70adb547c1f870ada89b2681f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6b93e54c9ea4a0ad79e8bf206664c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b4d5871d4d00e585436b923ca0cbf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94e78fabb0319e1dfd9ddec32170cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b522e096bf0f2b981e08e6849510c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cdde2613c42a730b2e865198746db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab54b4de777d36d0f4e3208f2bf4e28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428a2cc6e67351b1ea82f96d5114d0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be8ea84efa227224da5d0e76d9eaf5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84020d59c08d142bba0cd79b97aa7aa7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06165bae361b7d8bbe79a1d152e63292748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68041c704ed3bd94f47689e11cf660ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061355ef41d1d4879bb7457eadde67f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b0fd0193795ea23677819ec059787751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25467767de54a0b7aedc6a165161b5a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beeee87977206e17aec950af0b2a97753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538ef2b8d7a59480841c59882627916754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ea23f7bd1ac81b69ac2354fdb6954755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2831acba07fb8059af86a534c43adf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd903015bec9cd33012fcb4a98735d9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b428fcd44a2431460a9ea043b0f2a3f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c95dc21795088da2485c215f208833759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>