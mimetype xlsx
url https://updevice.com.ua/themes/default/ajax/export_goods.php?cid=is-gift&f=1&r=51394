--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585edddefb4fabd6db67c0bc6779f53e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c408aba02dc0375330cd5abafff972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f6b448a2cae0a19848f9848ed2e413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203e84a10fc468425a95f0f1df6174e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114287702017ac7c87410f66f1d83d825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4907ddbfc5e20c57957531e76eee96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91e726f4798575f3f65dc1072dcb047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b3c97ac8a5b74daff4d968cf558758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5c426405a4cfefb27e2fd16fcfb059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578c675ec3a13a2c9d191ddf7dc6a5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f0e0eb31c183b9344bb5d5434ef6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab536f13359ce390c0431f1eb0bed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7e3c632f8d3e54224c83ebb71a31813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918985b0588e94c27c082d16533ce1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b14c7d961cf0eb90db2e86de739ac015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb57aa00f7fbfb4832853415ec4d8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd47e88994c224355d6fa723dbce5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1403040fb9c7a69492f95c915a453dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f6ca2b9a940735a029e14299a4fc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23305158d39dcb3673c86032981ae7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030ae6773f4a00bcbce44f95bb7065221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de317e238c94c1a978c6f35c96d6a2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773a8f1170a08d12b66e4400d4ef24023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330e62f94925687c8adf10bd5afafba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd230a50d9c00d19421af2d49c6ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7b6a5a7208a4a586a37c5d9232fa426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156993eb96d7659e83e25ddb009001a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c712f19be7c2836b49db545e8e4e9b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bea8de68e156c2618097000fd8b1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9814448d285afa141192ae57741330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f262a2176057f096fe2b539bbeeac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd5d5db3ab15ff5ece1806777d15d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038b69371d26da299c41c34f70ae2c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131b4106dcbd388dde3771d5d9aa62d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6910e279719937de61785310a730c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e18685088731a0e616cb5b6f19da4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5fe92a8d3a11997ac5b8e2e4c090337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b3848f2d0b3a510bd86caae8bb66338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe0d4edebd438e97642fb2a5219f8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24e2655b3c21f0eaca77be4526984940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d9be5fdb27e391d78012506d87ad241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb9cb2ceb57618faef0e875a30174a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca38e35cd55b65df1eeebffe49df2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1bed6b9be4785653809d6a5abfff444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf043a5207f9dd82240b05f0e367687545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3db1fcdd90bfd7e4972efb894a5fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b018b0b577ddce0a5d59172874b27247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630745ed8ad3c3e6c4f53b4a4a4695e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbed2924e3026472447d2be4df134f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb015775b0c986f38002c4438ddc1cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d921de09ef252bed2d6190d25f0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c9d72f5c58e7d750616e5715f85bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060b8010bc1eda1281e512dae787b8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c5ba036dc53f1c91b1f7bdef633ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7b16307d040c880e48229effd429555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061378c16e1eb80f981129c6608864b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dacd643b79e4e8cf1a93ad297146d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325013246fadad1081a25ceb72fafff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de588c3a68f83c6a6e14c98d7b1b5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297715db7f57f53ce64ad64a7d503be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175c57d54d3bcf5d8c5489aa7480b2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba81256e169c4aa20fe14b4e7dc0d1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be6865996b05f32acbcd6de16d56bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8170f9613da1e559e61606d07580caa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09402616534908966133ef297f9edd5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ce7f3f16e7ba25fda0f0096a7cbcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6a6aa4cb9f0b0cd0b76fe0172464867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbe66806be72301db23d1f4ad00ee668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe21840d93d12f9cf7b047b5973e87869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833e8ab7d982422fc89af3c740b57bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03620bd46d890cb7eeec125cbd296ed371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1a794f99c602b2fc6030b85be16cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d0124437c5ac31d852da8e300e20373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc536f655ce813463d1815d8e31936b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da150bcc9f5990ddaec0e178ef7bc2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a828123430c96bed53f951a6349e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e72e38e8d658144414305f0d2ac62377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcadcee16e014725519902e95d44f7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcc6647a7b5334de755c1b1110831679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f5811981b285a1cce9f643589fc8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca429eeda86408af2d4346626ac619fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca481b10080e31b40c4bc17cc0a3e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597f37c07a1a77bd82a529792dd059f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea272ede3860b759b190f0020edd029a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f84f716678b92376209f8c742aa7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f71f0ade977867b7f187016761a46486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a4035023e6342891888315f8537c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7280669c15fc2c49f472dbfe0762b7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261bc30cc232768ea79227e86b8288489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe91823799352a833455db00d2125290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1fe4efd91cb275c6ab50bc04ab81891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b95be20ea6ee8e5c31ff20a7f16fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a951f78dd3f766df4fe96d4b340e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aed53226a72ed97a37d239d7d6db494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a86b367c77380dfbd778a7fc45d3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcd98da3ebc67f16ef6c226de6011b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffe83107676c6f3a23f7ecf3b9abda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5817e3fef55708339da93ef630cfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fe1e9680f6df3a9ed499ebf8e95c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822ab903f336a0cf7cafdeb6de4f312100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50afe91e2de0761b7e92449551da0ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58fad997e48a18ab948ab6f6b30577102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b466c5d091062a2a0833cd12b458c28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671238711ba5b95fd31e32f9260ec4c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0c23de37f05bbe7d58170a7bab7c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19677ad3ff672db9412d478f9b04f729106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b076adec45ed91814a9f4a6f6f4d5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516485e03769e1224481476ffd5aef3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2cd32c7036307eefd442e87e3326a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650c118398d24ffc7ff79b185681e02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a073392583777b302b60e0d081eace1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f053baf14125e984924f3414501e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94c1adbbdf880e85cc3f590af9e8ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2b289f253e6b4f0339fe4daf0df26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f4459b789ce1ea5d2e8d07c759538115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1684854730a120e6816596d4c9b72a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26e3ae0ad952112f3a7c773a371c4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7140d862c8ddccb437e3767f8d4d54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbfe547c7200db5d7af13b3860daba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16413df7caba1363c77c96cf7c0a0097120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad1af8d2ba27967662e787b93f7efb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ab7389d1e8884c4e5b564c7a1cabd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7fba60c83614706a1b69fe401a2fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230b257441ca512d93ea535bca47100124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293058d0e08d947005c999613cea16b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09694fddcd026055109464f89cf90e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc2fedf6551523b40d5d12469140be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d032416a54ded48e89a3a581fba5d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd833157f42ab3208e7f1cfd46c6132129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ab8fbe0f58bcdc327e481d2c314f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f605733081241f12542b7ab6b6de5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e78e9dc4b3e739576ad0e82185dcb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b93d6b547af004af2c354e74e7c8a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8756b08a0d8542bbc63158ae127e001134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4372d138f14573a4c787656a88453135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e8424e5ba41baf8832654a7ecf944136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870daa3ff638b4f33ac25420bb98782137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85823fa2426a6c5b29338bd84bd2156138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a346e9df71933ece58113a84b30060139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b54e96adcb2fe65f92873ce840f898140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99298eaaaa85d79f1adf9cc0b0e78f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83e33fee742502c071c487125e4017142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd98f8ea758e515f0c4481c32d9068143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74db0a17088c737894204dcef4d27da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e2c61240a9ca5414e2041e1e4c32d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90541b06479da3a831b6ba1be982fab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bd6f0288a9fa495fff3f004d8a8d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4ced1107718d597f0206ee0fb669c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875fdad2dbb09528a83ca6c8048cc3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38bc14c08d4267c6062617d6da9372150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a684d325378038fd44ce55e6d22ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479b3454e54d615e3dd960478f1870d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd91a600407aac314f8c18460cd2b32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbc5f2068026c7f6df7a02d93b787e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ba73f3a2bf2e49afe41b9ecddaa9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff1b1a920fe7d033a8f08c0efb78e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9b7fa0dcf1d307f3ac3959080af8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a3060419b237a8a3c244e90cacebd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4abcdf60110e4f11e9c3127aaca166159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909f568e1df2186b50fd37a70422686160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8878ab7ed1810c9ef920dad23457ef5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6033d4122428a0cbe405a6fb78b78f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb46e5016fd862e862719e960824cee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8273b4432600f22b6fcc8b8c132a20c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf4a286631927e346decd9abaae6af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82750c70a323f2d183cba951e8b83d31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1474d67f7ce063b9dfb77fc4c4e9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737293a3e03e62170858e071de7d5ade168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98199e95fc9343127499acfdc6e2880169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa11e4893587865fa1cabdc0c39c0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4e1f21ed75fc9638a2082cf6b149f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e026732ddf2e1e74a91d2cba8b46657172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7f00c26f61c99574afeabb3421fbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f7e2e2a5fc463d51028e760f5a125174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aebd2cf6d1a5f770be712f47800ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906782d0cf14760a6fef1e2c8c5aedf9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15164797e6dbcfc76675122eb61979177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21cb918b38721af55f37ad4350b86b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7f3b62b31109fa361c489b154c06b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab3c06d1b4eb4f17d550ee6d814d66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a5a79f04d85cf6d7f590be523a7e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361b24ac84097db303eeb6f738f0e45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04d889b99f530c1d17dcbb912f440f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c9673a3b9f5640564eccbad25df31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1872b952d8293cdda599e207092b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0f1148c4cc5cc1d120d023f4a3fa7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37541e33ae1bb417d665a95903037e85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce6deab969709fc55500cb4e7a3f67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844dbb51240f34d66812a43322a8eff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7343bb5d44232e215c027749d0862190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1da31ab1823a2b19a9e05c11a2facd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306945911bba68d5a3ca2a514430c622192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b042394d98ad01b4be29f299330ae2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159aad29ef44442c4cc6dfa700021e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d67ea25fef73cf793010dc452be48b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e560b4bc12cecefb23e0d1bd5aa231196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9619d4013f98cad9e5c5e6f7becfb97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aed6e96041a9a8adf4ce5cbc01fac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd6cb94cfdfa5f219ba9489055dcdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9cb18a79c34406f984f3963287036200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d3a6aaed1b48bdf7bc30e6729d88c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28504fd5cb2542f3bbb90e7699f1f1d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234ff204e695a84f2b6b2e1f77bad6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4441600d8ce56c68c00f2b40681beb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd2732754a9468fb3775e36a1b7df6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f312047d366800c4c472ce1060ae6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac86027afdce923eadd839404ebeff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c7af1f1d908f2eb252af5b7170e06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a854603f5c24da45615cd18f770e599209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11b5e8ff2ec0af8d7c30791e825072210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2b50e6c5e63aecf78569e39aaa561211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e57d2a2b9a36fa22a5f43fabf9e5b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e10543ba95ded12fa7c1d4db98d96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf92d01f4a877a5dfaab628db493932214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d315488dc3ab17827ce2380860fc050215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625288c6cc104ad61e96d7dea2338f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863357b006ca87c885ee428c321c7f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c23a904585137f052e4805c9f1273218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa84f239e94d9ad91ffd6228036630a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc730ebd454b7515acc66975049129d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1582954d947c7a2123a1eb3660f3561221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501481285935160daa8b5cdb146b4a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62ee008cdc7595449e1f347aa9ac3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e48f540eb61579f5a9fc688e2c9172224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb629c064c122d3a855f3625ce803b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f76949a084c69ac1fcab7c9c7092b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9671fc8ddc1638663d4675bfab29c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c45d62d12d098470d0b290a52f82f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fdd02f06b2740e30c37d3459edd04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fdff99788c3ed753453ee7ecc1659230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d70d7e9ff1f05986702b0637d6634231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c2375e265ca434c9c5ac07fd7b29a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd9c0574ae938c40577ff7c572032e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9973bb63ae1d75598460e14339239d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ce1c52b82dfc4846cadb70976cbe7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad29c5bc0d7a4962867e943eb2c0326236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8af9b8dd1e0206333958abe0cba81b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965d977a6e8c9397684952b44e627fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3dbbf77c4b350fbd4534621df3575239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb144e2d358b3211cc51b7616956add7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c7a7df7213890332fe260b6d8b103241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f30e22fc17a3d8a217cc41f5ae94a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367636e6055215ab5ae8e2a22014acbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d546a4ee6f114d317185fc755742d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f09d0d4939fe22f180b03977b141e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb9b39536815dcb9de466094351868246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bffd3db36e586eda2043db1a275e6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ad5ff6de3305377a6367a52088bf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a121f1369605da21c5e29ddee42ed5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947af6946ffef1b19c0d896c3777c7e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018be9afe56ddf83c235d77b888e8985251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573268c7bcc0ce1b37b2118ec5b2d59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b6942de5363cb296106312aeb0a29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4c6e0f7fd320c53f4c3dd353fd114254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe28b50b0f2b5304bf4730bdef9f8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ac43095fc939d09e62d343d3058a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa46a63d061a02d0a5b86cdebec144257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99359dbe29dd6cb34bffad73639c273b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe979e3261258d666c336e2b61a794259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645e9f544fe25cc83c1cdcc1c79c19b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a4e85b60432b8fa9b22f3b0686dc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13cd315fa540063a0e8c9641859776262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870ef31513a0b768dbd64350b036007263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120de1343df55ab9842a4e98dec0b0c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aad9a5063f2dac69c8fc0bb88453a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a28acc59a8db8c802da3ec730348fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bddd9b2027e63829aef48cc73734c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6b01fd968d6cb391a57d8d82412cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76352eb1a818a7efd81cdc62fc689c47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cac8c6854f76ba9a2d32aa0afa732270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d282f1bea6daed60fe2938c2ae019271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85795acd3eb91d07b783495f6f07cfd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c9f8f4d9f8ed59856d9889159de1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8cc13d8f5dcae1e509a6a9f9030fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f10ff8b2d2b2413cc1731f486d8a0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c995b64b762703d29ca45958af17723276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64f82d57cba9414f5f883ed0a4c3df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af451a1b52d720072ff0a9fe64992f2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9c23d33b7da9052664b777e64584e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54177dbeecc0c8293564b5a5f8c8943a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e215d56e29d503b529959e322a9b65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70e4a62dd6ccadf7cbab0039cdf35b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021575e1e218c9db28020268d3f5d60d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39489435166e8e9815fa5a4328a2512f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ca3f7670cfd6aee25c70fa9f04ec9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91309ddd1756c3773b6addeeb80d542e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a2b21ff9789c5ab14d284134cced287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6c45ca2a8aea5c3e201b2fc8952f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac6a5a39f688f238279c6e56221cd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b02c695980eb4dd73a1367eac7d178290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ac0a3f50ef20de74c4632c42afb22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71338ee8c3097d0092570a8b6d53662292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b922d8583d65163471435b186e1873293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2bb2f357e8b3fbbd9e587cb1b4382294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38edb985eff752d6ccadf076d70f72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21f80b62ee6059f9490b32fbd60da7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c8bf55becbe49850366004bea155e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1af78ec3c6aa11bd7257185e4384de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce150fe5e8c91b6fb4230f921792286299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113cedb712abbf4325ac7ae05ff8fa4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183a6969c5634359940efe3a02b7132301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b200782b269af157ccdeeba33ed1c12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db553a11412b7f43d115f79ea0cfad1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f46df07677ba292386e4dd21c71ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2164540c78d09215cfa83e36c1e34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fade92b479654d509245335e99767e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27c508e8080eaf7c4ba11cebc89141307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ad2e3e53a0c60feb438677f70098c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23245301e5b06c540dd4243ef02223309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6b56da900c36839ef4c73928235d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bda6b4d2bb28a89a559d460f5ef65c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa00b33fd86bf9bf82a6f9c6df33461312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956df5874372398aa3785b6803f82664313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9e2c5a91de107a19780d7cf182d6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453082dfb3befee1d5f704f2c172f2f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dca656a2e8d6035fc7e27081428d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522fc963d75ca424a05f355071b258c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688cff32d671a06a829aaea836a77af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d15f7a5eaf2db441b0f303b906212e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3bc49011d389cc78ecb5ded755870320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd9bf452764e21084b261eaffe74b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846a79e2bae454a7c6631f8bb3010f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fc088e0f44f984696d88e10de012e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cd76d3adcd9826882e063b36e14c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b77d30dcc0bef7f17fd336ab020da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae0692747339fef051e9397ed9ac33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ebf179020939ffe0eeb110288a654327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05ae5f50f8ed3034c0a15f39c90294328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aef94577012662ab1c482988e0c1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a2f2511c01008de3a811832f5b2de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7efd07da72ea0ee583ddbf5411cfa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f1bf44ddb3ba10c7193b78f02197f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16189a54e61aa3176629fd823331a04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651aaf27825ed0c63eb6311e9a863c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea2b3cf232f007252cb12752393570335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537ada7b40f57f7855b980c77ff0160336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7b86bbbf06fc69baef7a6179aca0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f252ae5d26e1e4f2a988d6be05932338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58681656c84a535f0fd788e240c8c823339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f1f2838dbd5345e19e5f6adc49228340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaa36bc51254ea6d5634548e880927341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16053dc120d0a7a27c0c1fee9a161c36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b3d813c1de5843477903b69002753343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9319642dc65149fc2f5e964623826c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1617e0ef5827ecfb026cc7a3ae33ee6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be20d67d560d1b9e56da5ce21f317c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e081bb759701f2686097042555f99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c476c0ab24c690943aacc4f04a430348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d653dd3dbb9db70ec52b66cc698e840349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b6b02997517921ee18de21db20834350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d900629f697bad018fa69573e3194351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3a9a57209d0aed727a97c4fe80053352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7648d569c6ef00189830ea7c77edd6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330cd51bb824e0a4ec4e29fc92bf4b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c2cd6c3ae4f8d6f0c46f69499a21b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8fb4e7adcdb0eae7f0ceeccad6c35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9bab7e9bc629dad138bd526fa39b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c3c4e162771ec4a7d2f9761e30e2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258571009bcdb65a89564ca536f283af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303e6891505dd85a940407e746a3a94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3994d2ebb72a71b4ada4e5785360ed8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023e114664c5cd3c565a9a06e6b3e53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d0bcff0392a651a5e12aee07e89bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ade82fe77cb82ad6f444df10e0f418364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0df1a944a62521b1327c63e89f83c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3773669643e073bc4ba64aa4a3142d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa552a855285a62c5a3013f9a2eeb10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f8beda700a51a56bd6bfdf506c759368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f32f3b24e84fd6bdf82464ede04051369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caada03263367a003e0d9e25d1792684370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fbc933960e89ef9e0805d1a3e6068371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1585ab167de40efe00b8063afaab4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d41790a9b15803e696f589e5d7aa2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf6aec863867d89a9dc2b1cd8b365b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd47f2fc46ed38f82949636f0be44a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a8585f3c2b609b5587dae9010295d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50160cc5c84606fc55fc7d37b1fd9d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4357098d1d12b83906b9069cd3ec89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c449db8086539a78b8cd07ca7117d82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c47fe51e910014b3136258989aa30e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6348952f87160ec6186e632781e0dfd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10ef1f39843167c2ebf04528d5b32c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f8303a6f667984840fa1791c675b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be73289740143a7238c8a204e6d765384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553522ef53069795cffec27cf87bcd31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cfd64c156166f8b6d89aa68f55635386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31424b01fb452d36eca62b95ea3e60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f50a59d41afb0704d98601d7f3032c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e197f220a3cd5aef5ba6575bc4e83e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31547083517a3c6e41c4b59b3dcba94f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29736382eaebf4ec9847248faefc9798391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7740e6711fb6c3e23d574bfba5367392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14bff6c2a8b96e608df5ce613acece393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ce7b699e0c0ec69e02b93dd675f25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e54bb4b9ded966350286d0de6f8e08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e4addc723e48232661ce2d19bbec4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc74bdc563922b3b20bf93dbe6cf8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2669d0b7c5f1699deb095144ad36b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f721d823a7d4e5ffe0f8ea9773aa943399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a216aaae5b2601d0744a2bc49229838400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fa9681a1ff06fb02cf6880234585f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea15353fe76f0e15525a39f567a25e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece126d7e29d57d5d300782bee71ee27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d575d41ee7c0729f8c8ff0573be4b6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d627d577e45f2aaf12fe607a34d9d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19264bd2399b749547beeffc7980b63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccfbef9037e1fa3b8ca444fb12c606407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c95d1469b8997796d487ff512e338408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477c8664b18639b1c03b6f7ce390195409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a6cd594cb01633ed6c7e6ff01c8cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debbc57c6122280813e587006a7a671411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0112cda610490aebb02e327043a32c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b68ec27044889ce272874f38cfbcd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06209a67711219ee693c4d38d3324439414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c77a1c20384f2c18d4ec39452f40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038728d31ea621e45203968933b23d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3435a172320e55cf74b0ff440dbe040417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1b9390f2dca881dc7ef3ad27d5725418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4654725935a2635c8cfb9f866e0f03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add37c5a4a2f30df336a70545fcd29ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bb7f1f5e6d756fb6612ad4ab2b221421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b599a13a7e9d5d2a9907e6ce83f6a59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f597ef31fbe33b4b93e0713fe88be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2611967118c254dcbcfe52dc45197424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f56b26a46850887e1707be7d7fdf6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb98695162f346024357625dc8af7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903327d51a369fba3bc9c38f625060a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576195a6e71d8b84669ef91ed5511a98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81863fc4fbd1a0032f43af3d73ce7796429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ae93093bcb06e6af17e471cb47a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61a09e27fc62b3d9fa614cac4746e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1cd30ed12a36e8f5f67d569c139f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15cfed86a5ceb2c558f0f2f6f2050e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d5ee25c2530f03fc58225d7fdf4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f41f73314b42c14c145d6a72bae308435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f21c31b0ef8246b7877ec6520f487436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7f334f7db18e57b98d329e617a097437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bf0f966a0d8f9b5a941508eedc480438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc384b029f40c508f021bf7f18298d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c90c6028ef47e5e92291cdf1ce1275440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a28a812e2b6f85f9f6fcfa29e1e878441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f23fffd59ab7a2781fe7aff0c874c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a5fcdad15f8b2acd98e9de74628c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717fde34122d78b0c6964bdd61c0ed6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e09ab6e0b08db937d946634b24b93e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba184045de638a67313fc1f133b70b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1b1cb36b6ea82fc4cf078af8931d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a628b535e70fa44f3ffc897a358ef25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b486deaedc88d6a309b3a26960b72449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8a787095eeec8b7e7a4b987ee3f29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad366c629d6e5928c88842ebe0459b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a954498c1e8c0f700ba7d3c9ab22a64452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca531475094cf4d1a4dd4a2ee647d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9cf68a48c441857009dedea9a6ff3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fb945ff21c725257e9e1416cc9141455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7cc088ae879307f0ae8971f73bfab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e54d1b18dd9a89f5387ea08ae3b317457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0278c4acd1612d7155fca6c30db49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f4cfefe3cadfb4fa7e08cca72467a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba9efa99ccd84374fc91eb1fcc232d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e4c9cf0a1507e025815d390dfa678461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e8cfebb31fbd8a0dfde7e485b9b6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47193e4fad6df489fb5b8e0be6a9cdf9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebc7fc262dc8d865fe4936129bb541464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5ba2f7c147b2a4060fe92e27ece95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397543579807e863c102129dfdf828d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707afefa8345d535589a23703dea1404467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd09a90838f8a9ad8300501530b4911468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974dcff479c8956d62b861574788242469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879443fee9ad9fb925c9dbfe071d449470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7518d25e39bade6e1908b3f7976257471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3505db2d7a768e37d7b4958ff55fd87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dbfd9770c40015a2f154dd6136cf4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ad7392ce73da5c37d0245ab2fc234474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0927ef6f8797d500385d916cb0088475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a003714a57b79a8d9844f4933fd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671835d5eb23b5a27861de45f381b720477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af859d31e7be9978636251b2fc1bb93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf1cbc4c65247430db52ce9149155d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a36565ac9cc8893d92f8f364ff51c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48585422db6cb182c908751774e4e889481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288724c477bd8a8ef32752505ca6f3f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fb53338ac8ccd91ae874869b5e4ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c9afe91e8b46e74c718772269e7b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373547a6fa510a75eb590759e935b8d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a90c3bc47145a808fb89724f9396dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182da63bdf6705e248c29d1f2102db7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c5cf847218e3bc8cee203bbcc690a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc799e6235c1ee495c0aa823ec573a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed856d7a56d59b7225e05fb4828118490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01df6a485a57ca66caaf56d4487d91491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef276e9b4a4289e14eabb5d231013ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd5a9bb48bcf63dd2ddb8ba20562ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa90c705bdf2b5bc6431e105e6de786494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ba25f097d3d559b77ae5f6b9a3393495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa832dc3910adfafd095fdf96023abdc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8fe185d68b19e8f283751d1295504497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77759cbf10f73e5f615ea61c14ad07498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d22851ec0290930d6ab33e870886c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279c05fb1a77444b23eea668b911cd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9b9c7bb242cdb92b68d462be53d51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a5e96307ec1f16109fa33084a6345502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6fab9e0d8c5c6cfb2e1a2bf2d1cdc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e486534a06104abe10256d54969aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8562d187149d20f86094ae94202cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d38d82dbd12738c11719b808b69ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eea161f468fadf83f84b72fd706e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aabd00846efa180b8a730b97caf158508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4460c0b204599f044a7a210b4b39a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0016c91ec2f9a57b6b9f638841c2640510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8aa3fea8002d462e02e968b488de0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afa3d92b202d950f13eb076b438341512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14773244ae7949392c0ab7fd89a95513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa084e5616b0ee2659fa2b16dc037534514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55073af013c33e53e05f3f3986f8aed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ceddb0a147cccf513934ea5c60230516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200fc2751c51ca165718f5c3cc2bc1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5a2af14fa200aed96aeec7baec5fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d716f9b25e4a969cb6f810a402d2ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b6e79e3ac2b0ea0fc36ba53d3e824520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a25a5ac59d7d7a3bd1fe49ea4e028521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd622ae1f6587d7316edfe3f566415a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0003b9d35c12d49fb2ec34b5b689464523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca9744384a9746bd8e72319178a10f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075ec132015de0026b5677f020147ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cb48a369246be6c964a0ae67a3999526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873c5ba6ce60c9c89a3f72799653c19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43519380a8d69b34da0366a56d8728f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9aec626eefc84ae9a61bb2aa55263529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90357a9458fb38e5cf226d5eb8e14829530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f4ef32a509737b210f1e058ea7d96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439987d5798c20599796bf36582c22e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0cbf4e53153035a49e9de422850a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f61d8fda510550f94105584a6e84a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de08faa30001ec80d0d66303b9e34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f53cd44a9674d344ad38c4941e3d27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e0d60dc77fde7b05c1922f2a95ba8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567a773c5335345bda3f5154b79292c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4cbb6f4e5418a68f105f6658773be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe5039c644d617106abb16b1b629ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f782b6f5f9bb1a9598072caa244ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09747eb6e864ee0bccbfb4a11a28afc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43770299f3e69d5adf8e648e815a7517543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bdfbce4f84e684416186f2b674576544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7092712c0ad00960ab71629e36ae54d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601ace0cd2208af7a80da439418163e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9358b686ad7111de3d0398fabdae51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35b904bc245fbd2c8d8f39472a6c01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b69b1f110ff6789923714bdcba63e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf05550940d947bad82652c30bd7267550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79877f41885a619c1a3999a19b4f0e30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005e17758c5ff50ef2e0c38935e8cf0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c1aa6417edd7e476bf750996afbbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756f3a3c204b9675c99736d92d15be6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1ccae366a1493081b4882a5a420d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57953f272441f8faa4c5a18378637a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8679c579e681fd5085a8847a1be9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cd42522b52242eadf58552eadb160558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f9b2057c314284c25eb0baef92bf2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38177d6913c7adaa75b484c27020d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf390155f132dd9d1156323d214256c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea831b2ed6778a742485052624175f08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745e90145d20b857f2ebe35df52ca87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db70705ed90e4b6151971eedc2dec63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02531031d97ddc2b9551120bdbd7d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad32c945fdaea9baf9f278ae674850566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabfe57f44e4bf3e78ef7b326259a4b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4224774295d43c9027201db835af82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffe25353150b5443960ee017260041569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491641ae30886e975da5379c775e136570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6eb70918f6c46a106d4cdc7b85488571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bcc8b115fbbefccbf7553866cc0c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e024d27fe26fe2776684599e19a1be5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38be20db08405ea956d5b1e160c87bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9378e512ebfa66a0e65d6d5d050dcef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d039ed1a56ff845713e312bdda373b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bfe50a49fd4c2613890afe2661faf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592312df234bfe61b955d17d513faebf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52813e48b628d5d3e76971fd011d61f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac982c4dd7409e08a9afb966143d4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218536e6203246ed32e96f5ea7a2e62581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9209cee5d18ea512e3b8c4acad45c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006092cd5e539c217698eac189e0e81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f81e49f109965ae63a5c1683b96722584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab24b9df82a98fb701f8637d5d1adae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4b71886924cee578d1771b8387388586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da843298ae4ee77bb37b68735f5ed20a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96eccae5ba2fb6dc7bd3fd6474114c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4947ec348f6cc850d51f427afaf956589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f6a452147a0ae4cd15f428ab8e306590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e43833dd295afa3f68f58e070209b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97827b96cd194e54917e95f8f4690117592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049b93a00e4a2ed8b3e36644e752003593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b6a4a168c33cd8e3d676d5db972c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee69ae995f13b8aefdc552d47f9a5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b077ba055211c040397dfc9215fe93b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da766897ea8f8889eb688458465053ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42a097f0d568aed6c73e2371a6c392598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80bd748b0053592ccf1b941a69df4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f783f8e240a0c80257b0c4fcf72f15600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fd3e4715b332315aea2f18b101aea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0496f7682d3fa9d4d37e54c080725602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986f84c531a757bda0262506a518986603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db524fa63c6a3a7d51700334efc5fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16642c5bc13387e14901769886253c7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530c45d6aa0f32ca30f0abd212b45ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829c4740097cb49113b2eb40e293bac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad886806a22890750693361928d4d865608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865621cd1a391c1131396aeb69d150f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aef3900d42f014102d217e847ad192610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd173465ad82798082b5422920ee69a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d477ab69f325117046307c1d9bc11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180826570632652a9069021d90ae7a9b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6b7d8edf597205883ab6675a2c47f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11bc824017a498d31596b32d0b05ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d6a1e4cbb6eee8a41fc167ecd7c70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ee2a85322de4f614518776fd7b320617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157fe629f0a55af10d86c59aa2290c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f5fbffde8e2879faa51b4c1ff3cf1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ccc35b9b6c8de8d1886e148033475620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4d9f089fdef9d87e2ea22bd587335621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f926b8fae0154d739ccd043b64522b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945be5620b1f23f468a112009aabacb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d669c4a760ed548655df05f44301a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9346996aca6cc8f11ec3d851273899625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2f75aeee8b4ea6ef6fd6afcf12134626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47f42ec731e0c3c7c130e4118729d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f11b4190dd22be9d10be4fbdfffb86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ac638ba038a19d56be18ce854d3e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a3af46ecac8b43dd0ad76c45f5b38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcad2ab21970607da144977ea447624631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865f347a7e73fa16195a241be3e88fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86791445589d27b972c0a9e4a3fb95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066da47a7e5e09a7eb82d300a96febc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dad9120423a621d56dd9707d35574635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627e213c197842e2569f592b6fb75c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d18047af41413d19e72a28d876681e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016145232cc00aed3acfd540042321c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e17f9394c46b36dee36e95bcd349f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82f212988848f2712a2b95f2d25812640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2a06a1cbefef4f2527c65b9e082b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703d2a47a4efe42ca5752c8cc8d9f16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355a842bff6ac3b6a7e819d03bd8af6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336870c09e857b87d4410e3b6914394644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17553adebf4e745df95756b6967a3bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb759c86f06fc8ccd9d276caa8d0d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdd701d91682e92680700ec5cc84a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dbeb4b3cfee816450dafbb23b5c04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77becbd3bbbe1476dd66333dc7bdc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956306c11992322a4d50ab9ec3d0821650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36130344af408d7ea67f3274751d5c35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00d6021301f28b8e99c44576aa2b0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a7a2cfa22b0fba8b2a933ed5e1ea6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bc8bf55b41c3652a0534be4619265654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d14d58ceb11a48fe0a9bc6b5fd925d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66bbf5e1e29091e77fb7521864020c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d56f579eb76cadca158174266736657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca433e2abaf6a0592f9ed4d17cf5b8ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfa6f578b032248ddf2e265c22662b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e00ff1bd0808ee1536d848583657dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e7ecf83447f26801719c56ef684ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50fbe06e6e26ff3ad8e8780e00d374662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bfd0cfc7d4cd30a1021dcf5e1a2d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d5933381d5a6725ebba9010d845bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d0944f85aa87e75165677bc282253665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16255b61f0a36152995edf8280333b93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d78afcd19e1fa0bc191d7bea8684667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4ca16bf9b2e889707afc5ca4750ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaed6afdfbfd4525a85ce7e22d7edee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c776969345cbc91e91b606a8577feef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e20a5283d851460c09c411f9ef9c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafa75301657c12203503515a33bba6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f92cb371173f2817863f88ec6fe6b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ceafb525431095846d8ebe6026108674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee853e84f741950d1912e0e122b97a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34044a973bb6d2c9e635f186991534de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f636f055acabb3ac0f57a1437b8ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bee7a04ae8f9a47ea81d98fb8c2a2b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375be5792f98389a2de81fe8d07e2e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1052156287cf4b42699027750d868680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f95b81cdf8c800e2b98d87367c7b34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b549438d13c8d40c30e10f18f382c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9526e2eb338fd7fb0b5c9da7697c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d422c5b0c680c9a7089ab60fecc29dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7edf6b764ad3116afb2d6fa9d27186685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ce780e1b911688369fff4e313e6e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6978bd6a17a7fb35228b0c84124b367687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955f1bb13b24274aae0306c310823f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb410c890e647ff775254446a5e2937689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f18af90d4172d985a4758d55a1874690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fde0eaa929615a993a70b750d0b52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabcf09890cc660f9bb12388889958b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ef0bfb2dc5996a2c0dec6dd220210693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b152b370160ed3b9b78b05f194265e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e8ac2c2168d0ca628cd0f2848a3bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6540229fa37c4d3d09893d435cb40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8f09558d55161ccc7a514ff58560d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ec715f68218a4f24e2dc2856f8bdc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0dad70fb920144013cf7614104fd9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f2a058107a87209f04c4a5d7b5e7c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3726ef7365224565f88000dbb1e062701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf14d73e356f3e82f6e959933cb341702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f7ee592bc109e2061562fd59f31f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc886f2121e3ee971b4a796fac1df6f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feb059777d59046f8563ed5112d71c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f56e81302f627af5962913a9d07634706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334a2624b4dbde4e4dad2df5d3bdbbb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bd7eadd2e16b537c1b993e0d31dcb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ca1337a6a77319eb6dd34284ee641709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94bb779bd9f01e1931b5c1bfac1d59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdebaed4d4fdd04da40256c05b3bdb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e576677b38414765ec1da518559b21f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a403d7e9848f22b22bd753f6ea54be6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aa519eb8afa60c30a688311a9124c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4189644cd8612ef2371b7ce434e2b09715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e422b378be5b7517b473e0486714a78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff84a36edbcc44f536232d654d13986717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141092a13f885864bda888a65cf9e23d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95db318ff88d1e2a655e13eb8dd75d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622e619b68558935a0292dbd50c535c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ea91ffb5c11b53a60a2a776ffb56b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab801a0f8f2ebb8026052bb4b8ac43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0c1ae0f4a6b8aea2cf7e56b3bbbf1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafc8e52bfeac80f005bbc57eb90138724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33708fba6c857273008f90f5a381ec8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a175517af0b87c68a762940696db2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f7c4b37e3e6daa302372f7396df39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680af3c3ae6f60f1865f757842ca3e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a80cbb38c3fbf0d5ddce068357ab8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e318269d673bddfeb0be00bbf12ab0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cc5c3d3a203dbaca2d63562f7f396731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d5423e52cd8de3e106a7f70aeab0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180a2121abb574b7272147720d37a6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f0810caa8b9628a54e49c3bb762b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d35d4514f25045f74dfa698debb757735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5d9e35942c043279ba02a2f25cbb3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b7808e822f26763230d8af351ad0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec21568f9eb00e9362ac6ca058e57f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9ca8b228f23cdea2af94104d09818739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283629b6fbea1b147b854cfe31edf7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448fa2906cb2052230b82b2292825ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb9e331bcbcabb1901a7bc6a075895742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0f9fdabfacfcfc589b19fc53b054c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b9f0673778754b09124896d137c5d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20775f276e53f23778fdc14c909baec9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48e49765fd34ce9d24dadb318423bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2912e180723ee421bd836299867c52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cb02893885188cfff154397b66953748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f293df61fa16f9709c738ed6b1f6e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9ccb90f52d6ccb73022dbdff63b18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a5d9d9ecf2269a1c91a4cf394dc74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6c62e0d6a858f865fa39178dd6130752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c44e3738ed91283516bba8d4c76e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34dba8819e4eec3436d674d7bcfebb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4139652ce5097668576b09079e55a70755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a3377917ad7040961b232e07c81a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0ed8a2c6add22e6908ae87b2dd22f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012ac0dbbc87ca2f806241d30575b53758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6e116812ed942d1bac1964228d272759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dabd56c97f4c568e60fa2e14b61ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aa4f6d4c1b93c4849ddb4269dad682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e5d310e19613c5a6f37cc7d84d0eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f996a71377f810022775c887092a154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259e6ee5c3f46ee0ebb47b0d59ee4c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01737a8f3bfbf4cf95391993a150986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994979e9e282dcd6c0581a84760f5bfd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f1b521077040997e6d7c68dfd17588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcb5031ea979ec1347cac1c44f0b459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb17a84b0e2de43c07204f48e25602110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1a86ee4654a5b65a75c81a94e4edf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909946bc0810c3310805f0d0167e03e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c73e268ded8eca1a4c2813df4d4e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104b595a137b2038cbaca03e4f674aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10e2e3af8ef2189cf0447e4498087415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16266409aa6ac4b47c8e13ad4ef047d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fde87bb2ffda392b8a73dc6cf583317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f2ee34e6295eb7ec6559ff1f0763a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf290fcbcd2b17e8debead7129fc62419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151fb91fd6aa52338c1f5ba6312e7ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35d930cdf23559f4ffb072739ad22921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca417c2e01cd597b84cb17b98565044522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3098dc7c62d1385d8cd1033cd939ac323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd9885aeb0f268d62ee2b9dab41f5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec825db4654c6c375b97bc4f3ec421125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7f17c83f72743eb0a01ec70252ddb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd70a6d9e890df0da5ff376e57dd4a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b6445cf809b72c62665cddbe9997e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6466dd64e37ce70dce7988bdb22f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065419561a5637b873d8ee7ba9d759c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6305ad98cec94b2c8f0dbae2ef92e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817be6a21c64f90042bea9f45b38a2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99947119094c4f089ce990d73eb2346c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a501806278e039dfc6df8fc346a71b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cc7ddd3860c27ade269750f671ab335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf84ecd91bd157a7f1ed45771ec81f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9347053c20d5f5316fe93f4595d506137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d184f78ecb64e8bee21555b7788fd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1e1117d0bd221d6c143e5b08b952f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9b641ee884a190c5516c66a5151e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935654950d0861aaeb0d851d5f87a54641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b446ce2d90511d7e597849414d58e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76fc151a8928e09825653d61331bdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13ce54c0995dc51a7ca5d0242555ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e205b362700061b4ed53dcc4226f9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5ac4eb5262d8175e783dfa431a80446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f85079614cd2a04e5207b6dd1787a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5abc2eb69eab971d76e88b8df36bca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2c2ebc8648ddba7fa83643c45227f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d142b5a928828fe81e341ba5aadbd4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24201eb23f4937a3d87374f2151504a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b1f4fe9f6f770cc9e5d0acd8b255c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559e491d3f864d13863a7de313d9a3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b211b94b70a405f96ce6b6b073f5d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a09fc712777952f8c7d37d419b990355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faffeff9764cbb3344c78daf167ed356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512161ea1d78dc96a4b0e57f5012c58957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02821e0b4eaadb3dd17cfecadb8eaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b44a5b6bd657cdcac09c6d9180ebb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37bcd4eeb710ff9156ad4e8f92b76960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf5fe26907642c8caccc65b0dc33a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd94c7f0a9b7ffc0101484e50c050562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f91d8646f810c618d551ab14e12ec463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584ec674d0bfbff063309bdf4fba49364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4a981d38f973c6f41e8bf2f56f50465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a051b28fb73b05a10fc9ba5dfdc76766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9a4fd0a3a165d9594e98d5644ab4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855b26a1528691f98df3631ba5a664468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ec708ff855d2b09977921e0ca85b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb08d8280dd25b09e5f0b64085931e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efafcdca8b1469196fdbdcd9d75cf7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41139bb9d965959fca2d58658a0bf60372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ab8517009f1789f73cf868fcf770173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4366bd973cec9e7288b5445832b8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa515fef361e1eaf0297cd79f910a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fa152005d9c9fafc3d57d6dc3deea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7872b2c8adf3e3d2c0c182a8335c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e049b0c44561e510a345fdc7aa06e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9198122997ecfb4ce5960af1737b9a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04799e6a5b85153f05440c562bba0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc9875df3cebe1a5b1f00ca949eeb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441564f10fcc43036fc171b74bf2be5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa11bd5e252af66a427a7fd4efaa99283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c607329520343ec3e81f8b2c858a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab516718a4a06eb021f55df4ab9701bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45715cba33793bc8fc35a7f2ce013e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aefb57dc3d727e4ee9c7687cf06c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab109489466c1de92ee79eaa0d298fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe400933d9898a7c6530135a0c866b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982cbede9dc4e2e3414e613810f8dab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea290e47be8b54c3ae93c9c288a983ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c137f8f04e941d02ef07816b87f5cc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd395172c870298313549ca0e469924f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dec43ce9c8800a0c67fec05e3d61494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3fe707f77f3d87e3597d22e546ff395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30d13c1c0fcf9ebdc1054c51ccfcc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0936f15b8a0feb08831be76203fb08697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006c4d15a30f6accd7b663bd611ebec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d300b42be382ef31e07a25b532cef699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae17c7f363bd09feeab1d37c778c86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693d085d718a8ff68a3994104f1b3a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184cfa7f0bf4dad7ba9841119a816a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23399eb49a9aa604cb26c8207bcf5e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e2c4c66bd2d1547f01124536090e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65df94d402645dbdb98de2444c3773105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ee5bf6abecf0f1d417a51001e31ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c50af7759397532ec4e8d36dfb945107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b52b169eae7fae8d31190b0862ad94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bb5064ccbcd28cb321ae06c17eb5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4bf3ec7f7ea30eec9c19e90421aea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d695defb96a0666963830bea20183111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d30aecb2d096fb23bdcf757ef4cf4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb3220a7f39ccf304e377307b0e9c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11858fe137e848ed5bbcc7a80214b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16b59c7a91e30497548250265a00c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a9fc2166ff4617c824078ff270c68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4cdd2432964c6b83a0bcc3f6af6d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef1c8d08546e1553f14708ce2656b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12458a6a39a24ac77a38fad2ebb53e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9311690a9b726ac9762a6723ff75ade120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52494e4c09246064010c232b8511a1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdfac066fcd3a49f6f1f83fbed8f9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342db3c997a0cc56f4240b3fe2aaceae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf76baca5297414c0c178855c36fff8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a0ec421f4817168a1076f078ba37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15847dabacce659a40ff6cf7982b94f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060e3626c4c360a41804565316c46dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5e4bdc0a018d74c1a7b8b23872372128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d230f081a0dc917812e1e73ffd9988a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960bd69e7afb1a46d23834df3c4e2be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c078c2cfdee70d25bfcad68e92e87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c378838fcfb4b5d2b452f21145901f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047206196ec76ed20be7ba0661e9c93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b84e4a935351c5077ba2deb03b3d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2caee74c3ff9eb86b48474a576328135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60ac8ae2de792c38e31ac5a536a2dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d311106f3afa7fbfb1c702bd06ceb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761437c988fae60e914cc0bbb0343409138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d542042f3f88948037bf44aabe930139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69711fc50ce4e092d4631f12b702ed35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c206864e94ee7623c3c78decc20fe3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9b391e7c263b672f026a5ad9715ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4feb07900e60410ff5d7945a5ea678143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d1199635f0ba809dbe5585655f730144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def009c5c93c0091db075fcf34b315f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a02b6d8eae95f3354cd4744c8bec87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e82e964e254f9caaf48c55773aa88f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859e684764438b7bddac6dda40137c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add4e8518cf04ea8a408eb42e2bf16b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa3b1d2a1e0b4641203c737d10034d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589de1e28dd990ebc44d4b07a9341ad0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27376bed340f385e0bc01e1725d442aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf34bf26c8b0d0439e51d26d26e4ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d6208fe1c8508589fc0ab70b45175154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417026ad20b12ac2c806f524a403d72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62039e1ad53b85c174e152f4a6d68866156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be899f13ca07bc4e8c48e60fc5d33cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc7838cb3048423050a152b220e0c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f42b60878aed24fe632780dd4d4c81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20445493aa9fe671b33a22db605454c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e862931bca24b55080af9fd33da67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530f407c4b03dfa95e1e33d2f0e453b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2923ff2d76fa9cf5e1a1698cb7d6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10284fb20248adc8e9703554af35b518164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ca166909a1ebe1ad7f0c33b67678f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc86b73fde7b3a61847b801577c60f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2a6a1c7af6c8019356eafe5d84cf6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417b1651fb7c612aff9e87e23cb5220168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8882c1eb3f6eca3c735980dc9cd1f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c969da4d9e106221336db03704b0291170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eebe0df9cc8db357fb565c3f3fc316171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b708e9b5d3c0055bbad476f166bdae7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45015f6472d32c7e3b10a0366d22d4f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fe27fee083d4051349a48b4ccf32c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d118fa61bd16892b27b69c837984790175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335beb7a7370ae42073137585cd39ce9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c2e3f886b9e308eb3222ad26bb09e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dfa151b9aa26826b22a4a04e9f06b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf164fb032e9ae96303fdc703f68df6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32167a1303eb5ee19c86dae70af6939f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f86e6a2393a1588631340b8773fe1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612e0bcee31c7da64a6b94776e53948182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b39a6f7b97b14e658d33b420851e08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24700a7d4ac01f85fa6b0fcebadcd5dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e01856faa0e09d1307074e958ff83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0432efe64a89381d934b790b2de46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e894dae0898ed7de78b828c87f6446e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f73863f783da7ffce01cb9132846b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f4c846478002f2decbf6c8bc848dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13061101ef0ee0c024a518c6ed2d3828190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaee280ae52a329b5de9916de554c15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81f6913324825dd4c0dab84bc0d253192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d056c1686db57f12ef91d22f0b397193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf5e8be7361b66d66910a1c6c437c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b50359446b329e42fcbc2cd4989817195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63656010e00c5bb4b4f450c210f6f0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e98c34b6b01d97b87e21f752f63ecb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115740c1c9e7e05da6b7a2ffebffc1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5220d2fdd7dae05d5e58969c74839199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a99aa3fb0cc4b1998e2544f9672936200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b934b840d0b8be09fd9cf571c5384201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d8aad1735086fcdd2c58f3bc82cbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f88f580f7d21dd3cbe570bb9aa68b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb2a04fc018a4fc3ba1f4300d4d090204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3854ffda3ad31f39b95b52fb1d51ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c9180c7a1649825680e7aebc1f2bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2d31dea59c01c7f6dd7f0f9ad2f0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3084a7884b528be88e494dc9433c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625aa7c1ffe1894f5f27370e3b06165209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc40a8653d953c56bb6c0db821e5ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af54c7aec055bb9d228d82c1ba081c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3cfd388ee8a6d38e9c44081480a09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a06a988520f7c0314d89699e84212213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9b7004e064673d6c14c5f24a58dd6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78a8af3cdf9cbb45706d0513163ce4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ab1b3c83bdfe956095dbd5baa3e64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f8d56407e46ca2fd9cedaf3d9a1c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14ac68934e91b979754071cd05282e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d066b39c65210f0df46dd0dab4179219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d63e8cf80e8c73ad437bad886196c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104ebc0bd058c5af574688934f8fce4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09d477d9297439d597971f20d08c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b90ffedf4f527c468d68f6a86df24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8a938393384f998cdecf1d8d9af4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501997d7514782816b6f4e762fc5bc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488ba34b1e5251da833ef79bab31644226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80461f976182a0706189b033c3cb0f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83863c8b6ef0b05c950b95d25b179b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8b20df63c9fd13613e1e5355c656a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34672d94f7899967f6c0b32f83213e30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95f633bc591326efab5a90bb302d0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41e4279a5b0efd034a910672dfcb6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1609bf45e9c9117277cf8e826959d62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8595f371d95070e66cbfffb5c269cc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f45b2156dc194b57ff38266a25da3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaebcb6acc6f55dd643f9f54c23b7ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33972deb9e7b714773e8ff0634252a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833302f3e7fef7291ffcc5d02b47fe2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695422cd6f16b3c3800b558e7e885435239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b82faf68f922ca150c79c13dc0b207240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5224b0cbcc2bbc7b2a12f6f7c178ca2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a0c6fc7fc334955d046c952797f7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f797e6bdc66ba0b63d3b36769822a72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe8dc5d967a5ae5e64f81e1494c67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cd002afa55bf28169c3979d543f70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc23a13a2a7b576f7c9e8fffec93657246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd55bac58d4c6632b84301a2cf7dbf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca26584f1205118442225616a822b5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6c8c3c7d5b3bb0c032d53dab8a75d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17e5da542b1dad8bcaabe7122cf716250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6db425130eb92295a7f40626c7356251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baace89b6beedc1c7da1e8e4fb31834252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b864f6c83009cd5317811693349d39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e2cbb9e45e0b941272998b541a760254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840d677299fdcf3896b346c172c5313255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf6a4de632ec87952d22b090321e33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45eafe5b618ab395914eb162d04611257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d3d151334538e3a6011d04b6df070258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80274113c93ba58cc10eb26ee2a65b55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee098acd3f7a3ab4b49d26ca5020669260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba6caaa094d9264cd78459bc2df0ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2a4427689b0bcf4197c5e73ba64b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b279d64e927ed0d30e051ab37ae696263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefcf8268a90d87e3a4fc254a562d4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa28aa8b4ecfd52a80b5a1c3728245265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de93c358e7b7ec92869df559e3595266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a9a48e252f6b82e6e90e66da8f6e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cca57b8dd670571cf4e500fea77828268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582e3355c139de79edebce52086b80c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e7323fb2334694a40d1f910ef59ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f3b2f9a9a2a7fb6277e1c74fa27c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b38ae123b1f5453567c09065acd19f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cf9ca001a98b740f09ba91ff260fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cca50937b3aef989dfc5ad6802385274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e7920668a1cf83c150ce54693566b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6d3685e428132377eb46138b073bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123104a9103e5cd4aef61badb7975d7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126251e2eff0e0f7720d181fa4443c5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc1e1cc94fc27612bd6ee1adb80f36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58255c8b44157e06d0d659b08182e21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfb27ee2f15e6e4fc30d85fa142298281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e966d6b2dc9094f04e9c6fbaf38b4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ee941de3fa5a4c639ea19dc6052b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1eb360304cb3a85bbba24fec6197f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7cdc3e87ac96f15565530f2e95953285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc566caed0e55b3f1061f4b1c3c438f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995e8ddedb202124e430288b2beca0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3366562bc57e627bc47cc9cff7969a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43d28d7863ce1ad5387f8562e0d979289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a652944098d4b390d2390e20172b364290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23224f773b4d27fe34cafc7bc2581d8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba18da0b83dca7124095b5c687b9c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c9e282a4030d06f87b36305ced616293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca1f5419c61dbae404f2a1bc25bf57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06acdbfb46d705ec257b85312bfd5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16b50e50be76b00ad4307d5de506c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bb4e92998e8556ead183f2bd7bbcd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eba08b2c2b741065bc826cb3397eed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396ae7c6b83b87c7dce948776ad821a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078f09e42132e336c0bc632e9d5525e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda7450fb88bd4e0067218f2b5adc9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce031f07c4e72865c8301141d89891302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701155738d87e3d851e4b095191d316303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82d36983718279181c6f2b1435e9f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abb0f88d2b216db123c03e973c7146305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc4a567709eb4859dfa1846b8463a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658f2e915c6ea8f2a9d5c270b5ee5d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3399e7c53c9d14d26802e761d3926308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476bd17fb5dd5f304cba4329e11e213309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630d73efb1fa110fabc8a1b2c2e3bdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fb258022dafd79c52ead927416d7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794e3ad704309251d3346649db9ee56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b41ed5c686e078426fc8eacb31d8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7947ea9ca280c23b81a1013365c2e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc5538ac132b2829b71cb41bc81848315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f439764f18c59643a0c5c1970fd5873316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4593aff75c71891d2f80f72f8b7b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36526696590c8d0c8a5c89de8bee72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1452affaadba828e1a2605c7682ec85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c362e9afb27f88cd2be4749a0429c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2babdcb535ef29bf66ccaa86fbb78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e553cff8129aa48155d21a6a7fd7e9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be62a0f6d3fa8d02bbcf5fec13eba10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9404ff82560881660bf29f33c509a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33237062f5913df92042c90d39fe0b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23fd33e73399b39dacfb45930a8487326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f516df9dde0c473d643ae17eb9c17e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238688c38962cae3be3b30968d63595328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e682659f4fb95507333eb88f83a84af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eab99567397e9143f7a00f68845896330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ed39ca851a174cd922286b11b6fd9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef264eab499c12b37846acaa41cfd95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb722cf25e803a176b05753f4359146333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bf9a8ef9c08ea6438f4815cfd8d0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f7353d4ac2bd8408269dc149b1a5a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354fcb1e816e78ac25d35fa7b3438f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab572d62263c4d2aadf95f98f20bba19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4620d8373df948fb702ec695c9d850338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db862cf66cb992d33af952c5aa4cbd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68688c649a159f523f63b1418ecd22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e095b76d013eb6316b4a4673503cec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534abf4ce8cde1d7d83cf7200ad5aa9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b659bc1cef48747f35c8c831682115343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fe7e24ba9304cf2b114ceb402bbef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aac203ad72ed30cea8496dd136f0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6734a41d20e6ccd66b1eb8d1041cc40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d96e0ef67abd93dc4bc678e5adf007347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74b589a59b75fdf64d21c53d63646a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9bb58314f19989f71faaf749d21ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e77e27154785286ef5bfe2821fa48c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71e36609ff4e24fa1d82bd5bccd462351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147fc5c66c5337f5950160d345f7c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92094ad270028a0d998f8782c32847c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c51de32789d5a90ae0d1e8b687abbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdf09d9027aaa185bd74b9b8530583355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e0d6427a9d554659e5edef16f1d06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c24f9633fe07d45c519fa6d8b2dacf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe8f437fd723e12c030384f6dc2c2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7763ebe865399f601085e20ca3c0b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad589d063119eb97ac93199981b7053360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40401e276c2a42a1a9c111332d4192d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea70c94ceba8e15671bf3cda8efb63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6238cc51266954f0fc222ed4c8c09a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4db407632732a183eeef0eb64a095b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6bd32c9e72ecc54a27dd387cb5029365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812172578e5eb05d41519f43ccc8ab3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a0029bcdeedb22198e5083a64ee59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045a2e0cb8d9c0e7b67abb159d524e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3a2aa946164b0b42d10a380c7cb9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3561c38d4ff8e2b46349c33fd74d7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dac1292e48e71696b02d8673d831a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96482f99a80adaabdd9a95565ced2952372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ceee849741e01aa10981226e31d8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781912bdc552b43d54c3ad10c7b43b15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c1c21298a73dfe9a088889ec0c302375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fd2cb88951fe4c0d58d33449f7c28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a47cd364c0c1e8040cd69e01004bdb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7992b434937b7e63e6ccf1ffeaf435378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69767327e6925d2258e2c7e9c9853461379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fc84426cc022297e1e6c6e0ad9c9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ec53c5ea99297a4fe2ec0385b0d35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42644f7ae014773f0a8121a6d5701ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00fad4ee8ed76a854d7dacfea08339383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641cb066977d00484372a44931d56c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0f8e623f7219089b6fd6dcc0fee02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959511029c902504a61ad934a01379fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bd79acb75851dc0e4219b41ddebc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320ce310d37ad4cdebeb937cb8d2c78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c7618f5b849f368d1bc25a0d9cb23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa43772445504b1c9d16aa29dd699a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656233eb6c77dcfc8d4b4aab58bb3e86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6207ae6fdaa445133dd74f09c41f64b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56058e5780d163cef31c040911338e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7031101dc23764419e3d8094f3edfb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de9a8bdcff9d96a18a4fa4258449dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b316862bdee967001dcb0f52c439a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3d83a13a9b9a9c91fd856188c20a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a5098e5181e18a05c4df4e64463a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cf127a3a67347ab06f89750116f8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99212a749dc2392c99548a873c1d95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba802fdca4bd4669daacabecbd9ad341401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060dff089fc3bb17be7c7b792f3d85e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1364a0238ee98ea8ffb8d935b4919403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62651dd7810ea3aa58ecda7d2af4662404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf4f584bf0e8735651dadb49359e5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cadeca6d069cfd3ed3a4f3d2b3b2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafb61922e044a1d547421652b37383407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23afb4ebd04928580711f74f533aa2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67b0c5dbe06bde2f775456ab6dd4be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce57e8ffcac831597cccb10f571a019410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02551c6d16eb8b6e8408a44c87620981411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c1b46c79db2c2e27f4ad5bb2398c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a538af07ff814f91bdc52c1bbc0b07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803573dc4cab2aab0d7a90065cb737f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef42dd1fa084da19914a54c6cd29794415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0d2858c12fb769b29d2bf21b689b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bb81c11b234f9c880d3d4fe6407e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4283d6ef4c427d8553e3f8e94b06e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eec5a4e4be36969dc3ba7b0085b40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a281d2ff080dd364f6b98b48ae77d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1af16223a7358e7432f71092c0a5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f93160a5984e90b3c888952946665422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54002301e6b11b1f9a7bfb6ad67fa80a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b7c27b10570bd2af5f1f3d38a097a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba34472a052105cd1ea0520d45ca635425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e54192cefcfdecfc814ea6bff3245b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37bfc976ab1917b01d6163e7cc0b07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda8783d6804a00210f373a12381afc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd916b2cf39813c176ca02e6b6529a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc65954aec0cef771bd873ec95320b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e94ddee04a00a4e91aed0093abfb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdd1b1eba4d8bdc902247a240faf44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161ac1ffcc32732998f371c98639367433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c49141b42217299ce10efb09bca30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd65046dd89ac66a7a0eb66e5fcbbec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3e76fd83b838df69987e1a6a65c3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7939a207fe751bb325fc356637e90d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3fca3977de2f948189a027fee9161438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76895f9d5be6648078081b3b551ced439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec21f60fc11b91579673e4f5a97605440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f82465cde44f546009c9af96f0a1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc04076fc780054d81031ab23ff401442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7e6e5f1501c1305e591211124fdf2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93330d02be30e8e0a5e32548afa60c3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4c40837ef5a6b51362028488a52d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58824947de3dead1a5e5d09806c28318446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4d009846ca2a7c2f5fa509e9a1734447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09fd74258d82a851e9729c4a531fd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ab93b2248b7b4da766fa28df1da77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee129d6320a8932393e2a7bbf0320c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e9d3d86a87be25298e99594232c9b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0f8129dbf583c062bd94e5263080d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e603ae5e96b8257dce79c9d1ab32f67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02033598afcbe4805ff8270951eb75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbd209204333695f2a15ad6439a6aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff96a90aa92fe3d523ceb1df8cc20e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dbd16243d57b31e100d4fcc8c4fa3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be579ad1f4e72a227ab6b5e24aab8c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41310734ac28a86fcfd6c30db87bd48e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b72582e8dca02a1353066837cbf97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3adf7f301d52e8ac1d14321d84ba82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045103f36a5b75f259fe62e581cc0252462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c0816b46cabd02bc6dbf426854241463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bba93495bb5641be76b60c776c75aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e18e15af6b1b171e796046d148d03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee511ddd656e127fd3a6059adb7890f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076e7e6e82ad004e2ffd8fb6a2e36d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360f46688e70a8692544c1205a45bcf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c8f3aec4ea13e41ba85f889bf3423469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37731e3f17a699b4944224eec7e854470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91a27bbd4a7633607d6202673815e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6898777e6316aadefc59595b3397c0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cdc44c751b2b8b803211c68e86953473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03626253b3e916b622d99fdcfd5ab2d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b4f9bb604e0d6110a2ad9de3b7635475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4644782da2af5346249221984e42a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387a2ecf155960c91269cc63145cc02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd1ecd7802c2893d35ce52d7661d13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e645dadd9cbe2a666b2c8d67d50c19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d461f052b8b856419d61b9d744b24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479bdda526bbfce139aebfc6235b544481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb6ee548e90016ef37f1f7c776ce56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42696dd510a1c736497130c88f885a19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ce91c8eddd1cfcabaee19e579e935484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60487cc13803ed4584e67366bfea20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b193ed9b1080bb05cb2c1a1b4b0d02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd50072311570a577f678f0fa72ed98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab0e48ef1443292bc587888d045988488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184b4d86407eb03271ab22b445dabd0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22b0729e6158b3d0cb2cfab3ed9d4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3f8dc6c86c08f69b1bc6ff745c248491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6e2f960b8295c74560e677fab883f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0458639d114f4859ea69b6a19a36557493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc399722f6b3da679ac60ebec1f9dc6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726a9975deb32b9bca9413628a68091495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7416129bd2bdde4f993e947bbcf71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d9370499d4ccfa848d30d23f03ac4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64c981101a17d8edacfe59c21dbff2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e061fa7adec6c9aee8d80de7fc9f77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb895e6a0d80c53e601dec062b116ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecd191802fde676341f872fe77899f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b54a2f5c1fbd625648aa963adea29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2b660db83cbfd70e968154b9c4fb1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b24c2c8597f4152e93c37892e11bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb809c0db77e5ffe7ca0f534553f3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5f8825a554c127002a5a9f64b77c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70d3895a770e4f96e34f4da19dd357507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a333cdbd710297ae1e0331d6fe978c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032389d124ab492a2df883add37d92f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34573f39d34a0e16507eb1fe1e97f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae20c3fb2fd06db51bf09f3c7bed1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb659c07e0ab3bfb913a7f2373710c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7813f71372a669823c08540024edd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392d1fd10acc8beaa58fe6bee214506514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392794c7acf1591283b31d054b29311515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acc57bea4ca422380b368f4678fb63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4456bc72e70643a6f8fb13734d3a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626439612eafd3a1ff62ef2763d7652518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576a53a42ec75ff5d98356e9c387926519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4905bdf4e8b9fdfa3cf9129e455f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a34840a76d76528d0c4b41e2ec88f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f347fec73133d317849a72a7357b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e756e5126592aed66ad6dc7801f8877523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42ef496b04e25e45a4e8a2bbcf50b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385a650ae700c25912d9840e7dcbfae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dbdb1ec148d99fd62eb72df065da1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd957fed5623ddd04d9c4e5fa3e5e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c7f6965b22a731db16953ab608071528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2524007a1be8b1554f003d5eba94c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfba05a0ef6d01d7b9cac9fb69b398530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b41ce47230c82e636666072088fb6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c2e0a0f6a591cdc0b02209e163548532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faafbea992d5201970d1640db8cf56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c7a7841e646850af46f2cf96e2157534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9315139e04f33a57c20bbb6ac9df9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250fd51512906304a1ed6c7a54b940f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbff10fd2b9317a138ba64880768ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c48de09f4b2d1cf06a5e2f390e4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0de54e02e75aa6e400155aed62c6f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b85c3718099ace56a610da9d877fbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb494a69c1abd54fc4e24ce9309cc21541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601fd7bb98f985c5658c47a50d98510542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e656e86ff254a1fa4f9915adcf3e94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e7461e246c09a76a2c92d8a168646544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acb31a4a888643fe921d693bdfc3e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113a49f53b4ff00bb8a7e0d346603f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646290afea8e58b6539e7fa9e168847f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92678b450486536a95fd4a68dede0a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04687bd719f1d73d731e907cc30cc87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61058427a10477dedcbc6ab4e97cb970550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecfe425d3b667f6a92ec5236d0faa0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7976088137363d4a83919d576d45209552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7678210d6b13993437c6c3616397c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82378d7fb85e5c0716324e1ce6fc0962554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d38642f60ea5b5be4efe80b025d9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7b30021621d3a64e55e109b20e853556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3452d15ef15ad0b85592b48b939e20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1469173005ea2890866208c108347fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0bd7ced6145aef7fdd2b72d10a5b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5563358c7a0c786e710e2949f25f92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd19be04fdb16be1be3c179cf93435561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f33ad2a334bdda8018e515bbf1b769562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f67ae4afb3971fdf0ac45fa0264796563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6a73f98f2e981c2ef05203a735f41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5c586e9351aa52703bcf914918cd8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b329be0f3d185fe20d6ea5b39cf13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba2bac89a1c902b071ea05ab48c06c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9374593aaa8825668989ba3211e696568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5f82e0144842e4ad2243338b95a9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d5b12a5d3078ce23e3dc1212b77f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b936c85bce307284945b93b7946511e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615b37caac9dbbf741eb6fb80b10d1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150c3402c3bc09f7a98820abd02d16b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e92c70b1a5b8279cfd71a1979b671574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58a6271bac8f62592a5ab281eaf465575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d113e14deaf5943b520ca9b0e00643576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971618efd06dad02cec1d918d3720ce0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f85c35a8a1af3ec4a3cb1b7b4971f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8f40df935ffdea0081fdb36c0232b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b69a5fd50aaff448e61cf665660f35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0d73ae76c690ccee3f3fb802d5e68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f45165bc0080f63bef17072283dcde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7addc16a490be4cd0cf0704a3ca26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23f423cac899d7945600570f090ec8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60534474ac0f33fd381c827605222d7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321a86116698c65659e6b8ea06c9f0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee5c6cbaea2513b39f30cdf6849444587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec912b4b96c1759b0cf1b4d3c0b5fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35826e2005105f1232fe9034ee75e611589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18365a14637a82589dedc98eb303bca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411a9514c3281802c8df9205b2bdc04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8ced81009e841e9e074290d94781c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11394ea2e7e6cdc9f2e30ff15aa02041593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f27b3afe53883493351ab37045465594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782786bee2bbb0cbd2dea89237377696595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b2eeea4562c66b6953b80205794d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe3274a73129305e76a0f5d2b36d6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fc5cd5d933768f9c583101e2f15f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff3c6391e1d1a3091e61e61904c2db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5b1b763a8a183441ccf1725d51731600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38605ee3ac6b319e0427e946065fbd20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbfb68f19d9f26518db01ae33baa14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950387fb71fb1ed640aee0b50063f39e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5073ed7f0a3dcc75a8ec06691a533604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7ba179a8598b07924ca09c53f99d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3a606a956fb510b3e05119ba99290606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b49bc4a2857387560a7cb23ea6fbc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963ed5eff29728bbf8f92a59bcb5a2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b841f609aadcb10ad2366cd2ce317bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a310045b6361e3961a2d7d4a7a539610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb9a539080f3caf96e674a494cc50f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897882e9353114dbcacc7d92a553b2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06221fd4e78b9af7893ae278f1bf72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27503323a2f940ce0c51b0bea0a988d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006f98c76fd5414a685ea14b9f870b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3af8a50af61689096ec4b3809d10a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962878c2839aeaca89f7cfb9e6c6ca9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405033fa83faa14500300ebcf203490c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f05db5567b1b27928e29a23d788a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c85810cede9050fefa006f35cd996620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a26dc1190fec7d9eb269e2ca7b0451621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7647a74c0bce660a8adddc0f9cbdf3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd027b3b2221587b2211993ac8bac4cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b47ecba0e46051f81cc0412e80b65f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08048dbf7e74de963990388f7c3544d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78f5ac8f213d28584608dc872aa1a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cff39b4b064848015a5ec8b07e19ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c74bf9dceb9147a9a19edc5dbc7303628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436e613f50c6aca6d6d31338597440d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fca8adc76a6aec0a70cead469ec0bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7987157534c6ef6532ade3933bbbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c292f9fcc86e86141e9fa7a8113ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8ad64257312dffa6e63d4e3559411633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d9eba64c3a7cb25f2ebb8b28ee4ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17ba9f931827d63a94ac46a89678ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be45d326751535f41290b19a22d4bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4b1f95aab46922e4aab9f91eb2e2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fef9c8ba03c73f9607ded21a7cd47f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceb45a4d9098b860497dc339350d93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c709c530f425db7d6dd1da33717b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbf559ee6f3583baacfb7a3c0f1ccf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff029a0019243bb6a0f8083bba75d3b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2bae8c76f9586a8b068b3c398986a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123fd34c0dc12a97ffaa18c8114b139644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67fc560487f3466d850d5cc8b75fad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7231ff4e7b6c62e1e9f064414db70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09c486d30b2a9ff2eba565e2968caa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9ee46325f510906016f53db3fa80b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc329339b9d664a7f3bdd4608a67c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac507c7352c4df997344f68a1852f9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a4c0aabad6fc31de7155f2be15e8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0c1036904ae23fd98d1465a0c55a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735a32d7996c3d9dacdd609563e3486653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e974ed87d44990a859288b8ac7f42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f62ac2789d883e448dd79d97a5c263655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e7d192a2cf51feab489db58339fd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd12cb883a275de2e4f2dbeec32c5f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409d80f59ba52002e26c5b798aa2c35658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9dbb2eff2e98e57bca30db7995ed4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01d47427af3dd0de6d66fa9c104f07660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fa90150cfdb46f1bf7e3c74b00c01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246decff88d4f37d676d65b537c42ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14fb6e313b2115a7939c75afed6ddc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e554297223ede93c67cb345ae9d43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ac65cf345c787edd8bb6b0a76259e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafbb4ab85ef5fc9b5b97cbffa978e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2279702970757427c86fdd9fd3d6c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b0d30a31671f4bf8948bdb3e7568b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7a5a532ba3ab034047e4f795690e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7b302841931cb92c9faa1d3e0aa72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0b8b4bf8b64f529197b1da1653813671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09bdcb23f5894579fc9528804e8b0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cbc1d63a1851eee73d3ada22d0b6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d357180211764115f89158e4565ea7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccca68ee06fe058b2f4af7a4af98f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52cf44441bf0bbeac9e11e12caf94d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda972fdebf4d67207d99b44ac675899677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58356e7bfa9d44d05a263f72928bc8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830a74669ecda997cac813cae8af661679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b541c5e20e8c9d65b46b72e9faeb74680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071cb6275e5b511bc9683254180f747681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec30044905e7a0ceaf287de38d4f039682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c45bac39ce0416265504b52829176d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a8b8c74b141c5f64b3f8e32b3d3d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5e6ed7592e1f7ed474aea1f655b8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd446ddd150c234bd89e2885ff3b69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dfa3a9ad3e43cb5af6560db660ab1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedfd3298f0a3d38e97ef989e716ac7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b891bbb1ae0c3a053f97ea590c05a90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4575e35380cd48dc4b702cb7b7d378690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6870c1ed02325d4e11212fccc33cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25414581090af2d95567088b869a4328692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa37e2590e2cd6eededb755b63c74a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2fd67e66959e41430ed62de8aad38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044ff365a6b173d323f0e560fbf86fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa278d0a2f38fabbb309b9289fc08830696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b577d111e7352c8fe2ddcad649740d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5250c583a8f3dc08e18712866e090698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0ba17ede5e2e925f4285b0b7570d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2f1bbbb44b17f9b9298d5a61bb34a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a6434c568c56311e80ca6b8b1ae4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e0f11aa33274c98aab886a416bd72702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74dc62aca68df83c3241bac7a219e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa664c4afc8c88c104bf97e232919e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba9dc39f438026da7fffdadd2b012d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f3f89faa05d8a8e67e16e48b42d44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20584c7893dc7bf820567906b9a847f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311b76618ae967c0b540977a1f48307708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a147cbdd77a378fba552ba0c8ba71709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d9301a9f7bb148ba734fbf251a3db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e362e0fd81db45f5c2902049c36ad7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254851ffd8f4677329b8f74c5be502e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2905909600bd14f43938cdbdc73ac18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1d1a255350ee158c7dd48a24a377e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfc3f2707041cdae0a1d00fb19df4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadadff4a7298e7f780ef1005de729b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e43ad0396ee0fc163b7fff3bbd3ef8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52d3eb3394b6950c71024ad8ad9ab0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3461cefb1648b204b2858f7130299d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aebb1a09663524c6546108e5262222720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295258dc68f114f36408e4f74479250721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251d31a75a1bba92556591fe10132e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a24d206a825cb93d6aa18736b1d432723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd422b72db892e4341885d54de9b8a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7742bff0060de726e6f2560381a4887725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6275ffd1cd50123f3c892674b14f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca849eaa7be658be8b4ee3f2f025c96727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716d72f1af42effa71c4e69ac2e9105728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293168b09881bfe65d5e6953bc302b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27afa6194c0c6c593aff20459e8d072730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf2026aa88e5aca4b983713b0148f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12498fc9411696d63360977e6b1203732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089530a44707d50432c0e10602822ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114de46e4850622d1973bca3e1bd0c50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e877846e60e7cdd3661c58a2d892e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8794cd8d782e41b017aee73a62cd5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7a143c7ad300d69f6bda93ebb59b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ea90ceb1e87b02eda34461e1446ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c03996b9a6e66e0e049802b0bc379739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57d20fbbb34476b780100e5c9b59c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b0caa672be407f29ad4da241dec63741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cf6d905be1675e4a60138f7ec8636742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287efb6cefd043e97d022883f063169743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadae74258ff5ae54d714862ddf465e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7bd20a528841fa6266f572e1fcb89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6074f334c071ea862825c08b772d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a771d0ef45c0c6fb1055c5c73643b41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09bd5d6d0398af0238001a02caa1e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d7d7c677bc23d0e07fefcaec1f62a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5220c5f5a0589f9717c422c20acf1a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74dba01c843aead1b9a28bd9b929de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99bab0a0daf7bc3df23258969729b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7528adf8d4b317b1f6e4ffe021d402753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f38cdd151de47aa44fbcb31b11160754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a901a5b2b79003710ad52628285630755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5085e0a923908f3cedba2b5b2995bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d717ffe2f78659b353c52b29d216be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d224a711c40b796b46e0ec4bf4863758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a806c21353925e16a166a3e8fab3656759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>