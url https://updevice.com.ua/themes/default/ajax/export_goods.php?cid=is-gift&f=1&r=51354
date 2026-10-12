--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176cb21e6ccdb79052fcd4d1242acbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d697bb682179237c305b65af2df8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9aca00651d870db2141733770a5e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d5de90c9a2e46ffdebe666234a8844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa27d7142d312a2f4ad5c00d4a5af2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d6b27403adc52907301cedf1a6d646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b99e8f5df094cc919cb3f6e205e897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caf25592a20ce3aae7ef89cede5a328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a97eb0bc37da12eec09e7a39803b039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c55686d46e43c36ba6ce9275fab03710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97295b5bd049935822ca23b1eca2f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef39034d2aa4a154000324473a2ae4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd838cd6c0272e688a12bf2508ad4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba67afc070d541cc05d44f1f8bd4db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8786321290018de8f9a0e713b3d7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2738f0100ceb3a2ebe4ce45c552fc2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837be99d331d413810261546b8bf99a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594500293221ab9690325ce102dca1e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240be678d8932dbebfd2941f3eaae41e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235e0f54afb84f100512740e890195b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab734f7e53a7d214b04b3c3aec702e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26689e8cdc76ccb7fc50c0d87020f3cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7938fefdc079b026b98ea6b075b5d7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7a6a06965913ad44f9e1391c0507f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b08f5e7c14bd83db93c768d0b6d93325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4085c656a68995a25967f79d15733326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16be5700a51958682f3422a875aa53427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eb881626aa3e2f79f1588aebf692328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7c4df1b4b9ad1c929f475c246b69229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad2f8b3e3c9bbc300d5513382ff63030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4cab1f612e9967326816a76987bfd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f93c43f61bcb3a3e5e2aae737e38432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73774f580bc919658b041f6ad72690433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420a897ccbe84744d957dad63f9d35e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6da2a03f19acf6bf4a0da80280d1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5785f9652d812198f0178fa8736c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e900cbfd9d667c8ce7ce75b825ade3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399a413cb713da8eca0696af2a7668338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23cb51d775c36a0bed1c5504d7f11839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30309162e0899b5d35af61a61e33d32740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffdd03cd850ec95abf64b093c52a5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a8387a1a67e3200577fdcfa3877e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271501e9beb67cb920ea0cafa3e47c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0536a7d78fea191444bcc31db8ab06544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d466664db52bb0d6f9a1f0b0cc57945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee998719ddf347e2a9b2eb511be82d7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000fc81041411b89cc3d368d97687547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1df044e4aec608ccac9cc7c2a817148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4de320a361b23b1794cd85a6cc91dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2468554a89028f4844b67628a20785450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3e887772c026490641ff78676da1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16405e1c92715e9de972d615881caec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0289d99cadf75134e44e823f30527153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4086a140787de4bb84a54762d490d5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda60419d8fd1ea56fc4875f4a4da11655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7f96de6958e0e79eccdd770850d3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aab50564293435080ddeec6c6b8b3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f0f1f66b61dc0022490afbf9b5e3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bf936a2492ad7f09356a255cfbef659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3399b56c591f656a1e30e65365f3bd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898b2a12978a1fdc91be917e914515d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793d52fa5c6e6f63ee1dc2db54342bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de5b018c344b8c87cbdb81cc66ff4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e663f42bf02666e4d4f29b6777701a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd6c648e018df255212286e7f6b0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba302b56472a3be18667635a59952e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78e951ef0dda3a10798c3a9a9f5d6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ce24274e8eb3deb71748c6ab2626c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6019049247b3e3e3a6d17a10881c61d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491f67c879fa251a1fbd9a4df6d11ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9043200b6d8cc435b2b59ffc15bf1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59752a74036627434a4fc7bc6168f7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109569ffa949d09f67926c40215505f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86da8a749581cdd492f36c8e8e7ea874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395c6ab2d921325422ace09b86d351b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508689e0388406cfc05d97fb1f496ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1db9741fc3062174d9a56936e935fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fd09a0ed1a25f4adefd80a09abecf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e88080475c979e26d847c4794ca6de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926f5610a6b3c48a4f736debe85eebb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5ea27f3184c2f8e7bbbeb90c03e8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a473639967763d609363f60f209b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbd13f7cafe91cc799683d1e16cd3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233cbcd4a156432bbdd5d96818d426a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12882d25d793d82f65dbb3182b23ce2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fc2be58411d09020e84927a3bf03c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dead375c2be2089b43c74b94f110c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd82b6e26c0d427b0cd44108fa55b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04ec01b6e50a3f7c48b09f8d56820089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f600549c0eeafdbf6e19ec62784d2bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52565d8ef3285188c4740ab5f9ba75391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a265483909c04964894e2da11fc2d5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ae4fe0a1125dd6bc2f7f64702348493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b854255ace868b9483624c588496b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eef038e10e8f7e69ec2f7a98c4c23295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a41ce2ee2024a0f3144f6e30492dda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8966fdbf642f75a98b6f71390076e7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda6143ef8d75bbef595a429d01f76698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eeacdc213e5f72f8e11259eabab1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039eeef58de2bd9e8d5a6d4020fa426100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa4435561bc3629619564fbeae33ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88352e97b53ca4d7755c2c2642cb628102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dc244b17f2aa27af5cfdc480cbe04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c35cd3c6aa250decc786deda6f2879104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0f17e251c6f9e5e8c2e36e355943d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c3629ea792bf782b2d4c7bdf59e44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695bef8ce1b5e5c301c32b1d01c19d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674e088bd7dd2ac7df7f676058372a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395ad5c26c8e1c617dd65269f2b6cb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc76e9987483bd0b82cca8f959eaf2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a019af8cecbcc055dbf40c5b8f2acc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbbf1e0bc939e610dfde26b14d5c9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b99c40030aedc6fef83eb640fa2c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0bfa018f104d8563ba6a474bfb039114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccacecd19ec02fca1f711acdfddd398115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d5efe3397588db55ff0b1a377b707116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3a3219b938c351290e3499f5dcb9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ad8f628975115ec56dfcc8d5a104a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9059c12c5a2cd774f64af1735f586119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b25ee5cb06f4fdc11aa72366d29d65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222807fc32f59f077767a396e8eabd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e833b869e875a07a8f5d91a28ecf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c41621ae8e9bec858f4954c28ee108123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a9b1fad3c9740feec0971f9f18081124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa0e25a77ddef977f5a364bdc8c8aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360d25be8ce3840ad16f0d4903edc75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71389806afd0f68da03d0083fda2aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c81cbf8b8ac72125633ecdf7795cae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3cbc0663ca337f4a0ae1c58846683129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42339061d5bdb5dc684002d166cd28ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541401c6e10547695060d3a52a186815131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f8df6c4d286ab89c39de82ebc28d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be821142558e4ad3e0739c10b199566133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fd21758ab3b6b9324668443763de7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac3d5afcea4e597f189578ec833a8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c86556bf97368a818728a1ee174131136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9027066bbd30f535351442585a53c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbc89a419af611944298a998b41920138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052785a15cdde96881d233a8d1ff3ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56ea6ec6a681006bd87b1a9400ab1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70a0a0356a4b7b622630b29461375f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a8194298dd5b409c2348e30ca7e57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7434ad0ece833f861e1a132c83033f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e2241f71cb4ca1cae7d2400d54f5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fc15f464282932fb02fd3ff94dd1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681b157492c638cdc775051efd4ddd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23d323b46f03a76970057ebbdf73c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c6bb11058d34bd4ee9f331a2ac40c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3107134308c0c597cb0c43ad7503cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918693052b485cf3517d17371bcdf62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7da77da3799bfdf554344a9ec6dac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3f2cbfda7ab9d1612fc4a6c31795e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694de9786eac3adfd2e458e7e2a3ac0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0525d0926533954cd40bf63c7c5d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbf581da6288dfd9e930b86cfcd7cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5d6c10b6e7c3690ae3306c66f77dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dbed7988c982b2bf5d84662f4b71b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32574c06a58c6238e1bbffad1921c59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde48d696a004f1837db1f3c8d532655159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d300c97da25537bb63eec76404d426160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39359ee27d3b5191be8b4a45b6c418161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91304f090fddbf6b42a432cf9bad59d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36025e4f2b60ef3bceaf774533affb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdbcbdc48f0c5d4615711415611d0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8238cf9f96cb4e8aac52d2fb4e6d1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd43a960d38eaab2fe76b50ae96b57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963d1b3f1e88082dd50f68a6e34e83e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356032015cb219859ec86805b36c51f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89767284b176abac5e13fdbf27e5db1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bec9d35d36270d34754b49c857aa1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8554aa0717589cdfaa42e70841678171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193165f4b2f048c719b47cddaa15291172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17142f990171afffa6a445c741aaeedf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d429613506c8bcc824c27234325f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb9146d8c95d788d58d58d527cd3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21d41ec1687cbbffd89e9639198aeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a6e41b00ecbe9d37519b9f15ab673177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a2cfd6071987848529b1e67a84082178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fe7ead6e17f2d0593644b3490c4b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4e544a2df8ff80106cbfe7a261417180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e791e480f0fbb7d56868256ee0557181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57565d06469c20b1e23b34fcb21db1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d414108b4e7cd711b3d92d208989c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde95a6ac972d85b6badad1564898023184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fc6617681fc0c9b9ec1b985723a7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc01292ced8b56e9441a0852200e71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64cc79c15f772ba82a8302ff51e495187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d926dc0e03182fe3049f7e2c1df45f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13d243475ff39dc412170dce07dd74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4e0943dd95979186a1850b77dbf73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cdf02e0ad3f29fa5baf2bd97eb170191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288fd691054f3bbd5f3703ebf3e2ced192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178185340dc3014509d68dd4ef8d612c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf44f0a2cd44bd10a33b0eb2f7dd5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be527d7dfb2290a65acdb44a192dfcb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf6cd509a3c3ae0c670b0852c85828196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11855b9c9f2acb4280cbe4f3ddc0f27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f89505397dd98c55998ede29fdf669198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a8769b4b5aee14148c4ca98a411a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3107e22de42cae614e756db516d42a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5f2868affa8bb8b3b45187f5c5d13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdf609a1a895fc738389842e525beb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d651596e77d34ab5a1cb9cf077e15bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25491d37955a2996520f037f803025204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996087c8d2b8150b30a449438026e8dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326cea5089689671ea2cdaa76d7b6a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f71edf1297cd1f08b4e50c59055744207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73801d35b5e3dd6041ad215c32c7993208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd2ac281b0124f5ad429e092672fb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefb3fd2e3ead49e27eb8de822799a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b897125d52fead389fabba1b4f4d326211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4642b20d1d740d337dfc26b18eab808212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cf10de57acbf2927d2add25b172ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad1fa7bae43c59fc221207de6f271a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f310411890626af9206e531463a5b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a688c09f96f2d1398f06d75f49109216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f443056dc8bf00970c36aa2cb9ae4bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d635682f0b53a939c07f17b67e6b3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cdef240ca0cef59a675fb3085a647219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bbb2ad00acbd5a108b8d06645c009220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09837b36d20962e27cb3d1a8230f957221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d25eb35e8ed618f94bf0e3ad06d02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56b972299ff46264cb55f07a1fd42f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae63509d344488e4e66d1beea9e98b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278257a07b66ac5b83d1d0b97b8737d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20918be9326c18e8c7c667b32aeb18de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670e48483f6f2b1d40dc8babf5b2243227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de501dc9279acb1f0e7f3b56a7943f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3e14b1e055c4e46bd6d1ec2efe7ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86612b767d087c5bb42df491b82fc1e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6489026fdf80a8e87e02e2b0ae311231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b475e96f6f6e39968a7025f121cb8d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a64e6297dc1fc0a68caef7219793f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdea4efaef363a3866dd8e4e66713f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84814f9718079017da4c7e945b244c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ccd74554601cc77e0b45097c987d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53979a0d18175f0333cee1f999dee971237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad9f2a16733a1dad40fae390938db2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ab68431c0450e6818aa44affeddd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde1aebaff820aef689120745f9be4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074c308757fd6563a326f31920c3704241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc52930b4ca05c218511d889696e06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85946e3447e0773cc746dc53aa52f155243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d5efdf659d224b243cbdf0906d41b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af077c9888dd2c9c7a0f7ccfc28676a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814a506fbc384291e704577c98dc3f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5734882b5edeb99742e78b8b85687247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096e9148ccf2106eaf9eda848ff9012248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ced883e9566d4e6308cf837d736361249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bcedf96d6fe992f2043d15f5e720a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0a620f7e18fc33f9db77fa49156c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601e2569ed187b3396c26d027b94582252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1149931a5eb13414cac762d057d3f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b32131921c15e61609488d75cd846254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f8762928d64e59658158c4cb678da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4793fd03089aa1e9a85aa7acb0a9fa2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb65269c253c20e71a7a90970573adc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d1f2b538476f5212290fc7fbb3ffd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e69693f57aaa736885d832ee849890259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe59c19d83a6410c245d0e0d8d28851260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f39a21513f127c92bd0f9b2742ed3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57378f2af46dc85dd48c4d804a56c66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a93d9ddbcc1575f18f72dea817c54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badc8d295d9d3199f1b6b399151d4da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5df69f6ef73761fd0a2a9c133a7fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99342dd69a96c67fa51b8d4b8dee2857266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ad6f365f8f00c3a2e410feacb675b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d35c95c7db94b075054849155a9b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71075bf5b9bcfe067f68d15f2869c11b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665b0d343e0daea7f49ffed5d342f7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bdcc02d1dcd45ded18ecf2872bca3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4674b79adcd98e240e8ffe170d3cab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ad222f5a26bdaab630c508aef78bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb79242e8f2f4831d9600a72f13148e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9cc96b3818287ad147dc752f4dbbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9c787f26cdb5b6b512d3c56de90fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047af0d7f2349b9c0df0ac82609efb93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697315f085038dda8a553f11ef13d8d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281575030f3f59f1d565738c0b73bff6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d8d9d1ba632cfc78b69f9c33f299e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b49c286cf630e5493659a4eb66f9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b46001d77863784bbdea7fce38346282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757994d234457a9e79c3797574e7ee7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66106dba0fe374652bec21692f5a18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91883ea771b686cf5ae5a066ec3f0459285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b46b4b324052f967843988b1243eb3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a7c4fd890db8b3eba9f55646310f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa33add505ddfc6a134ffea3f95445b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3b84a98efb9b26b86d929532ac23f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0677a9156b1612682314564b4ac606290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb39e6a97963e54f7893b1e3cfab4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55eb13394fd9097dcdbb5a98ace392292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556fbde344ff47b5e8d348e8004ca36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546d547b37e2db5b23f760629eb17e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf444d41eb8c9fc23055b13cf22ab8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b171819fabfba99371e1f51ab38fc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6926bfc69868664ae30cdd2f85e28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc104d1b3c397fc58d7ee4e30c5ab0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd9e97101333fbb0aed0d354987f1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fd1dad9879596cd1885a52c0cc8f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d940c6be93cd233d59f925bbaecc41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6294be5e49ec89d12536345db2369302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe385d57caebfd04335d4043ac0322303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4df4bb5d56b237051e96f27a74ffa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a41c2c8137ffd4dcb3a4bd1f6a54fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b65587574e86ed7d720ec1ef475b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29281e7b506e5a7cc8366bf7590ecd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fa2c8cc6be8c483bf659c43648a90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f883c5c9186e2ce9ad44620ea92713309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecd9a0dee79aaf76e25f2936841fef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac1f071f2161e585f95fed424cf0fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a3558b5f40a15327939cf963fe703312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66d8061f237fa0852e77af3f590258313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e37ec9bb96fdaf03a69871ffc29e2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012a215c9f69136417112d763a2c1a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3843cb2db686d030d2c533fa278069316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9285986100e4b0bc569c4dbeb43fed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdec4380612968d772991a82c5c39d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a823e2caf245e22331a3dc4d4d8ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b649ccfff13594a2062717f1e1b33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43ecdb56409cc70c603af7ced167db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f827be8a7266bdc57785dbdd1a310322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de526d9b66eb75e534bf0542350da0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fc970bd1e972f268c83d628b35af5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b89a4eb3aa95596a9e18dc63ea771325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca6d77fd324e5cf8578fc7c01e378e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c9dd45dac7736a7dff442941c681e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999de2f98b2de19050e36b60237a6f5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a095124eaf6e3f5ee57a59c29480b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c38cf788fc3bb010d988225afb4a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face63887d32408a67ad0ff43479d5f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f475020e22f08fd96ba0ee9c8e7f02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc987b8fab265618191e9ff95be3ee3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2f85c0217903ef4003e1bce99b657334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cadc81902d72a91c932f41cd626be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05c8a938c66dac5d4b1f8a1288c307336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351737fa1455c94bcfc382651aa4a508337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823a806628dcda174c6075d8c950f4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eebb25a011532dd00c66900f43f2c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24255985a3c9642087baa0889055a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f318e7dd137007dd2371cf52624131d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fdd477a1aa00914c6ff99fdd4c04a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09938910f2d3435eeaac348cbeb253343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef5621c26830247f494d9edd23fdc4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83e5116f0433d0661a33a40111978a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8402b759e21421da3d7ec7338187f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b7f17bd41c7e2c95d34ef55f4f741347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaea49b3eb75943a28adf156bf723d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d87a71e14ee24e0a78313f29506821349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707ddaa114255c572f1421a497bd9a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143c88d1916393042aa672805170eab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14619f80befdbd5689dcbbcb04152ff0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf184001ff9c4f1e9822efc4d1003c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d7531a55f790f528807c70764646d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824cb03f90ce9c0758bb2c8ceec1132355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de833306c5abed3f845e0b4c85c90bc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e6d19353c150b51db0ca667ae32b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ef7e8b77372087a81f6f319acbe6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668495b74a24e1a50224f11a2de40e1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee77a23198cc54b6d2a0cedc6ade19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faedc28edb0b02e7ff8125d076aedf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3556ac6aefe031c0d587bd9cbc8f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855feb9b5b2595e51390e62642c3ee7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b593a05563cd54d2b269a64f9daae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce02420b4561ff58e57f1de6a6f1b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6a1ac1d232588d6845fa258938a15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf88991c84571e51e8013ce4e08862367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5db0cdd5dabb95f51a38a20d3ef2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ff3063e11b7aaca642ed209cf2220369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc15d1b28493af752ac76c26c40ddb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47c2f949bb4bb0d96accab1223f016371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61593236339cf3fb896fdf32e7ea38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a778c2f44aace8046d16f23a965b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249ee987f7f7b52ea4147f185f76f5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168e77fe6b4389ac24da2528617501e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cb9111b73e690e19e906bd60449ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44df57d1281c26452ccceed12d9e2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f9ba77824e932ffa66ecd15d5fb06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a73ca417bcea71bed4bdd864c3d1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7cfb8ab88c9962d9235f06e510f55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde416680e427e4177571f2958a563b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1d3baa1b9c7aa9d87f86c7bccca24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03927c9161c0b7ab1b5541a10e1b34ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d706b10fc140f7245758b5d899a51f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49cd36f780a3b2a78b183bd0e785ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c725cc99d01ec370f614d5f5848b128386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28ef133da5c9ad5c2248d5701ff75a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c399513070d2a02cfeda3895c73f3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795701238e544afb48a31fb85df1585a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7f2327862bf61bdc319e08ed349a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93dcbe8f7f47a398a475ecbfcafbe4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21548324c03049c6ce0bc1564521577392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e674e88ac2ff6358366c1f121a189393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf4bcc1be664e9326f605f2da9f7a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c578acde52efc7922bd9ca93bc9da92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ef89ca22d28d0eef43f46635ab7ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c88e833cfd144fa03dee45b5d6fffe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68820360d0d0a7179118f3656f8409dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137ef4c5a858e8dded97ed99cb65d0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da899282c66ea132bb808bef28787840400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7347f18b831b126742c99b1e5f7118401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9805cf9067bc4d7a10fc08a82a9dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59d394a9f0f1cb83cc67b90024ad18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8faafd46e75ea22ea1e393471df4a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c287ce0fadb0bae7a4473762c64a38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb4d131b82e144beddaaa72ed69267406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300197f78a679b376b9793df1f5ed67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9951ec162a9a55825390abc261a09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7016b6966db99f1d9224f0fd64c5c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84938260ecb25772fd367f8f010b8f9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d810b0e1804bd087db334fe871d59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedcaf870d0f4d5a044546414613057412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85638ebc30f19fca2044f95991ce3b4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1681be877236d93ece6e068dbe3844c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8a04277ebd69ed66338c7f9e336f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa2ec9202890127c56e167a09faf9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408851c7c1281c01cd59d5352c346300417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ce97c442a0c2c18c972c1afd2c53d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eead73e7bf6a92a88dd24946e6794e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef67a53a371b1f55f46b264a1d555d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bacd00b408a512964a2713739fd71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b7c5295a21cca94a3fe6d7d37be1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd15c89cd65efd1fda791bbce82299423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a354abbfb550b72b90ae465ceac1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185e535dc5da5a96b224abab0a810f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69ea555b1d0574853b41d9a517d721426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db0fb2948c3878d26531cce843932c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7815068c06838045bfd51d04febf73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88db75104696cd088a4143974911954429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b41f403b8b807fd0be2caffd396905430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bf98ab993a7e25e09ebe52f81e826431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436acda5be55b936ab9da5fc1ead329432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c3820bcae6d92e3cd3844a2b1d5e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a804f7740a0437dbc2df73b83014b05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c8619ddeb2f5b32dfe1a7245b2e0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52942b71eb9bd332c71e889053266837436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbd2132efd77ff3f58f9019e6695f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be7e0db789e6ec5020b7ff7b692bfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5078d7c0ff50560d8ab7322574d8d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15678578cf47aed1d9709fa6eff422b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32414ebb8bb40503786f595668926269441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9680fd910687fe51f269da890b97c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c900603d0e72cdd0a4129495cdfc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55804dc60509db018154cf4a51f88d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84df933c670ed0269025b8dd55a98c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19707ac04af943e0b94ed5b8dde8462a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99effd3d22dd2b98c004001bdb79e7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1044c196448e32c048f88b137e420fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b58f7975e9a3d972f46e1e30b747aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100ae435918ac3b7dfd0db947f04669450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1ad7930bddac0ae7e69e924de441c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70857c4483b29ce9f7d550f33ce88f69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98a3e83ee0cbc2e965069ce12165e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f879e6bb3e9d2ff482db7ac84f634be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364cb6fa7645dc7c85783a30102a6dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9d75ec8c63000ddfd1e402afb8bf5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b8390ef7db743ef295690b40437d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b58b6331a64dc8de62abc19ad9f7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac293768bfed8552eedb20c1fbbddfc2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d1c5d9feec05b3a619d8574899807460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498af65452e7714ff4df4c3e94707c64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f134a6202389a83f16f397c16af549462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42d616c6e827e1aba357fcc9184127463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e7af5711407d249e1d9b525bfee31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8d034dbfde0c90597d2fa88d68bd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6906f28f8b61ae5abbb37746cbf20f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1b68fcb9bf21817409e171a04015c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdbc9205adc5ee1117040a5d6a269f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae27c09c8fcfbb7f6bd111341c7972f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec42fa36b0b053f1f41d7f68132b20d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b10914a90210353ee71c8de75ee4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51963ac7bade282669b552773c79d5d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52225f4d5c439ad39389a6ed4f80e9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd4cd84797f8557cbb9672c460a9ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acbff6134da905bc6d9020dce221ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34326d12fe7a86d4cc07a422e2e6331476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4721c0463b94a01aeac871867fe54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e5ff5aa9ae2ab5ba2dff0153177ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271312f9dd3f9be66d25fde7942c97c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc8fbe60fd17fdde4c0a62484b37e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb336b2ec618f710999dca8d49975e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdf5e0e5fc28295551c57bd13ff559482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec829af40732f4c3010b4cf8b944846483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56954bffab87f75daad353737a4c2856484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96239b5a10978c4139d1f429bc4a8f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3559cb131205f6f94a36e14a52d8684486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35560173a7c36ddeaa78d5cb1fc714487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b25a590109ce3e15506b6fefc76a76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988c79d569cc30d13ed967968837189489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5a516bd8789cf6113880db2db8958490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566307c953fa12f2248dabfd1725d522491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784fa45e643e3f34cf0ab010d62fdc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1247aecece782be44f34a1224ccb41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936672ca1272b236849ebb8aed0eb6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff4074b23b3bf7586b1639570e08c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783212579d4dc0d870a3aa913825c6ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afa39ee2ac08f5bad87f7b69c8cd9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f0637f8da529d790f47c58d469965498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cfc0bb5cc93a5e6172e62e7ef2649499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb9922efd96aa076ed88bfc4e8b0df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca0a61bf8a743dfa041f16164a7929501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b34b1eb9fd144bd50d0ac4ac4e734502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee02964c165a63ca9103dc127fcbe89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5476270ec713d05babd8f588355b547504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91335f1e4723aec1d2c88857d570e10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ace61de7f3030324cdac2cb5b08f4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884b60a04f4f81ef2faec2abdea6d62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f83ad40d6a2fd8a60c90c2b5caedd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55586a08be685ab1f56a74bcedd5a13b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cac58e17f77f8855a0433de1318197510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243d918817bb589a4ff8c5d400599f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3e9d30706a604ad68f89bd6529dd8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba558f9bfe47a878c72b88e987c672c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff89d9d08d4e1c4f2448ac752dbe291514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2607ec83051938be9e1e711857c6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc5718f41f4dc363b50547152681f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2865e940e6c8d82b61f06630f53e1dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687217f481b0d6425d914c182a3a55c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518256c82160ea3649e531c535c167a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01dc07a4abc9c2d0c6694caf3ffc9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd678c39965304088dc7818888a985521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9bdb87af480326efd90e40d1c1e21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ddb73c4da2144e390a26f4296adae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556e6235cc61e5952cf0d7b10d0853e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f717c1048049d67e804513b9eb17ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978263388075b467cdb909e62f9198c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37feb2a448d1c5f3e4d01389b3f4094527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491498f95dab9ad15dfda1ab08311d09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5e3e0a596c1c038bf308e34552003529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21078d52e7a654eb7ac1cefd43c0c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c2d769dd516c6bd537784d249c5f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ed856162073558d8219c56643b474532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a024eada796b7895d5f17a626c055ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27820e823d2ff2937c52ef8ea2dab3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8283824398f923d79f5a0b16d7565ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35f65abfdba47add58ce9e3a82c71a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ae0c3e4710513112dad2adf298c51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de30b9033c893834dbd1d523a7c98ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fb0b4e56de5cf829c72d51c7c63a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3106ef6491f0fb258634a2e720c8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aee0e2d277f7bd923a397f7f93bfea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8af4c5bc5937a2879957d96606957542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95106bf2d06d728848fd032f9c3fd445543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cff790d502630e63e5c91274e8ba0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd960992dc9d7907983c97b7d3429f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39c9f35a5669e0e1602bd08436e572546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2aecca1ffd4f3d1523c76eca9390547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabfc54831c725606e119f386c0e8a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c46b9f6f522feb56ee623369e767e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac176f07bbfb0d338688c920c9e46b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e04083b056e9b063ca104c00e9c43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14085c3bc695faa0fe6ba3e4b3d21b20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708e23f88f6e1d8e804545cdddae647553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90266c32ddd6d5c6757d665fc4ba55ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4975a74c0f6a02084d53dfce309526b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c9755a4360d759b5789d4d7864e98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e48ebb2034630131213427a782574557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400557e6fdb61abe4b29b4d4d9cec4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814b0d6e1d39e84fe39d9a3b234a9b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826d2cc5392a6846f3f63c206bd1bf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3745160ac10060dcd5b5697a99de69c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dcd5a8203f9ad7e6ef634e58c9fd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f6164ec05c226c9d4df19b5fd781c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d14535c1b3657a74da444d92b9d44e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d795a8ac1224e65185e4643b9418d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2a6b25870c0927d94c4828b2e74ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cb1f32591cd472addfbf6faff2acb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45040d4cb7c87962a3c7dcb7f4432f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb60dee1a2480c93a02194b3a3ff25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d95a611a36f240e4550aa5030d9b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e2b0db98e6cb6c4d8ef5aeecff348571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782f6b8117d761c752ffa6c917eab94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9c6aedf301ca4738dd9f958800416573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730f0e88df4f9c5e086c2130fdfbd0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099fc61a05f85a620162a732ff9b264575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3ed27ffe4c59a1f4d70403c5fa92f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bf3e08650d44816f7bf4b9e74e7ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f5e5c4a2e41e5f924a899547e6cd0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e25a877fbb49203c648462c76e7fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95839cc2eefc82fda55f1810b8f207580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab39efae99ea65b5b4ebb3e19325de5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916cdc6b621ac73ba0fc12212f6ede1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46bc26f4159b045e3098bd7e66bd37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f81c8d17c8ce4bf19eff8480af394584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd9ee7c55453251e9d07c723e4966b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257da70cfde4c026e5737440fc7582c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71046d294fc9a974d9293d7037020f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93054c46d2a2ce51564b710d6288cf7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfbfc84f4fa19dc0509717ee983d36589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428d741d4f54c15c2afacb52ef2267a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacafef2088980df6239a229dc0d93e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc3e4b2835471043672195254e68e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc7f540186e518a4ba9d6d184dc4df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683b46caf18fb4e777b78637cdeb69e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e9722919b9100b12edbdba2d86c23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334366a342266b74c49a5b93ff3fb60596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368abc3e66bef515aa00b947b5f52c89597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d271aab08b38b0aa3cfcee814765d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e1f4aa82cf43c88df30aff44f9771599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3fc35f675e28eb421473c6ac93465600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66a11f73e584f6a384a66366f02295601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf748690d6cbf9712bc0e303f00b47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b7782b4d2a5d08d4d7fc1bd136456603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91200e9755662ecd1ccdd113b9f967b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fa5304677f96236854482aad475f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f3eb999cb836c7e216b6293506a3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f410221a24a761246e5d778ad5220a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bda2a1a5edca51415978037fe14da2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed6b0489eb8ee0ee44a0fd04b4bfcb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae64d006e6bc694cca2b5f80cc2e74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504e2877b5ec8d6a578b799c0398a41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ad398863ca0a880968524daa9f702612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35fb31e7f440cfef4c05573c499a16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3803cbe999f247d15c60683ba2c9d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225268c2685f23444178eacffcc8383615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0cb3f9d77b6bb36773cac1e15225b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eaca3008f09659c5da500495df7bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ff0a99d141a9fa56142bd04fcac8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23162979fb279b274bad55c19af564b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b26c595aab3d92593b1856862de83e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa31491e01ed808cbc77064d5531176621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beb7a396550a9c0fa16b63c29f214b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77199989ce4ebefa0e4c49ad2e6931e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4032cc5fe2a460de7c57e6580da8d67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de025470386b2d21edb3f2962ceb7cbc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83595ded2e63bc25a30664adc3ed24d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480a33add775155b3e87435930209a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a1268fbef12a96aca8ba30203cac6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a590c8b212a36d9197820fa278a022629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e265f8d4c4cc83c04ca67022082695630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116fb2cf1e9eb9bb28e1e558c7379e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad5f55be1d0739606fd31aa1f3fa5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa8b846ee1bf034663ed5872061553633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adc5c1050940f0ef10a6296f387a26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7178d967c21f50af78979aab29d4c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7207e246842c3269bd8f1e319f528636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ed8003043bb349eef253f7e7d4aec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9d6c64afadca486df0eea8944f4a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e2ee475e4d5c435433d201bc4035a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12da96cf05193fa6e0bbdd122019403640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1db739a6a6fedff3b763e941f11280641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc49c635ba4436c2a9c24a3aad2fa9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff074d6450b3d63dcfbc2d9ae5cae8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d14fe90b4396e8673ba65cdf813948644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8637f6f6efd305d772c193cf07780645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589129f352487b3e4a992874545a5d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1d174d7d96c9dee4c12e5c64a861b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba74eaca00b02e59e68982e7ed8c6d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89231be47509570870d2e05d6e29cb8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570c71eb24cd6728870c8f94f329c6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd96ad370bb3e57a5d9f41383fd8bea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd136cd5f51623e5f84a0bb58f35d6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbe7ba4efde76604197b0b65506ad9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e99aefa9b2cc2e5926e78ae34f30e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be2a8359efe7d570e132ca6c3da5cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0658fc2ac452777f310d6f6507ff1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c812d8ddcd6b812eae65b3c59cccd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90484c49296bb130035a5471944ab3e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b90bad772bfc8052802d28e497ee0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8f1eaadd9b3ea56477c207608ab94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1988c7590a15ab16dad509f56d17b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ab1e7b14ec99a6675ff2f2b7967bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645a7f42d65e862281410a9c55d2904663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872557ef28363214c41c7114a40348f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2054392435b303c22f3193d3e677e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382986e4993e36a98dee83f8c8009b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13575f842f43888a3b5caf3d854417ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ff1cc641e71e4d6dba260ad7401a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dc7cee937151f8db3f4e0d42096d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4d43435473dc69cbb94f9c7a97801670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb4ce8ff95bc5fb84a1b89490e186f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a3bd4c77f7e7f655e13bf362b2bfe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201bf734d9e435f286b037ebdd4e045673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c869a8171ca3dd593233ccadd43951674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc3814e2973d8c44a6365815543ccc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8c77bccd9aeac47d0ba2c6e7f137676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102ce6db8e80ee21d32b05940a6e9a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0acdc45ae34639903986f7b3965673678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae55d0167ebee7d37584f28a432fade679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a499ca9a9afbc20a23041db8012bfa1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8811bd3b506724f8bb6960892bb23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16363089ee997e06e51217957bd0a6b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac671d25e4612d24b0bf350ea668e40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada5a64ddf98988a31167a84c3977fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca28eb4229cc1cd97332f8037a7c04685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b68736ce6b506db794dccdef4ba8bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa04fffbf0857bc8695ebca37705de6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ee159acbfd967e9168b40417ba698688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b1a3433e0dfb764259c485bc7fdd7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab66ddaf48f1e5478bf5dd29ed06160690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1a3135ab794966a0a7d0192252866691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3f58fbb2a6c6b955d03148275438c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303bf8dee5c4c4546186f7cc5605212693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71274c86b48bb156c1259fca65f87b1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fdc1cbd20c177a35dc8da7384a6c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c404c22e68699d830ed855c4b1f76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215bbaa92246adb5c1e7c54f8d432c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0191afcce600ad75bfd0dfadf27d99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff287c83546faf3091cf68440d836ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c821a1c76579b13e6836c6f5fcb85700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f191b674c64dab0b7c42c21c47e65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c27edb6e55aeffd4ab5addefe31a79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97776f7eebd37ab55a9810203408b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d9e5f4f31fd24b37ef6298427548e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ec31cbca88400bdca241b80c7bcb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29532bb7fcd21c871fdf2920cc3353a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7745af096b137f0ab68b1cb5866cd75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3d8d87613d47e18b63d5df453d177708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cabd70f075b94fcc8c84b9b1a997f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab16f67274b7ef2db39280227371231710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25a52652f79158800fe1a5aba95f4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac78617168fcf13ebe627be87bbd11712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fdba771a089c2eb538780b3c17938713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7d1c277c50691919692ddfb24d2a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb2b395c7492b26782b6fd518eecf7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b94fe3c2bfb2fb5e6b5dc7aa7b7aa7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5416bcda5664342474b2c86b1deb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d3b11407986a0b849529197d47105718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c62488aadea807580d6aa190d7053c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07685c7e9511bfde0b62bdea44bf74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522e776afc3e5fcf622457eb2ec3b28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64631a61cdfd74eaf6e420eec2a26eaf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aa9bb6767ead2bd8ca048eea04406723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffafa78ba48c2de8652c6ea09443ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d00764094fb8b2cf35f2fe6578946725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f86688bdcd53b7d85eba101a26ce9a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcdb0fff8b39877c1c4bee9f552d40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52805b8c90bcc616cad63f4fe0e369ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620c05f2cb5163ec862064f9d5ee5f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db851f90c83daab4e791c9e47119b2e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a359b27124e840e6a4114e4c00845e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d451fe124e0aa133edf41b621a4ee1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05a91dde7375261cc81e2ccf125353733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb698704320283f5c6df68c48b55e5d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62a49ffa547a9b2bd598082a79e2ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e56d831c8c8f5fe90ccd889e74eefe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931b8f644e274ff73b6ce00d4a73512737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c9860dab4bb88b2250530717fb68c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6ab4434f06a8bb4eb8aa7928537b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1008b34879e10b2e6085491fa2952740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb86b032bf6e9cdb8a694c97329a40b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff83e57aecbfaf340b5c2cee8981f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa983302c3cbf3cc787248f18c8e3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fa63a47d6082c405a499af8cbba10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24b66a327a72df525de05e90c9a7c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a4a744f90986e34a9196a0c3bb0fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602aebfa346ff6b0821547df5966fd1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad190a9045e4e958688fb0ec736404748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205eaf8231a82881167de7ec1c530e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53d3c80d480a952a8dc1fc3501b617750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a98109d379971ee5b614387d87c731751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fa568086c2dc5251bab14be34fc44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee591f4315e059e4f9263d1d0204ce753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbd39dcab971d05eb3346c9e60f2ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62014c556d646da316764abaac270f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a946df1f155e97ffb52477bf4647933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ff5db6706e033a72190de973846094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ee1726cbeba993c08d1d3fd3678f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c86f79ec952687de26022b227d35d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11896117d26475307942aee8bc583f027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453d89f991fbc59f94e1f259beeeed28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53220c3b193ef2f527632c8aa256c269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc233fe58088b1c6e292c26ebe6bccc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a52e5f219bffca37fc9b391c3423d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27762b499a6ffeebcaeecde36f3bf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed342d2bf6c037ffae5eecb202fbdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce475ec949bba44156843c7948b9bc9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bcea04d01ac06f86f37a9892008db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c05e07e6b3c46ade0f50bd06f805516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be996406788eb072aa7a96513ecf39117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3610a9f305c258bb58269476c3622c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf79c8ca2f3210208a5386ce86493519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1f3bb56cbe00e4f196455572a7bc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31cc8c2bb46fab53821b1c4002493621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af061b2e8003bc2dec9ce687ca040e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75730deb74ff7290715c05648d5d3e5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de9e7479dbf0dfd10eca6bbe5c180f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdb93425284f682b2b163231cffdad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff76ed1b02f0e144f0e83dfb168030426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c0adb2769e6dbd5744b80e288cabb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb9901f9aeb9ea8eab1be7cad4f1ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbb3e037084504fd98fb30f6934eff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285ecec2a065c4c2866967b9a356b3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456111095c331d0553d68119b48352f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed74d5ff49322e10e4ac1499859b8e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396c1f3edb2ae9d43fd2a9d7035ff7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a16e581204a6e588b98f8635120dd034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafcd7a31d165989dc88c2455c9f87335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cb95d559f72ca79f2fc3851a67a9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d3187dfa70838846903292af8c13d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47567ed45c0a8cebade10b7ccbb92a1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec176759e99e5dba90111f04df77e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cc889043e0883d5e5a24cc258458040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a0246cbe3eb11e9b79f4e8e62b38e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bd0ccb45153e1b4a6b2ebc57dd71942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0533f0eb275bade17c65f40c32359e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deff153915aca03b2e1fc768f32a40e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ce0af97289f8a2c702d0656b471ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6ef6fe2f0b353b4ab1182c6583e5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958419e108246ee8f72827117bc0f65347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32abc54b34f270eb2a0d68c1772ad6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bd4cf56300f49cb0d58df3518978349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9254c8ff358da54501bef7e921f9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eff3f2978973a193d52250c10b276851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aa142e94c0da0ef0044552f8966d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d8f382a6f2b4525f1a4ced3fa6b6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a1185e41273a6229e6a4867f5e3f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fd2e662c467b942b36abf7639464f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f519bef7264dc649147266c20eb248d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685776e26bd5b00dcd6152bcb7a2fbb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827aed702d46ef708e23499e6c3ae2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36f9942c313265ca16802dbe08d69459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44942ec4d97f27a0a38d58b882580c9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6fcfd5e3dd283b181ab644af2ee0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6b75cf79d4bf948cd75a0f6d3301962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ba006d860b311e8a9b08b991c811863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e0caf42f79df69db8aaa2a42b2fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6221ea5d66cb9f95f2efb92ba0d64865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedc4b00f6044531d425d517de8000666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4183febd1cd212d6c580627fe4a6fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d519a33bd66937435aa37b6f093e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f32716a403d2d5732cf5bb07bea7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21ae5ab7fc26e7cfb7890e24db7ea170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223ff9b45c05e8da20a44b39bb5aabf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79703a87297dea68b0f1e53dd7bad4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cef2b4ffe00b3cb5e4bd3b4b47876473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510a249bbde532756e878789c18092574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e8f180e19b746c7375dc75f75c58175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f31e5ec615973e49f23c4c70f58f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa5a49fd607d4ca51423098b4fab2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fec6dfe976d37dc4b5509c4ab4248b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b85b997d53e50e8d46ef31750597d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9cd81695278f6afb2fc7a91c57d1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9b03ea3a8b65d13f9b87a1346ab3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4055d94e8b60fef8ceb53e85ab227f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4b18faec1f308d16e515a61b01fcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94442aced38faf49a8821d16eaf8501f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50785e3460ac31957ade0552a6f00a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a38a9520d0799b7e256a5b08e6db8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262882b4725a2e7cbd003a8df9d7db887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b544810195e0d3ca924837895dfa04e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237412aaa8bbeb016ffd8a4841d081a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf76d196490c44995a0c1c53556d8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d557e3e4d6572314bfcc79172585f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d53ab5d6fb1bac3a4c6c6e109484792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f06185419077f1ae0db5963af428c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afd6fcfab20da772a814bd2a22fc3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42d2babbde1c433f95557192cf148e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07675619949a4fb1d6539385892e271596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b5fff71b178ee9f27ed6e3ab70f4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2f2319cc0421e28ec27089054604498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11827c8c7c6dbfe12d60be0d8294e38f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5d65bb8f4d037413608382a4f3869100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19196e5aca70195395f1c6b6cd01e772101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaca90e69c017523cfec32fadcacc47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a30ef523be6ec0ff1a2cf2d5ec00c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385f92c669c15238fb08b0c88bb9117104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b014837362a5a0a64a36a6e8c3113e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca071dfddf84771c28858edd2fc949106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5750225e8d7423d31654a8b2ba10d17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231dd9f93a602efe584b01ce2c19c5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe1c7f7ff42a1363992c772cf68932109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21766eeb9f3ceca45ec6ece52f2ae03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42494c859e10c64c5565582790ba82eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcad9b4dbe1912fcec55d7701d1f799112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf84865f8af57557a6261118b67806113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ed2e22fb9560d3eaaf91908950c43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba668211cd95454f819d47b6f85d24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc00cde8c94ce141da4b3f57ce6f7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba96cae7b18a5c2bba52a5f6eb882ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76639d7252232afb122b9ecb4bc7f906118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4c4f9bc5e1b1a556555207024110b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49201ba6251d8a111742e74857fc0e25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e262b2e0425159d1964a8e5581269121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ef54b697a4ce8d88711cdc589b1e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41654e1d072a9db4876b5f0a01ebbf6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675abe8d3be82d9f0f4e00d2192d72f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10199d490a8ecac372d45f95eac9d91e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053132b3dfe9bf38bf92b4fdebc3900f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b60466262551d731afb76b6ddea109127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefe749a31d3dde234a0788b04a652a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2801e8f8dc12d66dad86ef8d362117f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268561e8fad9d2d53ba3d263eb5b43e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c01f3306e5be8e0e8cd75ea4cb885131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90ab36c1f655d0f7bc590a198de798132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61d8ec5f195275a3c326fb3c2a8001133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5e81c6769fe8059ad56c3b75db542134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be30b1b4393413fccc67ba6b741094c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be827f0d45d0c4631eba0d374ec5a9bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a462e60ea32f003e7f006a0698cdad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994c3df51dee5874c66a97dea4c3d60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077b940bf74798dff0db8aee066f2ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bba4ad597186b86592a9361f7a17ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231f1c308b89db5b998cd0a2bc20dab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae2c3231c15700f9d174821cfb219e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3d4411258c5e042b0ac25f52157c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017edb888d8bdd7fe48542a6b591ca2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f36377290f1c98a19a8d9312f1aa18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1011d1bd198f1a9dbea44c085edbe9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45b384af1c281875b8c934e9737ffa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2d38ba618c8af029babfd7e820016148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fcbcbf54c3e5fc822b3dcc2eb3edb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66b8cbb1593b4601ff8bb277b3fc46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72933f3fd5688ce29f2c5803e37b02dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3fade925b0541b6a94dcabb5b3419152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fa269cf8723bb85bbac483339745e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219db977559ee3d2b1727a6c8ad7a47e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9a5fc345bb69af62ddea1e0da0096155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91222328d62a252d4afbcaf988773ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d1e73e2771e5c2b5e5af2d47a6fa4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6b7f751f195aab693bea39ed25996158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf9ecf7953ecf4bd4dfba93dabbea2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cbed8ddfcf637df4cef489a6667fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fabf87e2c10dcee199420499686b7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c655d2be6665d586ab4c1d25cb1f3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5a2f1f1bf349416dd740637ae9b5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a240fde465f66fd360abae044de0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d2660307b52f898d76bb3dc608c99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c6a2bfbfe59e105b3be6e8766fd5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e792938c652f8ff2613174cfc2d2a78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efee8a3c5146c716e5f78c540cff04f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709b6a0796f57d60e301fe2b9c607aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab874f741e4c763f235e3e54eff5770f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413e466ab763f3430f8e3a129e09c23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007b1e9369e0d68045c87424209eb96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413257af7955724ae5ad44c7816223df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aad62931e66512798eacdf9007bb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4f7223be49e82068fbc3bb7456b05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78eb6bb4e2e911a832a600ef6f2aba5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce481c6fa980e664e143ca9e5f6e56ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd174f4431f21a4417d2a4203de766ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abf4fb3644d8935350ee4ce7dc360f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a49ba16c285b1b6f4ae57f1867a4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad2853af088fa712717582515a853b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a94ac2ef629a57a01cb39865de7e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8a643877d9d227f5434a818e91b8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520a2a961c93ff9cc2a1eae8de0f041184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf098e9996c9465cccd002d03c3714185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347db0aea5269c4e19a2fd3a35f5574186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332073c3d03713825783a63ad38e22a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6878a0b4621f17dcd49f9dd20b1745188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae840d362f9fd0adec0ca00f9e0790ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4170524d573000a632f15fd7b71df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4725096d394ef0be2e0d6f6456c23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11475eac7d7b65bc8744562bfefd116d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c1390c7fc4ec0a7213ea25baca928193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197cde46bf5225b19a24a8f6d7f5bac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583750f00fc50679b5935825d22a98b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e00219bba6688665f414b715068ad1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47c34fc4bb0d1529b3f27e86fc633a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a316e2d879f2de69d94ff2e6b0dcaff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c7b4f27abffbe55da161260ab0e7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062a2ec81230b913c67f75d7e509df3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e14058b1b2bb2d32d7aa513f05bd6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8010d1dd9e5bd9d761dc3a62b81116202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e9a2c49145134438c23575020d0fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86310a4e882cd560f874665178276df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642566f4b01010f8dfb1178feacdec4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60d8e0f2f75b4a08deb36bd5aa880b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba313d5fe344de3cbd6c0208501e995a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7390604e37b2c1b743c6f487566ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61599d7a99946cf21601dcf5e55d4ed2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40d207389b1bd8f13cbbc20f173218210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e418cb43446f7cca0e182b8424a3ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b98160f649fdf82ef13e1987e9a8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8038a0c7a2eb26f755f57c7370e0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f26481f8df03688e109d7575e6bdc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3e3c13f01ebf0a4530a2d0984f3e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e55c6db7df7ac4ff743d818671868216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8389a26b0257b06fc029bc6b240d34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c17821e014d2cbee09f7f086e745ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedb91c26b4438e6b02675674511920219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c409cb1ec39f3a5d2f188bcb9ed99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e736403615cd333968aa26e7729c515221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448935bd5283272e09065753e3c75689222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511151dbd150fdb269fa5724d150dcf0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e3aa70c030c0950baa07b2086c7d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b656ea50526647865b729b915874a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d0283dd413e52550de1802d32beba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e767b00bc7581c39cfd3708521bf5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbc3118344c537c4c57a6014364423228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2283163cb8a0e408ceb73a79113de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057900a37c4781142884d535a3c3e841230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fa6c39828c4a34767cbbd17a84ff1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94e02fa2e957f25294d0b2a620d767232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81ffc39f3e7f741adef66d92351f1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71743e8b9f4f8c972793de7461d8ec6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c772533f8f6a4133e32c8c9f6485101235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47f5a1f86614546675d7fb770db74f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0553ad79d6e149b95f1648c5fe6f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f5a2f8e390f592c204edd56172794238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c769e419c5acb9c6d834ab8114cdf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044ea35e77d48ad8ded68314934f4af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce040d3695c8cbfc087537a1a4e6926241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18915ddd16f08cb3fc14d5a2946f05a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc3501a37f6b16624eb0ffb31bc16d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d5fc91ad40bebb2a2b8d6998c34bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92ec360851539815905b81108d5db1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0884aa46f12722451d054af6fe3d1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ffcd9774e63494295b64b9c87a37e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0c5f1c7d384dc214a0d8847439737248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ccbf577eff54ac032eac85772d991249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66fc05d4c63eeb054fa5494b5d46b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b73a98c69d84565e6802e277fb0a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3718a6b11ba4976f9253490084f5dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0302ce73c2495d2a1968c5fc6ef61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca38d1a5d7a42fd3bbcc5778c5b3e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9c6649763648cb4726adbb9270614255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d370bbbf849137c1227bc54279cb294256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ed2538033e86fb1e9277caca3bfc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec7f478773fa1beb0dc0ee07bf42a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa599e66afa2e1255e260d2ba2cd4a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d93635811ab3ec29aecbc3c9fe1adf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43688e3c83ace8a646bff3671d070da4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3072a9d9968759e994b9b29e0ac9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813acdd2739e242f3a53c2043fd92b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9caca08209df438db6616449bffce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37e20d39c423589863465b833bc742265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c190a46fc816acabd06b89d6756dd31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c4fa5bcb87bb6b1cfe3c13723d30d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567cbf33e8283a3ef5bf95e1767fe57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72485f3dfbcdc637125917a4ff3db082269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a991404f6073067cf935ae1a597a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafd63b3545d8ad1d88c87aa4e39703271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493d562f686c37647a58408f97371f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff7b3d092e6a18a07fb41aac2d90c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a274d892ecca57e122174f44b40997274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623043489fa131415519a7da0ac7a4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d401b311838a3b3fcfd14ca20d6648f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca81a3d2a32b6cb7789668ee166734277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf734fc541067f644a6afc8406da63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddc37b28457d25ac2712cdd829896b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30219e8c827b35fe96f8bb5cb62e0e62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da84711779931331323d29b24a90ee7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b37f8d885ea114b72e2c824184731282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07519774c5a7fdbd9522976294ec9b47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d92cc4fdac398622713b798ddcc1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc5a172c5fc383f25f633b4530d3a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8570d87b67be1d230824563a135f9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43d2ff7c7518c29e023c2fcedae6a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d2f9d2a2245a86080ddf49ee809c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425d044ca122f3393899c7bcd60e37d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e650b8af1e12141760f8a0951860b59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1242d35a1883beb4432b257630683291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a981bfd4075b2204479ceba392e7b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cbb722dea6d9da96a877251eb8e1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1947d4dec2bef59e22009f2071a1e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb3fd519b42064e8bba9a76499cef1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c15d0287e06c6e5862957f2adb3e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a54dd2a4c41bd9fd0157edb17e930297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999036390abddc290b4a49fbeabdf93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dd1189a34800bdc2046ecaa5343aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60303e2f5eecfcacd160c41aa0124f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b0feb4ddddc568983aab2cc6a5e9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21418d9532a0d729642355e00af060a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa6634de421c760bae91548545252303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ccc8e7293beae8bf8deb71afb2c30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee458894ceba50fcbd1d60019a6da1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749ef3c67d2267842211baab4c5c464306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f77409600c9660956312c335b01cd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e28e8d1b42ca04bd3cf6e293f752ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f9fde952c38c8a461895c64ad048a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9afd6910635a97bc87c90c0c8effc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee3704ecef13c56e331bf1e9b98b1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f7db37a67eff15d6f7274c967526e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df549bade4ccce0fede2a23cda71a33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4348be373cd79aff12c1afd2889e7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16413ce2acfabdbaacdb33c0d90f42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193e3bb72572b136e36cae12176c5bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c02ca43ba3a078482e159cfb722a59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebc7c249c69c4bd004016a3ab5c3bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf4ad36a7232c28033cb5726c231a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbe9e0cc89a135c7031097bddb47ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7dda35b7ab4fa9266f2172a149685321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd3481fb129f9a5aa9fb9c4425f9dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08a5d217b0951b5248f11765e31f2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb26f6d810ce0313aadd1f4bd3280c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c83ae2cd404a72fa43809fdd69c2d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782dc9be5fb41c7be9a2e4798f6b5cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06e22a6b32afeecc41c9dfc00ecdd7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989966873e7eed104a8bdf0853849da6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dedb0f1f0352a58a2d3ef0e7d8b94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b2a48011cf64f040d2661639fae33330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a67cea2e6710ca0fb110cd3f1538f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03469c4718816fccebb4d4132ac8d9ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570da52da52041d63818b3617c8ad613333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b63c01e8a19d91d59ca00126ef3e27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048c4ec0631315d2038468ad6670121335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709493347b7b4d9fa061bc64485f27df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bf093431188b7f4bf0ce95fa3781a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b742d6b1a814329203437172387e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9767c98108a1a00e794adbecbcf07ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c716dbfe4a2827fbee2775a00f133ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf05c008ff23795ed4cdc658473ac02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b0c3583ec69c158921c13152bc322342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674cf7b10860964519b41dbdc992ed7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e4c06df044e03566b63328bda8318344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c66917a3fbeffeb6c0fa438b0dc3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf27f16eef177e62023a4e8927b750346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f00987e87aa4e960ef57d4a548ffb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fab58eeffb2038c620b2a3b03c9ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf73071eaab06957bcf29303e0aefc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afc31db7a63bdbc91d3cff91555b38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf04ba7c32dd6373ad2d445bc4d1c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b100787bc0a84b0b84bce9a17a5cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048063bcaa317843d82b90458859ae3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91ef455d9500f21f5c0c03abe03d13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f2a277cff07eb24b094c22a01545c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b3453628dc15bff5b564640c87e59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fc5a98285ecc9b02e3e9b32630327357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12254dacba2c8b718ec8e81a993c668f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78436a2eb3a14b5b593a10aea73fc4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9787cfa58faf726697990c25af2ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6134a0117798249165d250f24225b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12969a0b49e808e0399bf3364c31d2ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c900a7eee77c6d960ada0fb0341bbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031424115e56b73e20f49a53825fb6f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a212756838fdaa51570b7daf294d17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244c5c74c848fc61092c8570f53ddd1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcbe6a9b6a9ecdc9980b2fc6370416367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073a64b68fe86b3b6459eab784bd584368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eb5b240d25598722e2d46e5034fcc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd9d718e17c5cf0278de4079a1abcb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360761641a9e1b0032e22f168806dde5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa010f0f22f437d3504dfc4f5ae4fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264762c2dfb394a357e06b09cb504baf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f73b4edc6db0e8fe18484302ded4e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3d06c00aa89464a4b4cf0be675e05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e7144dc086d50e604aabdebf73e61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b38dd5e9439f988720df3291516239377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b436b7ddc4bec41d264754b82ba26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b13ca7b186314e7fb48da257c2fb0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4fd704bbab4bb825fe79ceda4ba48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af63a0a48d0aff2fbe73eb76bb09956381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cba4a4e53241b29bf7c6bbe0087158382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1fdc57a2914b3e9f1fb8bb65bfa27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbf8a318e443b4fb9a69a15f9e0f0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133917f57a7404ff1154d65222ede3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8072830fa373650cc9821635f56a11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6cc34245fe1eaecf7cc06f405bed4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9c9170cf762821ba97b3482c166a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b024b9ab77b2a53ba721c13003b39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621561acd583ecac14510a35d9612e4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429424a0f3a703db1339aad08ec27796391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7a826e7eb0e81a409c15b18385c43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c010cd502f5eed4e473e36a754cb7cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657a5c7943a16d206ce3ed014370167394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3187563e11d1f7e57a105f0eb487e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dc21afe6d6aa0510d9592662fdbe2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab9dab411ef3e84e3ac82280cacc24397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01688d3b63f3bedee0f3e852659aae40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8424551d6f8da448ae3035d3c606d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db429c25877ecee3150b479bbc6bed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da08a1ca57468be58a5af02ca0b1df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f46a02eb694774e0fe468c468657fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0c4cf9aadb6bf887317937c30c31d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18af2f51f5fd3954866fc77f63106da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7267f879974394cd6e0e5cd1a3fa12b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042f1ca7fe791c3d581cc21c18ac7d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4a2e9f026aafc33b40c8cd637008a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633fceb4d941c7662a8603882761b8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653355b5e6bbe1240160f2a3eab0bf45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288c281cc01abd14afaa348bfebfe3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef963e81eb2e0795086f923771aca930411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fac13b2e6ca17e1f1d387cbd5ccd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e494ac953db4b9fb002448118889e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acc161486ae8c6c9e0d4e530578a53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f600289bfe400dc499c8b7d915ae4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf892c89c7ff148c75d9ae647840538e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae196a7690d51e125882ff2c4cf05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7bdbc199c783b9468a5682d001b0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0865380e2809ec648241270aa4cc74d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bece9ff12bdfca51256e7942a1cc11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8012f967d5a7122bd5abf964066365b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c083b250c35152aa008f069307c63a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3301cc8208180f5ecc3050158d140423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26511d6df0386e4478e2a91649996536424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcbaa37597250a060c2516bbf05be4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc566f1b45f921f29855a45e27a4ced426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de468b161b3a4cc9b22d299021a4f365427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c891d8d257f15d02fec624884e3ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ad33e1aca23dd7a6c3ff7ad785057429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58418b1a509019b920a0b00ca654b0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e25b3d2e02e4dcff89edf3892de14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43374f895fae73d6839a1cbda91610e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d055f70e16a76efe78ad055d6e4f5b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90051291a21f02b15453f26a18553543434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8686c4bfdc6d84b3b6dbe60b11bcd1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b549457f6a65631851b83b277b201436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7ce5b59535793aad70fde4af5c7e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91575b3eef1806b43f8c3105fb0e2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0026d8f5b3ca77924f5bde38e6df37f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a980fef2e6b8cc844e7a0387519bdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf59580073faf813c9d9140f596edc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eb1d79faec08ed8e17ec51d330f01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74461f46de41c5f72ed630066152696a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4a8017461ad4c3a2ccd72a1457a1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e69db334efaabe8d54803fbfc7970a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59686e69d65179ceb82408c78f58015446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b359e71dfbf79cdf2b0b82d0143f919447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b570772ab9eb5860e8586a89e4536448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9ab028e3eafbd99a3ebdcd494dfa7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888135032bee75fa649056d73d22fa6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aa4ed9f60bf49d09de85885b22557451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a34869368f5265b605938a0606a46c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3a3f3b6aa075298769dc61d4a2d2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb32ff60e8f6e376fe40c4f54f18fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6f8d191719ea838a89a8d4b180a26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18580d5e6e83ff0ef1b4891df77160456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedafb7648bd365541f2bd9d1175e35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b16f45bb4e63dde145440b68dad8f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8653add05f116a749a9ba49f6bc4783459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957348bad089544df03e8e7e5ca62bd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c6f332454196fed0afee883016009461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f407feb74a390c67de2ce7846c9e844462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dbcd48105a5bfca0ff870d9c571f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb90e70fb3c5024f49bbe2c0e25e63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0cfa94418ffe5917b55e11b058f98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95113364996f06ae2445a0f60cdf42ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03c91f98c2d3639afc59fb1f0bc69e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5f12b87bab20e5f7819e2086b9ccb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858424d06f433679ef88ebf3da7b5bb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f92fcd83d2d6dd3a3b74342481c34470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786360b441de01de24331ffe7dcfc63d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884a261746a9db7b8d5a209e0f2ce5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1874ba5e4b9ce8d2a9959304612b6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b74494716b64d68ef85b9e3785ada474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd49cae9b28617c6c0a0b8148a4715475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c025562615e8d5dc24189ea92034a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b102776ca6c31b4bc1ddc79c4a116477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e7612d6a957c436f556a092cdfc6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4810fed00bab49bbf4a637b238b404479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d556ef800cea67f66ea738fcf5b4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664f36cf526d36788e01d9e8efefbea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c0689978b31008bb80417a59473c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabbc6daa77c1b4998cdd33aeefbf32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ecdd9ef11dbc23956b862cb461679484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a1a97ed2ee46f3c76c5f78e672e3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceac5dc110ed1d5d098253807183509486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4127266ff8d8946e3c7167101d41b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79ac51f7bfa8df357d85967be91745488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18b1ab6c7d044b0b20d46349c03760489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c85441a2722b3542b58a14a871f9dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d74f20c60b7a9cfe65e2f130ed468491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d20a9c75749e06668f4df68a6438da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bb3c199d01971f11475bc7378c599493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e67eb17587c4797927a5b3de42c5cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f3eb733cfc7257db1517083476a0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6b4fca40945622875a06204699210496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fae13e1964781963ea2cf6b7c2e73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0ea23e863fe86c41f536645b6c9f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb538299ff4a48bd5ed03c6567cdeae8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6fc4b7890a97230dacc97c4c404d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2954b8da77a7e2ee93b218d87b508501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd2bced15a6206b04c2457030bf983502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda49795b815d73b481af2fb082040a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b20b3a799e7111ea40d443e704496504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0edb4da6508ec023df1a946e7136e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761272d9daff5286d489aa4ba9575739506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dd5daea2013b1987697e23d646bcd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cdc389aced4d1e0b58016fae0de68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4609c47b81167b0f092d72cd349e330509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e28ff29e44082e8cc1a82ccd015186510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc24e9f55b98feaa110d4b64f452eff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b374ca31be56c439c555d5c57dc8ea8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459688dbc6d6d9f7c40c70774fb1e4e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb57df80de40462bd1e5b541293d1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ba963195760d61fb02ebf61f5c418515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d04536be5bc251c69732eadaefb77b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376398595d835a348282041ded77c74e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb81a5ca9314cb7496167a17d5f0b32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eefa3c37366cb9fcaf09c521bb1eba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e0f996837cc6d5945b7751e1450e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1b3f6f5b8d8a576ee30e094a85da6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b6e8839841b119a78160561e23975522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db023edfe9e20e7706f0943aad87dd7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30093e0d2e0f981971c5b3e9ea1955524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e826238dcbbcaaebe43e68f517f89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f49823c70252a589213d1c4fdaa104526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d59a1cda36d4750244c261a9d7ebee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b306ab859341d5be82a4cdd365e806528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031260cb9ed46bfa0ea127762e0eb23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0809e1dd85f46b44a856d9f1af29e13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af852ac7d66f203c66866b3b311a4224531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdc4d59602118c18a28a8b98478b08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d3a5fc910f448f0d947e046ce1d1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea9fa7fe319b28d637a7c0424778e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920bc329e7ab39d14cb54914920ea31535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b689e7a563799a316f72076db61e95536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59836d840ec4d20210db49a0d0fe2f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853e187f8e588e78122a04ad015ea0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc32c9853bd0240667633675655e42f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d16971c80fa53d7f10d5a5ff9e8471540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d05dc9153697f0e0317513cb60e21541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29af169d78efa1e04844404120a4ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442056f6664e77d286a57021e4c32a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9dcb8c642a1c4a13c6f6f67a78e52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454e29c01f5ea7b469509461dffba53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a59660340951387141473ff7f3179546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6d3ef77ce6fd90b8cf029802f02ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f0bde8ea20be20bc162ea0efdb4fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5339629556e5ad6130dac985406dbc2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6981849020bf35ddefcea41e035218c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40879ffa0d497a4030a40bde11787f68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4a3eaf46ed51b8ac4edca7ba9fb9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32a35b7cd81b08d7aa61896be64765553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c5d5ec18e130580d0106d3624b752554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab20b481c5b8b3020955d5e265d8bc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256058df15ea3acc4470d30f11cbad30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed042866b2eb4a59e1d72dea83e23e06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f34d8a73df21d15ce1c7300c3d2c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b5d96e739dc85bf6ef9daf2b70015559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874061235ae77a52726cc0bb128e38a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e572aa584582dd404952bfe30c9bad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55190dd5c86683758b1af09aa6eba8a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6ee7c503d8b2515b9fabce6acc60e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4146483b24aea43008639eb59608e7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265203f677d73a2a3855c864df53442f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e476646595886b1e72faf46aaf2076566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef868cd304d7ab431b7a51c6689f1de3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70084de58325239bf8a3dd6be88499568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa3593be052450a9a032f1db8e74e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bec310fe345088f5be94a31dd72dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e998b3942c4e5e8a3058111e0643dca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdc0e26f622f78c475ba843c8dcfef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a8d62b103eda05ae7b5bb1e40154c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6b6f43970961be223d1d2d107cc19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0375aeef0dd68dd712b2d8787e885ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4143a585d96d940b46aac06af06d4cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018d8dc61dfeada959bf2fa88f2d62d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351983acab2dcbb5b3427ca11987bfdf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510647100160f7630f971531f529366579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c42173b6a084c3f5fba57c70555d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114b6a0491be8a96f0c482be0c85786581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989a0866af280d24ca3574e0e42b74c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf6a11d3cf2e97694f3d5edd9bb0db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01436763f0f5013165af3426dbf764584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1911b96ea9e8322c678fc3b6715f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0815cc7856bd4cb7b1d474810d00130586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a634682e7459abb984ad6627ed6695587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785a10fa65b2b790baed8298ca5372f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f5ac41716f607a9ab5cdee8f12bc6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e5c49ed98c60456cc2a3d14656066590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeb0809a45f6b9107636195b02dae9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5024fa2e9fb611c9e6760a73f0ae33f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afa132ef30bf615bedcdbeb11667f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7e1622a3a86a894f1f16e7b6e1ae8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec95973c53cb6a47cc0c9cba7d574d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d71d98d2b4746cd162de4d666486c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1db7796e24fa67097a0865fbd14e4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefec1e696677989a29e0716e9f6d86e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa82d7e469a1dac3867dc689621f80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e10a81b9734dc32993b929f99b733600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356891d235f0b814882d1298fd132ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c0d92b9c8e55af2add1fd45445874602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b519340a36ee9c6c4d1d91b5011b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bad27591826d5c070c3e1b90ffa1dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b93cbca9171eccacdd90d72798d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34119f2942b18efd7d1462ec02437048606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bac521f7c8a1dd48e9ea551eac36c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660bb6b17f87ac13bdfb3ae8954e243608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a708372e643ca66d7a4de150333db93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a39f8e59734158aafca5206ce1b9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400085f5811825518985f610c2438c85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af040d8d85bb1fadebaab57ad38d477e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d137fb97732ab1eabd7a4cda308a19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3939eed0e134964e4bea06a5e2114e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de134c80acdf064d8ca1e8b8f773db16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45ab7094b6748b4e85aa94c4d029e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e06db8f675ae3340149636a9bd73e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a1d0c9bb22920a37ac1951d47d14b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9bdc4f921ce758d9186b30085ef35619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb385d385601cf8a9f0b8dbf1d00948620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e19934b0ffc6f2a05f0226bc82e963621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fc8d23982465c25cf56fa1c1db257622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145ca029d72e8ba990d9d565ed484d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8541552b6e76881aae4f7a2178c15e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4768ed34c57b531e7235398e32d33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff219199946e70b1b8ed517ec4177dcd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b6b69fdae9b5f6b51ae1d08348545627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0de6c466b784fd36c4bb0a363aaa6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dd478b6bd85516b28c39b0543e0df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27472bee2e5ed55906bf4ef7824a6259630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e43c77b12c72d81b36a6781f7e2698631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022513c7bc13438fd637d9cde0d3c7b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584d5c4849a1a5db4d6b7390823e91f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f1cad044b4c4b7bea85d266f61367634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7523e2f373779d2cae64ae07095479635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65917867a740fd0a3def8bdaa7dbebc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d437059c71194c5b428c406fa38dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ba25c3c5daf4bad075630b6b0454d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616175622f0e1c0608510764723d2223639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20e7f78fcdfe1ba93ff418b15d751f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cf8238a834729b771292b9893848e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61a3d25b7e7c96fa317b7fd638df6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e55d21dbcb4cfed681eb8fe20a9bef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72a0eb7e81efbc1bda533391f9ac98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77ad70aeb08f2b1592a584bd20d821645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656eb1f66d3e2f9585963ebeeb23cef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08812456d990a5ab938ae61d26e097647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1716b06257acd615f4234c2c26bd240648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ab795366f1a4e416dbd98f3f2fb50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97063f9630c5cff77ee049c5f7ded2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a389f0aef804496dd0eda3e5330e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30f10958a15db24dbdbcafbf3992d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2befb7bfb05167abca25a203be8b055653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a364a2ad46801498d31ecc6dad9cc95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24052ec725437e5269550ad9b685f5cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5528661be9c8e743e71658b6a16e40b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3b7ed70a2a3dffc570d934371f04c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db9ad443eb0750f753b230f5273f24658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf26003ae6a72c659e667a9db07b276659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748b208671180c8bb9ab2f39728e752660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2829f74eba651bc63fbb8c51852af0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fd09a4018565a7dcb8b986a6a6cd9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d5ac3b219f2623d781bbbddddfb29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ff383e28e0947ca09b5dde71f9d5e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca852150aaed0f7cd9d87e75d748a86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207261eaa7dc73032aa42823c099356666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa4511a66a187c496824667b0124f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3544ffd64e4555835be2aca241796668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16954f1119c7f0eb78bae1728a4cb2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb385ac04003eea4c2db52fe68e2f46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3b88544bac595356492f013e2bf5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66132c76141fc25680a5c479e483a7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375b5b409aa46f6fea32220a0dbf20e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f17b270c2106eff1aa131e584e9b6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f5a5846f6743a77234550d3ad39d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed3ffabe42753007fabe8efcce7ea6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c17f3a26abb96ece19ab36a38764f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12007cff703032f0f0d4f1ff3d0b3ee5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b8fcff5c3dc271775c36ea731033b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364092027ebe0f110621015788e5a51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d63ce911628e51fbe4720754ef7c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff5253ebad98608b648db028d37b69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e802c28a10a535546fb04b666acd41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd21196913a16217ca3ae9ff3c5bc18684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26796c8fdef311368745f47314bed705685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8564a34240a11bd9403c5f0e087f8a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e1b6a2d28930c98c8f1d899d24f74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b154f06fdbe08175dc7007c7c09fde5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c51184d1cc3bb4ebf76e11dafc4fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cefeacf3602d11d101e17c52d9d22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efb435a1b45cc8b7dcf498633de66c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bed3626fb8102657259f69c7941d4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1994520c8597e343021f5934e179f70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b73e68c611729ea3117a975235da4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a63266a83676da3d5a719e877d4dba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8fcdc86899f710a0ae3074ca16a33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a610610e850fe534e1755f5a2eeb352697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8907ac5efea37232aa510640d47af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c851e64d0e6d40efb5a07281815a18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931deb6bea887a20cbdbdf2641c5b7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b27304372d3addaee4dd83e4679c2f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84d11b28d4888ff9867491575dc062702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249fa0eb5b543ee4b1ec06ccb1a84e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d5319a7e0b3368e218ce65b98ce3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6d2df63951210456f900edee7090a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e350da5f27378f00b869288e704ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72185c34b2213ba9eae0e7195a818a97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead60d4220db476fab60152e9456c9c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ad437214bf97f98f1eb493da7fa4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63010830a2cac0d4ac6ede438c72a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e08699d2da4c8828f5d469f6a1a292711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d250541c9fd03ee97cca24d547cdc6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dc70879abc8bf7ec6dd262da82bda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf064bcc9a81adf94c4b7d25d929d67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf1df98f727aea4633a4b7331d8e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dfd2051b6a13daf86e8c18c526170716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df9e0269ca4d294d81318e5d111014717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716470355fae05a6ec246ec47bf327f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca93aa063c060e6782501f4aad849719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca03c1a5b45427b921ce9812aeeefc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e004f1f3b326027f978a7a211d123dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5f9ee5466d48d35b369790a421878722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea323279b13c7e39ea5881a82871d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0063a862558fe9aabe0b6d76128e1e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07211a61845e7c91f5de44c34f9a366725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792421f4564ca8b44c4e0b1817b55cf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac779ab42c1597f43a8473b820d683dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358dfb9d6392a21415f8cbe023b3f0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af379da708497c0a0053d2aa2a865385729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60395b1650f9f69414d6aba89db174e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4767134937dd965fa6b024d398ffe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056c677f854a1df43718ff08f9e4f19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c3ffae62e24ae6a8d26b9e3a4bca9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a34436dddd51609148e61934841a1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58268641685ed03e5a9db189790bb7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6920b9555c59da23489727390dfd221736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87aac509dac45b72a11fb5f1f1ac23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d752e76a8c44e057044422fb4fb91d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbbeeb7b27447cc36f45e6bf5253c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0e4521c73e2d908e2ab942167656d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3d2bf8c8278ac63e1e3771c5890d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04d812575506632bd04f0ef5b65957742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e14f07077c43eedaca250bde429281743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57c8ed129b8f0421890e1c2165c3c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa356051a6aee7d575f917f9d946f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb69e4ce7223c6c0ca221ddbf14e62d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274035c394852994896bb7c4253e1153747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545558d9a2abbd8829332b53df55a68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548536bafaa648700e88b2c960a3705749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a47d2221b1f235a0caa2dfb8dc492d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e4601eb5cd2723ee256c42731b623751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a594e879f27a4217a4eb0f93a8e102e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056a23367fcaf551c79d1cf3faa4fbc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b734e7348a464325fed10fa1722c27b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a1878477e59e3d7a4288f2faf029c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ad6bddf2e6f00eae5e38d595fa5ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e63f56cd5259867c81f8f4e6bdf7f757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>