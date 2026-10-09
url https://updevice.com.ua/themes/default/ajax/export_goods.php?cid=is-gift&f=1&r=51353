--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e91262c1cdca68065ed2d1c70eda71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7817c634ca7c0eaf0f5199caf228bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aacaf317d20684edbe8020247b7d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68418137339b5231d37f2415e427ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758d1a2e7b7f258173de812b567266e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12edb7bcdaab4cae7128cfc14485b1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cb1a69ce0215e6987eb5511d912d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a061a457a17ccf784ff8ded65a0de18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cb8bf0718c810eefb3fb1d266a9c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a32c303c63b28431128bcf8c1aa3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea4614a9a77b0eb4dde13c8a2b92c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbfc9c0539917fe469c6604c77573212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc1c04a51ba56a1b6f7471d025770013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7751220fcc8a5fea509bb4f83db20614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec206b23368ffb85ff36abfbfa669515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba71a69fd7ad475bc92187abf0c402f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664d9f7755dec38879f59472f2b4d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58aa67d4bfb04afcba59248724068a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fda12b1dc051067693bdc7f8bc0c0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff625b76edcc3ac6da47be25d08de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5975e75fe4ae2c97f5a5e34223dcbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225809a1b996b7cca812c5873827144a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87194bb795b948e0f1318344113bf93223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1ee1862654b1fa7953bff4f68082124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b717729fbfac24808a1565861394d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45410ccc9e91958a519a98921d19f83e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac2695c3814283729b54315238741527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425440a1b99d087072a5a8d4e4245b9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2784c4c3072b18c3c2c5182572b94629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fadb8c7a3138fd9841af95c66e66430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4406249b97e4ed097a2d1fde6473b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dd6ecf006faa5735c45aa73a98d4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48bd1829e97a1922f922d6bdff16df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc763232cb90cb3005ee298e56fa01434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7a51fef8e295187868a0ccc3fec6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a09ad652962b2092b09388b1c3d3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18ccc44880a5391d6911d0149630f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5d2f52c72a88694fff1a444330b3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaa044d564e9bf811d3195d49aa5b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad62569862c70dea664a6b0e0dfe72d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771975e25e58eb070eb5302945b597441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64172e40318af3d2ec6e352965b53742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de4bade581d64003dc7aba1fb9290943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fcfa8bb2be2d4156b13daebc9affe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbb4aa50643e97c6d3352b45f6996745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb1fe490a439831697ff443fdb3ee946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06565d9bab151eeba4e6d3245f35211a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d988d8e83c2d31453b0e73ff65136848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ee0d82379df51a328ccca79dfb4fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c940458c48a38e8a8122077c8e6ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339d6dc83c8d1caf384a57839e273e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67cc53cdd76d03fae3c0c3895bef0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f7ad6584fee65657391ff468a35fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0986bf5b61b0e789228d335bb18d03154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256901d1f132e7c3a455af79c8bb2aab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142998ae26891a2d5a7a70ef133882d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d5563aa5b9845abbf2d6db405a2d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe66345736346cdf9c1e19aa3ae7c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657f5bdbab433cdebd8b6aaa5f6fc2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b1f6b86fbe79b4620d0863c8b049760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7545ddf07dc222066febcbd7e69bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594d4782e9e3d1725297277c64123c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008b612ed02ff348a909fe3a4b9034d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc07ed82a79062ca361af82b1c0040a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff423ac7af48361d2e2dbfe869d6f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af826f5a44c7fc83e3d41e57c588a4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d927b88cf38071268a0bf403febbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f0fba7c5055bb8d9a4bb74caebc7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01b22854695529563667e1855e618369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b877f9a04faf64ad2cfa381b7c97d7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbca9ef344110d5993ed4f75c20cde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec22ddff18ed24046ed0bce28fcfd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420fff9092321ddb89d89f7274f036873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8a41b1db14e40c58eb40c55e6ded174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788750115f0034bcd6b324bf5b718bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a01e25233ea82c2ce2d7997247ca3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbd7b8d0b3bb471101ad62a952cf8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1222f0ac422ac6e9b072161de7c9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69a0f23e2c9142d21124419e06a68c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a371e3135cb329f6cb4696f99d39e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cff10b766927ee940410e5880144581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94e3003103134be2746facb55f5fd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36250a78bcd57dd7eb35d9ad8c20a5f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdc69b2097b00b4d11254e8fc3f72a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494f893d695db1f64a8740ef565b69885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164ccb1199f249cbcb47af120df219386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0de5f834df3e6441e59bdc9fde50d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b520bf5a5863d621cb8807c0eb11f7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112d2b9495850301efb0fe8324c62d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b929c4eff476d7b8b9b1342b1f10b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e79ed639224af8963c6a2f7a702fb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc71186f46ec0177ca764a621565c0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a74feeca42e696a6b67c34b1909b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4de4290f87bd79b99a382abd5f0e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe00dd3334ece9a779227525c4f860995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8660233707425160c416d0219c4099096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2284dd5c9409206821ad8f3774286597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d918043d652528ec8a632278e0ef2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6a66717bafa763b44a372a16f420999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb9ee09a62427417bca53f1a3d5e14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac03fe9d8644d7dd6cd19e202f50b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc7b8fa21c02da3b96b616b1337828102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcb9669f53286d0688e8d247d939f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d167d9683ad0a2c015bfa367dc8a43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda53d5751d7ff46325923654feb3c45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094dc3a89d73231f76ea303dbc3e08a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf405f37220af4f1b3a9d8c5410718107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348171215d33b6251ef8ec8ee1ea62a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c95f449fc11edec42de830ffcda65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae53308e3f43df80026786170f45b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14585a51e5ddac20e517dc52c3034e6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d6efed02356996417e7e1270d6167112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c158ff0b652a89505aa2d2033ff96f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e2f2cdf5c9c7411a4d91ced681281114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1527c0fe0c90e05b4578e970ee9b3cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba2c2b7dac380a6bc63fb091f0ec12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcc4375949da6543c8ce83ced7c003117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47929d046171d6eee19e04f1f0ff2a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d716847be47953979b9b8de64c4ef56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211f7270925133b68176ad48ef8a10d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fdb2f42031236a4b5c71f594ff637121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94467e7dd9437c3c2415736f4593dee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8ce2546869ace13bc86d81c8dedb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b66707b198c4f673a689957b8b7a9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcccd6c5c1b6003591dd7b21c8fbd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ff3ed1b89c249815999794e2540a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2362a52fdef86ba17081b6f6c09d263127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b47d78bf5b6adefe3f54a73a2fd6e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f7e4bb750c671089b72e263461f6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3d411141ad58d48037f45e08f0df5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e030d7aeebf9c232f7830075d16a607131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88258a8ef4029779ec7ef6c912ef3ea9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c36ed416a77531a017fff8a404783e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9285518d9e29adfd09ea2a0190133134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73903c898363ae1a9990c386427f1a26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc160333c5e6be2ecd8eab3ab7f29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb56b6d7305df4a3a164e909a87da0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621913ff12f1595f037956233682d2bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320c295ddfdd179dc16b0e0bc96df6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56628433c10585922da67695a4e04f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee200f8f52d0ac692d93773119c83192141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74301af85c46330d43ab3076955df71b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9237639ec0af360b0e0798c74b0ed5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdb8f3fa25258639b2e98fb4309da8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b9e23259079d2b4333622349df55b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef4fd7d39f87949ab9b30d3df33a79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bc8be6fe31c63fdf7d236f4aeeb77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d09e4ce9d65326826cfde63b92009148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f0d39267917dc473b74415f132a43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052370937ef8e397476e3955a23253ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc601e094694bb08884dcb88ef5cca6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d94c24a907718799afd5d8017e2ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a616b6b85d94182d64f826e19186153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98cb81ce840d2aed7679bfe5fb3f6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4bf916657b9f2f48c9b51208f68d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29de32f3180ce2a08d368d946959d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baaee3fb5f6192a186f7ebf1f3c950157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289291f6ae37df9a40088be32a82eb31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af528e14a956a19606b5a90c47bda35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85c8e73ebeac60310c810a675ab274160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac88b66994d47c64fe03c41a2339e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594afa59fe944031b4694f10613f8ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de0b7d8dee3ccb68c626a2cf5b3d38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde4bb3a70df3cfb1240225d4e376f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9901970332e40554e141907ed12e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af151ada67f39d6abfee9b310a46831166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b1659ff6fb883d346e66337173a60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de253c31df4908a65a7218cc700c6886168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80821ac461c12640c39a00df4fb0e44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e7661f4051d9292fe7fee93f6776e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad650fc2a89ae7bdad972a5c8e5ca27f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd505bfb66ec43da00c6abde388a292172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c15ea1d26afd3d33cb63f44e333c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606f3f4e6a6191dcbb00c3e4838fb3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcdea9bbd4ae1e1b0ab08bdbc3d272175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7457877e09e0b8187c15d607281dab0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8d6401cc58db121fe4694b304be3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecef9c62a4038ff56344e1c4930069178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7727353fae7f1e524caa9e0eeb90d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abae3176c0ee2a558a3f0b64ab6f1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2041ec40ad36bdcb65312c75bfd4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14b6b7c32593530822978acb02dea4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ef8192875638469829fb3e11c5ddb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c2f718c214cb324bfd394016a7ad7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4da7061fcb0c441778c49adfab3d56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088e2873c95a141a101ad402cce3eb1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119a6b47bcf59aaa8d5991747591004187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6629bd186d21cbb3212272f0c078e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a195089d61476edb1a5339781798d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267da9939ff3c1a072d9ccfb5285da4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3da3fb0fe19d53c825bbafbf50eccf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030a8c28cf8fe1d46323e1de2481744192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b2ebb079dcd5d527982edce9c9e63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998f9299905049e2fe508cacb5116fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f046a3fbc89012109e4110dc51e08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba48e599fd31d348fea63abda48d93a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231c5132e411a603776a12b986e3fd2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90fea0bebb5e405bfa81334c5b2894198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e519ddcb62ba72b1c06293332cd9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f7332123b7c6c5eae7766176166b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1e63b057f6322304042f6a73c2648201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8592c791022276367d53cc5afec75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d9bce8e3e79c23470b1154982132b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf767a5e4268c033d7585448c834b59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26be2a91fa02af0b730fa3ea66744bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec012a9e1dc03e6845deb30cf3bf1f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73111f7bcba8033262b252e944f8db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21aa7468dcdbecde04559bc384d456208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dafe33ff07cb490cc44732b3be942e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb541298468f3c9a98da2f63f4f4132210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30067e4504c6bbf858212654cc92eb81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65dbbf920d759028a8cb28e388b72d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689b7bb2ae6faf684391a0f6fc63dcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7da1e583d585646322ca64181b224214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425259529ff248558b7702e8d9c80053215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b5372ecf82be84ca2d9e4033974e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffb0a869b1d379ec39b963a1b38ab8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12f1e9b7cffdaba8a765cf9cc7d795218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd304fb59d3723f6c8640683009afb54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2e3bc5d6c8c678e34a8619415cc52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af6f20820e24c8f5434672db524a2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8729582a53c3636e7a86d9da2a072222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d0a95c5b423bc451220a4f63ce63c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390c844f2dd7654b79f346f0f7fcdb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfd6e8f23d7e8f6430a0862e6796cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71638847f3d2cd2ace10be120e4e361226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789856aedf0ef2f2561927e5a8aa1019227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ba741da5ca925b1af0dedda8596ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9ad5995d724733ad356336ae98dcf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d90159e847a687320704953348975230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0448f5ab3dc2261a866df5213c6bf45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfd913d27679e66d41d8117c569512232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c43d2d4c8cf096fd09ff81f2f1c9da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92c8a4dfdb6a1f1bd7775f93846843234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e26bcd25ce358482113b165aa74cf8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0661a5d76625b39947e1e7ede7a160236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08659851ecaab45fbc5ccb8b2a9e69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee38db323afa9b61559abac68157f56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f4e9808da3282a3322bcab8e2dac7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260e286128992bae5a10786a050b07a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85933f070ee7ff470a560ad5aef9412a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3248b58913527b15d3cfaa791e021cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18261da2128e4e3a3027b7949022b03c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8aa2c7911335156c2f7e9ee2046ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f227e30809ac28e91ca33957a93f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf738e3dbe4a130e23bccf708e7513d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefdcfd8af24909a993cca3ce2de931247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4397d3bea3abcdc03a0e22561876cd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891593d98f9330a3ff152fa810c9d6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cd76004b31def4641f13c299e9ca0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3797158c0355b59ac072fc4b64d15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20d7ec4f93408fedf984296a038e32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a9edabd265187e2bf89c5413b1514253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062291123bd6ceaa69a6f9e0c45c7a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f8beab4bfeadd348fe7667063caf5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbed0f3945fdf33ef36f441449483f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd993b04f6f5914f8bd70341b1f2bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ff4a3fff32702d10c21b7d7a98ae1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e8f884ca74de73c879f0c4ccd4152259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126bf83f4ce834fd4c783b477ce808c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186ec77a2fac40fe40d3e48ef1ca078261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab83b1d90ce5986d0de2331505a5446262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11320ee9773a997baf6447aaecf9cfe4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27968332aeebad1e79f9f9969dadbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d80a3a031a92b13009fad9ec6248d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93ba280f3e4be1e8ee0c3054dc2684266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2133529825eb6eefa3a2ac8901965267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219bab6817600d33745ce70d94af54a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad052685b1f478642553357f02253ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79866e62a62a2005de37a2bffec095c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea513327fabcec72ec30c69a17d2f84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8044e60fcad60c583bfc725e7717f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e744531d76991d50ba57187aaa6a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cab0aee12c6130b86b4648ad0721b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8ca4e5548732b21ddc4376bafff4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce4758f725ce38f1e72d2df130d76e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc27ad09e8e49e070163681cc3ff7f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0702c3412535577ecab78c3f84831c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d23c866ba9c8287deed5a66712c5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4902952ad76f694d08d2f3b09af23a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a259b68c54434474445fdb04040ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcba093905a3a46c314bbbdfda6c29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f1a8ade15dc28f8c0f75a14be4b30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21254e91f2ccc0796d0ccf5835c799284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78911fd578b1a074b57638e00cc130285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c612f9c486680636de12dd64ba3788286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dece6b06063fc739d636932664ee4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b454f936581bd1577ce634166cef0e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ba859bd8e36393425e830bd8ca3ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f027d64a8da48510b1368d288049f0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fff5bc43603b4991b19c09742f58b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfa0b336f68bc73c5dd1e99ac91bc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0fa03d5d3649757c8891b8e1a5817293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc174f4bb8c7bd66437837fabf9f391294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd4a51d1cde8bc8ffb1e0d54723f1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f4827d3afdbc9bbd0439c3fbb6947296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f6ff7d6c715e21126001510402bde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ebabe82708dea985b2b76f0ab701c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7de23e029c06a75660e5c46812c39b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc61a7e082365ada33745368f1166c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6f1bea24ca1dd597f1cc5be52b061301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a0d68db7c7a768f0d3bdfc30d93b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1317883cb4f49ac995bdfa00c90da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f5ece3f5bb1827717a9ecc2b97f60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da599389befb2ead598a9e12d239fa7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f3d34f9cadbf54f7e9567b796cfb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da215cd8e15a83e3d73c7ec55d26505307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bb265f9c8a29407bf6ac2db8f15bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c39613217f68cac1d03fded7ef8ab7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefd6eb43051098f70304230bee5a36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae60758a087eb4cd2bb88e633763172311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e7b82f0d05080afdf92c5157d4ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c685ebfa9a5ce808d50bc41b6fc1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d18d2f2b95d0616334d5a8f9c489e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273f641d2111d47491a653a7da2372b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509731a1055e9a4d8d4407521db7cfed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79050cedb49ac365be5384178dd97c2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b10f05486d2f86916bb2c0a3ed856f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500322ea4222deea7510286384602e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b51802a01227a869d65f4df2913a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120addeb8cd4d214605081b5ddc39609321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9fbf77670ace49a41e84a246278c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd01cdf0688e6ce9be95d525727b65b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72583bfcb1ecf2302c23cc86b3bc78a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c45c77e20dc8cd02491e501f25ba0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340ded2a11d62c59eea6fdce70cef91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b6cef48ae71100ed8026ab249a70f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791902649c5450208b0e0985c4f839f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5e1df7652ac68f1812289311116e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093208b1e1b2e778ce7986ac459677a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fffe0fc6c3944104f96a55252f4ab0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca65fa06b2c238f400269d91a9cdd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef7ed938e4637e6d9fcba4589597d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54eb823f33a891f1c2c452b40c0d12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f5f095c6d3f6fa40e2e94012113c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe6d73f5776dbc18ed44a40eaed0cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5775f0034775cd1dc77f70913b127d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3deeca3d582c010dba1def71b85a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741d93e6f7e14dfe5905317234371b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644490f806daedd7f2f4e7e703b4ea0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e9aa0f68688cf1716ae4fb659cd83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4405b0037b2052b8d262dce3409a50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01aaa82f1caa58c4045022c72e6055343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c190f3c1917d90bde9e63dd6aac2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758da641c26d9a2e37ebef014e94f64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c05b33dc98ed7e06460d288f3d5775346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d462b9969d7868b6afd133d0578a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f709b58bfd41e1c8b32f24eb29700348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209cd2efdf32c27c9673b88d7db3255349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da4c4f2a10062922ee76635feb7f5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2a954eb3edfea2eb104b0389d4476351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a312671ee450d506e55b11ab68fae45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288e041abd6f3bf54945024f7ed11c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a633f8ca7c360966180c1dca401442354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563046fe00c744e6bc724333c7f0a4f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0e488c323dde72b63a7b4400aacac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb388c5d2a0e4ce3c176c448ef2f987e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7b5fe03930023489a82f9511bfd7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa31583a9cc8994afcc4c0505247f04359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf0ddeb4d4887fa629b3101a8b0ba8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49854c0cca6bb48b72a84ac4b20c0a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cbb9e29b882f1bd89226d597f5342362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b618ca1fee268e77baf2801e690c29a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb867e82e7e8ad8ed1e91978252c507c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651476572e83cff8bb8b95e05a2280c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfc75fe65470cf763d758a16ad79da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fed2976be1d55ac53668c12980543367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888524a714f2e313767564772c251b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49cce5825a6553a1e3bd9135dd5f1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f8cba460bff00662f6736b3686773370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02480ca5ab1e5e5bb44b6a202f8f2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0fde3182d5f420af15e44d1b8c94f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3b819803e8db5573628884033bbaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff51ceac021bb2f35b6011167d9df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd235a08d3e6a21cdc1e23e8f3c6241375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f83595bf5ac91024b922466a44cb58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e45de1144307b7ee1aee828cad1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7bfce9892a92adb00de122f4573b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985aa5a73c3e49fc872708d977aa8b42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a79a0c0bebc5bb38a44687d1ae594380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58384b68c765ca6c17953823e62d12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67169e02ddffd03690c12193d1ca0d55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805e281205507f016e12ecb5d265bb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc23c71115c43788cfc01a56a2caabc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa1dd026b59658d7f2cf869e26a7df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a9c09aee4662915d405c41de2b2c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314be93590465003c24ebb5ca221899387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13c367eba86e9c0527a2686ee7d247388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3f2a8a4cb7280fa8b90ce0c85f6ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c2a30ad81f642ba728bc595b741fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028770537724d72da776ee6807eeab6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fed68056549699ebb4fdda818ec8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca89cc47ccfbdcffe0e399fb88548393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06bf4865696a97e7dab0ee5b928542394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f634091d2a1c792b25016f8429cb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a54239ff0fd25c8bb94cfabae8f89a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3316bff5b9b8cc01f58ced8101db040397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210ebd66765599018864bcf367a7b4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da59c4a524db206df46908a35d8ffc1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd6537817519fe36c0779e414cd2ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d020280c77c552fe02bfbac0eb49c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7db9d85f655ea803e2dd67c797e332402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80329bb0212779c9d6d99e7e163294c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2171d760b1f7310f2e378a408fd15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46d46a73ea32e4b01fa9a06842117e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778810ed174981df525e92e41c249a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f7e3eca972819e426b5c8f57a17d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821a66ec12b3f6d1849a0e284ac8479408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeb6b62c9e36da3ba0e703defd80af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e14a499356de86a69c91d3831e8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b1f91a37d51c2a8ce7c4f216a5ab9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4fd29ed8f5d741461c17417334b41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbae98e9c9cf7a71569c670c0ac2dca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe0d641539e7d03fdcd85530689e44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c5319b21ba7289ed0637bf16ffebd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebfca05efa3dd6041e42ee09c20504416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd19739ecd561725603aad774caaf3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a0e62fbad2242742638fe3b5ac449418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4181b73eb5f0a953b3c7cf31551647419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db495734a2185f25d7255890a617f2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cfe64d4e82ff612ce7301380e8850421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76561fe5be1ab938c37f7d94e975d397422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16006762e88a4a180e5a2c888aa2a74c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c200cd447a98722a9293dbb8bcd8009424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a68ee6eb8c08d1bf7e891a601f3eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23687964b7b8bcbaf9ef96601bb1eec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2ae0bb1c40e0c490ccb6be1c60239427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82780c5f88ba7406e14d5a5bcdba5a57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66323b38ebc527e78d30a2e3a8f3acf3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e33a2ea758d5a0aa4fd59758fc7b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c256cab2961ae50b642ae61e7e43099431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed93b9e9d5e48f4ad2b145128be6fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893db1b3d52051d53ea31d35a7075c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc01f977e40c6df53c49d085efc2aa2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74c22a1d8ad12e248409cd765fc1ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150aa2b79cacfed466883c74e7effa0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a6ac8ef82e4f3add5e97c4bfb98a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1180c707ebfb319da58f0fc14dcda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06933841a21fdceae7e8a20d0565f9f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f33a9793a63e2d6a17ad0e6beca9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f79f2b86a225a8158c295fd46f92bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d5a27db91071190d340f6b0aa3b67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21278200538d7e19c7c83d3d3e7d717443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751a2c952a0d55e92d77cb570a7c714444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05b9532d45bc4effcbb8cf2d69d637445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda03b1ae3453997a5c1e125236e02a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c230885aab77ca3f1c5bd91243cead447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a76dde58ba5e420fddaf7afb5dafb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4971c379a2f9bd3eb5f1b606fafbb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfe34272dbdd7d7bd7b4273422e4ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cec8a1f50c2ce063903ae771d7d5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e95c3c060ec0966e49c6254e98520452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc069910ed9b61d3032a0681515cc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445524f74572c90b4724dd2f5e91092454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72de873747ec275e538b3b33cc46f94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b746ebcb0c2dc7b73ba139960951097456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678462d7079e0e6efd477daa624dd44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e859ef747173a23856318e992efdbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b95cd29fc7cfc5f3f1b71e3d33301459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca809a332bf8926e8b321e0046f00945460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9ad2e9d2e6a49a09bfedd8ea52e20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb867fdb2dabe042b12bad6e3fd80b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6677bd93a008bf0cab7c6a6181928fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332af4a9df4d8224364985c2cf93d0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae1103a4ed33b5e46083fdda46f44d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4b75dd7c33817f2be8de00fd68a94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b6eddc8882b75e4acdb14da62485b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c557ed93db5cb5e752286044e4d45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea2090717b9a42b7d6943a1cfe0ebb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aa36df5773ac9ec8e67dae809619c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73217b1fa5bfa21a8b50a74ae229ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410fcab4bcac7f75071d8d40353d49c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417e6cd9786052f62d5452ac254397d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b0654056d93513b47fa3450d24bbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513962ad42343c8840433aee6731dcf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bbdd8d035b48a77807312993cb7ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b104db4455ccb8edab43d0bf3c211477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84789034d202972910ed318adc9852e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854bbd241ab8b54c0ac12f50bf4fe4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae12d43566ed8d92e305a5b5a22d3de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fd39014aeb7f8dbac095a0f04b795481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2047e637bb2eecd8b0745ea8cb48d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b81f3417fd3ba9e22e5e4bd3b9122483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edb0a9ac848cf202b53a380b5a76c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93325bed0926fc2a055fa7ab6c7649485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539698c8839e63cc2c5100df8ff7e55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cca3f0f26204e43a51dfa54af8ebf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad610ef571588008d6ea9fffeb6aa6c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bbe75c7cf140f2654b6c396720c9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f48a1786fc84a99e22c4ea953f5f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773916e706a18b8de9accea8a50c3d30491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529971097c7668aaf8df61d909730d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648862164fabf83bc4e99cce07100dc1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b20c9705c43f0b6f7dd714d206cf1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1410ae08385f91c8b22656e787981495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9350bf16cd594ee97682a7910a211496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e00890685c4a8f3bea96f9e353fd56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dceddd46a6bd4646a16b10cb9f4cb8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d94ab8c71e49b6485ea65d66d8315499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bc9a3d30bb502b599118ef7371045500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025af687ac66b62b9b4df9c2d7781088501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbde06320703ac722e1e2c8f115a13d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957cac8efce1be14898cc0aa6a35b59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e35e769667243a796eb91d137ce71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced1446b1ff12ff2700a5e1068c2ce5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0877984de8e8229146992b768f10ccf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d934e5aba43f9aea0a67513439b68f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da66667e42fff43277505f636d0bf4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f56d9020cb41b49b195932c8ab3c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f6e0c25a10368fd0329b08457f14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d89fbdc42f0c9e6786821a2696f32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b6e65f9190073bb67ef62bf770d80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a2f9e49b06be879fcca27c3ffbc71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c5284563173a98758fa4163e86c1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aae2d26ebe16aece334a07458b9d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3141cbbde3ce2713e3d33e4f691aef9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b156e737d7427815401bac101416fa6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499875b6f0f423a825b8596fb7c5c4bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0c3d221ea15c3555a53c153d1ddab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7af1c07cec77f0696666ce20706e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a9c28cb42e599732803e37a36e232521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a1d1545229989ec59d2fda0cdef6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434c1712e576c315e17c76bd98ea039523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0489851c38cafccb3ee5e7fc53d1c7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99765762e78d901619a9ed72f196ebcd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75b8ab21f7b36d53ffbe7e8f68b937526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ce0f371cb8fd0659114cb6281c9fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a04e8eb46fd2616121e18e65fef9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08469d40144fcbfd4cd5604601362b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091eaf96227f7d8b7fe8b309fddc02f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546e829ebedda06d42cb332cfef40a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e48b3703967d8b36db0f862848792532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b863e7a685d61913400c101343773533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a736d67ac205dedf0dc3eb1a74cb1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabf928008d7ec5bf87dac60ac9933d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1f9401a790dbd23db89a280be098e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2a038f5056dfa383890d4362d043c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236cef863e2003085002bc47854bc95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22834d60fb22d74cd0b8030918bf893c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23037f1894dbe207fc16771cc1feee2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fe368d02436b35fc5aa7b8e555068541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4ec8ca7724f275237a4385517ed5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9fd920f141c43e065c4dc6f5bd5de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae28fb6c563acfcd18738b45aa1020544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cdfd7d60b82a9358b21eb4f5dd1c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9343669ea88720dda1ecebd89c949546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec9b947829ea967f959ca24fa13d2b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8e365ad538bc2625cc6ab67db43a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183854680e0cabd6c1e81f9c5db39333549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c328c6d8fa0f092d7e0790f671223c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22473aedd336a74fa0ef48bee97a18c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7855dcb5cae09e0677673a5efa0804552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291a8790da641ed61cdca37b181330c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4519e7a6980d34990234437616d58b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daf46f4f24266f43dfce1af0266086555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73d28743c61e81796fa22ceb3385a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb55672f96c90de21018ae225848232557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05915c26c4dd236882095de80c867ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caa7e34792888c1f60559db7ae79d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232f3c95027f19d88c2f38f2ee4a42f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58acc05341382899f04ea462b718239561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d4d5cc6a407541aa3afb330ef5ef9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81f02f7775d74106afc24d19dcc4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b711a148237bcc80590ba9654ec39e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d90048b52d9a196ee028817239a018565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4069e28aed1c63d9134c2b3dfbd133566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098f9bd437386755dd30f69b898be77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28a90a0465fc1c4937a3423329f92d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c511b917504bbb3e8aa27551c4dfb35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1909194bcd37e68b46b68f55d05d28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d15077c4ea0bc28408deb247ef2f8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1ca0a845d016bca7df9d41b3ae9a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d02cc0abb4626800a37f9fd2a2bd30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12430322bf8179c3afe9e487d1dfe5d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88aaacef38f215ce52a710317b4b42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798596808365bcdcab2c69a27cb55c6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5299518d7b2a1d58aa22c91c28a1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbd6743a50d685e25f440fa3e465d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d08707871ff85ca8b6d3e4f757355579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c7bc405802c5a4d390bab0569e28f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6e65a283973fc5f3af3bc28d47c6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa049cea1aeab18c462d43d66e837716582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e57a9732760b11e1181edb741c1726583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dedf8b5b31d829c1bc3c27a25e3cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30235fe67ce6f563a4b21473e907842f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c266e0f06912d3fbba4a04344f788b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863060250b6b6707823bd8cf1adc1f27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f58a6ae13718d38c18504235be1f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20561d0882ed9c3214e99ea622629e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55528ae9bff79f37f96099bfb6b522e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8237daec3b42af8cb2a393e986719591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1779d4121f1a29c357784afa1301369592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f3767d9415fc8deb06f882b028ef1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb860be07ea4c9571c185000dd4bf99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006064929d7e12d97c8cc9338683f3c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29896c5ee25ca2544481368e4a5e831596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2add3d9f91dc00a17acbd21b1c2ef8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d33a3cdb7783982a4da59d25234dca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077b3edba218edabbf95cbc9e906035599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5a097d57ffa481105279ae532f8b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafedb2e02a70913fa367d4ea8b0048601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e33317f48c089c4fffa0e0fd8b7409602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0724cec34b623fbbef02822d7a6a71c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776a5d2bfaefbe7b7131dd91ce4d058604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3fd589beb7fbf0ed9d33a8b0369b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ffff7919dbd0ec34ba412bbaa61fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d0f4b0858c1e813f3c8c8239543a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bf370da2ac3ee63e3168a29dce353608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061623d5e617813247e64adf9e15b59f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086a3ef09b57420c5da7c6ac028ed5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be801238591f46443ff6c2c9db2531c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6269f45722f6fc27338870fd89b3fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c26f17595098d18a63c3fc72e906ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e9db9368787d4c2c8bde791ae97e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221fed5f561b55a3ff1e8fc3efeeaab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba328be701ff3dac55503cbc970441c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74071b2a138f93c055d01da93b4fee13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132846de0e69828511dc301ebcb78db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a9f9a2eb6948687fc5c53c459e9ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b77e988878e5fee0c2cfca6ec4a379620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126c2566c1d5ef4b26bfa814240977e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a4efe7f1dadaa02e0245cba8553cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50917a3217c38bd9fe5788242c5ce91d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8dceca0786a1621a79d63950ec3d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485733646b975c04af88b00311f147b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903895113f369ad7ff1d1ad419de12dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340852a3fbd1757560caf4b67ddbf991627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c09e380cd8ee540525ad2fcd8a9c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78953b701b8562408f5605de683e2c28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931327a2bc134bc912382453a7bf5b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0839cdf0fe1cb69ba9f207598fb016631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196d5053b8462808e89c9b530e95a59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b204778fd179dab033b60cbe1226665633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037723a587acce9d5ce92dd2ab4fc5d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf15764e8b6295aca16e9023a40ee4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3d2235971eb0640ec82ddae0f0296636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76146fe79d4e26bebe4e8f0f9be48890637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116698e620b6bcdd72129996aff20aa8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f0cdf9eb4a79e606e4c538a933c2b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d9e4889849dc65174fd203ff3059f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd2037e3b63956547e832cb85997c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af0803846df9ac2722b998fd957c58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f7b90d473a52f45de1503d03b85f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0fd3f8559d929cddc0e75ef62dd13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03066a2b2bd50416808e562240e89e78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34916f235c25d8da89e5cec876443d06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03ddac402d8d708b144aaf19ad126c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dad8b6391f58d7b57082eca8b0f99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353ec5b5037cf210d320ef1a9574c0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56b8e27631e6c1b5bfb022060797e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6aae6337a71725da1a14840739df1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc723ff70bcaf1763c4c4a7b31914652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e549fbb29036f83a82b28fda837bcae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e6ea4691e359049b41fedfee41816654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9680475ff13303b76eb85ef52f720655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862da5d2b11ff302f805041f5ab6819656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0f2121bf5774b8465b2473f0e9c6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd56fce03ef55b203e03c447889ac37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515e8ca735a04c8182f15f4e13873e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55564a7d8586526d9473dd2c6b2c0382660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde45f7502c7e34e7b9e5a2a9cacf49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57466c297a9e620f88eb614a367500fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3182152890f382ade455f16a1ba32663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c09f7dd0b6b379883c969400058e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315cb93a154b6875646027ea5cbe4b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dfb17876288c91cf8187f3b4d0da4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbca014b106cf256db432707ec76a47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2734a73f3d4f63056649b883aaf61e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410981125f9eef343edc25e17d237d67669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec30b7c0d92d2416886154623e95dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccf45fa6689332ec262298ad628251671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a855e82a18f3bcb489cf4620eee979672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397b99e5fa01e5c276c24d9fb70d443673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c49e72b9591eb670ee2572fa32e066674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd1a313ed0de40bf2c7ce66df37907675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168eda3bc97b8da7d02776df3b1390b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6f5dc6873aa7f2c1baa3a28beaebd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb9b9c7bfc3d9b70cfb92e8a4e440a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374fcca4960cfae1c3dd8f72b7a6ee4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9983380c43767d5a98862473c2294680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a609fc41d7076e1cf405615c8930311681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b295e98c38b4ae871acd678c6fb7a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05776f2f7f1d51cb798f83f3d329c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae63f6afc3581b481b81869f2832f41684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c56e0238f69639569d50e9feb602db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194be616f817c96eb205ab68eb0a5ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa9e1ea97a0343e8059f1960438838687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae01e7d3c87482403714dffae8bb050688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a28e93e7796439997a7583f952042689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5bbe353ce8a770d7aeee16fee1376690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c999552193115ab6d1fb40b642b1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b40e17b88cc0311958b2afd84adfb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99d64ead5affc704db6add5bbae4cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493824ef152e9157527a47dd54b480a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6318bf1c3e75d85f5ec7debcc6db8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765fe74ff1452da571b267e75d7b165696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddf1c92deefe52ae2e3c36a2adc5d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d11a386edc8289deb8496809cc17b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b8cbadf84a031305e4f9b08360fb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a19336fdcfd584a0b60d629c4910ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e39ce37e22411d6c7a05bdef3bd96701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecc4f6255ac5b2b2ea01211097b2b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e48be48d6e2d0c4c454104db5e03c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30cb6780c84b2b1be336f17660e0be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9805739fa5184d698a1b1725d34d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f354f9e2ddb3c86a116f8bbd99ad52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117df0dee4ace3f467ca9197dd0cff7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9413f87e8257c07b426ef8905be84708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a5e1860655fe8f516ff907488e670709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6a9f1f0baf2c0932e4ab72ac73fa2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff8fd64de0d78b67363739533b4b67711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b5eebb43cb62b6abbb9be47642211712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecb347afc187ea7470d2d24539f707713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cc955c163789212afa1d442ebd65a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4566aaa93f0fa6d60c00afdaf2bba8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162a0d750e8e68cbba90d2bc19e4ddb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28031bea2b5ff12bd7808759fb2a967717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fda65c8289e08e793128b267dc7bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7420032988ef38b9970d571bc54075f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05852823f1584270ccefddbe4918c36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb962553189d4c5260817c0dcc06d1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068890e945ebede576f2b47d8470249722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bf8bfa7899dbb1efde5d517102e53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b46b4c057f8a49a9e62b60985aabc3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904509efe1dab4a662320013c8adf98f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc459c7b3b45290cf073b0b01ea9647726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d334643794eb29ef4bb492be0d02b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782e993b81b7d6fd7f38022c772d114728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfad1446a8634db1e54fe960309b047729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fade70d6a13393ddc9669d1e7ac84c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14af948a08330619b86eaa1b313573e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878913819f3e8c736e43c9a01b62a25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4421c08fca919630bb63df8a805029733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5350c30198f945bc356e13ef69ba4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eda46a1431c9139f7e5ef57599340735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bf12b730793c07148f55da7e45e37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95b93f7541436da4beab951de32ba0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48368151eaefcbc9d6b5e5b5c82d9a18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093abf3eb2493b0410c39c310e09f7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61624018d3d7d6b415b6aaf6b3c0f1ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4e9fde0860c9839f00775dffbf5e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c634355311c7a718ea40538112a381742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db42a774b3473d5d65cc42b03bf1ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b57032b31b38710a773ca85c953670744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb56b92080e2d5a3742462ef0114152745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243b825fd6572156f5a11b22c50fafe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d607c89c4723404c989d2eb287166747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d5f610456f61fdd90a5eb57119293748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3235449bc5304f3d602323a7645d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfc41ad25a49b3c52ebdc6db87d302750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bac44ea1ed18118806d2bb2a9aa938751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886308539d58359a5d8224022ebf0c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286a57c3773e8b2fffefc7ef43cf25753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde2cb71ac8d45736e8309e6c7e5472754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd5036e283b4d3fd5b6a156fb4877f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867789e3e0840b76800407689264b31756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192c0f237c57c98a29c8e61f6bcc78a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b55edf9a70e4b9fafa5b5830c3ab8f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cc43763ba08d38cd072345004501c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aed886c7be23538c3fde9e976bb17c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bf67a3561c25b61039b2d179b52ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa994af809187316df78bbf19b598ec33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09ebb0ee62e9b4467f4d0220e7dd584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb3771d8c539113104a90c0eb9bb915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c498ff8510ddba80d9f1d9a70e9536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbac80049ac753bc2915a07894e107f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d85449fd84301a6971f5c0eaf0daf58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cdc42d4cde493af588496e55f1b3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443cf9f980695bafb6f584b71899ccc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83845a3e2c561e06b39af8dc329f8b4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52fdb0ab385f6e2ef7994d8838258e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f0480cc78494b835f5422b8f1424c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e45d96048d97a9435270f3e99d1ee214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0977ede5f9cc60a36ad4fbb64a29d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67bc58b614e823f421fceb76b234f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cae4eb248aadc5ee694bfd8ea5fd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8261a216f2afeb69c9a69989650ca218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd381346b1af853f196f11a981102e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bbeb53dc0d94069359730ab500af020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1aaf120429cb2762847afb469f1ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e00d944031cc772fe0031564d66ab722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cc0f301525e586ed4ccd8c787953723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748e1555784408fe921c0dc083edc7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e5519373c8251ea7eada56095325225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e808458361f26dcebb731f3b86bf83c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba58c7376a3f7f753b1c11040ab993027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbce2b46287ae79c791a43d8eeae8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2890cc61e630bdde655fccaf5efa929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44845c1e7ae420afd9fd07f7dde8611530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb12ddad851b80b9f69df9a5431edd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186a03b6303931bb02d2ea4070ff38532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3262a75daedec650d9c2de5e64af34e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61910940640602b857e0c8b760d0039934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb77a8562791ea35fb4051e5ab702d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87547eaa056a7a5c7a831eb125b9237136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2589b29ce2881f682a5edf609b56f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8b1b8b404adff0dac1030ec4a3e0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6322cb19d0734563bd9e85c2814c59539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d80b81c565db59df45fb82f800b2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0734e7f0de051a303b2d86906e924c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d390163e91b81d50ac18fa0651501e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c8368d9758839f38bd2f13fcde4ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555189e26d57e3695d1126c1cab9d2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cf1f68fc17d982e6a92cb9ce8f34c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6db26b20c5a360cd5d0a910f8143d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1594cb7c30f37f7761965831dec0de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55258fe493fb74732ed3f67f541f2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ab0d9343d20820c565128d7b32c9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3729f4099a96cd3daacfda5f3a159c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59294b9292970f11b59d16ee64d16c0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf4b18357007e9b4d74317638666c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba1881977bd5621bedd3edd7d5676953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1a0a012f40ad47b282fb4482582cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3ae932cd61a334d15dd7f3e4ee40e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7becb7fcb286aa9a246b0511dbc7b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fcd635cabbe36aa6360458a90ab6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bbd03c11de00fc805c4ec9fa8fc6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12336dbfb5b99d1d857918595fe8ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36164c624491d1e602d1eecd54829a8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a61bafb129c78a287212ec13d9e3c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb254a31c5104dd46586166497c2c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8effe2f5c88b91d5944392cd09447df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84e0c6e5447266d126779147ecd26f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d7eb19962a909b420f5b8061e8ef865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb58c53dc6742782fbee2a357c6bea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a184a563d187996fa61e6e2041116f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93205fb7564d3ce6d5ae328af3e64368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc78cbdfde8932816dfe756b43adaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde255a5870c3d7e7af9517ac27ca9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bed93714d4825cba748ff2cacde4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ba98efec05e77f204fe29e5d891fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dcc139dea0fa72b6e52bfe46049d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e8350dfee4f39c69ee790966d161474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f6dcbafb7b097d613ca99c89c403c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a0e9ab2b78954060570f92ab573aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae41e0b045629e28030cd88a6aca8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4728b6db8410dd2e8ad049e5375e6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf4e6003bc1aeee8f23113e5c41a2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339e81d104c31390eb2b089b43e4ee180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f417b9b96a1552b9431bd5a630efe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e658f5ee77e13648027ef26bd6f6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638f7d9839811cb9504697b14e10c3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3489b85da91c3e2170e8092efc50984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee0f850d313dbca1255574ac83ab3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b7c08df249619af068e06e8c9d25d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc213dcf4eef528f20457c5ef54b2ef987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd10153c8b4ffa2a7efbb28c0a860988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f6b1321562cb88cface4d906897ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dacdf1073218834e8ca4f32b44ae7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2140fc851a31c4d85c0860c88163591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2080a8b4134d22c94204dc6605e8cc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a68af90cfe25726eab34e2e57a7cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f017a30c946d78b2fbe68fe172f0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcac8f4019d5fbd7f8e57543d6ec5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039536af2223942f55495a64d975b32896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b32d056e76b4d271dbc322eebda4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9573cdc75f72ad263d7d4cc13f9fd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9723f4c5fb08ddba46a7557619d9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa019ce4e2fa0547092963b279316d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45720728b44d024622ec7e427df309c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d282444efee111124a54660af7f2a01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae71bf24f93514daaad45e936c34e64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744807d00603a2468f6f232e982e4e2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34048e88f24f5aa13dc282d9a6b9239105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c23ceaf560898c12127176bed86929106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c703e179dccba30e7cf75063ebe03b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae684647253387d623b46b445e656859108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a19368c2f0a562f809621bc500d06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b9163ee3e253f9e7cb9d03c248b58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0fec748c7f9c2a7be5707ae51568b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25e2f3d4fc638b2cc59b0efdb6d964112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df722c20629e83ea21503db1585fb45b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed50a0ed1e5c5b1916c1d33aaf6d272114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1467be489db301d3e8e7933a855f286115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12e3c468e0eff8f61e144d55e202e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec58e2d88af5b4edc5944b6d4781a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f7ef15ed8761093695227a371747b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80950ea5dc7cf0ede552dcc3c01061c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcb1b2a5f552ff216663f72c9d45a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a428b646d71f02aafcfd350cfe9d3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c425d6f7e012b80e333b60a8007aaf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e93a574c1f463c94276ec630aab99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe4757097fc3181abb74d3da1a8495124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b51803d66a415fcf52f219f2e66187125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039572862cd86cc0d5d9f56a7c5249b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40a41043e239da52f640a2c5d81414127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e956b9186a6a66718c962a08c244d45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810c5097ba19fc5bf1ca32accd839a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ad659972cdaa39e938ecfa7856c7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090bdef6492a01dd910e687ebbdff5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afd803e7b63ddd9aedafa4e94382f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17866ea4c12250ee8db118e8dcf64e06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c798c6bae4d405efb815d4e1935c3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d8fbad629780aff2757625a7a3208135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114e011ff4e475a675dc19d527f1603136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23926edf7cc03e6ce49f041612fc72b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d59c313142f78b440217f1eea29216138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fb6e12fa882f9b14c0586023d4f4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bee7865364ede30f23e75178863d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d0eda6da8b09492e42640b95dedfa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34312186463a3a00b15f4e194c407054142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bd1b1ecde8083964c4374619c88e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4224179449a8ebc0e1c42be31a8f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1944fc60b11eff2f02a57db270f7b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c157f108e46a0a0f24edc88125e9e13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad56f89d98da34b5f9884ab45f140147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1ca5fa05652b99348f0e2bb7ca689148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a63243c26e8db32ad3c248f2bb587149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bc4d35a188326136bf24dbc776c70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a42d679fd87fe7dd701b08ec35a7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91549be0ac334d6bd2786ef8bc4e36d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aa9b12c7312d2063504d362a5c0db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da9c2c033338486afda1fe3e6d9f02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876de15e5cd5c5b0f0c2b7a570047a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263b65cddcc40f08667548c62f71291156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fe1a3f3904bfcf4e8e8d2572c53e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90d4a71ce44993d686f1b6944a1da5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a2025ed4253245139379abd935b0a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71394840ae8cdcd3887eb313e2f209160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78a11349fd7be02295c9a2288dd421161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe532cdf6b85e3bbfd03fbb9c56894c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e964165b567b485e78afd040abd763163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f65b94fe66f96bd49b288cb95e68c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84335af0947f46d984f80f54a2595d16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3600a662bdf81d7988e986844c14f7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0aed9cf973121c73e3f269f218858167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9e65fffc3a91328e5bc483c087127168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d93c95ae03270f29b1ceb2bcfe6ca6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b3258a56d8c38c6eb1f5147cc7dad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90d9b3a4bd109521d8a457d27005ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d91ed30802b4def7b508e8099d9ed2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b5dcc615f047d38374ed658a86dcf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547e2165c06d63b314123878b2e9574174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e4176fa1737e04a39aa4eb07f5152175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d30ebbe67a662d090e3a6b9b3f6b8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6408eb1cb7ccbc1fa4aff821901e325177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d0c71f5997862f5b5f1f0cb5caeeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2eae37990a12ecd6f941d9a6add9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846d6bf0ee5b243af74035ebaa4c39b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6dd9af315f4af9e5a6e94bcc65469181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc195460167cf62ddf5e698e5f5367eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c67fdf8a53e9e1cdd6097cbf3762bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b4dccf07fcdae3957f1496bb8c462184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf45e794906b31f4bebd0830163e9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c9a0758789b8c7d4994639b3521c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeac941b16d684cd6e70d3955bdbaa2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3a1860120328230619062346d66ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45ca7b1694054b5660417b6683c891189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a483af02debc92321839271a84f42c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48847e11b3e9c5745bf59a1d8cdfd197191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72952830fc1807397b6345083f90be5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61af8ee01e62e35d8429e3a901dacb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd281b02bc3df9f9c1c7723f3dbcfce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0101708384913154c890626e281e72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14a579ac923d8aa3daaa08936e15f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb58233954f2ee1762c3f8b34de3fc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfd80b7648accfa164aecfc5cc23cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99956dd303c93606b748c253d33702199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584542ba9e4b7736558e59472103f2d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382052239f6e812ab485ecc676a4c84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ab557fcd3cf73b83443f16eb51de6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877b94b1dcbe78302baad943b15f71a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66f85de9415bb6576ba72b9301a219204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9adb15e8016d43f060937dc2069d19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bbce82fc7f06ce876e2cc1e7f20ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f622613a22e650e7e215f93f4fe20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cacd6ded906b0b8ab82c1812e2283b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135703790ffe3368c8562229c7aa0139209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260239ec1c5ee4f5fb2e5a6d6332dd02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c31bffe282d6f7ad7ac172c68aab5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccbdeaadf3e034d63bc06ad7a437ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564ef8255941e841acbf329561d9aab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acfd3439a8c8e0f6830b046e8e76d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7518cd7c32f666b355620e7bdb0a95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69853329062d979ab2265351c5f91b6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806d3bde92b0653645441b72f4d7377217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c4b8b548a9216a66b3a9b2fd8d2e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4974f51b4e3ea0bfd5e5d06a12d94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773740633c2ea9525a8336f55200eb1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7fc949ed52dd9a01361016644d1a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623d7e9c0cf3001f5f3f44ee5f0b6c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8e50dc0a4ebbb24c01a04473e7049223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630511655d5a7b4815b7613faf8eb3a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116d5b3dcc820747c20223fd72e00fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3dca8cd90538afa5305dcd0518e76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf55c35f07ed921da955b96e93218cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165c7b6175627b975609a717231d70b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a45a03a136027af109afd3731364f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627110bdd980dee48380ca74c61be74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2b5eeaa64ead028d2a720b9bfc114231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a002bedb862582087a23948f40f848232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cbc44401060218188f79d4f996873233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f79f39803a118e1c012204b1dd503f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd5b4189c1481173a4111eceee1b83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2781863ed2633184f94175cf867dc19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32b2dc6316c744b06938fe328fe812237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48977ee70fa1e8d9f2c020225e046468238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429661b633403a6619f344fb106c23a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073edf117fef300389bfc6e53e0e5356240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661a7418b296628c4cb44e327f0468e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e09b3f1dc7a4a74d022239fbf87c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a55e2fda35e5d2fab620e96c744d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db244c73e3991df82e6de7cbd2c3aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a1a6f135fdeb25be324def60a83ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f25012960bbdcab89226b68c3d768a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d06d4e432dfb7195c7f865a23b4e23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24366129f75c5a758efe1b0b2513b0fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89421f0f8f604a7711d4a41dc61091ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2410fd3a779d35a2912f150a4b603250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d153b7a750924f692b340d62d6c90a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916b4601ea7c881283ad644b0a79651252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8099ff644f54beae1c22fdef04a748253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183e68628560875ab3415bf1ad3a8e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a42805aadfc75258f6a5f389da926d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca85110f223ecb0430451be3f2a8d53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354bef587e40ed761693ec08c4b064e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b07f9de63ab563cc8656cd7ef44dd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca63a5218340513715d72ee2769d39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff3b4da80210957b564f1a859e65d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5daf8c90c2d3c9f0465c9c3e779d10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34671c1f80046e92a836eaee3549be5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c2bd0d977b66e5344c3dd8cefaeab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2f7961dee35b3f696188615bf97ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0587cab046c95e4cfce632fb8b8315265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b13a1874405d9661fc57f3ed288a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccec7a105cde0d238578b005bf59f98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c34951aa313e7807b769df6ebaacc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e118294acd3546c7c8c4bbc4e11e17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb93753746d480261e19800ff408d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f0314e203bde254d842d4b8b5d8ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f405b3ccbfd2980d688cb901392693272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd70aac28c8b69dee787ea432e579a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132866a77e3422aa41363b2d161e05c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa4512560076ca0918e342ba460ce6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2badb23c44872038a19daf1fe3d0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69482be9c878f6e3965fd478c280b895277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9b22f4e0cb31498431b5ebb362971278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815c2c388862642d73efd5a4347d9e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce685ec7807bdd556a51724d97be5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ae8008af07cf9191dfa9d48547b08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a1b86463dd06305320c313d467806282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bc1032bfde255fb4a6ea59d6be7bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ff5ae9a28636431968b40c1a84f7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c77089d2434e5e63f16b249e93042285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce6a375166a5bed8f05170cbb98460286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bc41a61cd5d6ea242a10f12cfabf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d2c48246a9bc7b402daa9289ccaa2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324743dac49c0604cee1a4c4e7b03a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b241b744e29f9a4c46a38c20d93b82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d23339f8cec48c18d82efe0bca766291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4887f9598cddd52203931f29f6523292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2a38dfcba2815af1499736cd7451b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ee30c1a2320b5553cdeb7f508a269294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211b5a1823d481ddc9dd89cdd6714b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1c7602bb68cdd091376e9b5850bff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627f1e3b1ef6480d057805eab794170297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde39f6e75a23fb056478222b04bddb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89722f7b0a9ec0fda72f14ab8dcf5d96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac8d7516ccea921aa1630f64fa54c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69c74ab5bbd078e7849ab789d7da83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecdf1ee07080ce6b3022cf8002c61a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c79270c4162f065794cd970a95d1dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba876e62d9b276a63ae806083f4b46d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6d796c5e237380b313f2fbc60814f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa1981e1ce953993af54f998d27f96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d388bcf0fb7725525c00c3b1de4b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecd9385ade1b01d8d68b4517dad693308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65429a9b812ced914b6ea41e5f65bfe4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d024b8631e9efcaaf7e34a9f69eacb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01feaf78942a7f602209fb27e8f12c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5693d20646d0b9a842148eca5eba96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a91f57c64000afb30456d7d0bd3ceb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c221f388fccb7721e1e68390b4bb53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac004d32c472823233153e38b7adc79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c1e123a0fce2c5b36b3d94045feb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afa20e8bd15196e728a734c3108a91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998dc57afb10643aee58d1dd75554f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0b90f7ece5ba4208bdc9db73238e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0fbd5191bc554676b01c64e30a5b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613d48074c9182ebb02f99b56ece40c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c489e0cdd90b0efe8af5fa061c4a648322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aa8199849533613bba26d8ff648c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861fb3392290db45a70d3ac4d88a3f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb61c601d153eabb7e6cf83cccaa1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a3851e97508c3e612becac5130dc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a40450c34bbcb9e15310776af43890327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aee37eda87015143e7e97b927f88c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784cd42b907e88d2a1d121946b57c40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d7ddd8b9d7439f1a2111258dc6c08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41d9e1486c7d3881080c8efae701ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf6270559fa6baa608fbff8f6f5f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621721010c73194a902bec494b47908333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d81eae79da431b18056c52ba2e0e8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17e8fa9fd3323f3dae4c30ac28ba17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010801d8adeec769a4928f7945929e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707712af9132d616976df5e03f6b8e60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9d6404a0072178e1baba5c7ef4b86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ed8872e1f3eb1a0344274c1f19ff2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eed25e4c91abfa491565de6df643a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9955c2132c7ce31430b54a53354d1c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e81c0f8b1da0c802470125f1573d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a433180b499219cca2fbcf03025ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e574ac08dff1359f84a075179d2881344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5fb8329b2426595eb8200602b3eb6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e1e57978de91561efb86940a37f10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7a84876bdbd3dcf410ad187154387347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a32d2c3344c32ef17e984473b39e86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e06196b13c353d16bbed7e0cd14002349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351ff839cbe41d2dcd83d44ee2a0287350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc86fc91f787f2651e732aca5fdc14a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51743c82bb0e259346241ca036d398df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682d9e938c18291e54c851b434a5ad7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88f9db3b1843a48e7b357d47addd21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2620184592c7ef0c7703ffa31dcc6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecea3768374b1914ecf76808e6e80c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7f7356c9ce8f3cd31cf1b8012895d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabc13a7f0c079a4e05fe1d1c197f5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef13ae32de6e00a69525c1782441926359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2c06b35abd75f0b68ccf7893568fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbb203672a2da2315b5c0c3aa72d15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232be481d4e92e81ac8a6b2df0c79d57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00788ea874f2d4fea66c0a23007a30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46195b40e654293a7b2011abe35458ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755886468de64d404f83f0e688bbb29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a353631677060d674f4a4f27bb6bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039ee748f6d4d945a7feed08d848ac9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c53e0091649e0408ac7bfd74258b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91480c0b22996493938a2321343df3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64c11caf8221b4244323e0a2562ff7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d48e30dff8febfed96a9efc72f293371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c58a196fc734edeb42065ec9a3053372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb56501c86bf80b4c73b3f3ea42d7b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a9cd7f5cf48f7c2ee17fbff21a417374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bb530cd2f3188940f31777cc31ab1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e280372111cdf1bf677871099bf2407376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca4f6c2d5dcb732451af19f0d6ff05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35742383e5200335acb193bdd6ac1ab5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97935560f76b8369f3088d674da68b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fe1d1ad5c2f4ba88ad781d6691e9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bd465cdac5b00d52ab42224d28209381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ede08779dcbe7989e70be62d1cc674382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f164e2657f40065cf5cab108589f70e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c05aa74a3a0578acc630ea5b348491384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c69b1067ce3de5131cfe16aa01277385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f3ac8dc2c947d43d20f67c013bc3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545e05543bb31f4d471e71a299969f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55229305c20c5f09825cff9d0b30e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b19ea94a5d1fb28911e4379dc63080389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d486195ec9473e9080b6900cfbf86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e8c8e34a56fdd91661e3b10537376391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce754832ec26b36cedb7056b7f5d71e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeabf0039b2d10d813ac0c60acc76bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1b54284bf248d024d389cc2efea54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536287388ff3dc510aba719e26edb724395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd84ebfce2e724aae3fc78be66c7ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dae8887b205090158399b90dc1b4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ea9af8b0d216d921e927535809982398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33baa61735ad323fbcaa2f417b0545e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa9b7ac42ff8cad0cda40b4e82def2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2b28421eda483415a9a47d1968f35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9611d5863bb033aeeffa15be3fdb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac9fca60d7ae7c64dae79746858595403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d3a51ba6d20a67260f0fceca879b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974d19cceb385c140391c221797724c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714a601bd601a9738ccf632e65ecb63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90ab80e27d2e1ee4ff11fa8814ecbc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25a0a34799cf9f4af90a2b867aff37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811c1174da92cdca509e659cd8c564d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bc34c0b067393ef0fcdf3b67e0380410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2db89edc17a580d7a7c819de98f87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97d29349cefb07506bb19ff77ff889412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af642819228f5e4aa65241ea5155fef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eea934bd90b2ed8520aaa2d6ea3876414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e61479e91775dd93da9f1e70b8e895415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c749cd81ca20e27f2c5b7624b3655416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff64ca021dae6d5b65893b9bfef275417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a097df582bd9d9cc7d9e89861a5f52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060d3e7f4cbaa52052a948bd14dddd3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2405d32b33d001fd6519fa5e4b749420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ed7a2c4502385e4a4f6c152938d12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4192c0712e0da1a9ebdb68a5568773422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985ac5578ff75980be88e81007bedf9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d1550fefcc2c810bd846e2d00d19a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed360679e500f57ea4bd68aab87732e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1f27e0690fbe5abb573ded23155ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f4e9dd9d50e36f6e4c89f0d1176c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c205739d35f9874ce58a274d4268a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a77ccbe3a6dfa9b050623b0849a55f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6decdd567b77a3ad0370595823bf46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c09a175716c3006edb8fa3eb45a5e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e29c5769184ddaf25242e45b58f52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeed3d55ac20b84da601438f2faf380433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae074aa2472fc18edecd322fdc3217434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e20c7868ec607b628c56297fd039b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33119f728458c39059ed09a2227fae53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda591f6069df546eb2f570de8205a14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c19fa6e15fa47f1c4c16edd6bb7f1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699034bad8b0029b8da165ddc06b7f1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72b78edd4e4405b03feecaa2d74aac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95051422b354890858e1cdc71dc70d15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb1fa57f9f8da150cf026d290f9c31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd8c8f38cc49923c80f87e73b0c004443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cbd552f1137eaad48088e5aebd4e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680bb26a745e735b1a3ec06101e1e27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfcf4b6efa24273a300606dc71ab88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cb701a72bb82f5832b16155e68756447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd5221f1d153b354cb7433db3a6c5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38946e4fbc3a88ae3f45c350d405f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de50dd82c977304d2f8a8291168e9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea0960ecae27a97bed50cf74d9bf39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406697bd9c398da46db72ffa6d2c59c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70183bb459ca40b3b41a7e741169bc82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0d78849ec6cf845dc7deeacb52837454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58393bdfa769d0da315feaeab8aa71e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe1ab047be586f41d65e66efdbb77a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8ebfac60287563814506c1b8e3d5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce962e0a188ddd6898b17943b5d494458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2849d61b69ed9685ca785a8e83cbc6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6164812b0376cc5bde90e3de71432ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306847fc3b054596232f9da41b91372f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be03119c89ca1293809c6dd4746ad2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413624199a9a39edab92904345c173d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a6717353c3fc54aa5306f203d4758464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa71911e374b793017e936e107eff0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b7850c9ca52c815c3dbf64597da0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd719fd48c90f289a89b20aaf1eae81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69e912156bb35f8112a18878747ac9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b0464db1778cdd9cd5a9e634a5edc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015ec28715bfb0a4800e339ca321fea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f7275637ad617e1814039d5bbfe6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f53fd62e4a4da250cf39f36ca5f75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ef4e71aa5e6fbdaceaaaf092252a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761ce4ef17410aa9b790e2aae078377474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad570834f88c1b257640dff2e42fb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7c0429b7daa83cdc7c65bdd394c4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7cfaffe048b02471dd7034dcff4bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3b4639b61022a38d482ae13abc15b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93d90a90f2434effc62d85f06421d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00050cb27040b5765b1e23cf36dafdcf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca00c17826f52b96fd8f9245bdb507481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495462bb4593c2d74535e0220bf7fe5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b408b3bb09ad16588acf124700ed93e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e09f1f7e28eeb038476fb59654d4cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6769fe8a4e9bcc754c49d3b3d7429f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1406a2231bf93b88237236f06cd92a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ede7d5c4ef219e67b2e4e07f0ccb05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd595543538aa0f40db5a547eec880488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc67d7a6fd0f66b7f603fce57916d66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9b8af32eb5698e836c68f2fe72b43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348af0cc7f143b4008268977fc82c743491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2a13c6988b60278ba91256e5b01a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5a1e2eb35f39c68afa0213b55c1e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a755328a074a882c38b09824cadd171494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cc13a4218e023e9417ef0166c80a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8f38b84613bc3133258f01d2aaa71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20d98a340b6648b1a16b2c7342175a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af5667293649206f3af114532755f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406f0cbac23720a10c5bd609d11ad00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e56e400be6415f4f96153a7e853cae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d8be9ebb56b4707cd99c5a355b02f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227a9f6049b92736024e9024708899d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e20460af5af20e454e366d82852adf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658119b455a0bf07e30e636b3b950a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3911fc66c646c9611865f0ff9fa5b13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13677f42ac3e2b94e66f68440afd075d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285b8afbffa0f0de5db8708b458ff1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafd29ca7d320fd959e2e044fa4e7a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a538a98524850a2c9351df310a3fec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45912e3f7d00e0ec8e1f07db7026e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed920a5c8a35787914e9b8aad770b17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff782b9a9b7cbaee1f203bb1e810f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e46798b75892b8c992f2a99a02da6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1f1e9c9a21a4483d607597d434ba6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e569522fa182331716864b0fc208f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6ccf88849c85ebb33b59a4dac925d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f5f62f50d78cc373ed799388c947c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ed4cc6d5eba28eb90660434240b54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c8e612ba935b710e3b93e522fb30a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534e295cf0e79fde526d0a4c720c11c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fc67c0c6b7362075baa41226aae00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf160be81069e6f3e2f7627d48c1c53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab6e36d3a6ab3bf88dd1df84d642ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f562ebb8e43c2b9ae0105aeb27e5fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22454196450166b6df87fe9b7e9fbd10525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85d1a148fdb5558d61672fbc97a78f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e82a0dc1c7e176aa7b96b46a355ba3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c1ba9afba512432cd554a2d758732528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e3da0092d61bb6201f367252e9c08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb78f58451b2d74d7a6b3d2aab13eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f51bbde90adc8df6ddf7310eac41b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d8519bab4c0b1bc0f2f0f41cff321532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36283f4e58cae1805f0fb5cf104b8c81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2e23b1a9fce29f945d28afa53ea75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d83d40517b678e026db5aef9eb6f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51889cca9a0e41313f2cf230aaa79ee4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec3f487933829112b162c5eb72cfc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5e94fb72ec29388c06b052d3dce32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8774c942475b782ca30391eee06231b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b42ba4c60a017a15c78697a43f31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fdb54bedf3142afe73070ff1ecf49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed021390383f651f3e88730a897cb256542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c4715b67aa72d89dc7eeace6a7468543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbebb1535fd66215eda4146b443d064544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c31ada1120e3d388e0095a11ee17e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9c99fba82e6cc803cd792f4e352cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37951b854522e4fcf7b04cedc3cca0d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba936f3f142362f4ab80a35e2b22e78a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db9c77de2d835e7bdc1fabc4dfd797549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00610b6680ce95e473588082dd95151550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41ebc79f730d041f722998d66796a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa0a834bcb78e077d137365778c206552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ead14d9bc5a8bc617ef9a46d04d03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4f91da55cbab419991040187f0aa1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c17c6a76a15cc4509bc2137b249d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41a480e8922cc512325a198ceee1e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88dc75838d855c5a5dc7a55ddb328e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74004dadcf052a6b8080dded4aac68f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cf4e1e41bb457548e3a232b5d3240559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62985d81a6e2078c0e1fac2bd6612ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7342e249365c5285e36e7fde8ffbe1e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69453864c90fb8ca5173d39d15d238e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce6bba76a6e4038d1541b122c72f35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db475eab292ab43c80f1799fae8bc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004b1718e9230103e122a09d33c805f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6fab4d54d0e44e752d76001b48e54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b0140c06074340bf77c35961cadc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5f30d2b0d6dac96a42c568c163974568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f650811934aae0838216a715a40e28d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71751c0551cd069c78637bf6b3bb9b0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f71f1168a62488dd401bad4819d9d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c11fc09ed6698a1eb31fdeba3572f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec3a0ea3c875f346b85db4c43eb11f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57b83263b0c958862f26534a2b824a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070a4e883c4645acd8983d2aa1a74ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91e602abb42d769a3091b6a3144323576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e181c33a6a6389a7c4db4f746be557577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437198c33451dd3a0af85de03cbcbf7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2ab4781958b74d053beab440a1f6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384cffd7257be38e545be51eaff37da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb1db56276a4cf325f1c35482cfb1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f137da036540d598ca52728a99347ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdebf28d5550e37260c2e83ba954f4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ba3ccdde39d11a00334bb198a59da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f187360dd125e0dbaf03f260d2823a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9b5f4c8caeb8c9c405e9be8ba6ae8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069144794da5692411aca3a912278a15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b090f682f7d38572c78212b02d3bdb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee33566b1ffd931a0d34e207d42c341589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213b83c0d48b3e16d51943d1ea672fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a269eac40ff46c7bb80fe08584bfc64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380058159416d2100e2a38e43d6d65d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bf9b3aab9f13077ca26d4a4da2492593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37ef768bc5044af4c5ac29a5390d5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769da9d9478b58bca23ca8b18d31586e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f6bec33a5ba37eee51d5422bbaf93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86427ef84282984378961697010daf2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7495e69d6c3b85f5aeabab193777f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788a857f45cef34ce87af1da0f4265a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bf07264df794571e022088895f343600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645acf08285ac60fe387ee8fcb9a816601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ac83fec8384fa2eba89f3c2eab361602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52d8aa88d13b11744cc2f2889f46db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1859f03e9d4e4b60ed26831b535eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f84fac31b4bc22837259d770ae00a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d8b50e6842cfdca6010514f5b167e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bc4f69317f984651e586ad63eb5e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ce1ea83161c385a7e3428959f4cc0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6fadf48f1e745b7080f2594d08f22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec4e58b005ae2c93df5409a05cf46d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dcd36d99751268863518c6f4d0def611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84131c3b7aa7c415c77f5c19a8fd4458612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db748bc2c5ebe64e5c85dbf2d7eef8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791ced742387fd2c5f116ed25f50397614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f553d4e1177f8d77bd38dbdd4e05ab6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dca2393d90688986d5e6c3c9d359e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6c50863cc9a1d7475853ebe160ed4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444f755958502e405797aeb5162595c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c764316ee9ee42c6cec997ae820745d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c1583d807170082fd4264b9570706620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8280951975b9e1e684e479e104537621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e380ab59a632a0f11f88abaf64cd7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6891b0d3cfb6741b4a2f82ca162315623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328930a0124903715de0efaf44c7023d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372d141a539e83e4a385cd16cbb3dc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2808fc10d9156537eebf92b5fb482626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491a708f40d5501d828215fe5079664627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f409919aae8eb18e2b837aecb25a02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ea40bed77ccc9f41ae410263dbd43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b945dbfccc9b7796f570be7971367bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd96690baeab703a82782e47b394d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e6b3a7778eefd5a0e41406df55391632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d25329881f6a83df51f897545fa7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8f296cb8e59c7609a51086480b1db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628990bfc8b1a3be803735bc6936996635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908e01bc263ecf7deba1deb4fbd1def636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3564c73ed69410bd4d0411fcea86835637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb572e71b18eeafc5cdfdb3d6ef2f7bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922f0d24bb3a74e86060ff9765a4d4a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c5303a10b9103494d9d41851984ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d73882f8f6b97edfcc84e3fe0d0f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d75c5058835519ca03a4901d11aa5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fccab907ae20867af19bc75a8380d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c6ca32fea620b7757551ff1670a57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5fff9757b47582a97a61e2837c4cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c53ef87b7805441d61c4d7d4ee6431646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab33745b7052d75f861533e9a8f5dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c8a8e8da2d0720ef63cbadc822717648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4478aa2ac5db516a16bfb9ccb726566649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b75df183179433da72de3d0125fe5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f081252f99e19c7167da8c5dc1c96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edb82e079852c1aebba51e4eea34a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eb8dbde99344076d50b4db905a171653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5c5e410e8c348adea2296f1652efb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a16a5195f1bdf186d4a41f3950bac8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add7df789c14730e8e521dfd5f881ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220da655ed504ec5842124a8ebed244657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb44e08ebcd692a254ae936355389a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410784cc1eced19ebc50be4694ccdfaf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65309e14dd6a13d94b29a8cd7eb408660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bf27359d16eca20358c6b690f3e17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b632d7eaded62e3539f07513751fe44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da1cce023dd1097fd00f4d469e127b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cf15002f0215020d264bf7d07e62b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c722e097b3c45c5b450939a5b7f76665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee1197f1c08000e19686c5220965a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15320a77e6108885bdfb3e8ecd896fee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc07a70b17e732358f0e68a992a520668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e47999b8f8154f456d66dcc478fab1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac969f09b3546dc80bf92af21f29ad4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9425734d75f8987f1c8f0dc66307d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b5a2c51abbda323ccc9747c91faa3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51523084b93a71a81d0e6ad5e7b38da5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5b1b5db94801c2d3ced2700aeec73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc660961f58f76fee60c4280188542675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc842562822af34d65ad06b9632aa88c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccb9db56acb98046e102a4cd86ef0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503d69710df138bdd3dbf7e280e4bab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2480a44dadbebefa9527f9940dc7d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df966f9bfa07b977b4fdb85624f074ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34696c3ea438ae5e78798a97a2ec48bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fac0b57b019c716f921a8975c107f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac1b66f538b9240759949d1fd37167683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15426b4cc9a100241ecb11e908a83ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07672bdece415c9fdc9ac6be33548bbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf0393e4cecb554833eadd5f682daa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0e6f0560946e92095472610cf2596687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d554838b2c6f8b996f4040b946fe5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bcdd7dac35d6de49b487dd2ca1824689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae4d9200867a5043aed7c031223c3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f0223b7fe8b059abc1242987234d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745585ebef98bb8f3881beaaf812736692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936cc26a06003110ebb8c0fcc3d831c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17dc6e8b7a8431380a847323340423694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878dbb5912dc976a55b066f27a53b90695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873c9df3477de07648e5b9ebfc12937696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff04e2691585dac608d526cb36dad4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9506aced65655facbff6afc05508326698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65830f93d866b82ac9679857d8d140a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f87d848ce8adcb01f9347a894148a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4d85cf24c985deb005747b191022e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c7678c5ed52d146c7e6f5ab900fd7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821050160ea301f21826d598e98fabd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804edc47f906408e4aab6825d8ee62b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a5a515e2e6e3fefd2e166345ef10e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeebf6380a3287191659c9cebc6dea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937e7501abd2eabff1b66986fb46641707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d102b81b1cda6664e6b5976e94d11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30804497b4fd74b380a882a473d8ecc6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabfa4c3b64e60fdf12d8107839acd5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d7e02ec6191930d2be5cd2175688a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c694d085d116096a472e77de274aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0978d6fb355fe0172e9ca176f31a748713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0346e1d95930ac537a6dcf8aa25976a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633a58c212db96bc167d4d6a8886f53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cec83cbdf2d195bfbdb989d659d10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bfd70557f75f6436ab4e576ae1104717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed313ebd279dff6a2723dbb594043d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2890508aff91aab2f5c66ceff95d3a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf279dec68b1acbc611b246a4b5664720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20130fc67ff194657629d0ec820610ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e2a587f1ff13985673024f1fb9fac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8a97de0cee1b077b53c23a0a4a85e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c981a1c0b0a4efbf73eafb7609eb1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1a7968bc0482593367efadfdc1cf1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6f8844654150fc0374f061a5dcfa9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9070d3c630ce5e064ef20d4fb41fb5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d720e406702c4cad06e6237c3a8827f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0e43c2443ebd93d1585cb1cd40c67729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfa079e5d1988e6e469721d33671dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbc21089f5555fb2e5ffe5a6123218731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0062a4f1db66a7b1b9e0cd1e36ecb0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8268e5d230e51f68b25b752cbb4b2fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fad79bb54ec7e79be33f17c8fd7b8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a82542ac6166afc0dd513e0695236735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0de99ea7fbee44cfec6148fc744444736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627260cb382857ac06f54dee0845513737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f1f3c8027923d19cec4ff0c8d053f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791ec828d0f7e4953e03404d1be92ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429a45fca6365c8fee65f4ab936747a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a1dcc2ec7f826b9954c4237eff434741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9df5ca07dcda838aa5c6ef7abc738742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4fe4354f73e708a985cea556cc1da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f53abfde525c34138b910ba1f178c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660fe10cb427286b605a6a6dba3acb4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a02c878b1f5605fd6eae977ba40662746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9eb07a38f2de3c0ed13fe19539280747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f8f8b182a38675967cdc966999aae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440727fe09bd38cbd7020288a9be87cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fca24dfb6eaf63ef5ee5fa3f758063750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da5533271faa3f7157cdaeb76e6e5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e38dd35ba549b25d88b2c71cd69903752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5849f228ef3d66a430bcc0f689b3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8732cb58a952c39f35286967993f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6321bfb1c137bc1a458c2c86a5790755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf2a384fa3bb870e6917f67d46ea87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34c673ad674ed59855b33b9584604a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0fd9f5906e92339ab7c30de6899a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae5ab317bed037a9b14fc1c08196e5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>