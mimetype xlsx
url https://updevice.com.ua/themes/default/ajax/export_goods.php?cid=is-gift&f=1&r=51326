--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbad98b000b04688d458ea159797391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b78c858b6b8b9332f6c77030c1bcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4aa23c4696eadf72ecece60510f953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ed26d68b25c324244b4c01c48c5a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc09dcf93258e6a53463da885cd7b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce250c4a633ecd9fd5512f06cfa3dc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6641bf7d5ae717dfc586ffe8f0103e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601df5ae0d5cb3801e62ed4ce393f8e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07c7eb0f9dbd65dcf21a6b19fdd9ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864d74a142fc0b928e4790828f7c97910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fe63c516dde94ba788f59bb7f286611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9cf533d7f67d9f7e8d37f5bc0215212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90776f69dd42cc5e4ff338eb8daa5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63935bc7d87e28c766a1bf0887f1c7ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4f0635126b6c86e5902547a318c9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce218ff6addbe871ffede38d0047e2e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12779d043f44b7dd23aa7dca5ebd7a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f764964448be750397c3dc88b185618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeabf2d9f6bcabacd5cbe46c336d82019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a333757073e5ef3210733292b4fa8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b78880f65bb6b900b0d90ad1a888521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef0eb55895fa20069a8ec0b5f4cb1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fc8deefa21138505e315fcd92206c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0b5da3574ba03e791b9b3fb42e9c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ff5f576a46a9ae4667ab88ae5715425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609cf0310ba6e241d0333e8913e557226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1b7950e336e980566bd45f36c5cbf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325843eeb28f26247a56dc19fd3364b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b69c1f08f29c8e7f181479af923d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0f5866f3810048ffcaf4334dc9be930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d9bea521932fd2d60fc772d7fd66f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d916ae8109a457f2a59b6f43ceee132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc61acadc026f3a1a68dd4a5494b48f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71865f47d0cbd6922a0c0f66dc0d479e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2ad7a570c1a95c9f7c9e940820bbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e6d940b925854e7f67d66d1d771de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412f463772d0ca0fe3dc4345776b0ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bad68b22873909ac12a3db483b1cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6544aaad36640ef7e77344fb6d183d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e77c166623013521d1be290f9154640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e5e720585840a8c2f58d81a88580a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33043b5ef0199377175f2c98bd0d26b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb9683fb7c491a3ef3f39bbe5b86f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43a9fbb0628ea6a1198a42092290b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a4c4a23df80fb3717af0c9655b68945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0946edc86811686b183da78c3b7e0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee830c515b613133e565e733998586847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f5f4744f55bbcefd7eb862be4ff7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e7a7e565f7b5c47c2062ee213fffe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a220a0d1e232a971440af678a8189b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc8984bc305dc8fd73522675785d0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ae53029634e5c35644d57e9fb464952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275855d4c3dbb7ffa945baa1d81d11853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c350568905b4a3da30a3d3f56d078ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea787616ecd736d7d29682d7cebc1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99497d682e468f87e9d91f5e0174da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823034d613fc1e756bfc84bfb61b0fd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437be0322030a8868c268ec45380cb9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a14ef99e5ad0e3ace4cf4a7f7adaa959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81e4feba2de6a912133c9d563c511d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e6818190fb2acf8e29aafc608620761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445040d6f276c4857de86920831853e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc6fe6a08c7f7d14bd6f7ed1a4bc6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae6c953f2876295603af0dae5c3cab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85ddb003ff4897145c8e12317af46f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56877a8f1fe75a28888ab92919baa24766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69889c8dc3767423271c5fd99eaf242067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06f69e55a5eefbe0a7e0d22d7dc5c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46085ad3688ca0f9a1d5a781653ffa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573827bab3005854b97b3bfd9e5e38070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087678fc0566c90e6d9b94e669071b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6a68a6820d4be5f1b9d82032373f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f8b0490888ab120a50dd669a2b17c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e078e6f6f2de000d8b77534a96d9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8076e2998f4af82d123db63b90b8fdd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab6f920e6f00bce5dd0456bec06b6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c330ae7955c6e0c61b83fe60da52677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f584f4d6665fa8b713911f7bd559e2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1981c66a26e40bffc346809ee73eed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec813570594fb5990e640944a29cec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3f04dc18d6f854f190dd746f1068181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbb7b073781b03c216abef037e1b8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf607274b21bf29d38e1bc7eb414b63183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7976c80dcc9c0bbf7aac701bf08c64b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db373f44943adf92ef04fa52bbf86a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e534a84cb3f4f2301eb4fb6335f093286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a113eea49ef20e29f79505ce945eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca104106bfc769e9b6c30316faa6f1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61f1a8250606c93034409ca68c191289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc183223dfe31fa47c0ecba86df91090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc864ce8fdc34ff983588ec836f46691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799750bee66e9ac4d99260e66dd652c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea44e15fa84c986a2401ecf28d3daa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bc651fe376aaba4b741f3b9f1747e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ba0e1c758896135b55f5c5321353095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422e8e02b022b12917aaa4f5bc4bea596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cf7cee1d5e2ac8536531aa45424f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a7753c1529c981532d13e1a7d61ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc3a7654986945acd93688821c9e3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357da8bf9d5b896400a917cbf9a65d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a7a1a46a943cdfdb9071c2406a537101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b40977569e749a7d281fede3ec79c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba6d11b3f0410a21261be1e48b7b8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4403d7e726ecb60e8190ac294feb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe562355ee94954486fc92e7f21987f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921ba342ceb8a0c9a24666b962730bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6db6d3fd4d236193fa8e361f971cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746934de4927a59f6e28615a3556d4e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e3c3dc8e8b4574a65f953ec284242109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917304ed1ed24b68a71327dddd3718f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447131febcc11f587c35579d11d1f83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8594fdcbea50b2ec79c71b083fe61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcc57e4aae88f7202978b1ebf4523f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83811207045f57708ecc30fe5de9ddcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1818bc0425fd329eff466ee5572d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2c5748e69e9b484ec143484162510116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbf706df808f2e6f4d3e89aca4ca81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eac15ef8910e5eb0cd68c4c532a5d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcf4931e3eb8b446eb1bb82706aed4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f9cc142656ec4655396703f4cd8b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34757bf9479dc6b5649e0cebf0fe35cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75401d7bc0d595b186789b25c812f9e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc211bfda193edadd86264b5868051123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d309626a1d651dca3eb152e4f9909124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9a1bbc458564102e894dd0d07a5f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde4464c04f64ff29132616a47478ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4314b94b506b698375a285a8aaedc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e668a4b1396d0a34f25b0f500510a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2428cb2fa9d411d91ea64a3aed28c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbc40deaf81b5443fc5c73c92d62b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62030f29001f33649a0482dde68c4b28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f1e3d181e763eaf1622f88a533d53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6735b51620886641f357a5dbfdf05bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82385e20eb8dae3944158ad894c2c5c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9957cd4c5dfc4a038812149624da9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7f655f585106237f6e40525848254136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c99b254b4956cc239b34962401e23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005e13c623e14d46ed942f80f710f05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d287d7ae5da51d8790dca730e3630139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5de34ca4a2aa478fec27565a47723140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56599a2de44a81885680144aab3939e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b9576326df48776845b9d805915b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877904c0610e87be43043c308c28170143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888453cd3f6a1671a2aef681dc3c774144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69b158810928c5cd4846e29def7b69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a822641a5360b55c5d2ed20c0292132146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065104eefcfdc94c082a9702e70fefe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a390d7470b2449968631443e88f3da5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971c1bc3cb8947f2bacde9df99fd58b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed0caf584e250afc2896aeed80237150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dca91dac2c55942545a1af0380681151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02336f80b7e88382ccd842de649e015c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b35b623e3ffd3749f71fadc4343f56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0faf047367334e666799072599a912154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee5c81a7b4844518816297172931ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9758b97c1d734e90f7df51e655ab1db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd51befe8c990bad59564b338d7381157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef7a17d636cd4cdcd03e1245ea1a22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d309bd1113ed20cf11eafb2bc90bb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60310447613ded3e31380cead73d2205160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6e2749c6530cf2eec799601c0f4e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22098d64a84296f9f6dc3f89e755b17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa41149a37a2f34bd63aff6700749d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef475e711c6ccdf623a63affa6371d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128e247b39655e4e5f54a381d4de4d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe67ea7f666c0872b12e7ac11dcdbda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05518cf693bcc2dd667aadd6a6745995167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a8c1b961c907284012cdea1a05dd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde02f639a26c9c1ce051dbd53f1e3c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4ad5c9406b6ebb3e2e481c3a32cf4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906aa2f6a560c2cbf3fa4bc80df0ee7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb040ab5d51303fad35ef034e1949b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc1a9113b08a24bbf89ed63eb0af5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13078520792f5c10d393158f245291174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252dcaa67ec680c57a7d2257a0c8064175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aae999b37499fecf9fbe879f61caf2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed213e836f85cdf18bf61cbe891781e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e56a56e2e7802b0defd4625e6f96f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b8a98fb6415e08db0671ccc3ff225179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930fdf329884fc04f8990d0837f6130180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2c8923377679ff65d19ddd627ade2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3819fef18dcbd96191898efc3d4a5bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f65fed1e3ef3ef07e127d04bc6754183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77018f9e3c97d4823ad124a913537f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ddd78d9aac245e2793022ef68b84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17c10821265219450622805ecc109b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd6f5db0160c44960431c54c93acf3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9078f988222a641bb2c3978b53f053188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e233d49fffa4ac789ce0165778c4bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a37b227a965c01b6a7fec370835556190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db4baa727ad6fe56f3fe8a518305a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4ae169770124ba00d3a4c11e727c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac9916048c699e065566ea3ace52d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8c52270b69c20cec643dca5cf4a24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e2136918c05abfe794806a453a71a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4efd3c1bd719f974be0851add4462196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c531610f5b82159743f86f6ef4cb8ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2754631d52aa2f04a7fab6edfd4f65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acae285c8c6a06ace6f1acf7a1f8ee4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d1b0872d0108eae299b429fd698e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff731dcec5d5ab85e224cc1ea0de104201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eb5ab313fc282a5f6ba70ebb37beb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e631d41fcb3fe3f592bb433891a04f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbaba8d9456f849de0e64ce3b4e4a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3d5861e8b02e90770ca14210f76bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d61a2630437e4948876a2ff7cb84cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc063ce968f70dddffc4fc60a5221b7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e84f3d195ef1cca04f4aec26ff3f99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8c221b879d404fd60d05c6fec6339209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0235eb6c5d949c83613311606de73f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381c237a6e2688eed13ce417f840bc9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2044418a1315a56806d2c6da82d6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e22a7d8f6eb34782d2c83ec8920928213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d27fea223acaa1378d539cfc04b1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c586f03e98355ee670d5171994e64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7db42822c1bbf309730da99ff014ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487816308484fe016ab490bf12d057b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da920a769b7a7fd2f60fe49d8bbe614218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d17b5cc9821780b455276ecbbd0ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bda8d387cfd3255970608019bc1f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0629d6e337bfcd0a6131544045c9d45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38968d02e74379d0a1c2c7bb796b1e84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4449c92b6e9d84f59c94d8381488f81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982852a0daedb890b7e4c937ff25ff6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb9f3d7f988985cdf82be4181f19a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797e8935e424eb4ac0f98d5d314a5f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332bb7e268af3dff5717bf4f665db95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aebfadbcb8afa2fabc9db979ea5501228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b959f8701a3631f695674de9fb38ee2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1e7f13de381f2c68b0dea5daa27de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa970203bdac1470ce62c817d8b7fac3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a0c9bacf4f99aac1b750568313f59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75517a04f93fe376e94a15d0c7537aa1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277346c0a49baf72960368029a0c5b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa846f798d047eb51759bb7153c1328235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdedd97fd2efc5b64f311b5e2be6396236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead840d2baede2de3c17c44e146ca70d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecffd2e4f8c5b52c0894e4f33c3dfa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce05abf61e540e169e63a28214f733239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65a3b208fa809b95c982008ff2f111240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8b18d027c8a857ed6be1e8547ecb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f35b679ea0b3386378bba1b5ae39b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca847ef6e0d57557e0b51226696fc3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abd0d4c4f848b04db69c7375a56cd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67275aed71775ac56e722c415809da33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006a212400c2aec61aba6270f6eac77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234564255f74b0195f5714f7fa9a77c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d9702e83533c7653fcf7a68971aa1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e660aed45396bbefd9a4928d36331249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d32ca9716082b526b1f35c14447c42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39e156d7ff6e21cbb713ff49a87d51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d661dc3e9ddcd963bf61168b519344252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4162191ac7f43d7f5b4929a5d7aaf6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25bd84e6efeb946cfcfc9814f1b826254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e429392b7139950a16186bd6e0d0618255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc743b241de1be9cf792cc176fe74bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37995afce95439ca4c8f3ee5fb06b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c1e8275d9c33a56e403876e5a9567258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9a95dffd0933e1f7c59175778bbcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545efeb27e1b40fe45cb5cfe388a94a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f541fdc2cfeda774d89f7d7f1af2fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577caa634aa448c34d839c8bc1cdd022262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869c54a7fbc8d83aef84b801ed832d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a938a6d8eb876c5c41410eccba6ac0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cff5dd2182b5d30f3a02bd16da1df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0088041f4047e76286849d85329e39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfe7639b04f9b9694e553c2df8a111267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecad1a9ecc918fe440358086e9dcd84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba89d92b3f5e0a3475fe82f1edefc02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc931c4709a8e07eb2952b43d6f123270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed2124c343420c08ef45da17730d1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd106bcc6460155286f415679a91522272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafef8e4ffbefa2ad8239f5c78e3d66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a423420d28f022288cd36465c264bce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411f3c19d06d05554e3954c94573139275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656845d9086df0d74693417295ef03c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a16861e1ea429b119826ccb653e87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6a618d7992677a8641bb3ed36f09a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f2b9596a0f2def5e4c8348ea85c95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dfecda40d32ddcb10468378abf294280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe179be12f2a501ded06b6235f4a65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db396a204a844bf824dc98c79ccb4795282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce64e0c8474cafd8c26d4f20a97f148283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468791a3cb9e0b38b0cfa6506584e20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a61240d0b77b41a8ee1bd1a8e2db25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e712de58d3d31d9c59ff1febf84a9ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2311493b53501d1bd0ac1e0a8a2e00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2552f7df0af0437cf5c504e2868c6e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586abd07778bc31b4410b11a8aa94089289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411216052966d2c4894b365ac113ff0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5f50356c99d6440dcfea4bc52fa85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccab87b0b099e42ad5c4cf2f4c4aa97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda2aef295b93a0e4fce565fd8906bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c6708cc176767261cef07bc2d4039294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ac06019646ef4f5d93017356a452b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cab4b663d998e9206da2d85a73c01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac2fd88d7758ebbb82186a3c0eb1a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4667317e4e1bd1b7d56b789cf59f4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708c6c8b32ed3c7ee7b00dd7f33b336299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93fd25f1facf4e4b7ff57112cc24fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e594d91a7e4b4f582eb0d81a407d5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960481968ee59dceda3bfc4dc22d124302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de30cdd3ce7f99e725ea08bdb8e54a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4c13b070388cfa00867a05b8f528e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710952fead08fdfdc40f14ab2938500305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856edb9220265275ba44a0ef26824ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45804d9896cba414e6dc8a61243ab5eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998fbc82a604d1e181221d4fbdcc8e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4904cbceda68291bdf56356f5702733309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b6f374a9c9a43eef4710434f32c2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999272fcef046ff8dd614cdddd4ca48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095f1cf33634c44a76425d5360a9e2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f973dfa2f43bd030faf0811799e461e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf0f767b98fecf64b3988f37b24193314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c198683480c356dc0cad45d224e7eb9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce1c77805b54d1f4287629b1bfdbea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd11d18ab592d2833780b03ee16f69a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852a314e11f11bd0babc9df37e7be2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd3d2b36951a177b698a7c62ebb85d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca55e013daa4f68ba5ce6d88cf3a06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f61e233a731727f7e25dec67a8e47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1ea138bb3e090ba60095fbcec7db6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad298ff286d73f93cb686a0e8cdc3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e914541e0caa67b3b094e877a764e28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909fc6f476c61eb3877ebfc9e624cf4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74245efbe3343b3cc2cef707bc9b92b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800784157132fcbe7963fe0bed064735327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be55a9ee4f452353715338f1c41d3ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8a3bdc31f130cbcddc0a315818320329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8600cb77f02bc9c1dfc78da8d93a77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b954da8e79e31f835c4b7256a78b899331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0f3c2ed45e3e5dcacaa439f0a0c79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbf5cc91e9a3a2e9f1a5ca84b54ecc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e995e8610a0d0ddc804c93f65fe55d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eecc054bfd0ebdf685109b5677e6cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687b8fcec6bac0c99d48e60a63d0f3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369e61f16b8a8b4d095b8d0bb1c6ca4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4371558641196c07e766382bf1c6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682fff2e822fc5e7424d608e4dc52f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194b821202a1a4a7bc6d001744a4eef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107fb269c64c631341d47d6706f5cbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf887808cbe6cc9feef16abf014f99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2c4fee758db47853c098fd4c82cb3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc8855ec70bfbf64d831d079d6d800344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f561708aaab55a047f386d65ee92bcf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f08b3381c6b3ed59d04d9e7a7e2f93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cc659a80ac06ae4e3240341332509347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c380b7c96cb0464fe30844405bd1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de5345a673fc13919339906c772522349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de891d0d729b9d2afed5c48a23510675350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9dd5863f60548b027320d0bb25e5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8ed3ae03d620323f9bfc443f830c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018017ca884e6c8c68e0ef553e37158353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6a1ffca7b6d5d9a6c99e967fb5629354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a20e844984ccf16371a17e6be20fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc575373fb120fa19a4598ecb3848ad7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4e6a00dc5f9715fcbef426a1e1d86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb729c40261fdabd06f954adcff18a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76498df53108c818eae0908cea0df394359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb607ce27dec4023998a3d7502682686360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bd1b38659959b850bda3a84fd7e9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382fbe2be936615819a7a77869fd827362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e69c816776162f8838e6639e3624b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3856ca2adedbe33abb795ed8cb9d8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169ae538d2130b0bbcbe5afc36e80d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e43e9f5f6b8487ca996d257108443d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9697822b7c243ba140c6fd7d3942012367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8f17a677c6f428fcfe9fbc14e7837368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c441224c70e7e4cd63c64937b5434369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d4615f3260a71e6c396fdbcb1c364370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564456f5de359a5905535f70bf40326371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc61e16011a30a3497ce68762180a30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62d55c94707fea7ec33afbe766c0ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54656f9fda2901f6c647f7606667cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5eca0165091ed65e81883d01a2fde375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65672b44f368bdc58e28eda81ca0e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0e6369d7af4472be8903912982b29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df636595970bfd8fa80bbee93271181b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abf2496193ee40d5a9a242aab06dc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6096f38c3e8e82d07629479b5af9836380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718298833f81a5488b9a5a2473f7e82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3a32f1f52d52869eb3606dc915f7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fc21796ed52d5888ef5647c2a93be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b65bd244df288d06bb9dd48d44e272384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f62506e2a8c61a018b292b3a4407d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80b8c26bc9bf238d5a37c9a79a4ccd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863845df17f38ddf6268cc77931158b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c78356708501f4a60b9f19ad0aa951388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f1c3d3dedfa2ad2d989f64ff1548b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6b2036822bf97d0adcf412d6d20a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b8e707babd2589edaa659932c0feb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05467d61c43e5195ecf47008a41c6fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6960d8acbdac078daa87dbe84edbb58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b49d59d802991126104f61fe461e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6701de82e0ccbfc21e6278ccc4559395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566074755e42387d02a36ba499771fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43317ce93cf7625ce9f1bfe8a762ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108ef884f09e5d307b5d60a158fa2c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7fb46b2fc43385a3412dca4ab38e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdb5e4e4e0b7efc5e553614bac7b77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b277b4977c39de266db4250ac42020401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a1acfc92315a0d4bb2ecc07c8bdb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd0de3498bf6af343605cf920b568e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e31ca5c38569c78bd9975dc5623af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016234c66f608a5506727bb0fb669b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812000d14c3edd70156ae8d5d5a5c0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d99b49c1d501961ee4b5f53ca0fa9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0f121a4aeaffb745dd2d8ef5d3b25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e2186fde04e3113e7a0d9439b6791409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d82011655799b7e19c7e3299191a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb6843846112f757f3a2e4f8ec8c44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d1822ccfe6fe997bd24065617693d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9437b3f105b54726f6ccd751884e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a5f3158409bcdce71b19794895947414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a37b1821a518938f9b2c352600137b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64a496513724349587d264186d3778416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c215b398cb3cadd988a3f01e50db7de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9c18d0c9795163d53bea7dfe90d9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad91eb1d7f9bd611784b8443c90d46f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdfd810cacc69c274171b35ee1a9b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c8fbd377f698c32d0215db9e5a29f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fecb9bbac42c7899d75d5973cc3f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161d0059f9e3b77284689274fc59b9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd3afebd4755fca7ceb9f40d120cfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b49f1b7e0f6d8eaf9bc0fa495a1ab5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a296c75bc492ac044f3d3154d3e670f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e84052effec8c20e71972054e5a99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e76847f98b2916dc88291590f00bc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90898811aa84deb7574122980b263c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e5dab6423d6d9b958303a2e86f005430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762adfae79d04dad5f1d9f833e79ff1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f769066e87a60a23e28794e784e7a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e94dac3f2ec457ad4c262eab93197e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a75c44412d323d2af3779e8228aa72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef386adde8dae0788dfe97278199fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240033248816a4cb875771e86e81d59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34914fefdecbbfb18aafe966488abe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50e1058bf04d1336d7433c05a79171438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ced2f1e3bc0acd922eedaa8c6796a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f65fdcb81767568c5fd17ef6d5dca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079dc85e7d100bc0eaff8a499995d57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdad080219dc4ff9e06e4eb774371a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c723dd2b80f2102c4fe26d0c17117443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd041386b8e5debe923468507909edf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71c6d33bdb3b86bdffd76ccab96e34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409f11b040fd5235be6d97ef26c5068446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292eb1e423b23f013d4e5e481c82381447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fc0c5cb39e1d406c845b8fc724d7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e02817a99c309b736f941505816c9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0308f905a0b03a34c416d2bf44107450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169293c840e0652befd10984733bc1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a802ca4874f67e1a11a454b16ea672452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460fe3755488e5d54720dfc93f956db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206764d69303eb1455dc3aad203e1f82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6632520c8d82c9cf93b4fb235f6f48c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7135e8f26dcd9ca20c599d6d7c8ea64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260cf5c5ab580a267f7badca46a53f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a3c1440948973a0b841272a450e48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3f84ed5c19bdece957a7fa1f61ff0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c9f641e04311e6fcb212bbe7ba494460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac7ddccecb33bec12cab51f359644a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a878bce2b70d74e6015ac23af417c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc590be36832ca8a6e51c49a49aa15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197b202036d1ae157a221107f69606d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9b8d66b05d18cfe64e10337f32103465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6156abc28ae9a714505f758a1c92104466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc3b387aede7569571b017c76bd796467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8e6c583ea4306de555af29d0f0d20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e5f782723c800caccb70ff6a43bf9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26887751ae0fdaab2ee4a26f1086e630470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc81dd6c78ef357c12f5fdc31b69d9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf880fd8fdd2a8f1cbf497a3ef816f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272c84b17d480fec7a79b8698cc0de2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabfd3943b54ec9fe8210b428ead9bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a6455caafee0f6e465389e9c5b9ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f76d09dddbbc109f158fe4c6e9c434476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53518d92c27272f2d496510d6e02f065477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc240d077f9fd6460c0868cfc6e7de8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2b6fe53b6f22b2835aa533509b0fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d11bb5e55366bd66c43bdd1fa31b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b0890d335f3385ec942434d7b40c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8811bc6025e0a1f494d3232139ef49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2a4f64576c0a1e2ae678986639a4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fbaa19e35d1d79ac6e6a0470e17ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f994334d29a64f4fcd91cfc4c7dd5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07965dbecf42fe28cbd08b84aa38ed27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b61e5b2e0c033b3cf0c8e06e55736487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f205d4356bdc02b4b3ec7843aa537e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc02c1fcb9358f68c9d0e58b82ec86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930c518e6092bdcf374e827fab5863e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd8417da3c216c952476c70a55f525491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c9a98571494cef22624f7d4e93136492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659ebcb83ddbbffedd0723227912cbc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f703e396352d6ab1b3c7f93b150d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60c005122444908a0380b36db83eae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c97a5ef6c4b351c8bf2bbdffd1bc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef5a4f92fcff2a99e4b231255af86a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706cfa4c92497ec164e6093724d212d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1308eaac0fddbbdb5ebb1d49145a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560a7e279c7e6edaeaf74344abc7d09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489505a854054727d2cc52c297c6b1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8263302990aa29d2f0fa6339083f1d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fcafd09caa1679235b9d946301644503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737a03b52ce88a7262a880dceafebea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f514ee0373d59b3836c990c462bf1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b2196ea363c3044390b80b6773b9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d18b3bddff8fa8ed978b983c3c435507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a85d0579bac3aa23c8c779a27097bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989187fa31e528c037562f60db645ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b492c4590943bf3776ee598870b71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eccd4b7e051850d8f4f8facecb9c30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc44c5aa5c9393f5d9b0cd846cd9ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ff42671b8f4611fc73d1f0019a74c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092e88003ab6dcc83fb896dccc48eac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d894c2e201265de4d0c85310b0111515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88650733c576ea84370b2948a427ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d504e779d3d451c2165b9ab31286a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16d25603be69a6ec6e87072312237d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606c021f1bdd56badcc04d3c13ab586519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045ddc99a9a5a6ccc2da6518b075057520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91120695e114c9d0e0c96a1796930482521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b5d6b165cc81d2194f517f95edfb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df75703f897a28b2577f79f0ad199ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f5357e82b01020e42adb0c8f0c180524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598dbb2daa341965e8371fe66f31f94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530d2c31f06903b18b079134cb40d4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bc75009eb0532d8108b922935861b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befe1c39ccdd0167620994433bb5d4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c8d231fb1b130b139f908d0aba817529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be6bbf975548663d841c7d27353be1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db1895b0110bf59162389f1381bb3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662efea675f0d21140b83fc7d68bacc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b55242d9a4c05ce36f0587dace407d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea50a89469159a39e738a9276b7f3de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee512302ea46ba6f1e742a741f582e67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f821a8ee74dad9159125453367e03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582036fa90b09f7d74215e793ed502b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdb46b8aade8205745d761da6cb8a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade85b52ddee72e6c0ce32e849b7747539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46747eae2349340885c485f3ffc5245540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467db13adf0b20a758bcebacf8369ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897392344cf231a7f53df11828e5b76d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866b6a449f3c5e1e90bffc335765e4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f672eed3f4d42e0ae4829046c26fda1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343ce05914cf95f14e9b36d490a1124545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444e9ab4aa65ac99dc1a8a588fbffb3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a08271004dad5a8020adf8d67e138547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e428152dbc939e3b5ee081147b7f79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8a40dab106f6afd3d40b83033f5aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a45f4aa88973cf449ec170aace873550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98c37afc82f239cfc7c7d3b8087707551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890fd7947acde1c66ef0ba6c167bfe3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce31ad1c5d62a24225e30aaec74f698553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e33462bbb197799be0e440c71f9afd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f063f1424d1c93d4230a30207e2819555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff70e70d5c2af1da9e5bd5ec28571dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aed07ff65f6ca53e55de0f8213f6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608266fc93e705662fe68344b524a54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8086e4bc0c25cc2a637a9814ce72fd8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c238979769a43990686175f16e08810560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f32f575a655e8bbd4dbed7f27b894561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955977b3fe9af5a3dce2cdef96d61366562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744c5e21fdc62d2198cb2e36bee57c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1598c627d969aa4705463cff56ab58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5f49aea63a5360e2b9755f1c607c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1936c4ad728ca4e74087417ede1912566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bda42582ac41e6039fb5311cdebf0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad33932942301a50a3c33ad2f7d0c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2b560773e684593a1e8e369fa7104569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5922759cd773bbb3176196cdc380570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598a8f0793db7916f2db9e9661498cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e82ec74d7b8caff04d481bd99c61e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e6cdd30295cda92305a44c4b5e030573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01498b774a6d38350693fa60b6179f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885209ed305016eb3d4479cc67d395f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952f2aa36339f36a0b3ff15ad9dde5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10222edab820e4c4b608951b233232da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e408d64b9cb9cb985cb440615d21a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af313afdb39f7998ae57733b8f39ba3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf348d077f4cca7522ac79d3f9015d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f32a7af483f6a4a913d41ced2e739581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f845e0b5fe48ff9288b2bd37b3d1a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033a26b9d967cca25612d7d3a248dd8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818fb33c27b8b94e52fa029f3ff4aa8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc834cc8a7d9e68bff961c675da81ebe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b9bcd65f8e72f438671273b6d23ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224038d1918c1579d977fd3e68c2f5c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5e72251e306334aabb85f36527906588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522cfd18f5fc6caf37610e8c692aec3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9facbe0b8bf684310fbd54dd64c4177590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb3035a55fd3c14fbcab6937a77603591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5087bac1af530572dd153843901de6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5070859c9d8d7f3f3e40f9ba0c129593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fe388376115de5a1f2b38057d8714594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f0f864b3939611ea76648abb48ac7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432e18ec72c29d1fe390bd8d385637e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71029397b78bdc4b9ac4e8e35213b2ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cae736535e25ec445cc253fd447bb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cc9ad91e0c3c127695f3b52b9ce06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa810c2c029f72933cb37c55eb7dbbb3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb538114fd929fab05235edde3f86b2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6f205997099dcdc17454f981e300c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c344917e07b1cf568cedd9eb1f912603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eefa10bc8cbb33acacea3608939af9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065d6365f76d20b7a0639c907fbd15f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64d1b4a2263ef8df648362f6ee68b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262171cf67847b4d2836faed4966d3a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ca73e831d3a83a6b9f1cac7c59c0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82d6d1a8cdb90365f810b342bd26dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5e307cecd0b92d2dea2d6dfacd9ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb0371d0fafc1dabb0bb8b94d6a618611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b0e2e5dcf18b3c7ee1d102942e3f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996e21f023e9f6b563effae921a4ec9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6733e4b133862c668077ba29cce3c05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0248b99011220f0c91e681dbd15ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3b92011e0fc0fc168a81b77d0ab32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed306c91c8916141e5f7324f8e5aad46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492340cc48c7ade1f2f5027aceba926618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc8da1097105b01b043fbe89281b81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdfe5f8d59acf87d390c68f7faedcf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e277c1a03e817ba5cf3757ff6a42cea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794b9bedd97a27d118e3a330ae020c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d8c76b3c0f48a1dbc05f9c5311f96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273319b65c48fdd8b5f9c6bb15d4dca3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac11065274d7cb72913df1bd5b81c33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac87cbb26d469954af29078034a3ebb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8cbf02fb8b803e36dc875a146fc56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb072ac55636c239609e73c8e5038b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cf6904e96b1c5e6894a026998fb00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe04f58f19811e0bac3ecda856a7c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be284d8a4e1ca17beba504ddd3e8b38d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a995e076c0e6c6d7da1c3848c35461632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0a00bb321e784568a2b2da0287bde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a85693c721ec1a3699e90a196beb6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edd22b31a68d5e6d1a5a8870b10556635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38c9fe50261bb72c55256f88a0a799636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b4384cf87a0264db6e962626ee951637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508e33a0aaa50b551b7909e8f6cb46f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94648ff803e28d4006a6567e9b037e06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16854ade1514e27443e8362ece9772b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7f7f1acb44d20208209870988eb90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98af373c4de7bbd1a8127c2e1f2f79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff1ea6d145ecb84faf9c9783236c56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e02eb4ffef6b6d109dbb45beaaac9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0202bb38d48eb50e560ebcd4b0656e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4775833d5ef8757ab42efa5cac3007646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fce64b7c8738ecfc8aed1b7c89a6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cde762af780c7a054c730a6c34638648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea826048ca16b800def9fd52624839649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbbdcf4d86332f625ce5dc4178639a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce6fee972c1d03cd642101e2fd5abd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31a1d43e5103c7092ecdfc9bd4d6ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931b2b0c377dc8bf668f8a7075cf851653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a33ee52d1d3385f7790cad8ea05e39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be221876a3cbe38a8a6b3ee265acdd17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d442bb5872008f6d41099c907446449656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd00608a44422a5593724ad34e59928657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254db9af712270185d249ccb075f9a0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e5430e134547caf37aff6a554e76a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32593699dc86ebb4772c63b810f6be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f05886ac9327fc2a49726ef445f9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a118c072482f30e88ad16eea854f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2732957ee869e34270fbe13bf28f769663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c9ea2ce03e8484843627a7ef5daa8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee7b4a344cb1fe21e36dc7b8681fd5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bf0b016baa835b0194fa300200b91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dc11eae89fa74829866e50cf3d520667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc6f59c05d77eb4703df666f2e4bd8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc839e8ba645570843f7a79e007af888669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed80bc401f2dad8fe6fb5ae4800b82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842a12de254576b3f283b10e478ec8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33144664a8af897ab408dd25ad1a401672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1b61b415a13ef5344c27b0e7f06e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fff1a09ff14588fbbb7467222cd42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed0d27206876938b89c78c99eea31f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2a0264167a434b7f16132321df6f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bacd73f0c9657fa2dd5680740a9e49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef51899a97ac1cf4a398f72b371597d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a54a6312bec8738371f7dd0cd37e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f88b5fc7d046029ef1664767e3fc48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a9319b78c968a97e9f3089d372b2f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97317213f0d5ad1a0c6c694f6154685e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2fcf7fa8768d60b88088efb0987e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f653b57f4b4c44bde72c840d79b056684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c138cfacd90fecca8dc3d1af0ee07d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2f3ac41bfddbab51b4f946cd4efcf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761f2ba1b909d36293df8245ff9d36e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d570965cad7a55cadf228e71bda6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203dd49ad26c5153b9681aa8758328f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3c3d15c354cfc468be0fce551bc78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ecf09942c782043aa105a89d5cd2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7864aaefe8100305c53cebdf20c52b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316e5d6b31af17d961d1f6aba4d03f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3872dd47ffde68f4b278a2c086aeb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850dd0b7061ffa84f38553c71cefdb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49f4aa31277522a5b18b3bd6ba2e4b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5972b60c8821082820c08a9b2cd6e82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bdf006623183c734e59e78b115912698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ff52f11e34f8429437ceffa3d0096699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5df6ae03f4d3c2de2abf39039b050700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72d91d9667ee7a6b320e12ff811a3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a020fde6ffe2eee1bf76c617b3932b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7379667b6de956cbc50b70978e1fce5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d2bfca340973c33c6b958a3608526704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36b87661e5464a93762a0dc8d4dfc0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6e5def572d132528c475d35633afd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9489c44d9248e40e5c5daf31378959707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119e5964297ff8e9b0fe54b73776224708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a20df4ee7201c46ee85bc43556aa9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597202b2233eb67ac977303225fe9565710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e856bd34c9a455ad30687f071fba7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885afe4dd5a0927566990835a6e63d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7962d485cef54e0376f52b753d6c2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bea41d3d7b09722b12fc2dd0e8f1c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac6f6ad1f6b324e1afdaac6a769a83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3611d92fc83c16775be68d0fefe66ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10288e2bb8cba81cf2b088783efca1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb2b18d4a86a7de1e7aac5e8397a81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39272b62d7110a95336c2a8521bf00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26629c00dbc12cfc0bd7d67a923b86720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707c8b3eb9eb49f87843d264fac3507721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515ce670bb824060edf43c5cda6ebea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bce9e6cd39b369145f1c5ee742321723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2513f5b65a96d8169c3eb51c97437724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cd6d4d89496271e890394899b19c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62bf45588d23b54de094355ab3151a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee87863ab391a181cc5cd1c3540026727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e842522762d8e71ab5c879374eefb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fd2f79bab3802e5360249d8299c0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa44e66624d352c7741d2185a31705730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f339ff543053e32892941abb7eb8c6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe3bfabb4562bc1f8d485177dba375732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327aea4ce6b23d3b2bb156586934900733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b317d26f7081cea91923c84240135e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5fde3d4e8eebf545bd4f0e87edb17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bbeda66f9e1e8566032e9ed915348736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca4045b13bc18207654a3cf7427d10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8a7c63d5f2e8e4edb3b4a27be37a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5403934c4bd49ff7f8e57df14bae7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bbeb43be4d20adb8b527fee9bf71b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b06c8527f70b06f8e34adbd740c395741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31f987c67db1c149fef8b5a2d98d78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ba132b2147051547bd262b72ca9f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040062688fceb47a6f4dd982408c719744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c28b7b8e1d66edbd46cf633b43301745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3c211aee057fce00814625b495d49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706ec7bea8f00dfac8e6c398118d61b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d59acc90ddb8848520a5548956a04748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bf9189fa8b6ee4be376ee64fba8c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38644502211ab56ea792f84fcac2ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac957b25de5cce1fabfbb98d2be5e36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe84bf53df843677a82f8b341a5c56a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6df8cf8cc92f7edda7e57ed179c974753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8d11a59a6b53487d6b0df9a0a0274754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20737f335c0a786a65df261b619c1d34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbe40979cc6986f02b008b179804b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f47e5794bca881d4ac2b65aa09f81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9892254dfec1ac136153be9ad26d70d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabd011193656cd26bb7a65d7732dc5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0c117dddfe65f7b04d484ba51f31b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9131d88e180d44648208b5fee898e322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac39cfb60d712c8630c414fc0b12b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e10d40448e28e7665e0219b2e0f15b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466d9dbe74409f35ebf7acd410251e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9a92794cceec14c9c950aa7b91c5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea5d1f1ac7b826958048958edba187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2607fcbd4ca5b5343a30c3a0b31c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4760e894e44debc9ba7a292e2ced8ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718b02b8a512195726b0872e34bc15410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322c1539705a5705444ae87c7ff7d6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4d571e75a439404b0852334c67d3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fa0ea2210bdadfba6a2a842191dc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa828d3b107edf519484b7560b70a78014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828eec7b16a1a3efd0550eab7508b6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081b935771b1221890243302562048716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38beb4047e4e4a71dd3d9fcf37a537617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a00ceb1b2a5f0258be824c7e33082d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401e7cddfbed9d591eedea2e8c14f3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff041caff8caf1a2966866b71f2b6ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f04a4a31b252de385418738044cc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae8c13b5f05cc211917a0bafb2455b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eede6ab8a7edadf74665f88fd5e21ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c9dde38a4686f9fed66dfa4a420b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b315b9ac6a17038f9719f87d7b9d9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94951d51b0bf0f6d3b35bfa89f12228526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bac8f8165ae2d552f5fcc6021b152e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c197823d3749b28ba0d01c36dbf1be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aa6556770a525b038ea7fb83e178429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f2a3f02e7dd4c36c45989c95f647c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1af5eaab42ff63eecb2da53e8054531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff27c76ad453c998f92e6240ceb4ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8565660af9ec0bd371bfd7eb43a44033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc975dba5aebe16815e7bb86ca4a35834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1a1fb6f16326a720af9dd91e2172b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b06bdc1b49138ebfe6e7477f60935936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b04d17c303a513c5c0f5d2f65bfab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248d6993f6b5b8d1323389433eefe9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5090da266a28138117147e68afb2bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc118d60480c0175cefc652ae2e0b4ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1920147e08a31d5adc7b01fc7b90a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd16f7c62baa067f8408c820ada7edf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd6dde506c05fa5cc076661cbf179f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b29588289f2c9b2bc0869268b627dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927479ae417e512ab6adb2e34120b0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272cb636205582d4a9ff69e69535f6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2ec831fab676229a592710a34988047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bab8247da81fb608ad80a9bd16384948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc7c524499e4a67b00bbc2dfdd2bd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bce5a9c7cb240b573e647b68a9e0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab502bb99f218b988e6ce15c03ccbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61379b442d725acc6b196d8be8b5b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc2b879489d2e58c6efb2492a1313753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a1e34b7ed33d1be4ab6101d6f902054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea8ffe0f3ed57eb8489d09622e5e1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1744e6379814c7ef3d675cf9ab4e7da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3f496891727b10f2b4879f276931257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac023ce51a7e2fa3592ec41aa595f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384db26d417cd87fc2fb73e7490e95dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fabcd6bad9cd4a1098809133b91b3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d1512196eee0b48cb917427d6bc4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d36aee4d084e68b1ce2acd0f226ef262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819fa9e13645983196ae0d3d4fb217a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba63271dd44442d000aa172f2350e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c948615aef363ceb495783670abc0e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85087bb343c297be275c72c56a74f26066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050ea5a53c8875b2c000bd319bfa2a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710835d9d5beea718f24933ce1b8f0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218ef61c1961a72f682b1aa024ec6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8141b15624f53dd0a44976b80583470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2a086d060feddc83accee2680ad5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c68c4f68ab1e6f1d2968ab75b5debc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38099f155918d8ae75ae7788fcd19dab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec647d263bc74ce18b08832e7430064e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ac7a38d2899d64bc794bd2166f4b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef93d8ff5c0558e3451cd6aac3e6a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeca4ca6073056bf10d99699ea52fe977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec85611fb805042d5652545e5a792f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa4a501f1e1f12d43b8aebf036214379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6a04904c46df0d6b89b9bfe86487780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ebb7900678b21c8d30c6a053f0a9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fdb82cd301382d869591efc47f2b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19bf706add949dde1a706e931f56de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec46f97026ce054e546ba17e7bff0de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71da9da27577f31f7213cbe5fe71a0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c81ac7a6d9dc65e55a2f0c2e369c6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28b687cd49fcdec94d4554a135241d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39c40316169ac219981d5b08c6675488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e2a401cab38135c4b8eede67a9df089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41ca50bba9fb17568ab66abc3b1ea490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a7282f2325cadee43d64defda732e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20b95e51badc4c7836dbc8974bb68692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae98f3997f2661f52449af53c8e71993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac307c495457e9c6983b9b863b7806cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c947eae1b9a5a9c62b50a5625a787995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a040ef29fddda586bb6571f3998e3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bfd90b86feca54d88d48d818db92497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea6e8bdbe4b0cb1961365a850d148498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabfdec6b4eac60da0bfc0bb5ef430399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad76b91391fe46d613830d6cda6fec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccd0d3adeb7529c52110bd3e0bc912101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba4983307422980d5eb5ab19569d5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a287fffcab64e93726e7841cebbb9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e6fe3b0f3870e01e7cfcb55bce11f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d16eeaa62c8ca54df3e8c3ce1be02e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f08a6ac0b9567fd609c69dd1e5ce4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae4c87cf956c172ad874c5644edf20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe509d327aa4195c5ec759d09d55f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e6275e8b5d95047bc2b49f7838971109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084ee7bd674cead5a328f5e318773c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb71f867a1beee7a3a363f0f6fb58d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774baab9ea1dcf21cf310e70b5303427112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c907a5f8d6da46f25fd374c46975b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f0fc8e8b5fe350cf8b9d162155647114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e247d6131f95110798948b266a3a3c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ddfc4584e150d7553ace3a040d1aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953100a941913f25216ca9ae1c37c53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3ddba27c1ce77bf58e14702b714c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d26a2183b5f862113e2d8afa3794b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8e71920a315d9a5ff4d34da0c3f3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a69f46532ad5b89340ca18211bfc84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfe38d265ae3e74ba0eeeef00b7082122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd96859b4b4d80ff828ef9ddfd7e87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7f5394460a673d86ad96c61ab284e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63196ccb1a71140b406518cc78b1c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c83839b773cabdfeab2c6d255213d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da613a1de79f390c0264610b91a84d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28928b5f7cc1deb35019bf3644ad6254128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a400786a82141c5a6a7543dbac47d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1069bfcf93cc269252a286adc31b30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf53a1886485b7f3cd5af647799b9de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfdccf2d023352372fc20658b09358132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6e08c86f96a23612b7f6ad59835cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041a92ed16f954508bfef8f9ac21899134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b512935d829ad4f2647dfad16d51ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de669f105c757e908cfa7a989f69b0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2123021a39b9d6fd92441b742dd22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adedf2b3e8d3499f94362f3b4807e95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a698c180e536baf30746ecddc9f36b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0fa457b35d2bf27abcb301a658e39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc95e5a977755cf931c47ceffe1d07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d6981a16b42a8b80c32229abe4a69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f289603ad32264e089224433623651143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40b7dda22eaa61f477dbe2b11c10e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e718666864b24351db3cd616bb5de41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e2b06a88e88b32fe7e4dd2b19bba6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5ab313242cc290dfa7ac188b3c788147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5c1896c046c609f3fb573c5124ef2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a76addd0c5debf973f29987a9b191149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2d5ca3fb7fbef5e23c2ffd60a60c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb8b64689b7056de2dd40ecd2579b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a921045a29cdb59717b7a03be8e3d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdd11c1685b6c0939eae943f43e586153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d6af6f15d17bb05c52583f4c955a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43779c6ac11ca51799ccc1e04b0a15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1ad3b430ced29a2484af2920d3579156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4241fdcf70004254a5c53da537ae45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c25cea5e78125e12e55cf9228c4171158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18895a37e8fe3191ae5df6f46a1135159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d545d23b230e9d0debaad671f7e00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634442ff3b9cca4a8c44f2dc7f1f18e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd622fd9c1be20e26bc82fba0deb18a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998190fed2899a7271e1a8d0ab23e25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdb44191d5854e700d532d01086453164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b9318f3ca273cf8311f5b7380c751165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58f020586cb98da8d76982e1cda0de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b871f04bbfd25b6e38735745064e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b076d941cf46d63b66df07c57fa360168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f7014965d9774801685650e66136d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ff5723e1c3c2b0a06152c7bfc673e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf21735f30bcbaacceb8ccbf78813d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab65437fad9647137bc4e58d0a7bbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a96520b41a0dac8808d47b705d8aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b880fd8b909114caffc367dd5dd1c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac76fe27756637983f4b381c17a3ab0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546446bd577d4e046b29d2cef3f33cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e0599617fda0bcba08134fe0e09f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bba295a8b1f8e58b86529f28977746178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe1d3f86b5cbd9f500cc8ec8379af5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb49a8e6c0972a9291c8cc2778a830180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30916ae5e8fa8ecd052b5e903cf3c9ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d180a1f4d64bf08f1a09d4ad543b5a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08375c1add4e921403a544bf1ed375183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7eedc47f25d3ceb1e5bc2291d7c43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4b7361935c1c275c458ec3c63a4bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed16340cfb0775a1fbe1e0ea413e60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b41ee29884a7b993b011e733f8bfee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f382a83a139390350300f32b433ce43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42947f2db213bfaabbe47587b145ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e029521b0b5f06485c63e6982ef585190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afed8e860ddb333ef97fca4d3ef88f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db4c0457d42573b2a2d8361d0d90af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb125ae0023520673da5918b42f47144193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583300eff4434bb948c1773727bfa52b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2914ef1f2e579c7618d6027979a243b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf851521ab1f0fee2fdc0498f09b2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57b39b2edd01085935d2ecc9a0aa8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ff6b82894a0ef694615abe8190fac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e680ece5ea8c7a784e3ad854f37c43d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fce7456c5504bd0172a8cb4248dd41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db9180636e79e07bc2b496be7a9531201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05c856237c1b3ef6c88159de53aa50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7f3cfd858bf2df16651296ed8e606203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951bae8bf67b4f10574fb9280e73b54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a825348a55c8bf19f00100926fec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374e9e1ae9b510a955d5b4be071972206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd303cf2aab051f61d408851651e1cf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad37648e1179a76a526880bba4886b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e4a888a57fe8402f9077f60d46293209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd6006a5d8143825205bae3798f8c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d543b2044727c29777aef30464fc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7809282f33930fed9e42b236792709212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e8ad5227f1ba64a4c511acbbd9b06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a935fc8e50a96b616f157c204968ea6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397d45056de17573b08bae280847965215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ab6438ed002a7fa173321569c3acb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3cd9e96c071c4e6a45d62f85c4476217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc62dd13e897d5adda4a6f46b1ae59d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9309eda536dccd46bde207b9a350f38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95891d0b9a511a666edaa5576df7b522220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b9a77c4694fbe7884e03a04844764221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038b424548256bc3e5f686c8b34bd1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ccb209878dfef7983c32a7cb19744223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f733e62bdb0a3205316d702958d70f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863fe9d3cb7214bd4eb90540ca794bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f220fb9249186f7bcc44e5669718832226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233b38ca295b6c097f5ffe947603236227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28b3d60563eaf745f3b766a1bbc956228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72cf8c79b8e3e2b82f5e1e196cb233229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0a03388e8058f4cc1708734bbb5e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7df3d954a4e6ce7c4d8eddbac1b34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb1b0735c9a21470299400b9804927232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fd937461b333648c0dedf690d5bff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34206a6bd86096b980986d6aaed2f3a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5a82aaf9726d80ece2a4c9948c324235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9490564cbb5937f0ce83481de52ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0f9235925c49ec85c38c9a7417abf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4e98dd0521a3819d0853d1776c726238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50770f0011b3134e185b4ece52ee90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d2057c0cc3607439d8dec56faeed3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd399d43be025e2c117f49798fe396241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee171e2154133a15b885645143173242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df29afeb6bb8fcdf16208ed71abac7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681489a2b8c649421f4673065c20013244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dade00d75fd089e13952181c10680245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed57ea158231dbd44a971b3b5cc3844246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1a023bed3e9a6c67429a5cee39ce3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de45f3a8dd2bb4db6ebc6cd6fdec653248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afe54f6f8d586f1804c5c4eed49751249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bafaba40d5cc9f0d5024519ef411d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52589a39a36fccc2159f3eabdee4cb0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7cbc53dae22082aeeea03e77f6ec2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eb5391a501c11f8288079a2538324253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3177ff413308148b37a36cfca3284254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dda9e77143f460add8529b00b58443255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bb64a56e2fb6e10fb1b7fca730f12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae20d73571723725a15b6d0c4dbfa83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050efb7bff57f559390918676b878737258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d65f406f635ccbc23284102fb4fd9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feb249b1c5b1915de390b6b952906d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf30299850f604433399dcc92c01803261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6858d5a4f14d2e5c6bcbf80ed9e7f45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79067d0604267542e01d879e65ef66a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb059a129efce4c5ccd0f3e6bb11e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a29b89fb9f0c750dfd6bee70bf963265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269c45ff6dd74f6cb431992a1eecc2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf6d303ab480c0d012ffc37b36f1e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa46b519dfa9326a83d2e403644db6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eae2f626ae9491e3c70095c172e711269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777dd817e8e7b4d11a2a12bfdfdf522270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370759b6d5a15e3c0f0cf786e3506fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb989870511a7d7899f8fea1a80bffbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d223e4ba4f36dfc468b189e017a8b4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac80abfca313f52980008f89c74185274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef11802b7b3e1ce0b2fccc97901b504275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca821b18d83c94a8574de05add40ae7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a862b3444226c1a56086b214b7c5ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278410739210e86b6a539adb3c21f4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76083a39f2a895d8edba66baeccfd2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50e4e27c3f6efb79d83afebfcbe323280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec8856ca3b560134c3eaa6e4a491b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5497666e0fc0f82cc01a0c692556bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22214ac08154c6c454c3855ee33ec2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bde40ab620e762c1ecceec9a6e0c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c2617cbda32d4912575ee07d47a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056730f2834930b4e30af82528ceffd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413b5f27926155007a24aa641dbe90d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2dd9efbf39c413428cb28a21eb979288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd506d6dfb8dff164264c264b883a304289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad43e904f426fbf4b6439ca20f0e64a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f3e2b3ae5af090e4ba63217325480291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcff726a5dfe80a11747e694bcde7f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f9d454579e1a410b7d07fd8b2c6a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986968b040c145336b3a029ccb6796a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5ecf6d294290f9dc1c914f2d6c9c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23f8cc0f121c7f423f19724cb8758e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e7ca45cfd2497d4e16a1aa679411c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a4e37bfc40f50c67f6d91a8682d86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846131d9669f43869bf2dda6aa726cfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632ec74b2bd4ad522bf5de76860283f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662b90ba60409f3dc8ce8024f8f4b81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0c575ac877c8c92535cdbdda35042302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b051875bcf76b0608c9467516b373303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fdc2dc94454aa752dd363fff8288d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b129f41a94ac5f3ffe5a514fed610c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fac8236b9e5337f0b7963ba41546a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f5afd92239dd2e12c8cf73349514f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896ecb2b7fda92b8ecf44f6efaa0d19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ede1f55f637eff411000a55d69a9d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357081e2026d0b413fba34939577512310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454e7dfebc2e6cd0575208f04ce9522311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e086dd4b01f11caf49621cae4bf48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62f5c1061d97c699b9dc7ea2594767313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc7e5ca149b7ecb29b7a07be28cb4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f67b253db9ca2e71e081d344b4d61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dcfb3861592d3832caf05ef1e05ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5c6b5f54311581569528b1affae11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31feb86ba013f92c259d1025800973d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b265bb124bf53c5125cf33de18373b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a801a7c5f02a89b030c9631592642320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61d320b8e736f3a326413d0592521a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a32fb7a3debee5efb4ec524814338322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d2e1e88b04eae87f3cac75e555d5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11fc1925511695f95fd2977c71fe0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7127b99c5276c2ca59cc3d42bbe3deb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eb6b8c62e13725e9b72105210f03a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e502874ad60e595fb4aaea437a445327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d321d5058e48248163fd9bebed302a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aaade16cdbb84665f1ac2a7da1ee7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340762181ec97be69afad6e4f1e84f05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f2d22fd23398e625ae5d0ad8e0348331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5752fe295e78f120be7f915a57950332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea7447bfd13cd627aba5de5a7a0d02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8ff508a7fdf9ed3509d794a52eace334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a89091fe17398db62e62e4517e2a48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c3a850e322aecccdee52f89a641d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161443c62042e862e56d7d86005a9071337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ed0dd4927bd3d9c6f95fc2579a7b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d1ee2b404a640fb99645e10e1c76a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85f0c6053fe7a30780982cf8858bda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200df4c3e250341be6b32fe8054ea570341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912ced95f3609622966313c0d5cd9e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41144bdc1d6cb12f401d8bb45e59ed1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a2511daf3783cafde10b4be0236cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff2da76ea749ae8f18b3f48ef6c57b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eb1c9d2c435d14f460ae50091e95e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d787a5b402124289eb0c3bd9b4d294347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a587db2f1dc9170736c9e6e19c221d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3796585eb52a2e810502331695aa8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b85c57387ca38888f11b6fbfbef38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca32b2d0aa3030b8aa6769abb944da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439c4b05fed6705cee83117015351c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357ec80f04a423469d20bd132061e6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab3a845d74d79dac834c4dc74f5914354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71be72842267f4824a638646a9b058f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d19bc1670baba1ca35abfac686fa0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf16fa06febb1be606bbad4c4696a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d150673dccc92c03b7caaf047e8f00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f853e22a896f0a562f431143ce0c8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38712fca6f692bca6d8c04169a460de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582530f59d3458115ef509b69e1e763361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6447416f9d5668bf322d02d894cc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82cc481e1c02f2bc941669b1c3563b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee03d8247d1090f716c81b6d315dff9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44883efd88077b9e419a9a05037430f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747997f796274c5bea05caad09db1aaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cde090a5b2f2c5a627540a7bbba3ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802f8663b180e21fb977f2d2388b068368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31f71abc522f921ee21557f827e2ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca27dfdb7536b553c486a7eef91cb4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fbcd1e5eb9f2258db53033337f068371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed4dcedea7faaa076f527507537c66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12317ab0a96f88c5e2edadb528f1f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6e3c6b32c3c538df16c1bd0fa34db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114a3ad53f6a144e9e0f706a61770e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744a7b6d370a7411c86aabe831fca8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3056f3967be26a06d6fd9ccf463fb70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ceb34eb74fc19816bf900ea5e28a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca89ebac8937fef38edddb2f704ece379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e614113014a57342891645eed4228c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a35a68cbaa2c2cbf1565479f7c45e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424566ee46aeec1cced0ab8a489b6b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283ebdcf278c0087047cb6efacb57ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641649a0e73291dfd52268fadba8e6d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bbdac21cdf865fba112c74c729235385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb15699e53da10e5e1d31d154aba5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb294da56050a89a5b67bd6de82c24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b51f7facaf1bf20afb823db390d11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ff45a512690267e45169e461724fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc82d3af57eb09a52b53e50bdc34efe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26b41019fda56448e6f38f083cdb1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722ece9b27856607c6af5d827cc4d46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625d8d1783968f78c1e178e60fc09bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176bbd73152854ddd7bb59ebbde4132394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bf6247d716dde472cb022b8a1e5f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48721c6a0b450a339369b00c63d5652f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d534cfd16dc5a10bc76878d3313f5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adcfa30566c6fd13ba85516d014c04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbaea378412872faf2249d4f8fce31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e2de2cacb988b44d59d481b11adf1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc13c7dc017101e820f2257a105e325401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aea45ca57f9a36d337ae0fbc633c0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d5f04a52db3a172d6ceb5e3fea340403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7963cfbb4016deb64699bd8ca6b345404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc57e71023a4370d7022a1bc9895cfc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38444fe1e8053a5f062600a643cde16f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d95c7f66c5706a6a8bf087f87e268407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a484949a8f2810bc7be3ef8bced8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c270d570591614bed0eed626cd198b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbfe0b0098e4372e6ef7ec6e884d64410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3508443f391159ac0ebf63db7d2acf8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70e8ee634d927adbc0bcba7bd03e21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5710b6747f32d667d39279b8724c06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d370d769533fd46f39753d3da2b4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df79d266dbfc4574c676a3e2bb8867415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fc0a4d87b0fe20b9eb399de62c416416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456472b3faf51fb154721c421e1e790417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2816e7975b0e2b9d35544f3ebba98f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdd1b3c43f560b4343d0bd16408a5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf3a3e4a05c489928e13635ac495a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44becf96033c6757a8a4b861a3d8b4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c313ce06db09cf93a9c8c801bfc1451422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a780ce0bb7988d4899eb08f437932e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e24cde074ffdcb1714ef144fa1600424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba371ba516b6b47ed1d794ff548c3c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984534bd38a2baa8116f72523a268b57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fcdd3189be20010a3b8114700b81e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13020bdc4ed988e26ad388263b2d2860428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7808a9890c30cbd5804367c7bee204429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403be0ed8833d1b9bee346cb67cd9581430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d45bc515831f24a21334fa77293476431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a0c8e0de4df2930ab3ca81b9f7587432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d704e97dcec07759b3f1e6a69e575a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71b1fd473cd0ce5f09c0dc3f85be53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75b02b7e885727f5cf2639d5a3a629435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e85dea6fe68584d3728b7a26de7fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd358a37d34f3667fe14c2cbcc6e5f2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95787647260e6e5e8f1a156bd48f30d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e885e3fc3f2ce096290f6cf6b8334f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cb85cdc0704f7db48062084f7e5c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9394dc63e7a006d174b497c4f62e6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370d0a34af751b4dbc3a681d5765f32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330007b43f000c2914d9736d0e28f55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71233b240ef5bf4bbb87be562abacc96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77a44510fbc382df03345efbbe14d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1f5f080f4ba5f0459330efb7b7d40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdce47e9861c8093740851763f21f73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b0bd8e59be24d3229bbcbe86b165f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002b847b4635aae618830e0a6738291449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee6c923c887e0dde55583c08df47f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4e2a80b5ccb5f656948603061c876451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc67d17899f401ac610ee8530cf07d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903811a72e0e8919de5ac8ed2b495f19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cf1d4841508713245a25395be9f24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fc826d1c0da8edab0e576fc1dc59c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49da15dc930ee9ab5e6cbd58209ab57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763c24df60252cdcb249c21a50d2971457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf5d3ff662e95270431e4bf2c9e475458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bef6fb38d881874174062df1526a7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483accbb40e8344eccd1b9b00ff759dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ae961d21231b7c874f2b675246ff8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd9271f3255dc54d03ff75ac5553dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94247b638f8f1116d1ca5fc107554411463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fb8d93a118b7a048a53f5441ad375464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acfa0884110d38f78af5d12ca06061465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca29e820643ceaea8f0b038ef603cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c360cdf6186c1cd1e00eae3427fbda6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b045027b1f21462f6e6d407aac03d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c33b6bd701643560e91477e533c9db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e2ca979ca8060a84e460a47d49462470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06230376c78e72d7af98b389be6ac9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee2984dac13c0c3371c2897bafcae8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23d810293706539189ae4896aa8a54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249533008af0db0a78e8096b486b7693474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b33428f627d5abde59e21062c2250475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db15918e5730a1179d6b7b368864aa1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a5b4e6666440a352b33d285affffb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c606df441b7222fc36cc6c38c68707c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d506982adcc1299ea091d032bf3ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc4e6f216d1d515c2dcaac2176ea83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75609b539cffcf8820fed6ceb092c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b7ea31739030a8300c839399ec66f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea622b252dd2550f4f5d40348ee77ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ba49a2d4f74b7aa3697586a284de2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fc492b4b0317b93876d8e76d9c888485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fc7f2e80eb52d7e446dc99c11ebda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ba5648306b7f00f4c8d5a9d1aac41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39925da07c2f7ab40d0fd22c1e09df08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c843f0f3a6a62a4049b33978914c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4d049cdd2f4b79c0664bbf93d3573490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700e8a8026bc9afdba427da4012c762491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb6567f6db6246842d4e67feb68658492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc24947afcc0e29392e693546307dec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19435e9fb61fce27683f1da9c7981d0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210a65bf0ae3f905e0d03d6fb63104a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0db5324186b751b901cfca67e5683a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d02898007d8cb2a634bba4b1af422497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d9fed573cd5edb1854c66fb7c123d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7141334a1f8b109f18d8502f551c1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bde7b66dc0ff1fca25490bfc575c21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a41d59ef8dbceafee62e760ac5a3da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5c1276aed1eac275a695c3547fcd0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b529c6e2621319d96ca504f74a539e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb581bfe365936a7ec8035441425cdb0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acb558206201e200e50d3ca78f4c71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9617d0daf268fbf081f28aa1b91ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303bd592303cd386064fb56de1d6b69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf8e7dc8395e65d636d6e4c77d682b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0edf1efdd99ceeb12e86d38d8e8c47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997de3e2616dc07e52bd875018c23af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1e5461091d842c7aa9dc21da4770d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f5c3a18d197d90b203a3966b8e18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8de3eb5fb2a6392eae338ea9628721513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d626f6b1c9528abc1aef32f7267d729514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4439827ca9d3ddc4584f738223e0f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b1f2b275b15cbfe810c8d50071ee6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee4457a02b00ccfdd69ab75e7d110b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79719eabf746d78f101c884728cf3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9001bf55fb93d379a172a329d35a3e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ecb5a0088540a7434b6138c6a0c62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4bb378effdf34b83b897035cff2fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa389c246487c64f726c903c5ab358522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af6bbca32d2452393c49767b4792fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc3642397e50fa71b5405d46fac4b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36b7719540b6181bb24dc70f1be90b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd162c93834a56ced2bef0928d2701526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc3f82b6f5c7d6f90d3413e6ccc7fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2eb0d0db4564b9f26b4b1c1b6e2b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76cedb9b82f75d2f04245cb55228d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28883525b39378cebd87f5cbd0dba981530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd79e30f3b556ebbc077c99fabe0bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aedf640610a62c6e9ec683f11ff2fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654f5f255618326275c17e8ffc407da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015156d6944c3c79a173a83be07650f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23915e4123ca4e7b554d16825204c5af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef2b33877b886183cd4d22ff05175f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc87c0410cd2e6be259b1d92e09033e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69ab8b091357822cf9f9d9a64b7561538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83812bc33b273bc57c1cdb7504b374539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0832cf9a68bc05cda43096dfee181540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65832f2962af35214aec9e179eb65e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab20a4975be35ac42b661558d3cad32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985171e9812c349c8e68e4d91ca419ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f905f250fed46eb101187da79ebb3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a7270609bea63e07deb31f4ebe86f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f1fbfba2c5105abf3a5153776d82d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98d848512ce78f707934cdb1940899547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa27f6bc0b32892013e0524e54eabe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985975650cf5b0b9ada206bfef7c5005549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afba9b44ef7496014435538e28efcc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4a2092c24ea96bb86a8b8a4df26fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c787bea8f99f2721070d2b8137b03b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f860367e16b448fd04186e223fc72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbe7f7aef63c7445ab9fccae699775554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cd3764de0d6b0654e1ae49df1cba5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d4071bff9a986ad86f87efa833cab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072fe0777e200932aebf47a1e9762c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e89649aedc622524879f21de80b9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4826891fb42503cb37a5ce1f94a7c1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7decc2e2f4f2733ba39f95414d7f5ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8c013f845395d0cea7c10e1f05785561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c52f6e405babb2145869d65f7c434562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc1535d346720fb543e96b39001438563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504cb1e987193cbde87c0d7f5c586ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b08cfbb8fb4d1b4503851c6d8d541565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9a8cdc9760a9b9b643c025da5d3e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dbb2d63cf4e15fef68e17cb4277c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ef7915d9eb8a8dc0afde3ae29dfda568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd56ce3aa07452ca0cb1336678290e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d2e6c8886cf872ea2a0a4b4a07a9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e0851a2234817e4f3c157d860ef5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7a7617bccf13d3389850645a71dfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319082b9843e995e7293bd607ed3d5fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860a056e7cd5122f2a3a377328f6f50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f7ac68912b9a09ecd9fb4596cf230575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16021059006379c3cf7eb512eff30c6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeed7ac2872f645829427f715e27783577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ccf717fd67bd43405f71fdf4eec4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757186632cde0ed10b4faf6bc739a296579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2aca8e24cfa3dc18be47de95b0c45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff41c0f785697c76cdef848f1d4f730581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c456876c7c47557d48b0ca1f80486582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47d2d1340992392a56cb8a7781479e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48726eaa5100271822d85c65e20a4ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255b109a0101e367eae1f45768ab0ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700f784e3a44a66637f6543b4b7820c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441a8e0e8721577c20e2424b66637a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049bb5e5c9d2e4df9fb0a0214470005588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dfb7fde446208716cd48ac608af3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c00b4f383936d5ddef87793fcd6d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413b83ee5af48ce5b70cdef1f3ee34b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3593f192bc64c498675f8033983bc1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5ac5a54ba6c16b5251311d3471021593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13799869c80aad78c2c2fbf11c6e5e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a2f46ec708c7e0d696b6a47f2969d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fabf94e3ea102822b8d30047459d56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355a9cae876e60c6c9180dc47f09a11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5810acd366c1c4ec4e08adbd2c7ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cbfde59367ee6318c7c231ac68038599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2449d07e8f6e25fc6de16dd022ffd7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb2ff152f5cd704efa42ac8805739a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4781ce8a5baad0f97323463da2f659602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f509bb18e5e57d84e241c0f4e84df3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610e71c673a59fa8fe7489425fe3725604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87ba521cca5bb423c72ca705ffa901605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe2312383ef3455a8ebc778a8f0384606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae22a5693243e618c93722182a1843c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc508984da28ad774956aaa2c50f67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b398554a418a8933ba0ec2ac69995f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ccbd9841cd373ffc8382f1c91bc9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d23e23e5198b16252b7a3ed9b06ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b958030e5304fdef90f3fa93861ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d527d261a4df5026b0b778fb0e699c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d006855acce0ed09b7dc3e8a529868614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901db832c37e2590e2dcfdeb515ec30e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1198e83338f9e07c74914361cbbd76c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0dd1d41c592e99a08a694132fc45e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29502fe3f6cfe4309e09917f1e739860618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea77372eac8ed4330d9b16b6f75d684619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a22bd1e26e43517a650bf3282db35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9b49d80bf7afd137cc4117f0558b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6e0c1c39073e3ed5b29582eada3ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13faa7dfec778d5ec4d4d3fd7fd9d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baffcd8843c1f89c2f2a3eae6f73734624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef593065c74f89db25cdb172cc3f5fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba96cd07deb9d39881fd3cd0edcd71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b904edc8bb938e2f9b637a02caf1abe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74650611ea8fb2235b4c2ae27e4017c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0c5af7978d8b8fe6b507909088705629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e50b3fb43e7dade4132256f894214630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb48b0903c1008eaa62e6534462ad1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1093df8d00dbb3a3411c8f0a5ea4d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d4bd93ef7f8c67d529c51999eefab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc8da9e70cba59e76af770b58c492d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1349c4c6abd49bf4ca74a81006860635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6040e5ef6d7e9a0463601d6274b97f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993aa05867e891843be988c63a8422e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc4034b10f67e2505acf5ffc8b21f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f9805901af152303bddd6ae62e357639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e807cf5ec00a77612c494de001f855640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96fe849dd8b3bcedeec52870a87f9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869802aead9bd1496c18ba320b2d464642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f91ae959835ea0f105f8f14f2fea12643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4ce5aad5a8bfdcc52b0166f61f1a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b665655f56bc2410d37deeb6fe365b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d9ed044c3f18e858ea5d5543c6209646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf386ece4497578aa0053ca368bf90d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c29b0636a9d3da283d86f7a4c8c7ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55137af14f54b59db4777cf7041de013649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddb94748d01317671bf247a0646586650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c149ead7ad3cddbb4762297ed2fe1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687628217f7f1cf9a7e26d99c313f29e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb555d81163f9d48928aa613f1256dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d4fc08433d8d361d756613ad7c0d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4dcae7858e28cd8562f8bf174f0c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffed8926afba26c34b451e18f29f886656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfbfa74c9b16764405ae19bb33f254657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d19ecbfd3bcbe670328d8985d769658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2fe528ba8f9dbfd507ec743c14fcb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be420526be1f472b37e2bcf20aa0d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2595da16231a44f5827d232b5cd7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd8aa109febf88ee0cc65a3ab6c326662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d447cc76e02880d73957551770d9d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5e0b78b68fa4d5f9b789e21f647ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eacfcf832b781d5ae73fa710b17966665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba94d02244869b01fd1917f0b073b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542d622495434a991475f8ae6ed01a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7889d32912d93b898e25d04e7d3a70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f6ccea978814789499ea964b4c73d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5a006373df27d5e57d7670064e94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2e25df9238b7bb9bd02652a8cbafd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa4d8325fa414dbd5900052d8abeda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41458b6d2d266f74c98277f87f262ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08957825be227c70e21ee85b9e92813674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a1b44976635b2ae5d3fa90559169f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90648ed680d3b8744646d58739169c55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce5212503311eec1f02dc873c61946677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcf55811390c27cc7def6615c42f2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c704d1558a361dc693803302d43b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b6a16edfbdab6692b93d850494c0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc9dfdf06525c8e08723ddb267c2af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc86bae37aa08a454c9e87a88e56d3e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9a980938fa63b477178a229e0563d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb68d9a1139bfe5f3b177d00926759684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018f8a4fdea38d0fab0bdf8061e9c64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd89c1b8e2ae0401176a3be77240fe5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed346e862568c8ae934a68de263a0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7f2d3b17d3b02543ca2e3ba5b0b5b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a5e52737e517db35d21bb6abe260e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5a918d3ec828600708d65e243792e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f357f72ec842af307c306b1fe12581691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001b692ce7824a92972ccc2d1b3df23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e392f06d317c178ecda97c44f6d5b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d32e5a67f83174daab461ace44ea3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c47cfa48b20002115ffabf32372e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039b02a483ecd150a1e4b824ae6e75d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54bde13b47659a433cd2537a3f760e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e7cf44c346aeb639e1fb1192ac60c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bb3f1b4bb0158a39005e03e12203a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505df692ca845ff0bf9123fecb806c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709a9f65a316e009a72ae5ad1b77c06701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b74bbef36d4aacb697ffb2b2944420702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f6c5d006adbc7c7133b1788f088e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ffe2ff0f4a57a65f8c106718480e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5d0f704221c82d7f98780879895c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3cff0b97bb65c56ed958165a98151706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c7557cdc16ae4fa8a6822c93ecc5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75fe58d791554ee6a43c1569ae47eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d12329af67cab13bc76a7136976cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5abf009d25aeba9b9233a28b93aa4f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3248413e4cec60c6f1feda6218cdd8c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cbc472e70d1bd95dda14a860feda4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeed206d8bf8014525491e7797905f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fd064eeb0ad86e5ba3b8a8e8fa852714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015407d55a8efe03fa172a628e4cfd78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dea4b29f620883c3f0ebca6cb83eed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f3fc52839079d452ae16f16b062ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a377d0ac71a74eddf9cd49ea1f7c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b100fb99fe2ea1529fa12bd621d677719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcc4ce613caf24bada90de158e4c9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676b0073d3e95ba3c6be89f3b6ca198721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75196ad42be503897930576b9306bcd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335eecc0b130379ce9dedab42a2013e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41b7e1724736ec0a4c0872cda67f76724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58927063843e1080b4849f55321eb5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ef1130bbd042553d23661fb0a3c54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7be5b1698eb3b986adb04d01f0bf17727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65d967e39607c607cda7e5b4612fc7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b73c23e177f3ae0abe1828a75201d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63ec49862cf53626ee89cc9f845225730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12c908a7c9164f503f7cd4c8bc710c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22664f4ba5ea5023d650a4332fa840f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee356582e269569845e9048f0cdb0d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38725fa47a9f011a7ef7f03d440ff647734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40977252435635ed5000419c6b178c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3204aac4734631863dd1a6068ea2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c68af442bd2c71b383586e0170a5eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b03af356993dd7b4b8c2a4712560ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc144058b195a420cf4b2949e683e4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99875a795c52f2ebf52ed2dc5482136740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a9b96f308848eaa79c34baebd100f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482238c0d00512373c0ff56f5e8bc66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4312de4d177d224fa9df244861c14f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39462b42ffdd5b39e681543646d0dae0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a66956bae0dcc6e839bc3353ad338745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d27bbc2700de0b5a852fa7afd09317746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2a731b7cebafb341459d1dcf6fc08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5ff1a216ed1d54575ebfda9e87f77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d00a97d2be8b97c972f408f473cbe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81161e2c97b315dfe06384accb53a84d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153224a94ba2a5e62538dac75abf989751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986824cd7d8616f463d93552476bc30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ea9f0b1d6164a3bb4197b845590f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b51bcc84bd89c634f0f0b2bc0da38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ccf1532533189761a2fa76d1d513d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2c9e52ebb91187f7a8e0cd281b74d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e050fd366876b8d3f6854f5d693ed17757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a6ee21073f63de833ded5ab7ad593758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663f3e5995034a267ef518cd6770468759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>