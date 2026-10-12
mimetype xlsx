--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107337d9c9cb2839410cf76a7c4b3631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048e8927909719331a978d01815eaeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0974d6253afbbbdd6955d61e0b9f203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b27a0851e51840b1706653c738f0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d5b785b5c76ff22cc80dc13c6218d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5890b1f376e8fde4158ae5cc4f74ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4d150f8f03c904ee65cf9ef306f777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070360049f6fe1b60abd1f6e4d68b0498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73322e97fb38c62cffbcfbde79a0d23b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a77f88ea4356d25c5a78eacf6cc9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732170ef07a93dfe6436d0261614cf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e724b587303fef6c148d680b5c6dd6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cfbbca8f5bb049e352ff035d4f2a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aacfb9f9bd9e9bb5621ed470950f4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287df18f329e56ded52f9e8b74b738a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e26968fe8216082f4677337ea26a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405bfe2f4c12c13b34591c0b5dfe23517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e63d6939fb230cafd865d71f0d8d2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd5d2e74096463c2c91aa345fd65719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c5719b12bb600127688720f5d031620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dbc6ee71ef7c672f4e7768906d59721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d3dcddc7f9cf07b48b3a6b1e7a81f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8b5d0bd1c47064e26e9449ba15e5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c99affdaabee76569ea5947b1356324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce98a89afd6a3ca62adad5ee1791a2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0b9189df101d3314d10eee2a7033326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ac235eb1367c64fe385c6d7f678fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3ec6fa26c993acb31a2ffe6ad966e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad231262d5c1df177c4aa408ec8cb6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d8fcbe49facad81af728ded41d24c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb772e8e2e2c15192dc0251c4549583631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2d8df84dd87374f2b12e22561ea0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b94e2de1ed49fc325ee09af7f6b9e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beb000f524dfecfa62c23d01535ee334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7445abb9783002494218b6c3d9704535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87d4159089c4bfecaa2be8c016d5f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729cdbf9541e13eeca9a4a42594bba537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847ce8754dc1783fd4f9e170a8d7bd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097831ee9ed7dcdf1b9680841a0d87239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1076fd04cc58c46c5cd131244ed6f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53d977048a8bb5acd99b39297420de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770ebb444af4d4eb4504dcdb404df2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bead3d18b1069b29420a4fa84bca7f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edee7a3c44cd5243363d40ce9a5e8d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afa5795527c86225d80d3af54e88bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c77f4f16ed909e41ca92ea7137ba3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15387852f117885521a24eea5b0c311f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12a4e77a0c5ffeeead75a43766f3bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e9bf116b107fcd1dd6d332352c3a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e2285c43a298ba4a34cba2201d97350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f1adef412dfbf309cb4173d9f97f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511f9a2ccce0c5ac996cc4ad01835d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce336153a44f4ea1a037f2e84611953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9be3ca174983650f06bddad4c27c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d220906c0d907a63dc4d2f4874c8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe23c328f419380d0fbb0de6ac1547256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013f43b56b35de6d66d3c1bf3b46f9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f7326f3c301ce12bf6020fb3c830058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be09a3652d2b348798cf0306ccd688859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17798ea87bb4670f24949fb203bc0ed560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86d330e5c8ccf08777bd41e97131fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59089ecbd50a1c6d6b609c5fba4f710762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744abb526ef99871b020e44ee188fcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc57539a310d49b5660f340ab2b7b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454a54a9c7194df440b416579c2114765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe639fc4f2cf56bbb1090ea450642c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f4906a7da85aa2984fad2b14cf72667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60638cc710145ea77bd05b7fbfb30a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff46259f9691e3e62c1094a3f5ec31169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfec6c8e50449169c8117e11fa9f7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b95e582aef86263cceb8b2ffe6d6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5030dd2caf7264e8a7a8be16b0837d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473cdd67fab90b86f25d4364cd1e79d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19a77daee715ed0c411082e2db9dc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd92548f7b4b44258dba50b7be31e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a508b853e4cd4c551039ecddaad4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf49a89eb49ffeeb325cbb4b7d5c07577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cf1334706c1841989bb364c12842478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1c8404aa7dd3b3401d06109c4edda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc15c40a8841b6cd60687a266178a0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa8f956c964e849ec273cb5f810fb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780704f6c1e5f848786f914fe5ffb89c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae22f3331f2dca72ceb51886b00a9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb0dc86b0e89d5af29b84f9aaa20fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f62e6569bfd60e15d0cc07e64908e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd297bdb0d916b206f9d6e564e77c2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c711144409bbe5f6bae0b7b0ce80087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd517010b3fd1a10416be482af6fd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb01ab2e7a3c8f417a05d037d7cc56f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055c422a4f380c834d4a0fd2aba3aef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae948f7283a9b4bea6996bddef5ed5fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff187eade6414669893ab9b73b270a6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39a7ab18f4aeff304cb7333908a17493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73544273d29f64b79cb4b4d4d684bd6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857644371ccc43a4d73b3ed0a29004895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef4a108c8c950a1200a61a5da2552696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a66e0dbb3a2884d0b4054a5f67acd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5293f0ae9efd0df297232bfd1211b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c9baa860fdd653f60b72636dd05a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b2b10c8f671b02acc84a0a116eed1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f92040320b5692e7e7085cfde2cd16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac589e7dcb938f17fe9c3ebe272235102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e2f2a71fc7b0d349884a60c3c7a2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cc20f28fbc7442466f9ebc4e46f19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cade2fd0b55ef5a9f2c4bd4574d7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22749e34728786f88f358f93d78d622106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369ac61081f03d7ce4def00938a21bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89948c29c30574f95f993ab84f323c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c72b4575ad8738e793c414c7b80d60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30055798dfc6e2b63e699e52ce4816110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5df14b9ef9f014a22548d3280f1cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87948b56f3e655d214d167d9392ad9d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b05786db88c5357a9331f1031d767d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2688ab96e5ca439df4eed95b3f29fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016e065c41f63dd62cf3e14bceb53f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef38d1a5e96357b872226782415dd54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1edd28758b86778357d4796e6994b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e13c97e21eedd5747b077532590451118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f8ef615d37ad0d663599f92fc28e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b539d9dd02cb59ff896ae8d00fb77be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee800a1b3d1e04f57dfdb94baea186121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff809fa731ee1be7a8b64a59250300122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdfa97e9cf7c6abdc489a2dfbf63dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c2eaf15f2cc828c076cef4675f36d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87295ac4f48356400973b32a00db9506125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163646faf8c557b5ffdb6a2c01e86c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25647add30673be9e858acafdb2a4b26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063541044ec23ef2ab6f343e71a35e32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8583e639b568299b246466ac23ee8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373a955880db8d8fd41fcaed8b62cd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f896ff66c7bb2de94f1c280b09e5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d276295dbaca6abe0a7bb28787658bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbabe710bf6dec33101f54eaa343c4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49ae496a1b1636b1e7e86e286b3568134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20b43789a4d271cd059d25d9ee2dae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b206ea61f9854deb72fa305dcdc543136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcf3beef5809ab705acb099d11caf7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27494d227175062d5c2740526b3341a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdb0dbd7e596b92bb71a4ba54a1ecf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62bb672e998d1e6f8a0d1c0c14e347140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b6bdb99e4ce742fad021728694183141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fb5b8581be2c0d0d268152ee0dff1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b784a8b7851ac61488e09a0886f8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0725461b6bc235252de406e8119fa81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0f5f5134732029ea4c74be2e11b75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7341db64b86fff83e9e08ec4934dd10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e53a32a65ae9bc4b534951b32a9ad7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b967edc55af79973dad795864a28093148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9305fb38dda3b821e550efc895792149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6552d16b113544838a7be7eccf9c45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5512bbaf9d3eaa88fa2f82bc9f7de0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c71f724868296d51ca392e336ecf59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55433fe597e9150159d127b7d8db9eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368df03c02c9da71035477b06c9421f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d21031da1c8d0d5e7fd0fcd16397c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf8c4e3b443c5dfeff099013d3c48d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e9b2afa47d9c3b54af232523d7491157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d414f101c61ec0d7ebcf4d7acbf62bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01e80a8849a0f991df1ecfa31978eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac423c968ffb4419d15ee93695de6b5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43586e9d3cae176c94b02321df191b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c1e84cfa9702c8ab19f3d21a09995162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579d7e912275febbeb042d03498717b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154119e3dfeea278ca791360f51373b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd229796b7defaef0389d402dee45b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab90a6dbe0456db02c9e02d3740932166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3ba84660baa273d5f551c9886ade9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfa74aff6fa98d358e514589356ba6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b67361349c3744232e193dd5276b12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c52d8b673ba1e1782a063a2af5def170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4fb1bcf3e9de6c6b2643f50c50f53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598818ab68a3219816fcc75ccd9f54a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db841f19cded4fa51d40204e76495c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa0570798f46d2001630e407e417f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5d39003ea53c11f6e2ae330940699175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc4f3ae50852135db73b8646ddfe5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19a4c1507c2cefb1fc5fd2d926c54e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3f106087c8945ed657058eabe719e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4054ccfe527a1e30f0c3683d95211179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d16228b01abf89701f93112cbed35f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f2defcea46cc9136e5af7386e4dc4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb055ad353e051d034c1e0b797e1d49f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a157226fee041fcc5004d1913c5ca4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e57e3c137811bfba336d21aaa59905184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1780b613584cc3a47fc6eac51d5431185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1143ec60637b10834486bcb60e8af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e5bff355f92b8e3d9d775361a6be2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c71afb8e33dfe9199d3dab807cc56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b61dbee2a3cc91ad497f87b3b32a77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33c3509860e97143b2737a2add2681190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9bc50147a4e8d7b644c3361cccda4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3ab4d407cf3433355517e28f92cc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb5457028da672471a4a0502fc2f31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6454ece4c734bcca3ae37791a0d727194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f725fbc509df1d4f2529bf4c27c6ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f57142e18778538df93fe4208ac75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21797526724fc70ed17c0bf6a2a52d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e348d6d0036a8bacb3ee1bf69aecf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd258eb9a920f7b8cd9a075a7f3895fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb736a456a2b27b4f2c5540a29aa84d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e807b150e3bc6c3c9c38db06d9ec974201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b239f0f7ae06ded8287da5950b718202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d323d5fb15a62c899a3baeac1ec77b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867886cf5efe665d9b2198ec26d19a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf28381594d167f9408713166d911d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd36970ff696639142ee198e1bc0f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e93f254ef86eaea836402dff67626d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b07b278fce351687aa8fd093fbf059208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b65c62ee7be917e6daf9e2456d69c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826b1a5b5bb582812773e9238f4ea25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831bd2568503ffd75476a49f6419b24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ed67eef1cb0fb60fbe5e8060779e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d27e99bcbaa004e7b9b34cc540b4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe7b635520c9daaa33f658b920e211214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6966a3412e34be3b1c18be2b57beddb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a0d1c394d790c891ff574f2387348216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d602d0de0ec15f0d41fb175eef162217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800bf65c10886f6e2b203cb74e0e0bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e308afea82aedfe86874cb0757b809219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ebfbb343fe673a5b948217552fdc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db665d919d49993c88c27ade22f4328221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac73a5117183784aac05ccd2820c40d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635341f437ab5819435a1970528d41c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073ecb917fe044c2d99d642031fc80c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09344372cba0b9a0b531d61d2ad7e76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217760d677662dccd617de4b55b67186226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019ef0163bd42c1202996cd30dfcff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fff2a5dddc2ec8a67a25892e28a655228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8738604b70372633205b206eb3d68f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b47e46db8441bbf34b1a88259c3dfa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7105372e5345c59069943fa69f150a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423448c0fd2fbcebb15176615d7911d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06859cadc7b5064bb71a6e9548be3511233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abeef9c262f7c6cfe85d058f7d2720234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b039172d20d1bc9ca53f40bb5dfc28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002566c87a053daa6be6dd9f0932e81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19485e08255ce9bcf441d9fd768701237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3664b9c3ef423a4b43c8703a06eb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e76cd67f17fa6d008fb6f9135a66d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa565b949fd825e42de5aba431ce7f8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7eb5f4a1ca9b22292848bc0b49127241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001126c068ed708cc894673e1994e3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35621e67b8c139e645e597bd1e4fb8c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6ac040b0b010074ff9b0ab4d2b240244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19afe30dea3e863d87d7031e524a3bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1495d3f374eaabe1633cbbad1078c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738da1c5520fb80e5754f41c15cd6d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e649b3c75a4de14d7b80c4c2fad7bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c046ab8bf547eaf632763af57908a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b6c42b4a811cdf44ce789650092f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aec0f8348a99311a620998d47169c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcf32f5426b1c5fe04411fd33d4fc1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7e31247d3ff83606c61dcd0f134da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1518466d67669e72a3d9a4cab6fdf2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5015720adc024de12961477295d23f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82903819406b5789ae5a6d19572b43d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f8b7dcfcf3ce1b855b9694c7d54c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc82767731e753a5668cf775fcee19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e15f898b26e3ccb3e4df274408dc1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84162ccff2314a75e8b2dd0a6f5ecdf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a6df2b458682dbb42d1fc882ac9d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0696fed745f4a6301346d2863fcc43a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f802643c7fb083fee94f914dcd37c57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71aefac970b7e52bcc992ecafa2efd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbedf98c87604788f4dcf6e28d041e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1c765808450bd76bfab16eab106f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1658a26244ab442bfbe2b6c73834a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1732bf48e231ed77e458f057e8130268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241f2d0ecb25b7480653031fd874455269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0db74618d15a24a6f15585f1acff8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2996216757b384929bb961cdb2fa95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ae1b735f080ae62cce3d59c57f9bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93609d410c31336b6c8a9cbce461a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce20a50e5e06563a6b61e30124b61c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44899d4b1b295cd94e9e6626d5acfb62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b166c9a6328edb9e82f9b65d40232276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacca51a742c3052139616a0283c7b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b276f2dfb8230b81a0a286c45e300278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf1c08e41334d9ebc18c0b2bdd9030279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32db0605e8e082267986f946f1684d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb223991a52fe683264dbac6e03f04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb90f4e83b5d14242d658d82a82cb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cd05910875a2b967df41d6fc3ebd8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1c603c48cd269bbabcb9bd9ca691c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f699c11ef39da3fd217804a8bc4465b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05485abd3da8adc82591027d77e588ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b0d9934f4c64f5bad0e53bb6d1924287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778028b0fb86bbc6b9ff7081143cbb9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae713c6d1d54bb07b3c74dba23f7953b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cada8097880628270ec20b42f93e51a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25655134bad039b673857918bc098eb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcbaa765de9759136c0037123658a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d3a1bfe30a2d95ce22548c02ec3f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737c61e7c37fd759912b744d1b9713c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec06abec924b17dbf16f785823b9f32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678b967291b301b56a897d6d64337d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798dde3a6887c38c13364832ab8801f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441d5b0cf35af6fff321e07f8fd6ef8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b416a290694d76ebe6cabd69857ae7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7a79d348f32833830770c3ad78a48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e86230b026f7e7700f83b511eb8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d2e6fca9c7cc319fc6c191da50b89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6b144315f9d54e41c81a3c3a3dc9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc69bf8e3f6ebc78dff636d8051986d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254e4013e8426fe7c03bd653c4b74be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d442e27b0f461a34cde104807ca48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ff0ce5640b608542dc8fcda3295e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e210015e1b8c0412b336d2f147cb4db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb0df42d08941925994575d5047016309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca079324431999ab85984edcfaff10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb98d8e1b44e6dc6e5fb09043ba9eed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9903f1df978c422a99f9080dc682b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfc3ea920ef2db491bfa0893b45b21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec87e1254d1241a039d0b26446a2775314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1efc0ef4dfcac0251d47604e423764315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150ccc98f090cc44670b685aeba350e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f797c6564dbf6e6fb94327a7e04ffef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399b3f2155acf1c68118dec143d9c63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b51f18a3d2b4707db77a4212e6b7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23e7113f35dbc2d9bb7409833c1da7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5cdebad91eb9d703527902425c782321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830175edbc55645fe7511d120e84874322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df716871a4cc636458858649a5d48e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f86a34ebaa79471e7db965be1bd321324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc00e1ecc71fbe89f732f1c5b4a6683325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807b0aa3d14edfe82b3d8e98fde9883326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dbcb7a0df30612c65677c06caef71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcccd33b90b741a8a0a78ef85f4552a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbe09fdd538f3469cd8e4ee89ea21c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55659f0010f2ff688b9fee4023aa5a8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e87c58f0141a49a51ef4c6ebdaa077331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ab9dd31b1afc412a31152900c4c26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaafcb1b344e1f3755a96abef31022e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9a044bd99e9d55e21fd864677cfef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb042f93a3d4dae1232bd836161171335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f30cd09a1bcb5938cf87c8a931a363336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85d206166b5de1c479b421d10f1383337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36717bcdae090873a1e23d0c0e324013338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f5a1be6337a20e58feadede3403f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e2dd51a872cb9c8a3830b5bc4cb53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2708370f33622fb0fffc43ff43abe0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c67606d7923412a0f2327ddbf25d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec91d42a698f470e3f019bfe2dc2fb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c581431651d75326bea1b064ca7c2cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dc9e52520d69e29244929e6868a5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f303f2153bd1941087b12b22d1d414346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fdf520e512ec10259845eca676b03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29d0744efeb396f3ceed3726e1fd24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068089562315e13e3ed21a1ad07f0fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb61557dac71e0d6b8fd54c59fd346350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb06cf89dd49df81793ff835d23f27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e82ea8abe12639fd9cef26c1ed39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3bc5f101f649faaf9dbe1c4dae3ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6710afa6693a328ed84f5cd5aa51d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082551fc0ec6cd6ec88aecbad406dda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae0b8f759fbe695f0e3711d6845874356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bc6fc3f4e475a29384646ce498e9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f7a2aaf360246fa3b42e750ec4716358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f77b8843af534fd7867a52b8a808a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b56d161f705f4ff56927c1541c14a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50931a73ba32aae4511a40d3fdeac1dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75366a24f7d83cee5e1d48213a716b7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78e319e48530518d7fa6257c6a086f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c049633b141752f7247c7ecf578870364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f75a42373cc9846436adb9719e0d17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f4643e74426bd6847bc1ef403c1a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b07dc0dfacf63c9be5b9c9f10a4e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39978a244fcbf50912baa15c95bf4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c312631bcda71f9df3cabbd36cbd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c93359fe19c9b36d96abd6ad76249370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa68404f3d90655477bc8b7ceb908e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c79ca63283e9b029d2e2b9085d858372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda097c57704bd9d46ce8dd8cbcfe522373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd84d25607c04a41ec2f8d81a74a9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c11fd6e0490382b273bd6adf17e0c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aab73c62a73b609519fe35da1b92c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc93a370ef7f0dfb7a785ed15d3fe95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc779dc36d366bdcbe1f3f5f52b5f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ca038260d178e64dde5b2f09ea0b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526c154449d07cda84262f6f635ad13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727b03bfef4b9d603bca25d7311a9e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66215c87586d09ad07502a46fac21d68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83094703979afb59d1195df5bbdc80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb1f2908d2504ebd2739496592759d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc1d2622ae5321050cb568d78d8434385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce1a338169b49a4969b5ce53b8265b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c48ae995b5a1a67ce2783931337819387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e1c17decdb5a23b3b0a91f7de8209388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9751dbc7b94670c6c107520d280a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1672d55ee47d7ffc75a37dd3680570390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18337c7d74c9df7717ffa533cbf43ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccadba26f06dc8f14b43c66e681050392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1f5887602a11152c06cba83ba7d3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475864ccb0d141fa5b84e6ec03647e34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa031ee680373ed8133430e6ddfd5632395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81920161b81faebda2559925fb0c691396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994beda7e9861776fc4ad87845a2ce63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf34fdf4389022db6bc02b14b55e1e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ba245c4ac5e3f655d7604e9316ff8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc51d88bbab50da987224921b8fdd88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe33073524a7f0eb83660745fd2bdd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f73e389c9a8c058526caad214edcba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb8f9784e581e19303bf7a0ea0065e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449efd241009b97facb6a084853697d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcf637860722db96af4529592d7116405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4841a61b31206e525f138844a8886f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf1612f20e14c83dca7ead0e184f46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbf047c2a4372d804993985f00502d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55756ca6a1fc2bb63860b914e641fc34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c17952d11e342ac54db4d1c2279f12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96347aec2b52b056fb5469070123f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9e447d1557011ef8f7206c04de5e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6190637618313cedf95052891a59d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc35ba1960043619516d8ff29392b6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df3fedf760fd5bc3286b49bc65cd68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a07cec4128b74dc136fd8e1f1f0002416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec199e8892ea790066bd81c2119008417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b1e234bb02f5328075052456a3795418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66452509ead10493758830f0922f16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2e5f112353ff0e680d186c5ba3f65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33fb3bffd9dcdd1cf47fc3bea3e211421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7dd964beb9297b90016308f3dfb9f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9414b0e6a23fc9f28fa309e685c6cfc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c542127e6a00fd50cc42d0a28be1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380bc4ec56f406870149dfa2d8fb438425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72020ba8c7e45e7fb889f3bab7f95fdb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e160cbb8539a95541c2660b8c0622f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78af48e540c587e03e7ef3e8eb965aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35883dfa014b0f20535da02f63e8d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4135272e130e2a33593418e9876b79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06faa54995c5d044da40e92856f797431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d854bf932d36c42b59b4357e69d5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc127eb8c7f70207fb44790d35863b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43255434fc7cd2b199f919f02370c25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c9e02ffc871fb4f000cb0ed5c07ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa4468886deadc6645c25e3f579ad0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ce92e06558fcfa55ea831e8eee171437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c48c47b29c103d1b0c1e7718cb8e2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65dbb770f0f095dd41d4be0f88d477439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeefa298b516ebfd1d7b7e156ea247b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16960573c0fe264fdaf1de01d02778441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fee73cb33d22f19c0a19f6f4461192442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef665a5c50bba7682e7b13ed83b193443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45c55683f727c84167e2e6404fb6c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64e54512e007472faeb1bc05d173f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa606ba1289614c4b7104ddb94258dfb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5be01c962a664392a066b5624e0e39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e237978767af22501e75bf2bb37b52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4f1eb46c2a9d5df8d499696800e5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b35b9016e06a7bff878141c9a5c96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4b4420d058d4386b58a759c0cb989451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5b07b2dcd5c080a96e799426dbfce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1ec9ee65982f735fe221e36aa7c51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178299535f98b76111fb7d0b8f709cf1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665cdd13e30118267aaf20df5f284e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02a4ed3b3f6b6582b75931e57cb6c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5c3a31acf8ff356426046b98409d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42c1d99313ca0340c849e6273bae26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e6fcc8b6b1ec79d374429633690d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435a8f16e9ec0e5b7d9189aef70f139460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1725a1661a5511ac187d66296b27c62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1cc5707a97d7ce0db0f6b3484cb6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03be0199f843607e65284f2e4ea22f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d8ff7d191f096d6a0119206d604c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18963140c0ae1624aa139af84456fd2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5f5d9391be5b20011653bfba1171f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03d3c8ca71f9be93d9bc591bacdf4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988ce51762fba8d0025996d97c47979468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2d7887306af2014caac97a7a366b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75a15b833914af5e3a18234b57f89e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fd0b167c9a8a33d04a0595f9ee064471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef96b83f5d555128829859c2bf3569a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe00fab072dd3e1a22c70ff46e6b1dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd29277b5c666f2167a83b54da4262a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f344676c8c81c0376a6136b0aaf1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acee6828a253539c089533a9e023aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdca24cd29b64fe43892af634f634e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fb9f4ffc506f9d286d1064604d0ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad336cce0ee262fd00169ccc0c8c9dda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21209984b67dda11c9de888c61f763480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e924a672af5e8614f753181c3721b12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac76ff31d7a86d50f8caa9fb6c1807d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f767fc9643be9cbe2189ae7af4a9246483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbdea11f6076c271c93650886755af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e09fadba032d8505aeb205838e885485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792217f14fdad4fddbee64206575b98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46111a904fd3c138ecd8dd6768dea31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449703af35572070d4e73b7de1795bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc4f04887a97974ec3277bbdb8775b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa51e943ea429764bbd8bbfcc42414f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d76c871d21b6f87aa5a959970f232491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74817687a264986da2287ba79603f7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5c83616ce65b3c569649984dd4c41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5994fdf5ef2ec2f39cc29b1e85caf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c907abf25529890e6fa78723dd9a311495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea848a40390d4a54f498ae03469ef9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8af798aaa5e8a4be282580e3f0a53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480b34abe3f49abf907e2707da27afc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a4c8d7c6742244a6b22e9581a44b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb18337349c7519bee3cc0d4404ae9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240783dfe5f9d229b8f563934e87d91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece3f7be0a4c762ef03a9a8fd460f5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8f5e6fd3b63f06c806783c28d0962503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc677366726e9c543628f476d9e8a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c8a971405a0314154239a8b65d49b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17376e3dbef5188afb3e4f952d1432fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30463a2ec46182029490f80bc21d78c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143a38443e599158a604d05a5a76e0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7275d6f65882a9e62f0277974c5b7d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2cdbe11a92b34ad5e83782ba9903b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f491eb0d4b3f7df9d3b7993208cabde511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c613fc08d8441f39748d2244edc08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a75043a4ff3b4d5916cf286110b4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e826c7382e5f16882022e2154c02004514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e00cfb75c2c379b4e5c2550790374515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963260dbe631159670152d13f56978cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16eecf393edbc10f523ddc5fe44b2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd46f978ce7f36d16c8331208689a81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925204c30c40b77019fce215af20f163519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72189452d2e93ae8d39271666cc84e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9709697d2e48d007ca000895ebe1d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbcd206d6a29f3371a333dbf82ea9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f69e3ee415fcd99592355ec28e2ba4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e14256ee11888cb893e950dc0a6837524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a469b151850be0fa8ad25d7c1ce0cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088dd044cc552cc7c21ce064ea61647526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa0c3d2856733f31ca0c17fd38b144527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d0c98de1a5e5e69ced5f594f0a361528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6560014e0fe52505e21e0e4372806d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a85f7ec3c8f5d0e01bebdbf8770013530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a0a4f976c234111ae1dc9405430cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dc0aca666fe30a6f5ca639fae0b7d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15079e93546d7e512f152543db98ced533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc33453eaf6d7b1883087c0fba4049534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24049be99487009523b94d0562ff5c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fca2be529385b7003d92cdeed70ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651d5677f454b6e8ecebb2e51eea198537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81c7e0e89d30589e3870ad9150aa7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a310b2e44ccbc3c33791c233d4d6565539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454215fccec9c3ede35ec8831518be40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd528eb7e3e0ba6ad7e7a7102cf618f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb28049db705091d4ebd784a49dfe7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0072d308990d45a1d1af0a6003725f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7383853582fba778c0d889e046fb26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2c92e319f21548a1fe91cd20e2696545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f68d13c697c3ae1563b3e96b470753546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d47a92b297ee7db1be3f69c09fe85e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a5eace2ecb13c00650457b4b50758548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291352a76b94967712329cf40e3a1c4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f081c7ee8256245bf12fd88d321a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab50691f02694338a0dfcc9276c6e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e7216beddf738b11580439e7a4803552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cc42e595cb050b87c1daf0c87704e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889bb8dccdd3ef4c519cc2b01fa8142554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95db1079def2b1515d79d6d53002341555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929482dced32c471f2aea732344de250556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aabce2a6de4d13775fb5aac571e329557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4a1feb781008541a68b5f179c7330558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240d4797e5958f179b30100291b1cec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e4b4cc26723818f44ef0b67d7b7e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e1982a2e396e435ff00fa8bf51986561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec58f7567d633e11190fd665b08937d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f02a3b9bd3c247eb8c73d009d6f1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f05851b8c0c71e70b58ce71d0083d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58db884ff3457ce8a562cd046081bc0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0a7b457007445d322c1624a9c34e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb64088168206b6763589dfe1ef230567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56581e64d6133e3b22f42866acb46378568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7633829e16442a7a8e78f2fe6d2ddf1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a5fba66bb74875377d8383a0fa171570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6f2e5cf517994c6033a474c34e255571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00c9cecbe49d620b226385cf28227f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3ad5dae44d9b9e4a54a833f4a93e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce3081a76621d192adff0b329816d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2cede109e858f1ba846d1a3bae720575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a187f4a0aecb30bbcbccd0ffeabec23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d63984736fc52f0644c827b502867a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf27d8e17da1235152c1cfea245038578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb0dee56264f58e6c2cf30a8cd5e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71b4eaf9698a8d552bb00a8ad98b22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5fdae46da7711ec646cdde3b3814e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87e95be9b9d863eb599262755d9468582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a95935136ccda9bfb362f3a6570a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3ba8d77cc34cf67ee9d0f716559d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c220891c322884cb3e93fee0ab44398585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04947164b76cc18aab850c5af74168e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad388cfcb05b398aa2ea947f20c5cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70020bb77264c2f105e31f3f94b26c54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec706d72e808f0a6295f8478ca90d44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c453ad0f51256c5b15e1957072278c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09b4467f948ed8adaa30fbcf4cddc3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b89280e847b4c4ee16227d488d5db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63ccae0471f1230f2d0da7e577c728593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47376b7b3aba4aceabaeb81bdf327914594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a2a1771b507318c8a236890b8989595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5492101b691301ff78b16747df0edf2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff42054b7d404cf395be4248532d5e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8946cd970961f56791c7dade77bff7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331455e8532c09f5a8d5da05ada90e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ee99b34ce18806a630c4b0cd1e8ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641c21f7c1a830e82af75b5fe501a9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092a82ee855231444c08e4befc7f6cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830dd2891e68928e918a0db2121e22d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764554f817cfa15ed99825ae23685fa7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f5c39b10ca0e666b8891c263afc9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257106edf0331c96f3c148b3317ac77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aeec35d8ca0b58dcc8ed7f1fc33a33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e261727ad3457a3eee48d8973d0625608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd84ab0c0c9f62b3122f0819cc9728609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10e987f61af3c98b15762452a2a3fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ea427e7922b9a41e3d2776f0195f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee835f022f8fd40352819b72e2684d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0c07c0a7094445ae5caa13fea397a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e2d3fe5e6fe295f993696009f1c6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e66b98b604144f075948eba2c169e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e17e6324705db186b702e03d07901616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c93f6bbadd4ea0e4ae0c7092adc11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628685344e4a36cd07ac3775a6bc3916618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228f6f11224e4d160c4a963b9f75bcb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f701774f69cf090a879bfed828bfc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e66598b66e30c66a69c387279c20df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6df1069e9a51eeee71682e4c4cdd6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e690c584c481e8210b5f3d69efca4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c740ffb6ba72ecf6f5e6836dafa66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739043d35779a1eb599cc14125143c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bef29969849834c8caa7054567876d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7be2a3d962c1647853f8d72fd82db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39078a5e24766919c87b31899f86fdf0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fce79f9d394826503e855e664c037629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b557fb752d8f63c4ce7373178e0e6f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7ba44e2d4f3c1d43aca670496a4b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e3ae166b475c0d1ea89c0b1695a60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab223bb018e24a8e2d4490eddedb5b69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c61bc937f42191b6710cb138ccbb4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c93eeb5f98e751ea97493e6d31ca8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd28b269fdcbe38b023496f19a9af19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525336eb5f1b9862cb834c78b22e1570637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c5b0dec1eadb00c37390c654ea6f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f21cb282b07a8f94a5e35a867c0a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4f47da26f0068d79265dfeffd1b8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0383bef9266eccf69db2e811fedea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4473620ad3b128bd780dd71a64d957642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcad47f12de13ddf104f9199fdd0d75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b149f0f90e1cc44b49a624f8cb355644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53796fe9a7cf0aec530bcc17fabf58d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734b58693cb0677e09eff2788165f6e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41d52441381ce37d66adb4037bd686647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5580c5dbcd77a470701bcab49d5f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7bc35b64327473b5ca18b584eab97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80371533babf26f57235a30ef638f885650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fba07c75f6bed8d485280ee1e71395651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf33a768743cdb4ffa4355d4bbc0de4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a05a5e43e7035d63e050eeaa26ef7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e356863452530b6cae1dec0796ec04d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a18975ffef32d97cba6e09ebf3580655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840db57eac0cf17e3c41ea90c9d0679656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a5e1568e3b8329489246080f5306657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfabc67eb27feecbb4cd3755340df9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8daf8703bd0f947cb571e9810eddf4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af1c8ceebd27412d12e4133472fb26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01483f8a95d19f99d01df80367be3dbf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5fcea62b5baff2d34b54101ade3c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abafb0a7d96d896a551eebe9bd0756663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c665ff4de6410e4aa89f34867f6246e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d81f8c1308c5a319c2d22437e04cb9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cbdb7b2a5ac3f94164fb6c807b9a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9de83520d4264623cdf12d8357a08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3d56a3919598275e029338349c856668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d982fc8618e9d48744ab399ebfe21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3385c2bd6936c8bbddd176913a28a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05173ae9e46b1752f39b468cabc67cc8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19403893d8ec6e6e609a802c23739720672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcd483585cd10a78eab5fe8634158d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e4550b53aa18e11a7344a7805789674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8d47503b1beceebc548f3210f4b36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff391db1810d5f87009d66d4ff4c3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f5bf492eab73f415555e8888b60b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231abd8341238f65ad7a6627ca2c004678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a027abb86fad4b182ba131f3c992c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6fa139534e8276864b53f2c067b7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e8fae8f68fcfb5374ca3b4f460b3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cee86bc9ff17093620253550df449682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36696ef3d4bb4433a78a9206203578683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673057abc3c1de9b3357a57460f9da5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e48aaba4be28563003f528a8f2607685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe4f6cab1db7aba0c401ca7f03fc24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13334d84abe985c0e83ce70e30c1ee74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a71fc5db9706a83d0636172326b173688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c1ffb09fcee4b0e5608b1a3b314db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920369ae7f23f1b5174330b1be716b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753c2719dcf4cdc2b8f7b15dd3ebd70691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56686a47817b2a1ed02f6b58a9db27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bba9262da1c8aa6bfc8db781dca87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f329b2973b8488c56b974f814d211694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7e37492e91bde59c7d7ccd119ee6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f61e6fcbecd62ff4da1d1fa45408d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5de770dddefe36b5ebbafd95b63c3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82dd6b3af58ff9751850b53810ebce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d5c88c883fadf3c50cdd139bc9e47699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fa772285dbf0d482c526bb5829a37700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee69f1e961f4e2bf0b377f41cc86516701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac946986a60b4eb77cdebcfa7ecec6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4e26ba5d1b0b83c70b458cc73771c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e73d826b238b8df8161794aaf25f05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1f9415f6dc0054aa08eab5f2cb3e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b84bee7ef8ba5ba51b19c8d24a237706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25ad3ca19081f618f32a12e154245c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb884a4987ee25137ad0dafb219908ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a126bf84acda2a10ff6b0002f33de50709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda24c7f2b23006f60a8f29eb0a95e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56997cbca211704af81c6e0df5e349fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e7952eac0c7e458ba01011c909ebe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e8040d1cbec3c439af0668852cdb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe0d293ace1108367e621294a31341714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28adac382d7e755a8e4c8a3f7296b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dccb05d5bbc79832caaf52ba72184716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29eeda08d291466269426e381d82d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5ff0b6a064ce71c4e3761e53c2656718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1ca7746a8818177d986a595e7ffe7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f851835a7c598797eb5855e24c187720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c18d9d5efc0c2e854e256128e6ee85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd37d91f22d159c75d16d8e2a23b831722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42204d4390379411a8ececa8639d369d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8482a3a9900836cf3c4f09392494869724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d75ca09103a6a0e5f2709474dc0d0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b789fa1c6ab523ad77f00381f71bc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f2f44f8a957ab195b7fe60a705c02727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884d7a7bea94690e33339cb2304222e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec61988ea92b650b57ba8adcec72a14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec6e4b75f3a6aff14939373f25eee8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c17a64c8c69562c274d9521ef2fd0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c20b812e812646463b702e2f8d9335732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0aff2975721bbbbeb029778010a8b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59458432a7b8395945f8f7c1a9b8ec1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527ec2e581e132edbd19467a17a5182735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a3ed74b27881bb7c3af43370a1f2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834a0e06f2cf028d62f40f0c49d65cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51825764dddcefe93a403c4b041d6430738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7c9b951e304626c99900da60b5bc2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0597b03277be6eeed2db8fe43eda945740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dba0272c5683df537bb3cccf53454a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5095704fa23bf80f4a3c24c06d844742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293088c8daf2957b381a1eb1b043eb28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24c634c5aef6e306de8b444c19dbcf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b410143f9a39cfb5d3258c7a344729c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5ea0ecdda24fd586f30c860e2be74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd5d73b4b15fb238fc2a13362b992d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf9c046dbe7817b89522ece54cbe2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b99cdd23738c386b767be403b8717f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cbf15e6400cb42ea9e9ab302ce05e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520f32ebbd3992dcb92e8c366922982751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911d0a88db315ab3ff5d1b35e70d489752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363d2e7f1df8a794a7bb1d78296464f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60b4be717bf23c1ad94f0e8bf70a3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb66466cd7542d5a6ef5a56abd03ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eeb747d3c5713a3d1de2ef88f2a0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20726b2e4021e7c4a8e43c25e03ac8814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a78b6788dcf4d72a62d66a5ab8b7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e38c9d5ce5990cd27c9ad1ac5fd9e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5db2bbe183b9bfae67e98ffc2bde67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691e1b34991ae139f14e1a4b87ef9fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeff684fde9ac2138bb0f69d6f2e8519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c522e9bc53b159f5b46748c7ad2e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea60adf4041a54b20eefbc989c3841111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7facc114789cee1488bffe4382763812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6a74746f4feae9064f3c4fc90845413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abaea7cf4f984d655f03038c258a9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de09fc5b4c264f73c46e6d879d2aabb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bd80525215245f99a7448108fbc5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71529ddb7c4e491b2717acc466c0b32d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d8b51ad78018d8b0df6773aa6f81618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d9307048b509416a37d1dfd6968af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cd4b1193fec450ea14585ad73643b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b8794104a950aa80679c49357ad5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da82b1a9942d8610f597da1c399735f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a137c71f127e5f62cee68d6ceebd86f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90212f3edbe4603d3be09fb26824d9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc8e75548b85988e01631bfe494e5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1da9e24a36b5310c0300bacd2f3a7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e173e05dd1124b0378b71d8de7a7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd355cb5dadd8db332bcbffe6502fd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ea18109e5a4991f6ea9dae09ebe7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a56f087f58c3c081a41406d638d0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d87929e072fbba60c8ad42b6d08ce631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f268cd8eeb5bfb0795b348372d8930532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c0e30228255d8da725395c16cd27233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289f2c1b018b1aa34d12651d2ae5a4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0e8dc4fb6b9a415378f097e8aa53e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df58fb82fb756f1a23b219be712386236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99c3a52913e559c9c5bf095729a96437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a5a620917a04a07bd0e750634fbc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493c4b2c24550172e4cdf6b5b2f40df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b129e4e0bc5d010db9b3a14268525040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d53af3112034dd7668e2ed012c2a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845de3dfff2a42b42174a54feb0e3b3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792169339bfb4cc1645ce42a0c5bd3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1bf2422e11b0bd63abe77bb90393444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c692366b90da932d3a760ff8d72bcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56322ad0bd58f4ef119e6cba4942449646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dcc425bc7f3c9890a52fdae96541747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd448fb15fcc79fa0fd17bc4fc04c0d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a01d32820c19067b63913dadd0757b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71e529f180ea7395d8cb7f6cc7259150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1bc4216418a2df0465365f5564f6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5296dd184a4f17ea161ac9cac56921a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32fc45ec3bed213f098698ebab4be553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9710932d439f36ff12035dac5563854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdc75929f01bd09d08e543ca4ecfd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf2eb9f1e32acce6a15df16361c44c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fde41c9397857125e2797db4c5ea3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3846f863c62d1d0cdeb0f7199f13758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41469f698adb574d031b9ec7b1a5fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ff97f30875b5ee0c84afa812c6d8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bf73a3fdf77838e92cfdb0007f52f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cf9979248a969392cac908bfd873062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b64fdde2d295e896e69c598efccd2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a82ab3430afcba68564d2a13753daa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a962d6c603a98765a1d46e1f533325665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85feeeb3de27feea3f90df73c397b3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7671c6643f7d2635152feaa52e5354c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbd1cd65d1edd81fccf36ff70982ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51103d4c9d780270781c8ea4a397c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c682cbca9c38bf7be302a826c0e8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e23a58a71853f9b34b108e8be682a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18f03c48b6be94edbfafff60c62d9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedeb27636087777ad2b3ad00ddee4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cec6f1375480965a0a415ab7c4be974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891b2faefdaf2f1260e8e1cb543ad0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f1eb5f5d2a0412e67a9c3bbc1815576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927ee437771332635a594f86ffd2e2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fb2d362b975c0875da1d80026081178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10313893b011f3e2b7cb48f4910e2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f402ecbc5847dc3a127efa9a62ec8e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de03ca994ad931df5ee185a63b9493d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f91e7d99add516d9b6e84da558e6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c6e2d162245cda63431d6007a75a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320cb2f8ed14dafabb37ffc5646677584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571fed8d943282f2e525b7ed33ee71685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1bd7d730d3e774df91e578fa2ba7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9572d3df766af19e1f2f027be047987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395464c94c35565ef3a18152b4dfb4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44752ba59f872d5bbfac5bc62685ebed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864abcd0f96263609a28d9da700a90d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10cb2ab5976799e556d8ed1c9c6cf691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a22a0577ee299f5e1b5ee6fd370d7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08416d1ff0594ff46702bfff8af98b1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e73245260f3da44d158dfe292fe1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a213967fbe0bdeb5102f20763ac89b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9596cbedc5091b19984735635f03d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123854c36a6a1b4e5e38fe6a96d49b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d3ec3a36a0ba541f07c8badf24ff298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab36c8f42ea95001cd7621b5109d0a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98456ab90178316d0f6d5beb61f4a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70960da25a6f70a46f505cd41b78b1b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725aa5e58ba74ee366d40e08d58e764102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7db3fd385fd6b90461a926b13d3b77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177ab1468f3a0f0f311103f7f9e09af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b390eb43bb993f5e89111639181f805105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff91c25d3a84c7ecb56cf1e600d413106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fbe55e79341408197f9884094d588107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de332c9e45ed323b9387edba2593e5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42c081753896586be09a91311cfa2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de49c3f37a17c145bb4db3698d4d4cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788e7d50bad04c076bfb3257b39e86d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170150102c6b0db045b9ee610a7a1783112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b0475fc72984ec52c0c0b250d5f89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f979c4732c3885f7fb6d7318579ff4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943ba53cfa8faf322621b47e496f046115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ee57ce5f9b968bce99025f9a8a58e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de96da09b8d3e86a8fa58bba24c09d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54440da3cd0920e8939269e3e41998118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc785c06dce1cdb8a782b9cd2237444d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0106024f70fc8153b08f1cb56ee19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731fc6a94e329268e9295991bad5198121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb938e869c061182b681489f81e73338122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db209e3c653845d51dfe85b15ea6004123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514756e2a68d1dd6086b16633a9a66fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cac2d6863578d2070df25b34b1d60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ad21c9557460d6d5c7adbd378dd5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb26a684e587b3ed36f412328036751127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc071fd83e2ba44398039f69f2502873128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1d8fe930977535a8ddb2f570fb35c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8f81412cb8bf8ae1c71fcefd2a68a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0845a9cc197e6ebed591a303f14b61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742fd5f1b864aa6114f6bc7f3fcde03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee7a14a08b87e72c98e74664e8042f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ea836c1a79ae896452e7e53f64347134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7152b3dc776e63e7b128a3c7749cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabd06cc4d677f9c30102034de97503136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba94a1d1467605d6833d43760cfdd85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56609c8b8cc9f2418a1b2565b73740f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9105bf395e09ecdbaf7a0696b520fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2a8008f609bf4f92751426eb9d4b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4644b770197573e03eddbb0da5ad0aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1d03a7452dbe8c4dedb5dc8d03046142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fddf0907be8413f2298d4dfb49be82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbb2683886b1b7239567db4ce4bc99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1c1266e3bde8e85b8f47fb12ae8b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce1dbce0442e95f1693cab9b3efe69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdcf13e10f8ec53b499b348421d21c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09260aa4e2ccbc032b80d7eb49aeaec6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b754a330acf754edd0985a59b681c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c39fe542a74c89ceb99a540aa37532150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a336f771eaa583b658c04e6767afc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82c5ca64c0e51bc0ab884d1ea892b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56996bbadb97447f6ff5a2bf7a734784153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf823c1451d0ae64766f498487fb5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14326adbbb93ab74091dfd5ec8165d58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c67b14d48cc12d6ea8cc4ff57d74b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17a4347d0302fb8db6ef4c7fe78a65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cf74f06579c90275e9ede5f054f88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab023abac0170bbac41ed7350ccbd685159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1d1c26404da75907614ae71d2d47e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1ec727471fa107f70e11b159eb33d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd28375565d42bdfaa6b0a78449440162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e38bc1f877a2626358683a9357879163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc3f07d4710c9b71764316382b8148164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6565a93e933ecbe518d44a32e5b6853165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a93a62718c52a611acb7fc17323d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ced7e3df9fce5c9cb0d54a35e84b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778b5c234e563e5371aecf9c7470e53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2058bfbcc240505eb03840045d8a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052f39027d00de9f80b9e02050eca26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81cdd61e495a3896b29e60c9d9b236171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2d5cc6f4162a18ad08676cc07d331172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c5b6e623c2a7d137c2cd48e8029ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ac378bbf796f9fe66e57825596aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58daf52a359b494effcefaf380d2a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa677b2a90585e41acfe5fef30eed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b12632454092dc44e280bdd9102a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c1c57147c46bb342840c2cc636df8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67910c00d7611d8b8afdb10cb7bf42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512686aa44f762b51546c43a7d960ecf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49958f65abcf3de947f9e718cb1ba8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d75b3636722a4f989b51cfd8ef6b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46f9d68f1054eb24e216fa06e94f44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fcb86b02a25c4a90f8a1ed0f4e52c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950813e054df3a06f5b52934f1ec793185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6a2ac2ab490309ab7d9ca250ff6b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a369c7200ea8fe6c8aa5bf66183d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dcfc4181aa77f30496262b6ee93fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e8ab594017b643c3ebd399c0f3fdf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b71a7a5805eda6dc2ebaf92d16c3ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691e75ec4275331886a5bb97b6d4eb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3c0fd096d0a6e5f6e56251c584ba8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec662f3dd07922f270f6bf7b2e3ffdce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cb8daa693f33950de68fb084b6a36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cff8d53c4988361b6671a7f54465c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49648e1c5000de7393e05f98af79b30f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f322b646e7a146d6c9ea1fcfa5b9b99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ded2d12d89e454dd57137a30b8f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef6dccb6e6f9a60777b03ee62ed476199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da1d7135304001edd9251dbb6e2de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392fefffb8499440d2254015bc677e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250761bff8fcc551b4c5e02b5ff3693202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd4747c904a6fa1ef7fd40daff7dab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54419fc238f12009b277fe4e88751e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bbe90c1553f8ce0b6cd8c22be2c4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9671a25220a8d6230457b401a517f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead4a6bc217663d2bdbdef462a86721207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8252424d0ae1d0e483971ed53b4eff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f80e44798f912ccfa7f55f93e01a5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689f02e3f304207457b9a929deadee2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bffcb79977b8ed87acefd0dd59a42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960f374bc079d857fbc7fded256ec6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e71b73a9c67c2b654ceeb1930c76d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec236643b7a47a17216c0347c5f7007214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9188aa0dd9c97716ca7478064c0a6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78185dd8bd6dad39c5231387d2bb29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b086bb7f22a2fcb143d85c9e77e19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990d913f352c0868110601b915e0237218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517388a0f711b818c7ac1dc2da98c28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77daef4d3c80db25c30640cd24e8e88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba31839bf9aa6d12db3353ce3453d7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eeb9b5fdba5e0bf007c56512b5557222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deb3e4b8e8ec0ca40601df058f3a0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fc80395d4f6c491a14e1625f2988e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfc6846064b158e8275dd57100d2d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9242de939628dbd0c77568024cb9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be765a7defd1c8aba07db3815f9b166227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c750687a20e8f66835b03924933e11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc0972686c424bd3799702741b9fa5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f03cee6e07a7db59174e836df7aa0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69431d99df47c7012bc52de4f85d9d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed462c2010749df376976b09bf755d4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71ede183ae75848b8669a64ccc50ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f847ebfaa3762a16a47f828c249bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bf319bafe0f43eee1ccc602c01608235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36575666082c8e4e4898206d282a584236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcd4d471d69b24043cc62f4d5eb5a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59470cced303fb9d0ecf9841197e0197238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c389fe08212f0245fa842476c8806239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7382a98eda086d46135c672ec1752f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6f72a5cb4ea25acd75b6e95b4791c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246397fde16339512260360966f1e5af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32916509ce893dd4e46fbdcbbcc5b04a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecff805b2ec6daf32f89865396a23c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93827f64637c7068d198ee73d6bcfa3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2864a5298afe768f35cd6c8728957e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8718fa150e541caaf20762cd54c5e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102e85cfb53216a9a478a9b5cdfaa38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8f33b3edcdb442fcbb89b7d7b7533249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ba2725d0feac3d9f80d795e6a28d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa17ee9415761929e83195dea99629251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03cec76af15a614d081a2f5f2a909d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9b12c309c5002b9c5e10956f58615253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565ea432ea23cb8cb4e0dcb45ae616b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce628989479bde9f475a15d7af65cf7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12345cfbdddcf566ffdc1ff8dd1bbea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571d4cd029803f95f43ddbc17d746d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15f2be9985ca205b1fb1c4886fa9aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a2cbfd1d118b24ed9daf2d5ac7c64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d6eec280619f057e9a2a95da168e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980e651fd8c04136d40b6fa54322e13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3a121d07543c05995ac4f5d4b692b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2479c3967c653a929fd459d683cb0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83656d0c1a7e2d968bd0da95389d574264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dc69add690d7dce73b41c7e4a7b5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcece548e460daa5b29e3977e1b098266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e602162dbc5cae30f9547b9df560eb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984013dbf2a39825cc208dda3159432e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5712e8ca8c3598cb613746eff2ca3d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21774409e0205ea783d8d67c0a9e1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079783d64a43f078a06e9a58f2ad17c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dac04e81aa8c03e3080610579f50c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afd2d84f18ce83c76d6acba31f7e33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009519e3528e95134d4ee09239d648d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317ff9add969a86c7fd7dee5e2429eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db35fc541622e42b20c1617f2bcb94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfadfcec44c63cb48c3ce777c9e25a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228045057b43916efc0196decae16184278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31661acad0715723f7b534190b8ea08c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a5fb616fbb089e4922527904d473d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88daf84c89d30b816feb845fd171242281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585463f58637991c4bc9623356d8035282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c502736130b34099ac3de544f565c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00df5810a851d7664b81cfbbc815fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3048d242c895d47559958861f4f6604285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0611b0fb58fc2ee9d2d994faf57d559286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ae8828c221efadafb893984fbe18c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0c822b7336eba92125df7ac719e3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5adf95b513864db3251b404a7da25d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400e47abaae08166e8c003f4153278d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41e796b2ba63fc7f5d596bd46aaf09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8e099f6a1c2b106d03c1d559aa893292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8b8701367270b2c9f16f53f3fff02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266d66ab0575fd52b3dc96e8c08e98f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7f8b974b13279a165590a951e802c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b26610ee8695be4ff2698ecdf3638296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264091c7e7117c13670bce4f12421ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96bad7979f6f98fda7e51d9db7f2f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166f5c23541eedd51759003d85eed68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daddc13b5b3dd5ad1545ac84d39e459300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292630e73ed9404cf29807108f1725e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ab3c083c436ebc8f71c8160e90229302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57735fc8c2734e59a0bd5ecd771e068303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d38b554ae59c8cf8ac7837447ed01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1449e176a92ea3b2fd96d9141c68aaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b552619c2a8c416301f131c927ac4c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef62998cd730f22ad47133e6f7250b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db03105ad40e049c7dca2e85ac0271308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0f6bb5786a7bd26281080123f16db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c357450f87d1b854c77387737e3ec0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1353b8cea628e8231cd1cefe03a2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af1480e7456702cadd1b4217a39be7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d887152d6570fb1d2e64f858326ab5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f71adf19c7a0c50b1d249ab359fddf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82576668e48803532a9cb06a18ff6c76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc428743a1ac9f0e49707f662c99b8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0c2c4ac1b8400bc49ffeffaf1b59a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349990ddbfebfb3fc5a2bdeaeb5ef17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6628a0b3bda01b50f7a888832b9844319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7800a3697632565a1febe674d18d0a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66297dac56fb98f4f47b78d3867c965f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860b1f303257332a0b6921ea04cd6b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d089df06471936027063bd091e78e58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2dbb1c991ddf1d774e21c0fb04b9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329a65eb5c83215507fb50ec858f1de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7617420a867eedb8cb14f3d0911e3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b4b284f554c7a92d9c290c561b195327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68247f7de24104e0b7b14fc0f413179328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49eb9012575968dbc48eb25843d8a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a96ec67d0107a71b865d5b08309022330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002c350c82bbdd5031ca340a74f9981331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d005e308ebbf59ee3bdf698637d7019332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b1446dc49b39ed2ff323bbfa358d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7033bd5873811cce528f4b2be5f8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce492a171a91575b36c94f3ee1f7dc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f055b43bf19ca39898358be8773ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045879d3fb55ef6f9174cee31a7b86c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee5ba54ed56c8b780afa0d888e1a65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee241641a7f4eff59cf9101216e58f42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9a8b8175c9aa0f43dc663d956dc7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4729027e6003b5d9a915c4539489d42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4edaf792594737891ca665f4c4c0c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec821734f0b32fd09f1d61561528b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07864430f315189f1abd173ef0e318b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84269e32692fd5a0fab8866ab3bc0e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d25530115721f03c998af395806fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256174ae16348c2843977171113f5be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71028768cc35306d99d2c99815f8e15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563653769a989bc3f830462544ff1bae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2131a589dc8fdba2020967dff70558350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6160f2e401c2d4dacdd489a3b0629351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3e186579161c31696a3f7868e062f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82377c86bdba745570281d303e0c6133353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c0b2eea503fcca3c1c27747be6132354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2799ef61795cd583eb4c14d3442b420355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f853ab4d1172f6b4766fa9a47f17206356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d9c4e2caeb8e85b97d5f51bbca1fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8522294e42d7e071fb83e258e530bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c53023b58c08221468a522e922cbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c91edffa2c9101bcf9b92e2e9128ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943febb7f6106f13f9af65bd19eb788361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0a162e7b5f9956d20793b992fe7c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e098515f9524b6a29c0f22c04e2660363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130040d4cfcd5defb26898b57d4b43f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c18be1c1727639fdc6b0092646985365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b414f2f2682c447b271d6c719eaebe4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbd68aaf8d16a99c863e5d8a295aa9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57bf32a0b4853ae51a3eb54eb3ea2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd747f81548205748937377aa189ee7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94712b11ed756cda2e3bfc08f32aaf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015eb403136a5c873240dafcb1ab616371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a5608b526b4a1c2938049be2a1eda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ededeaab7d6af045fdf12c0054d3b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a81d63dfb9ebd9e12112314ff9889374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bf2dc9e8c22bc3c4d3224a88d222e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99a6047a7a370edf670005c662e4e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b67166beff7aa0689f51bfea32c1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2d00cc103f69a6ed0a2d8c52dd2c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76458b1ad303f11fde092c32684394f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe5670deaba0f67308af5b95575eb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c5523b07f6c609c9a6c6a44b0a619381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72bef0c63af3ff45b374577cf8e705382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f866d971e6211d919ca3a9c127fdf3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9d432abcab55e8fa19c7697a453cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3e7544ec9f464077719116aa8bbbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b952de34bd25cb8108d1700631fa99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525582bd54e54f145d897e5c3b957ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28c2384ef3c71520126bd8bdff3b21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e297ae648e29fbc28627eb3f46e860389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f942efabd086d3b1394abba70b90a32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba02e38dc43ab271238778eb84e429391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c47dc5829e19c6f508c1aeb0780f1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc5b7c206de68a6523fbe2c814ae05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9742016cdf830d54cff13678c9deaed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3223dd5d351401caaf77b74e861fbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9712403fd975b6707c97370c7d2d40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699802573c753461cf0866a75a643c17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063d8eea09469207f68c8f7ba296615398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9454857cf2e68b92564f296f5815ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656c4f7388e79e381f4deea7715fac5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da8439323c4183a742f7e225a6c2ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932ef9761a15114bf46a58f94516668402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b8d036dec82af53a1885734a61a99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf579d117e8864bbfcbf6827f0937f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736d1ab0b462b9e1b78c3c1dfa08b40405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213b474027239ff2662c9e9d23f4435406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d5e7af3b1a3671ad210028c1a4ae3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617f8db6bae5b8bc67b7e0c8e8eb24a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1ce49c1b36e8354d3d82321b2a0aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b00ee6f67ed7c5721cc80c549fea7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684294dbac6e0355064dc5e8a71d02a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a25d00673a594fbf08a5e3072628e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76984bfa005dd7c4e7ffa9550bef16d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d8424f12da17a5f3ba74436515b5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9dbf2d01c32a696502dd73ecd60f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c905acdaf697994263d3664faa325416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c70551031a230ff5d08789f31bf5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9d757ebb3cb724781b25aef6539c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d3038bedd62530ac6e67df2096256419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc0c47d217ce9a57e19d223e3000c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e808e050bcd59b223062f6166bce455421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0b5bd89bb923357b8dbce29f2e371422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b744f9810f0ca2b0952e03c537cb58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8254bc4b797cea238ae09326a82dd7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1a305532cca40b2109331850504d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bae52d1a98ca6caa862da14b93277a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229f19c1d5173cd53e0654be40344a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4981c435e246c8a1caf9777fc1c068f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f2bf9d913d140a1728e21ce49ebc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040f23e92ec940281444f6d9d88b1d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62c11b91dc6d83a970c96895d5c50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a25dd727891fb72003fae42a90db20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa795242520c25dc530a48ffae96bc3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa142da744dc2bbf4cf6ec6e24ee19b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8b1a58740e0556a164b36ff7c117e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0453fc56afc732df36162d91ee9ca75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3b7178e28a4c88bebd24d10631dd8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b841b7982f500cf6ee862797e3818a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867d4f0b1491e1910eb8123533306e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a25ae6e7d75a1383c2ad899f84913440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1746f4219265d68e90c254ff2e04a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd6691055943acec3ba2c19ee77a40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5722de6b005d0a30ae568c013559ff6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13f928b360198a8410b7bbd840377c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2a542cbb1b8cf2cd554bed714d1c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e606f9fee0489d5933d436450ba72e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d15c497271ba31c04781473e6a945447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec86eecde40dba3be7c8a3880faaa9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9db34dc5aef2a817e799f4f5b0ba16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18316027cc5b68c8a6b6ea241935347450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354c3c4398d6502e318319072a4f4e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c35ab72e45d4bda3316722dc9eb095452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8b1e31172e7157e8aa63e2c91f1e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258313bd9679d9442466b8fa33c529e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435b9fd02153d1abf2288d429687c00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73338cfaef599a309c1672f3b8a48d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e1060c1156e63bb25fbaab5372d1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991649c25d824786a8177d6fb0206be1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1cafa2ce44a43540e9be503b4237d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1747a99d01926400030bd27a962d7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195b46e1bbfc5de04ddc9eed20e4204461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c18f10e9393579b965a6a3c3f5692462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd33e7b562e9176cdb19e610c049f0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7f5c422c073abb84242b23c776a74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ab98fb358e607c97994347f242b27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd167d3e965f1ddbfd2fea6a87f1e80e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c4342aaee354df8946500debd6fc4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981dfc7f3c24a8baf05d16d841d60a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc026a894feb2077b5b549065a93c3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb997ba27b91144a79c6bdd0b1f7607470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4a1cbc18305d42ec7a18a2eed3413471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d3524e6a42e420f06a0c7590a4f00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06791a14229183d3c53ffb921639ab6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc31f96486abee83d6d6c2fe482a3eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3c256708c7a1b03d536ea34d86d28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcf05f62dcc264992922f4091ce8f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de33a391ec5a11783f0dc9f8f5fd7dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69b60c7d4e149d0b8399b8c073adf2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be757c5b0c43df72ee9de49f148dd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dda4f6f9543724d80f700d2428bf50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01ac0abe06ffa162154aa00ab68752481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b3a2f1d505b012d45dca66c3dd05f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d35d0b471710c48a5898d2ec4fb40e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bee59964c5ca4857219470b9a1467484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f0d5d63c6ba614e98eadfd5e066af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a315cc33bfadffdce379405faf63b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f69b90f58b1b67180fc7ef6e735b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510d6dc9ee94c6b26a1313822449b24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e52ca0bd261dec826903225c5c0ff8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d94cebdd28fb5327934c07eb6a1d3f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f537371bdad16f6bb3fa499c1fdea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b81fcbdd2a3bd8e53f86720276ac5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ea80c5ba1c3e1c148a82cb8d4b490493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ef4da1d09bbd82b9ab6dd46c73fe6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc718b9d940c70e3c069053a74837bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f072f6f0cffd9fc5501011e747f2663496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaba6a74dd2a14e9b4110298bdebb78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b68d38b85ed5974de552e126fb54fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50999fc06f1cfa827feefb09e463a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df436bf00fe54d1bc9e4ff975eb0d9c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbb2af2f8d4b291303a6215cdcc360501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf275d4e65d201307c0866461f5d6a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709f8698016f5f988b93011959ad7f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ca8eb6214c121b3bb5d2a36f3a37b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bca17da15a3cc98bdaf53adf56bdd5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63ff970161bf1dd68b613faa25082b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfceba7964681533069a60cda44c4b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4039485da1362b4ca40b40234b5905a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2fe601b79b691a71de4874a5eaa9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20a34b09a1b76e960d6d30294c3807510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016252dead205860283d14b306c6a7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab135e30fee12ccd4a744a12d15b30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb3a17c7795370280ae130096b26f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c248307671b35573a19d773c19d12ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e2d4f86cb29997ccb63e828090263515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61cf91be8bf05b56a950d47ba1d058516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10759f90b16f5d11137583d167267e58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aba3f436f5d26a49edae616572170518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501ec53515ed490c21f9dc073e0dede519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c220e573bcfe1e582cb82f0ef198908520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0a119e6f19e22e95f53b1be2ef0f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5432952158926c16c25528bad5cc9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d64d15b3e796b81f136eabbb8f413523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af841f1e7733cf9a3102c6effa5054524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149f53a416cce90c74e9d562176dbc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc24d04b4d42688574a0adc0f029f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbc3d06bc301c31d71e05228099230527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4afc14f3a0ee49d55ec0a9034a6e8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41706775881a47558dd4ad8e60a28bf3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5568fb11440c2bda926f1f32f52af9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708fe5f3d5c423ccecac6769b547d33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ea720554e1ddb909cddc076238ecd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861cd46efd4f2a4437794496a91a6a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d54e868d0c4aba2937bd396a86c45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6b6b327a3e622b8d80b1b976b504a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8371ea151f585100ecaa2635a237c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99657dd445ef3a9d47d663cb21c82492537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284618a0581daca1aceb42349d20f608538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c1cce36b1f2cee994c9f2d7f5c92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629edae92cd7cea7d8e84ee08aeed091540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca560834479c4c6d929709e1785c6490541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d145f8855895dcc11a6c9d4dde005bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080eeaa1efc94568cc4c5c87be47174543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a5933f04f5acf7d446618fe18e118544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d40f017fc9236ed534f025a68cfbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00260d2ab558740f6fc2de9e2a911acd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb2ab298c947a5429ab3d79bfe5fcd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab2b48eecb196ed5076f8e62980e58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ed658d13e0a03c7e5b06b407fae02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2042b5088f6649b729e4e6f92b6d12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39bc325c80db59ac34803eedb9a2a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac2d3d93d0cad9f9fce101e1d5792a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa261825d8a7066c1c3a3195a2c5558a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de05d26f9853afacc20e0955cff9e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c498d8e5fab74a1f482ccff92f7ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbafc6786cc75deae90abd0a6a33bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dc46c57e1663794472ff5ed15f10d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf443ba84665d056ba9a71c2267c0d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c74d710e4d6b77a597cea1f0b940aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d35fc7ce409fa05b230a99aec136e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d392bf66393d13a25918ce4cfad5382561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766523dbffe272c4db2eedfd31e2c09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c2fd2cf1f7433681badf462da9223563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e7955f2fcd1eea7c076306e5156e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e12961877390e3b3ec5c4adffcd90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9316aa3622ac338fc8dedda85a8af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cae2a1bcfcde6b59b9cd2160b983c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c383164a25f4456f5b492ce00385b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a0dc379d6e37bc6b85c9add7ae172569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce6fda4fec126f9993e288e2e14e85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15506e4c1673705f0483c4b0c75621571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90041232646d11e213b9b6ee62b5d6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a55f907fc64d7181ba76f9a9e616a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6601adfbb773a74309fcbf22ff924574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab1603aa2cd5e00e4dbadbf9b476a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ddc2f2fb1ef2ee55c5f6991142b2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf3a66a486f7cdae0ee1cb79b4973a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eaf0c6e518b67c133a6766068464d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0855297e9fb0a9b6c9a4d56653b83e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05d3557f265c2d096de4e1867fb001580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476d5e127ca47b56f58689f9bb07cf3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a40b41a4328eb2be200ecd5c0b6311582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515fd93ee0c4bfab77a6ca5c2d4bfa8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8ba99df78b748c44ee9adb8c35596584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c034851c4a1eb17523ada4e8ad1162585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e9d8874a1c4c409ea41106889b5c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dae1c1ceb0f2a294556a19e8a3cef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88710e11f5538bee46d88f33d200a44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72612b291ed7654998fb8b18a185716a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478e5791651d9bfc43f056c72afed3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c60e76fa26b8e7976382afa0b3702591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86e7cf8453b18eabafa55df4e0eab3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b277d24c793cb2fdcc52e7f7007b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923f36b84cfff727e898dc2681cb3ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac3d396e6ccf7520a2c481da14c03f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4528326e55dd359380cd44866f1b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfceb66c9b7d5aca36b36b9ed28b623d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f64440183a8e4584e297761d289b16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cf02d74b58d0811861ef52ea1f3f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58ab58fb565105b1461b91366a1966600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfbbb9b8cfe612114ec771b768d63f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4946c6d18b57c7ec052f82de21d160602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7b2a0b82174a8402dc6917b0f5304603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d9170cff59bff6d719334eb29e0d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d338e10405c7a9914655279ad732a52605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4081c0a6d41f35e3c6b90d27ed17e53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72b27a32496f6d53e7bcddf2c52053607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36cc034a69293b10ae8c2a0a709c9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaab92e627f36e3fbffc77dc49fb98609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7add6f657476810ebff452b51434cbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9ae2bdfb826a1a83239c9d8b5a794611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbfede151d1d0a0b1cc5cb18d1cc5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc435752cc8f3458af330e7b7d554e46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f102e3387c9977d4f5b5086667f29a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd7bdd9cec2962508f4fc3df4b713b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef97c9561a1dcc8ede0d5aa0ef6164616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a4922ca01bdafe877e3b6d484856617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a59325b33c29539e25217fccbef5f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0991f96650b30ee1957a090f201435619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec72ef6ea0071f8299fee21831df5fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102493002b6ea2bb46572112a6957160621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a4dd405c059c020f0a424f55b7e93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242c08c90efe56d7541b29b083a5728623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6c91ea453e5f9e9aca80b1fbe1a6d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1286a6ec13ec8c99a366fce7eff3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be88da89dfed5d4fbf3e25aa0bedc16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bf00595eab756433c3ecccd757a6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4b64afd11cd36fb45885ec2c267be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4e301d5cc4fc6ed8c0dc79f43e136629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde8ad3aabbca1b32fc1c0aad457fc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c617d867c347c4ef0750c0ecdaa0e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ccbf7157d67d8b205dd8ae4f99038632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c60fecc62d95643f2d9ac7ff3f9240633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a0c4b0de61a7da55a289e3f3c8f9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d3df06db83c9310519f6c9be2aecc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c8492b2545f35beb120a125486a2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49c8facf71eb5a483d6c28502a3ad8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639914a74df2329ec33003d70245fb26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678de1a4bf451f2c6b2919cdf97f1fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779324a99d62fdd5732e343b5ea43ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fb3017346b2f137146fcdc81524ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3756cc17e521fe8091948ff7e51c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb0f992b36e7743106a1d029057679643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7322f3fe989c6eee08d024d4d94fe6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42293f81fd0c093f81235d7e5366558e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af440adb0d23e698f677c4aa8a00e75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addaca8e1c47387508c256ae23265d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb55e7d513123022c2c6efc8bf34f5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd22b778e05397d039edd4312fa947649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e18c95ed0767e7ecb884ffa0e9537a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9bcf3a0ed6a40ea4b9b979329ea15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3f7bbc66c4ea44742e20a2617d56e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462639f5c074658426afa2a4a2edaa0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba46edb64f4e3362dcdf7bcbd5bf92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f06d5ca242d2730b25553e8ee5f66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1957a8f452f7183b8762c4c93fef93656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6346141e60a2b6c7675bfc45ca0bb8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067e940f8c68ee3c3c23faa08275483658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6b1ac9269589f5e647121ac54f2a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbaad3fb2cefd4d232b5504b102bf4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea0aaaae4c27d3178abc038e02fa56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac34fb650283d6d2ca96402a1fdb2c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484cd0b53e5a8ed163d0186b00d577c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c33df0f4bb8fd27a33112ec6732ac4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1ab3b27f86d5645e742df9f334033665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533c664256f93af76d62a3be022b18c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8d7b4690f3bdd15798c3e35acc074667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86474676b3110c1cf0f2544859d36797668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4a3d6bb41b6d719385955e66694af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2a4d5f5bd85878788943b5ef02b46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd53b75c733a9012903a0bb19d7549671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b66f93e1cf328a248ca5a8fcd5ad3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689c518d51980250a7994acd27b6d7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32b6dda24764856d806c0443e78543674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d6e97526a5165e1e349e8850e393a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94dcec6c42d4509213db08c63aa7cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0e4ee90cbe25fd76571381b76d99c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a710a7281da589cf93b4b00145f56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45663c8293f69a3fe5c12371e40a148f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2315c392537088019d60cefb5d209680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284763cf5097cccd04f8987598626f2f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb500f300198d30f259d16757c1b8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db040a68a5fc097a10fd299743f6912e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7d362c7196420f1e26e93e064e810684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae9d4329786e85fb230821e27a26fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b860cd8af7dc5b500d1c5aa7371f8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bb9b964404e9f46707945576232fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fae794649338e3f0144dd7f625956688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a02b7a6176428f36ee26edc50de863689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25e252c207600c88c58babdb0802e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d89c1e67a9f99b136753143c6a507691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7636eccac8970c41d23ec540bf0f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aed5283fd62c66742e3db5d104cbf4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b670c917a7113890ae908153e18964694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69568ab3d7cb6a685f226e174593634695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0a5ded26d1d082da0cf49a051473a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73c5e6da48881d802c7cae439a241b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc629fa5a0ddf8d4957bfd19f471a954698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d565b5fa49ef441176929e93c4a32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9345a85267fe79de9c8b0264064fbab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde486be165f1af7d195d8a6e8d1f956701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc66c012a15aa777a6be9486ad1351702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ad1ab9d194de4f4ab16978a9d372f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cbe22fba3d1325b6e4a3fa984c3b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ab4fc4b1c92a20e4da2baa3df2562705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e875dd779c8a7558b418bf333aab38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ae91d909e59cbdc8a4bc427394612707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72a63346da040a88dde8667ca049d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d6154e16007d5b71f32daeea42461709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da3057aabb94ec3068abe6cdcbe4a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957522b9aa4a2c457741501e435d149711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855639904de511c556bfc30c618243c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92da2e5d9c40efe5a185116fed30ed9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a9a045fd6336ee8ef30c2b757afdb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59967f479526a5a34eec17cabe55f805715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a471cd3a05d42d1123d8092fe68f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b63d7ccc8c23893a45fdaaa4350820717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8e9ffcb3d52170d0996b5c7cb3123718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e813084da0ea1c0c5c275b9e289d75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72224d3b5befba2bba8dde8781d88496720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7f88017f4aa0074694ed13d508595721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bb0f2827bc360aa14cafd5f65908a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae962ad96356ea44d6db1bc4d9006b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a739c248fcabe49cff36b6204d9ee0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9312a38565fa78ad0edb6298235d4cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad1b908930175ef9afab6f7d669e0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496b494dcacb2d996a74dd291cd84e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9f1c2f349054fb75900c12b68bfa9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6e1357378bb89b7ddff235551aa8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4f23d847b9cf36adee9916e1f2b70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607aa3c6f2246b8a3ceca04c5101397731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fe32bdd8a57464a767aa88359663f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8f9bff762b22f2542060de2c58f23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560372706d65c6056d5741b823bc526734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c2ad7e89ee41864d7b17181bd4ba6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f776ce21c797b2ebbe1e72cc89c987736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6595eec257dc6b9725c615365b941737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011deecdd0a9b103776d410c91c24e6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3584e0312767c735708d1fce66774739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23018001522e6bf53b42712e0e3a58fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40552664330ef3f102fa272479186341741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877a36495be0261bda0d8409ff42260742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb548d33ff3a1f5e7c62c4d571b150b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79055848d0c8293f36e2449866fc9f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088a616336f4404485ebcd2486044e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee013141ed8083900070cd5bce17cad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c34441d25b09e161c72aaec66ddee7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5e7b8e768dba5199565ac80bb95f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d886a2be73b8692bd5324485bce1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d9c029d0dde8bcf91fab57c576a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68523bc4f96eff806ff67f9416eb7dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baa1daedc67cc88f6e75552cf1371a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6057f6f91ee5c3048f8a670674ded753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eae64829dae0997c9b1be0a6e37dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919db24ad841d14d63f5591b8245446d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219b1bc37ecf2c7630b2d68a74e0bab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2966e4cb9ff0c5dcf1f76d7328dfabf757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>