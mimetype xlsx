--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bf9d96ad8e4b3f50da7afe1e2df051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2452c1a5b128c56dc65db42da161112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92fd3b8435934c2cf56d842e075ccf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578778cf851ac0e89b57040f2bfa2904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b28f7f0f74c1ef10f4e1eb2aefe265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa40ee87660096067dda60afec550126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60b5af531f43c62927e0d04e3ef0127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ad4eb44bd91d8c9c2dc11943b8e3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a03406340e1e1eba9cf5f0eb21183f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4f891ee57d8d58b287af2a0bf5f4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75af6e4c386435461ef45974476ddb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dcef78afb8788c8130eff207cdd4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244ecf29c53f0f7d5ab83085583728d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d560aa873ca30d94f4f124190547114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b9ea7c51c8734eacfdd312a4f6c1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76bbb4d904adba89ed2401339a964816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d90bc07ed2073a459fbcb53959f92817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdec6cea5cf0d8138e67309219062dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265b06b56af0b22795954cfc2d79f7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84d46f757905eb9134f8edafc17e3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461188c69c1abd73491ea3f35cee13d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc2cffede5e04142a6c2ab026bb38c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627d4189298a13e04d5ab70f910def823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7086d54ab5d68fec740fe97bcdf8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26505c4abc74ed06748c7044fd9c3c9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488bea9e683a7f1480e2d611c418a8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beefb396b5d895390dffca7804fac027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1eb0507b8bdc4c3fc6af518354ee528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1945a68067d4a013d2341e90360a9e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea7a4a84840e4900eab8fffc7474eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e150ec387fc504b6a5ee97d3085ba1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3261fb2315ac7f8b79fb11c0f555332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2addf689abca9acdf4f9572c7de2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925709b52e33f0022bb7481fd1dee7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9dfe2604efaf4ee888defdee6b45835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908abdab327c3e5401cda8583dcbb0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb699a2a7990207cbd584f72561a0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b51d101d1a39315bc6dadb3e1ba6c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea702d0bab651a042c838b3ab6574f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5630d08ae5b35dfb510f71c054b2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a9c81693ab23a940b3261aa361f5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf369b1e17399b39e98200e073871f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90e0e6f9e6fe1e2a39d914a45fbbb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fcab6c860b6b9bdbfa38e58b877fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fafb51a9fec69d22407a8ef43fa9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689bf5b535871281aaf997122d6b4ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc74b5848fe98140b0d8abd298fa1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bccf515727c02d2839ec0b322c7ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14f48a847d044be7d1099ff5e291ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12799c404d31c1d99f79b40645cbff4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7f9165545bfe4afb6c99d5fbcc71851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fedd3036b6b0ef7b66719a85b330c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b198ad9412f33fe3b50a86a27788453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c98f889f9ea09521e4f91a13fa09554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad00b2e0cfd008d1d70dfc3273ebaf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5191beb23ca75e0f1058b9bd375c2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76917a628b31b05d8d6d172eb942e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb91b9c0dba75d8f3468909925cc7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299ae837413b350de357c1ba641aa4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67325451a8a0494e68bfef6663ebeb7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d365ba77bafd4ffec0b86b09533bc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eaa2694833346fbebced745d8e64262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735b1940de546fecc26a86500026a2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d7d16c63cb87a13e4b9368bcd7ebc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e35a7a5e35bcf6b6514c7d997e4b2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf40df14f8b04e03c80c42a606e81466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11ecc267c0512942ee0ac134c3dedc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e92e0095bbf6b491e3841680922d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d8653ef685c58bfe705030a804dbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8c7f663fa7e242dbca4788340683670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7837e4d544daef57f85034405421b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aff03f4fc873e4b1c9c2a8ffa9e8ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d3e4a2109c656c17768e025c6f43673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b536fff627e04c7d9c402e60aa0ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce1a5c769e35b0b5c62af8dbb6cc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43024531d7c1ed2d9ddced9718648d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a9171851991b9cac9f5f86d71907277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d466ddd2236a98a69f39479392b2a2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef84d05e4fb8c87aa0cab29bcdb499779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13800f8be6af9b9576ab71987634bcc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463bb7a023db989c8ba8cc9cf99301981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d1fa9188c614159397c2e0a441cca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b496e6d315ac1a9a9cac8c0d194c1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803b93cde95d1c1e2d7e1c89a0cfbdb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dab0cf95c30cdb4d3bc5e3ee5617f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575693244cca1db01cbb6f246d4d2eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f8f534730fedd3c34a745b6c2a39187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b380529c3ee689930f3ce99789f3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0b375a4340ecfc486d73b2ed6681889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b9445324c6039f134210063c5ce8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f471e4f7d481d6c3bac03082e22647b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1738b46664a68c57d39194b4ae0e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e9b930a17bb26793a8e28afbb34d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d958a3cb3b4dc70d203682f387feda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b432be0e64c85f392343121fc541b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a9ed661e538377294dd28675acac596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8596204bbdaa3614bc93dbf9ac51b6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc7f49d79c648a0d663d2618c8d4e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd1a2d0a83231a37a2bf8ac1660c8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6799a5ab1738ddf7c9d29a59a16322100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33140c39d2ea5f109f86c4b64350f1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426ea1bb92a3eb7f820f1356c881ae8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5794c5dd979ced102e6d5d555e0ba24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d4b52d388ad189f582bd0b7103dff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013178538fd4e758459843147053ef4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c964a7f401a5391e139a18b7ef9b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34446d954beecf51b9bbe02dc7691844107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c6feda29d52cdd90741b3460b4610108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b236ce577890524faa15ad4db394f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcbcdc1e1d2dd1503816e1d8a93fb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc74055aa4cb940b29e99787f65047111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32936cad5ad6b399a8c411db5ba4710112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438e010e8e3c68a40b2e9a1447945a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a993aa04f4d64e483a0b57343031c59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7323c7a1d81da9ba3151cf58cb2fd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75762d53d01870b74f9ac168e5f538116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe061550368529cee636b7cfe266366117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e8bed5f56101af3f3d126b798df82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162b1178917d779a7f2d70cb352292c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7948c2799ef2a20de839f3ac9d5fdf1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718a9cb07aec99b1207a8cccac33c65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ae819a11d6e920f0a50aba661b2fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e92a9b32e0df5faed333bbd85c73f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d32453cee1f3d7b5aa11b6a9c9f9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bd316eb9467aec7c1e9079b44f13f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221b317d2dfe35eff658b3f3ea0649b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397fd378b0b0a8810be5d533a648dee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28029cb01579bc7a859264d00a28253b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3d4ebd94098ec2266f9f5b14d7f35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f9342dbc8719d53006456a5f2a640130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe630697e1f9b91935c299dc35b4b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103509632ae665077653c8fbb8e9fdd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaae1dcd22537ac34eced477aca670133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc467eeb4d1526d8ca64ec812fc9d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d2842d4301229dc17c96ab94433e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192491c21c7586e41619f81afe8b10d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d23307e8760cd20cdce91ca4c50c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2912f2f65bcc8ddde5c3fdd03b7e308138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014e43fe41cfd46c5d658c68c08fb2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fc6cd50b5d5c330eb006eacb6cc09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3de764e30370be1cd697f4152364d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c3d1ae1a3ab8fd3d4c24b5e2da864142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccf66509365c4186814381a5a07f33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6cb4fd41a5a45e10235f86c7100f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7f75a78397e8ec2b1f6168ecd0039145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afaf8b6925bd62195b85e2fbc1c88c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac2ef7dde49f1c984541fec7bbc792147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809acf7186c636522840e2f2fa1e23c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf392907b2332d1043a32c9fa55dfc39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d6f461c71015b67ba4acc023117ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a9583e242b6bd609dd343b3fdc46e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757ce873bc574c51ce1e076a0714743152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56779fb4a46dcfaa1b5611492e493c10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7e9318ece1127a3512e8eda4309c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06621594c7932d424d0cc119c2227348155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36f08f90d76cd2e90c289f769f9b39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bfc58ab33798de03a57967c4035ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6f67c026af89887e5e0e3a88a8acd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c837c353d75ba20c67b90a94fbbe19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffd4486f3ab6886352a2b0f413e998160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b900b238b59ca5d8ba9afcb1af300e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287f670e0cb70bc5d03e8c3b1aca659162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0108252ad64cd034b29b509b2d9648163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab60e4db2ed449c1077c16eee7cc96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada1efaee931c1ab806b04172b94571165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87285ed2370eeba977dca5deb07def77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c6851c83650ab7fd2964a0bbf4e24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c42394b29a5a3a297d5d24fd693e79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25d1d44717392f84b43718004ed3ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56657e4151787ae561575eba8d088b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742b244c189167e967d0d686b5bb9c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7fba68649525ac0ce38466e66d56f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cc90a72fa97d090bc2c072e2d0660173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f3013fd4fde3d7234cec1e09ca378174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49f3a4f5b9f5b02c1668cadd45c0ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329052fc2115cf202f50a127fa0f014c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c2117341cc8a5b2194d844d42cd26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181d42e20687a221869a4734969afc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2744764a31204c10fba936bdc7c93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a602b613986816733930fb87aea8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a855dd9b90ee5dfecad7a3fc4e84c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c205d3be12569b2d8b1cd6144b0f159182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de187eff7b0d866486d916a8d18078183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fba0db3e09557c6ae9ad153793277184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa026727a39856168ab156e1086d99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8cbddd2d708511c536ec440bc8bad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a79e03b8a05dad98fbafd93707a47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aafa5d20a35f66a71f3d7435ed147188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632368be5c68c678139cd020a0ba362189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36276ae5ea80ebee703eb0446e950c52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045ce25cbd34068a791923db5ee31f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc5aa715d7db33ea8ea5ec6c7a005f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781eb9d47a186c898ea30e8cf81400e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a7e7e3bd44d2dddd3f277c26af5f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899adaff1ba08fa69ebb6e7d8ea0d96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc14cf2f99173076a9e80020daaed2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd981f038a87f082df04ae1257d598197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a117ea7889002926f4032f07dd0e2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae3973656afbb3e22135727f04f036199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e30dc263d33afebc347f8cd35af560200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429371d1b8fbf1b090461d1e0edd62a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c801d6fb45cf12ce40e1233c873ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea047504f80867ba0a5320c8d4ec61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce39f0e982754bc3ab09f868da5948204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d96ca220132ea60cbe96d62484dab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7e7e75ecab89952c982b4ed80c133206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bee34ab0ea770d8dc49d3d4bd5d18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c659c642f7d2ae79792e2fdf4ac94d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e223f68a07dcdd1e5ce6a741c4b1a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57e93814bc04de2afde588a75036e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be467005755c4bb6750b40d36a7756a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489669f7834c10762fcb379858ec3ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e3aab3cb702f7967d7e578a2f73f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987a2ae859ae953befe48ef3ae01c71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c93398df593b2b1520ffc37b670b79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af8de1c90f3f2761c298e60a2e0d6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3f7ad59f2ea8b4ad116b147a8112b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f656849d2336a2c1654ea44056799218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22143365276d1468ecdb19274d7847d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab94bbb742cbbbf5fda402c44b805a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdfc58d61a93844651ff90e6174a23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4be140c148f9908c6d810292167a4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039357f029224621b51a820e73a3750223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f0b473889249d631edb7cdaa6fd4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2251e864915fca17eed0227b825b9d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653c44a4aaedc411923df371d8c4a4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a05a152c080079d69536eda0b12eba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2916d3f9a69cc117018ccf05e9a0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41da457b3a5d242ffa98f539def4016229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2ce6f672a702754f8c1288ca78495230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c0ff23f9ac5652750dc0d655c267d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4626a22609cab5833a1310dcf43582232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be331ced1b0915cb7d886084845fc0e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8f36dc0f68e095fd7480f7919245e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdbc93dd0b47ab8a88a698b131fe69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a014072818f198be543ac419653e23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddabfca349505e78ababcefc37a02c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd434b76db00eb23ef0500852c51859238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5371b62e51720c08f506a8c4784e53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2990cb580f54af463bd20fb1638983f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71efb8517acf6a4538c2248a88a74b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278b6ee533acb97b50f5498356c52f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef953ba3f7423a9533286c22eba7da87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979047a2f0dc6a7da31279d566a8168244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791e3a08432a14cf5383bcbda3a4e70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1c189ad80952b730f5c2624ccb7c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99104d2c8a157615ad8adb918dfcc00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ab3885bb9f582f7142cd1474f801d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ce3dc200c61e2fcda9644d650dccf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366d9f8155dfad2f29a9c98824d0fb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dce9babe4a4e8448dd5e16f05106e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718c4c741149aff748d88513d152e4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f897e6fefae7d7bd3f349128a61ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081936e9855f3f024366596e1effcace254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcf2e6c2cd791869cbbf3883bbb707255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9dab0e196e50dd60c4365d63bdd62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457982b91a0f20be5bcc9b307c4f12e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdc2aab3dfc9a5d104818c41f44592258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6b8b8dfd002d6199e4175e352a62c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7540408481f32d7c2fbd1f77e6f71b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4437e64b4ae74402c8baf1f02485df8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb1ea5364cd1ef08f89d824ce9fcec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61329f18d482dd622dc049a6e617eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487deed8b176ba6f2aef65f5449d4db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031f58ddcdb1285edc608702bfd1c21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae611f02472f4748f42f65a15c838a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963b1d0d36d5e7480db8595d9855774267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a47ebd898b5569a5fac7de530ed4fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253d521c1b31602fab6a03ed999b844269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf89a31830ae6d041368b58e8237431270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d82591f3c09b11cfd8d0dea51351a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbbf07d3677fb2bfbcac0d3e370602272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dd63afa0a80fb20c781c69757d11c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc231af4ccf7c7a5e969551c4a0d1a20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0935121d888d78c7754b74bf86b66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06266c4be75580a2496254f46445f5b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f419218e9e8bd524178c5de5aef1a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584651d67b5b5db80497467571fc99e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ea4bf26da33e5be17898399047531279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086b26ac5dc193616b2931bb4cc4aa2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3da4ed743a7eccc0872d49ae648a54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e995582db4fcaa86e3e3952fefbf77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ff3f023ce245c0aa8ac0ea6e73b3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec3ea38b6e4ad525b47ba0babc3b29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a80e2d6c89d53d6360ac47c439adf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7470942c998d128fa1bc375974800286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad592a1d23a188e8ec7e31c1970f8b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844132d537dd386e35df5bb13395e04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3b4bf5d808d03573725d06b45e86d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5471669ed4529428add53bf600796bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f281c208e6d3d3ab209e4b07a18b65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b3ce71efd68c6e11699be709a8bad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e662a315a5ce8c2d53c9c92d056c855293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39035649ef3918a6661d73a58c8e78ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460655b025fb886cbb7c1e9b302c8ad5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bba42cb6d9f62467da93325aecaa09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d18a14ddf4eee91ac254867ca2d1d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2b8a7d390ad58c557462d0593060e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e0a1a6e9d4477ba132279c326c0fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c36526698dc9aa35ad7f40dd3f33a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7d25b61fa1618808f5fb37c02ca1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd92fc2f16428fed118d642383c1f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74cd62620111b79b3e42d7d388aa3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d833020e38dd246b0eca74ddf0324de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a6c111c2c67014347356afe09f071305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32675d7afa1cdbc5d986f8f18ae1d98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8fe8732a81605c05ff7f97378b522307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac607832a3ffb8137276802725cf2cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3aeb02347615154c01dceb18136f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af336b9ba3a33879023fd723628fe035310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac00d65d6a4814104929b1fc18c3d59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd97d12ab532b96522b41223e5390e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77514a06b1f5c997395a48ab66b07d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123228bb088aaaf252a76441d88d115314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a20ca05823edb07814126bbd5204ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf430a5702a4da21118c133a23eaec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5205e2be42ebaed11a789908e4bc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24392113868bae7c9efa2b4d911ae218318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5544726264f3809754a4ae1f52e51ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5d0c0662fb4e7318c42a174504f94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371ef5a13768ed2029a0b267be1b184321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c33b804f79e65031b27e4390031491322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85c44f9b29405c02a95b68e2f4b338323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd44c749d4b71c4474eb904610abbe6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7a2f0f8081d0efb5e0e428b1be5cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ad5414fa96238901fe1246b620da0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb6ed87b9dca35eeac6d2c1c8f38ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c6cf33c217637b597bfacfec7e3fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2aefcd933b0cd7f9956759194b0d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84321da2cb61fd6eb9cdfbc278da56d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d91780a87aa220ebad67c770986566331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e1c839f9f6752c0cee3d99fc0933e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627a27eeb932d5de34e77d10fb91b86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e92d1f0c73ae959e5f5e5267ab2e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96252d0d94b5da0e5cf6f7afb7cbf2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676bec2c0a8c908cebd40413bfcf6e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7b598045c42209b234c507056f53d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3963b2dd71c8975df54b448c849c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf4b801b03b91806cbe9c136cd6d67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed12e790ab4625c392a8f1dfe8aa1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7cc399b17cd2fe331015df371d392341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22707440207d3f41648fa64baa82f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04a3e2b637eddd87835041bc90fbd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9f97ce612885b6e9c9fd1afdd0287344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2623d942a5487458bf914988eff1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f957b8644c8beb6a0eb657c0b6c28f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce4107d70a136d240a19fe51b2da9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aee60847d12e6ac1d02a4babe27a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba3dbc91d40edad0990bdb26f79549349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2984502d052490ff55e3b5cb66d86d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5ded5adf9d4067a6cab0db2d741a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca77a9da5076997e967ee3a3501cda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed24abe4cf659bcef2b0ec55fbe809a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5a3deb1548edafd420ea0382f4669354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77302e249b24d786278b4833d92ff661355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb327af1265b7f9dd55178f75516277356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa130274ded67caaf6f4326bfc83666357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9e92863bc6ce1444b320913ce8a29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596978ecbf4a4ebad07fdba6613352e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336aaa91725506176bd7f33dbbc138360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251640196397ae0f1eafc99bee05628361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22391916bab8882dec1ea08925853004362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41e64631308fc81c20c3a082d16e17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436be0256ad85cfa230b01ff86a0a349364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495317582859a37fe8fd51322c82f52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a889bedbd70a35385b2554f3a62223366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761620ed6083670a11d6dfd2393a815367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f390c2cd71b34c0541dbd13eaa0a2c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b5443c7adab560b69d36b569ece49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66da4dfa3459812e01e4ce196f6932370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb546345618d9193337daf4ac4c921371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcec0d4f1a7dec588f3ea81019ca2aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f840b5431d2a553849d7111f8253db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c54b6cb2969af853548c08ecd8ba37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c22589d14d893f207617f666138702375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03edbea714b99ba095202fac7e34b11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffdb4c11393c001386d4f022ec6c6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd0c8341d49158ca52487fe29fb5e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7792c6557027b34de42ea85c4f3e2a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2c688a6587f65256f9149ff248b29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bca94dd1d1d228b3753621ab5fd25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87dbcac109767904cd645d7bdb668c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31b0c0b9430e683ce76725a7008d68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ed62835bcdf25a3c646abbac4e04c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3879f033f10e4df4c7023dd5339b11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f33673bdb8526ae0c58814c92c396386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3d11231729dea5c771011ff67aabb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9883af84cbc38764d845cc5e049ae7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222c45394c9dfd074a24afd5d216719389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551b700ab726964322e0bac4ceb741b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3c48374805ac586595bc324c1e379391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe06828ebaadfb455c2a846e6dde3eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072b7819b81e14b9a13b81e550733f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb0f01a7396df66e309a269120f66b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc708f3c581a3d919f990f6f2b5a1add395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e79a70ee598e10d74457b993cdfb80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c993849763733fa995dd66ff3aaddfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932111336900350ab689edb1e07fa936398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd411017e859c845fee3f68595645e54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6fed8c87b3718a1a601dcc9dbf3ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78ed6d29e2699446aad62224e3aa87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc7f18835e7c259541f078b7bf9e92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdb74120c8385e9ee8e43b83cc2094403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b1e91a02f4a6ce97e606dfc1ea49a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95147841642a3c58eeaadfd84d2b9e02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93694433bcd7d39653295435fe0f2dab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec421c559b5c1a55d21e8f8bb6f0aca7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1a9758ffb7243a67d95e6dfd1e348408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1b95371ab59495feae0d86bf25b74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4f209ef8bd44b51ed9a9b80cb526a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1887325cbd4a689e1df9dcb5defa32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8924b2bd06bcf4d00b8bb61219425d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca424205722b1a3ae13dbbbf1017de5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f27efc6d37ec6a67a9d691c9bf7ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600df3b96c2d7aed30229311e72b7c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e97ab84b7906fead8737f7c47a41b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8ed6525ee7af1a5681c12040d5a6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4aefac1873c128b72950cd760b38c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831baa55b6e01f42f000e01f053d668419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcb20c69eefe60f15fa2d63b6af890420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58082598a05e7af774cbcce2e0b36b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b947ffd588d347d9be1ded836ec9c20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d094fffe3d45048ce9c3fe11aca389423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697c28392ce3d1725ca6f8c750e3190424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206e03d0d6cf65c8b45ffc9dd25b22f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c39a0cbeebea32a35112ec13d390e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678bdfe1fc3db63a583805b483ee29c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457b6e82b5a80d288c72b8deb25f5c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e43162d08b18fc2891a4c75f7f7ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0382ff6f08f7404d09cba74afee61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d664a251c43cbaf582b7d665c3dec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bac32497b50904c423ae64e01f1d3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4237f95e413de9f23b185ec732c8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d7056f22e954f1695d932e21a7b79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058d85427f7b683c2e1844bae299ce5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8599f9680ecf53ef1db717fcb87f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cdaa30a0604cf29fe78fc7506124d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8997bd7673080a00d24c0749c570c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1a4770478edb0c0eb88ec03d79110439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92786dbcb341315903ada6d99907f612440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a11e1bf338056f1144c0b0411041b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98f323ca840c107bb52ca2a7660882442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd64803ba33389229651dfe912b6c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033c36c4710237b525ceec265a23685444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677a1e9826f03b995e9d71a8fb44328445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c80c6460f7e223882cdcd6d74e136446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b01b39bdd34acbf64275f3cd943ef0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0e30197e9272723a2d75f18b2e2df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbe5862f6ebaf9b4a1515a86337ca2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2985b07e48a1ca091b3802429434450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7edc7f3ede8f8fe89dd32a60d4dd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8d3ad7ab2c2292122bc347ad8f71f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99bdae40b549db0c37d972a8fbd32d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc99eb76ab84f160cd1acf36cd30c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf5403c139f05532232a762ffb8cd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef79ab510c0cc5771f78f60c3c750f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c163cc1e04c39cc7e7c332ea36bb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa30c1d1045611a2b771ca834e2b7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc00bd1f63e49be9b8cd092e811038b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96b935854de620dc0bbcc1bef6e140460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba2e6e7bff70444b5f8a72fa2df9cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a56ea36fd060fd8466a83d591332d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c9746db308fed6bf1d6c13420457f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5122a932da7c5eef854c0b8c451e97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf4ceb80f5d607e82f6e23d66564f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a420d220f05d662a0d9788ab28c1e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e460aa9d613c77157835851c95cd11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9980d68f388411359372eb034445b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98b00ad917d86ac3336a866090d738469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94575a23fbc9e527dbbd067caa7cface470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b526b4abf868b18170337ab0cbdbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eb3bb2517bb2ac11dde7134ec0d72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a7feddbf3a60630144a1a4fe6b655473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9624159469e6d572128bff8fcfb90be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16f3a97674b058f2ea9c84ec1dc84e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7176ff328bad70e9783d5fb88fada476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99ac3c3bc39e314058f3d5b1317950477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b62fe912cbea2ec0cd861406470c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb28bd8a3ac83f4b21fcef8dfc2020e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4b05cd0cdb5e334c21e3efb310870480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffdba26366be2ee09b009447ce232d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3187214fc46b10952f231eb2b502f6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8f120fdc611733ea00df952f48a5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd37f3431d0a944482987e5b48c6e5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843262b36fdcf3b18d06fecaab917ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433438d8bc92d401a207a7db88adda4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c2695beb2956f1f71700d766f7170487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def87675a19f5fe7c5e11ef3de55617488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ceaa302d659fe770e116304edc598489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326015e32790b6b3284a78b9db2d392490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b60b27edcb12faf84e00cb152f2493491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0344ba3d12d517bfea9be1904459258492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa835a3bc53f25d5b274c70acefda22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ca5e317fe82a3e8ffebb27a562148494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c9ef26f1dc04fb50cb756b9bf747495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedcfa3e7b1f0176ebbab52f847c78e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f956559498df55ba1c625d490d83205497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92765eb5d23bf593dded395264555f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86bf783e19922765dd0c22d7138984499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365857025515697f199f8b8e40cb091500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbadabf2c046ed4d07e36d5f86c1ae5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701be48d8c2a4002a9dae5f13708048a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68afcebb241b35e83b9949e8c8f358b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020e907628c6fa9bbb29350b866f9b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9856bf9a3e47b437a2f62970025b7b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f2134a832105b0c7b55c199ea18ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f78606c781a9b751001416fbce50fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382bfcaa18c476fa1e3e6611c19dae7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80978abc69c4674a2c74b05d1f8927e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ff6405567ab48651392804632fe5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720596836a08ce6ed0805e2f9a8bd50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b9200153f0785c7dfa0fa568fd5f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bd91ac1fef419b19aa03990b6b053513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc505fa70e969b53c5251822e28cd92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d361cd0482fb7f4478064d9b928c9ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbbdf4d679e9d18b1679f380c8da0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09e0e02bc44cbbfc7c393b2b7cf6be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64b3b30a505289f77007cd979b0812518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37881bca6f055b1f68fdccda9516a065519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e43bf887c826c9a7e8c7bf1b56ce2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65673ab2d38b04c88bc48c68c6ff27d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ddddfefea3bb806a768c2ed33e398522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc33bd7483fb8b5484d2e5a514436f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7c9f76a734d89c500ba53abb374d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e79ad3a7a4f537fe85076a0de9cc7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b980e6e0ea531bfdf8848e6c093c80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95931fe90e2ccea2fb4dde7bccbb3b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5899f89e52502a17598a2bfa4e90267528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73ae5e2a22885cfc645ac25b852e11529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b92d3ffc67696d9ae0a73c52d5a44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101b344c0f8582ba661db483d772e86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d42fa6ce2f0351172e411eb087631532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544cc86ddfc42f0900834dafb1bba34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab50ec86093335b03e451302b23029534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242764eceb1acf779323a6eadd3051a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15a751150b0b91034868e93b70f57e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38337ee9d7aa0fac66f15d58dcb9a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d88669aee4c73d2496de1775dc329a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee650a2ee0c875f94661cdf1a7e134539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6569941b76348546420f5f9a9f5ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b077772a3c7a159d09f31641367415f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93ac1cbb9879bd1b7bf73aedbacfac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2f12cc5474ea8d78a38776da0e18d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4ce3dccb8e766f860d4166e401937544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fc001e9482403e0c846baae2a22c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fe142f25c6791a015adc42e8918de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e422293e75da43dc5e51da62142d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca8e57caff16f03f668aae1434e208548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237d10c30afa12ad346b93a659f97dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343a8a3ca1e4b2feb6b464cae2edf86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3273d82394a68fd0c08747de8823d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6b2e855ab6001e3a8a506f6969c31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd59c2fbdbb66fa3b0ea3d591d15fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303205685083142d9e2c42079112b2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444f3e12329f867e9877f148fe2c789555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd6f5339143fb1ca563e2397c0659f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82a6ee71896dbecd8da265e585fc88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4c4a11d4d375a0c859e8d0c04de5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f522296f84520873e49c4c6858ca0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d5f8212ee929a59cbc5c1e24c7cd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda60eb2528907c76475081f3a8cd3c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a0e7c53f5ca8eada5d45682c8ce10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae4379409bddc8c96c21c7ce8386be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf494ed6cc606dea572aa5028a47cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4da0c3bb6e9d1549941fbe5013832565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6636b19417c31fbea5ca288bbc0139566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbd694bb9bbd3b7a3844046da79254567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51759038e16fa04fc25dafdc003275568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d15ef7383f7b6d338bbb3576a1921e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878385dbd7f9c058b4b3f245a7bb058570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f820b3d33e2f700b02d896eea05036571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9c95ef321613ded8a3ad2bae4ee1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bee5228da594b29ac2df429d77b7fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3612f8e9ecb972a9946da9e0a3901df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181492509c54b691620303ea60ecb416575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e55dc47ffc05aea456511ccb8b17ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822d351b6f4d04ccd48887ad9c7975577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70dc1cbfe1d0be235ba07e0a73bbae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee165c93fa9e618ed25d38be2d3a667579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d89fbe18cda06e82e9c6d6721def32580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf61a53bbed4050437437b157e2326581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a009518fb89774fc7f4c3c49372a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3611115d986eb2d1b185efeff13883583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f586b7db8dd5a906b83509bd0ecdb4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dcb3c7c3c3230e1b99cb5c7aa946c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23868c1eb0f1d7899cd92ba8f8f497586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d5014ff008e0cbf4602ef644340a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c157877c284f0648fd63e3f4b79b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765af4cff6e239cde339ed37c7922e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc92c11794a887c8be88b799e06f50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a504d8e5f8981ca8cece0a168cdc031591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f09efb1922206f295ffe431cefa414592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f37c63df04c453bea1a2bb894bebe7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512abf51b8788f41dfb044bf1d87b66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc173cc5ee7179b188e8a64b7ecaf6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd342182765186386f98f01739a14e62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba33a9bad854f84b5ccf2ec5a46ac4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fef3ffafaa0e1025376a2be130923d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8d15100d354178756faa24a90c2d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73fc8f8a9ad05f71aac94d81eaf1f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b2a050b3a8d4c4b5c4e6bd09a867a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b7d2a0b66eccb251b452a183f69a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db35935d065b36f5d1f11501e13de79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ec2a448349c13c7354e9cd3a7d57f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39762c0b5bd1abcc1548778c77aaf8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bec78d4267938b608618ff0d4d8231606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e6f1caebbce586eaed3961c828922607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c4b0726632d4dac8bbf640d754bf4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570d30c88866bae53d1b76a462a6348609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b25c513b574e72393bd5fba5bd427610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fb3f483e7a51f0dd2f2174922d112611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de268d04088151572dd6255dc08e31f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690d6e223185101cab7b8b5bf8ae7fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86043a782ae7b69df4430cb1c3183cb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a918fc3dd268493daac601b90eb971615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e50c01b6ee23a8eb3b52ddb8569b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67518a87c2527a20524252005159e8d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b332ab3010ab6ea6b254eb16641d80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02e6da1e65222c72ff74a31274ea86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c274dbe592c65fb0f9bcf759e60e4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc63656d5f7bdcfaac25a46c959c37621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd67c31d50765fca7834e7df599687f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed03485064fe014687b306a6fcd8cf6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3994332cb74d8b0c89bb8299251e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a19303c7f305eb0de49b4af80ce094625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e33aa6506b0a05b3edd25788f0767626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe96df8704930d968785bffff3709a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f01f500c863f80287db0410152744628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddb7af0ff912c70e65269c64bceac7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e109b099173c9ab617aba40c2dfca95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b54e902f91b4138f3b490cb1627e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f65ce37d7edb76aef611daf9bfea04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b04d4db65d1b099e8f70ca7ca8c3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc9769a71f56371c13a468c336c8d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a07859d9078dc2feacfd0f979c749f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeeb474f29d9742bb10846d4e4b4c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8b0a7edea70f29282b1a81003587d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed94cdf1436f2d5e61a6aafb2018b05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be91c8ccc89672d8e967582ebee433639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491a320b036ac4a55718345cda1d72d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1696a9a961e13a0f02824117a48ba2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1efca42f6f29bcf8b673e4e07e670d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a35561ce407c37d193a8b7ce60d2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95d4d944cb3e33b88f993c3dabefd5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f049f9c6d7d75b4dbf364d089a919f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692efdc872c4afb51edea8efdcaef9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba6a4c5fdf337a04c0065d24747392647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c98e82def62a1f09d514d9022aef0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3c29b01961ad5083d40edd509ec97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bbccb11b31d2d3ff6b6e8bf638292650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd799b3ffc7bbe15ce28c6aac5e33b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab36173509e31bab70dfacccaf9e9bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d04cc05e9029b78cc26bcc1fac9b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b717ac6a3b5d2eec4c0bee7a6d6a81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a80eab24093048e46c8eb8183b36e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd7d7022556c5bb9eb6f4f41e717e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc75034f931055b56e5ebd6a2e1e36b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3c6b9debfe5db9d87fd3814d04c81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdb44532630ee78fad8f467f161afd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91d97eca634ec59350ba1f0fd3c796660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260de5e2d40938e066ba8ca67ff677e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a771498bd58198fb7c0a66b9486df2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644f5a88bb2763be3700d99f3a38630663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf38e49d690550ea710fcb407d3b523664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596a67887d1686dcf8e2e3b8e70aa79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20138586cf1a1949c13f388d237be0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7a06f449065ae54fb9c5c7ca269ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372927d505239795472bdeb1dc4d21d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9823be1d69117cb4d49b69cda119cd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749414fcdd7f5b6954828370b52057670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac48a68cdd554684022d11caac50e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df85456b4b89f851bdc30cf701bf4f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18167021e54a6e079177d9d1dc4d5f6f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6df84f4ce8ac58b07501ed8f97d45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf572dda8bd9bbdf3c8e5ef8a09d3b87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbc4288f338b814e0bf6986fa37222676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2e3c6243d845b3b31a513923fae23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd47d0208964fe334f5b31953fcf2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649c88344cc1581be2b6683eb00aea7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707928b8a5be01c6e7657a9bdb851cf3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d9064aef6ee0fcf205c2ebeaf607f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab16cf827d8c74c8b7ddc77af773da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d42bf3da23af15a8672da56c75581683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10045846c1fd40b9decdfdade817b9db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a34694f12be98273ffd57fd1de18a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1d7a3b70fe34d4045a1af9641db90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507fb6050ca6e129499caa8a63859c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152b05f3b834b75e16875bfcb480b88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03da6a87e1e95f5360d324eef71ffe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dd08a24dc0dcf2c2ce073e2f41691690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80edb947466271f81c0c8017a67d2ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c11b2e573e7fff588163a9cfe5d9a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a84e65330fda755885cb0f2b94d62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd5301adeb8b43857590d8eed2f1ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9e33c5f8bad0e1903f39789440170695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdef876c7a622d58c0d071fffabc01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27e39d7d63531a32cd5ccccb29d367697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a33f0c03ad001cc0c48a1499713e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848fc5f81391cf9f7d63a91a73ea339699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebb44f123fc813e06b320b8bfca13a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43604b8cbf6d64d44a7baa7524f5d02f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956826ccc426c5446d3a02944562b196702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa47517c06f03851685f77ad98a7f80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c88520b3953f916df9a655dc9fb98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3980ddc3e6e9c4835fd08be3c3e011c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e420a676e97e171ad3cccd5f3c2cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab55879ab73fcd93ba9bf6eaf5a29a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a03de090e17da4fc47c552b50e76e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3d68fd2951513e2ad4162b31d4f92709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c27a484ad99a1a201937166a1037d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b5e2ef9b4a68b1d9d9984a25b986c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67896ea7ebabee91c9d0b44d7df38cae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec3fe3fc50d1f8219b2b2d9064c467713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c489a3767346ad0e9c475fb811b75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57611993834dd8ac6b5826318e25845715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08014297677ad8eb4b8c2f47a1509b21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26b30945158174bed6ec27225bf6f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5fb763aa182b782c387ffa1c15362718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4888499a849c6ca4b26c6bdd456ead4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abf366e1d03cb3a0373352c12210d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e74dafdc47a4f7d30d937cff2f7e2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e4cf875f7d7c5b885414cf256d9f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a002940c80edffabfbf69a8becc9c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad476c4febfd8e12f01e53cf275157724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0fddb82bc9f1929e418677c705923725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bd83eb4e87c90d668c20a207f8940726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b1dbb021591221de69c4363a7a3c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e61531b9863c194ed0ead108903f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083811d0212bd04cfc543262dbcf9487729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a36ef4f15d7b28da95e860253d0d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5280b8867f7af5d3388f1af180e7433731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f6c79e1de7c1034c4feff15ae61f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bbf9bbc1d185d2892507d43bef40a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67827d443f65fd78e17383fdb3e48bdc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0c460ba3244c344ebc2832e016cdd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483c9c969dcafded7049ed65cd5978a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfaab547d7e767fcd60d90039a7f3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981570512487dc641666427987ae0fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbc307da61d9eb37e8d0318710c49f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de26072b3613d9942aa45654347610e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749b966b8646ed8dd938eac988d7291741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2560b71a6ac7a28cb2e16c788d29c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e84c0080a92f3a90f11f27cdea353b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcc8a305801ab637f415f8d3a9a332744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35bd07bd40ce4767db1f0bbfb30874745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d5416efbba233bc57ce96ed805ad7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fd81be22b018e0771f83efb325b98747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b49245ee433a1b8926b3c34695ba91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f123995738bbf1e06eb0859685981a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaf7bafc51939eca4ca09e004178a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa9eb85b8645bb5f61b3efedbc3d6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907400d352ee353a2fa8c7181661dbe0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126624dcc36e59ecfb3b2af8f7039c71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d327a781f6b1ac38c8952ec47f86fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057d81d6bb5497e10c1b1fc70568e3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da45090ec59249ac5fac34edbb2277756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e671a926504f7eadcf03e6738560cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036245f0008d8845da7327ece0c5e7b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f75a478d8ec6225f63fa9f5ba2d7b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9123a739b292507c0d84ef8a2689c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cf30ba2e24c070b366b7aa391ac5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53d307eec23418079b611e7861acb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c70f556abb1d07151868105e90304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f269befa32806cba1094a1ca571065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4a9008acc269d3d696439a643e6706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76428721443940455f459812101a04317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2ce274ef691abd9ef846d3e0b3ebc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c250a4e344d795e75ecd58eb314bee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258e294d84bef1ae44d4aa14e317b9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fe4a7a07317a00c64ba31eeed91aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653b79f84acfca1592a9e2e0242e62e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246b44d84df837e3cd52c52f982df7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1bb4e7d15bff811e828c5d7d9a14314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681d243a6c871f20c42e4d4c2003f9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd9c56cb82baa70c2113d7238d715616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3dafab4f243fe028c33661cb942d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac994d953508ad6e435e00eb4fec9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d759e54eb7a90deda9421117aed0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d6ac1f40876246d265908d853728d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f6051fa06d4b9af4c42374044e6a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fa72213f5e77c80bcea962b47f2ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e181648ab6959712ac790b1e9da043c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77607e717e5e15b6f2c0c871e14af23624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09f3923df218b0c7d61dbb510a1ac425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b6661ad1cf9e5463713b17aeb5f1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632776ee56140e63a2467f396277989227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31654b435a8c22378dc6e5af26b44a2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6976758fbc98f37572fcb487fb492229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565d35535adbc38a49d0876e57de4da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97281b33ba3cf6e1adf7e033719bd3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca518bf20cffdd0ee36a1bae16735d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9b48820ee6f2727b67a61307885d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe1d7a53a8ed2f5395bf516c2948e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3d171d33248e02d727f3cdc0c928335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5c6c5a7d366f5eda1d3a77269bc3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2562e437a55267d49fa3554a8f3bee337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94576816be845d18de2569ed68faa96538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43944335cebcdef1258e70bced3a0c0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a88d0f25b25bbefe2b3dcd4e3a83d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b38c20bcfa2fdb9c5d21211f271e2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc971c90e29dc16736ba5a8ac6dff542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d0bb81048cd02a42df2782faea3da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cafb6b0992addc9ebea94decce73944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9148178f9c37cfe29f395dded5af9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b20e8a442bb567f1e62e093ebfb0a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a08fa96596886cd89dd62d0b9f43147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4331fe4efdb5e07a74df501844ec548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212f3d2f93538b511cf79c026cb653249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9ec0d185eda23ab0ce2309eb2a4a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a43f0825678372343c01c654502cb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20084d426825fbd856f712110aeadb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a572790019a045db6b19dc076cc83a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c04a086e98ed349c33f1bcca984c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef3b1229ba1ed065f0b3633bff679455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5f9e06db5a288b9f35b885f2f313556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028fe5724193cc7b43217787f587fe357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb153a9cd79ef30b42a832c30b5d6d1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124f42069d722f2bd2f800bf3dd321359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d2e62b8feaaa67e783c940d7a7ef760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2920b95c2d1d98a399aa577e3aa36d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0442a9339c4c8ba0241cda942f80862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869619f5a469b79a8e3bf695f5efca4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742ab9c1ec0ef1990b06825b2993a4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d94381e4a81a5e64ae8a1fb68b44af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc77b2cf54e59912378cb87886dffed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a897f33b3b3ff3d42dfec23340cd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a16bd1f0220c7937ee58be5a73c7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ea71abbc601e96df55e9b5793ab2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329d932b3232265376fe020dfb6bbba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b1e6b672c9c5dd22d3fd0879f251571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843b3e47eca5a2e826774a7743db4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeff3c770df6485e1600d81bb87fba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba20765dc4074ced0ab878980ffdae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5248790b2aa05ceff8e3055d789f27575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927fc8c53d377cc56d2e9e634dfc95176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8adc270e679958b1228185be3bbde477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993b608d6b5f36c0bc04df46fc71b2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3336f5b84b6ac6fd6cde61dd6b678879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be2896069a3e588201f4bc521a27b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5f8d45812c7ff1b577a4984abccba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067f009e0d1d8fa049ce0cb72b1dc1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3be6962102c369a1b7d52523be85583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bcd048ce337b17c9a546267cb236d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb03dd19aa01b68574f1da2b6a18ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea059f5b896f0ffc37d06b471f9e4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef181ee8cb5a27f8900296a72fa8a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a2baa9514e848a6a7489fd5900d8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c9d5578693eb84ab908788b1852dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d5ff44df5819ef500144fa130dcc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62476b53583872d5e2be7ad42220e97191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d6e24f083f0bf427d503fef53110b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc8e1313a41f5beccab1e32f76847293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876354828f338e535ac5401e0d7dcf5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0ac21526b0e55e332173164e3688f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83d37e3bab0779d31925d8b480015b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ce59443b518175cf6481c4831efd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd5eb3caf52ae0542e4830e7f7f2e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3859298b95a0d186c0bd7d234c54f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ad309170b011f2ea5134ff2ba9a73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfe48451d0b8a8bc1a92809d46b513101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e75025e50bc97f7f2891dbc25a6d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e8856970f74297b8f6be099472d31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7c0aa03b8dcf2b61b70c1fd873014104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025500c7a1cd000690fc8d37f786c6cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aba9a58aae89502f2d8ad77174b23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da0b04727ae28281f2057fd07e8afd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a686d50f72869a36605cb80b9aad1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415425bd83252abccc05f2e01db2478109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1733bc2e2a4b359e078eae0d28edb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab7ac57838f803c402d71a5b61f2ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2db78b01a7a31b9c6e14532311fdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f1aab182875bcb29b4c272fa834b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd36e23693f9600c3598faf1794c2cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb105289397ee86aa6033bb68ac1f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c4e1f5e70c9f03e1df492817354f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f242ad4984db3c7eeb7ed47aeb619117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22946db780dfef6653d4fb343c0f057118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a15ed420e08cdd33e2cb2d218c3c62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91080a93af3b658fda6fef49c99d12f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702f5d8cc4eb8242bf0dc66a43c43ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ac868c3c10761b194f4a727fe6888122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32b990ca66d4e51fb18231a245ad83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda1396dca862b2952a59543ba7e2c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00ae54b2fcf26c28dbf79d9c29491d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16b755ecf36220c50837ef0a0883f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bf92a8a50c6f6449b460223d66297127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e00ab6c9e13e3e54bc3ea06baf454128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6703104aa038cf1148bfa855630b9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92223c99214797dc8da5a29f4b8528d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705255d3e046e94045c3e0b63804a99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abd4182bb3a63350169ebd3a6d4690132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec624af9c095e54a25acae77b344fda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b7e2b729d80cef3769dcc493fbfb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160765a68748ed56f4e026d0d51a10a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5887a6eefb90e5b0461bdf42fd5e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aef80116f5913a7420af52a1fe883137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26ee5e56afcd66ecb61417ed001853138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86b27cd612024e2b8ad252c4f4ded5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51477ce75f82d61816b007e76b49854a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd351c6cfa6431d480dcaff9369804141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e129fa0f1dc5145142cbc9c18f50f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f49df33eb3e3ef6c0b7eb74a746c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3542548203ac4aef0ee61d5d8d4f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee9e3ac8877e1bf5a79034ec49b5b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab018991c7f1a025d67efb400f6696146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d04d424f6fcbe65bc5d45c7be04f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0eaa50dead6eeebd67ea7516175e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59784982c609cd5bd74a78eb44a31296149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545735bdcdd3cd2a1fb8622f4084f75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952925f3b03d39f65966a9d64db1d610151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6891c04ffd0809f4be9bb5d1bb3159152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aa82412d2ae8ea2ac4ca6f7756725153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120a7e6522966fe2bb4d1a993a64d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd6727e955800c8099bff902ef618b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac110f7e3abd9f1268d4637902c4399f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953516a1352c7251dc78ec756605e307157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0220dd0d898c68ac60c81bf3af000d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c27d88ed602e5b592e07e74916f3df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec7bbdfcd405ddca968eeeda58f11b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649d39d19ddc4c0016d0121571d00b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81da8c2bb144f7425abc8cb069fafc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d77a7a1d9b6ee01610a1389a924b7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c522719147a050a949e52e0b96229164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870d71458e374d7065b172b56b4b6c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f21f12cf5ad2c330ae794e6d248e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf3313771baf12109f09875b7e8255167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db8bd7a4be8959bc6529742c2f6fe8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef447b50da146db4b3fca1bba084f44a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eaa08b9a703d39ca996882caaa6e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df20a7a718ad562400d3dfa457efa24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6e46e241336a87dc8d2afb4df06ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd303e83443afe37f76060faa06dcec9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df31718595ae58aea0f250d2451e50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c9ddd7c82880b94fcf50226954e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4fafdc85e89f33f9f838699687fa5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a97f72a41a51c393b11eee2138375b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36fd8aa076ac5b6a0525211eb83406178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c49d381f8a03210a32e402a27640d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27a1d5b7811babdaaebb6ac6ffa6cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911cd3d6eef6ba1a31c3f9101b4d7e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c89f1b1fd8168e939ecb697b0ca3a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ca357f3d83ba9c52052acc1e059be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329085db96e6a22d6c7e20d7ceffdd6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fcece4b177e3e208c1ba0754534c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a235de7fe558888b247a3d7beaecb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e87ed7dd63edc5629b6eed9c3e801f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2ddc744304aa9de4f45db8f9f4257188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190a3e293c1eaf9464722f2752866c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b320cdc9b21f8aa6209f1196b7ca8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f60798131059a5e890673ae068c08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816092b0038c63b94fddda9cbe50bd81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07052d3d750bd6149720c9224853724b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b37e3bef556486630c276854ced6e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a04c647a0653cd89b3eab484c35507195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098f79bd0fd76ab06022619b72d3f83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a193f7ed1a4a0e5fef2ba47929185197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75e519fe8990319e17236308178ccf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfd41fb294e545cdce6e240b01204a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a53456b2fff29a3a593d24bbb5431200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b17e15e3dab5db5a9809c2f77ec6d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557e540faa92cb294d3bd529ec8f1d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa21a9a620b683de12d3f14bad1cc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab450c1ad2567fd975992d02510b85e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781322cebca4b372bebf4a308dc7a6e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09f1ad330e4596ba08bca9fc8b220b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089e7d2440195b207a3497dc01c9f42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11124455029803ce19d815c0dba3bce2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d17ac323676d9d585b42f336f67be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a9545817e77f77a2772ca9d56d89e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243f1bbbb11be44753c98fe9b5ff9d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e49489c14373286ca60af4da2fbba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53fdf7d308eee808df1e6cfa42b3d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1607c609ca031b898cf98075977cc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c422509ed658f8d83ffc0f9defe73a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2464e4567e3471ed5a616d0b5454fd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ebc19b32eb2af859d97f9093ef7aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e06ddee9911762dcf8705024fcaf83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8c30600df2ec600672cb2e6395d8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcd67f74fb7a9ef824a60d35f50da0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f58f2f9fd3b5c7e0278d62597833e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e9038886486837b165927be05f976222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549724dd445eb1185401b07697f7247223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88168d990ec1390605d1a7bf361bb7b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bfef0a6563370322da85b51c5b09f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7c38e9717879f522c3491088ba551226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92cc6fcd77875bc4acd3c6b16486d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e061c5d7c277ead4beca3603b886c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bb9f41e55867fc8fac02066d8a6ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427470077c860d54548abeb498536da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d556d76da928929c52102204eaa68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d8e46f3b7504854f5e613566b4210232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bc00bb338ce354c069472b3f36cda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71f9064a16084166a6f2c2fde2491c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a20907c2e88ac81b3980e9385926a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b93b4f69a69eb745448dddef0c142236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d00a0056a1b2b361408744de8b0544237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f273eb7456906105b9b12bb24b6a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcb7e4a19d3445473dabdb7a3004b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f624c74bcd7606c61e3ac8082b1bc0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b213a6cea2e937b1e585708d0e8d8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8aba488bc5ad9bfdc68b97b1e272242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f34bbe10f51bc6afd262e4294616e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7c09a0c3852ab2a7782174cd929ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7642bf4aecd03b39abbe3fdd03ad7e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa07be270f32e46590f073e82a98b60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb4490e65d7a0fdff5113948d92456247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6309e2952684876fc41d33fe0bd2dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb12bd11dd826a44d1f0fabf64369e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28537339e572d0ee8fe86deae27daa9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d6ec12a570f925fc5aa7471778d70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0c866c18437e56cb7d89bf0f72c2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9d4839ea180df4d2d6ce84ba70dbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6f399b3c97f5e1c218ebd66b02107254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b2d3324d5d8266b87e11da325744c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab2fbef285eaa3764708bfad27c1a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dc7fc8a695e3df4db4dd34699de52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa25be75592ba4dda05a3eeb1e23bd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038abbd22f79e86c9c0549540915cd91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a1bc4f66fa838115015b9458298e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ae1252691475b5b3b04feb31013a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530787ad672b374f5c05b4aacc115a9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a4a25eafcc779845b1632818decd2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d70106c4d4c87b44485e035a0712a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b510585dd3d1983752adefa9766f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887b51f21798c0ade43134baff4ba9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ba68982d0265590dba207b702b939267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61730b63235e4e2b0aa9eb890a44b2ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dd13fcb0b3afd78f71294587c898b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374d25012e8cabbf4733b974fb08bf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027af7b42946a175b80ebdc55e76b516271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26887b9d7fc59956e543c9542d06a473272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2fd0837692b2660ccd887aaf898a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c0fe626f450c94e65b3f90aadab1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726fa2dc8f6cc42ebd6c35c7a32c1ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2308fe56ca37ddceecd8a8bffbf00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755017952654201c593aafd43b624f4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7f3791244072ea0c2a38351ce884e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab178a685470e8b3af073167ea79a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505c3663153abb8f9fc91f9d3d0e88b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c34c70d5e86147aa17c680e239765281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d00581adc261e7e6504c237be2386282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d260193fbd6459e2ef08862f4d2c7d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fd589c61685894362e54444c2393d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c6ca7b24d96f55d3134aa05b15035285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13ecb6480762e98d6c90433eb7a5c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281f8fe498435fe1e418b2605cb09a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd74591f5cb78d3d7019181c9b900c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc6849cb43cc6eb0d25da65bf60d7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158702dbde7f4c264fa2e3c1567a8097290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3662f6deb02640a92cb793c9c6475291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f2962d9b9af9e691d072ac9bdfaa6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ad35f57fdfce5cda5403a4aee45c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddc9b5aced4636ee0205b411696eb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad06c94860f8b7a07da7480f198fee0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7fd48212e23662f82141aad798d33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033f68122e1c6318e28c9932cba6477297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11cdd75ccc9d2a1fd0ce565f2a45e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cc7fd82a9ef816cc2200a8f3c7393299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caeefff614ad1d5c1d6351c1d89d77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3f925b2cab266de642b26fcc725c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afaf3fb0259be57f6139928edf74d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b2aa226c30c077d2b5ab9db6b1933303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e51ab642f3beb2b63342b5c589090304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0d210d44ae43b623ed8063d0eee7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca194e5b4f1e4c0fa09a6ec730e459e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d73080cefef391d97f96429535d03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbd3b43c3349f85eedc03834f7b9da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968f35819eb335ecc586cd8f82d1daa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e96cfdde5b2140c435be0492b83e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10af1645f5fb0cb421108326d701b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e6d7e059a6209c9c07b17af15652f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11c54a997ebd04a172450e670d2b1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508ccdb025a1b20f3ec5f9e0d8c075e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f4f8b86fbb7871995087121b79369315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01df6db1cdd2a66d95f54077d0fde1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08f175b3b5f85ff677d79ca69351ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceabed10cada2c32e27a90483528b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d44c17e90211240880b03eae7779ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb153a7469fd4ea5a6c1656625ea1348320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7080b13b0873999afce2c5775367e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294be3595961154a8e493791f106120322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e646dda9dac02b3eaf2ba68d8c9a0ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5b26a50d3a6d8b0ba6ecafaba9a54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec1ce46eb66a7799e1bbf615f6a89a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb383a953ba7b0a452ce701e167c7bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637def2eb38927360a2f20e77dfa562327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81fb67f7e0b623a75bf2030817a25d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980a1456ecebbb3d67078ba07cae7fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101a486232b2249800cb014ff3c493e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac7e19e094d651015f4812ccee918e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c07910d652d0e26610b78c4ded736332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536cee0168c0b65df02ed710f64e320333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440d2efafb1a9e1c8161951946e681d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97073911a1c02e5e98f4f3968cbb98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a221b8e61029a0c8e7f7ea10e83d02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64893815138db28205a5e82ab58479337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086ffa2505be643c28bdc6815ce39f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76b1d11a0a4f825a64cac5ff5e1555339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5fbf27b5c302169c44536d8b9f67e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bd378513466a5d8859ac12c362878341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e62324857032cab5e89a605f0c043c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ad341fb8ca372c49cbf78a4dce59e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea59178abdf7ae821aade1f87b1a5ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f513fb75807e8d7a2c4d28b7063cb2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f6357768b78a21a6cc50697fc26eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2f5cfa73c257dd9ef54b7eb21c987347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647093f37d12a02405d8bf0bad408d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaf0702cee1d1973008ffe7ef92c39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fc283ec904cf0c0dec7c5758f0f5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9975eced8e3601b485ce0b00aafa5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b4d4f97d41af03638d0e2bf0630d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d811535edc562e24d452124b8452219353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce722d8284cfbac26f26cb285f62d58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe787f2828afe6cff09a27b58cf54d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b7d935a924a355384a2994515fe27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fc5afa95a44de620ee392a2f1c2b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee020c10fc5832c43988837428484c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43239f16d68770604bc8971ec995ae60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac8e5e6ec682ba4c3fe7afc63011cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a9a5dfc1a941787c29fd4f762fbaf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1e69bad6599c00193ae330de91d23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28d7f4c40ac663da716534cebe2d90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa8129f2e390a09274df634f2af944364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab18db65ff59ec2f7cf9db275748ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eb36b6371ba01361fce36cb6f6258366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e065bb0431a4c117b2303ff2065c37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae689707397b3de989df7fc83faba9cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd568c4fef17f9cd91ab438520d497369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33a67ca53ca036ee2a95a5f6a5e39e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff8340a9565d9e76089e19779f464f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92dbedaf49ac9e93f68e4456901d68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7097a4b796b04d3fa2bbef9411415d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d88570a6c7b6174150a0881de51e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219217ea72b720efa9d763d9f046493f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f93b830190d4cbc8435d01692531f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8081e878b0fd15039ff1a6c8fe66c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb2b3c29d8d6ee7e8870cda3d41f0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67307a7ef83ea61f6b231a1988b8abfd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdb8ce2d4db5436d51d7995c62d1f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb0f7a7065c1f27e35738ff99c8aa0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e2039545d7eb13ef7ecc0a877e439382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3b88677eaa0675d64038631a723bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88e1c8667d7ae49b28277ac024fc33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a6065fef40315a01b0aa83adfc639385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f34be338fc3bb5782aeabd7d3da642386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd60a3b9dcacb8a2a0b850c738ba7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14304789e91b6123bc669fae3baf648388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9d1fc5ce1193b230ee229ca02f49c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42724f284c8039c2e01c41ac3a24bb18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c281d193f0eeb4411ff602374e036391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8712926fc9cb321bcb6b5706627492392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b606b8c1f548790895b4d41c6cd3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4414ac583894f863e318fcaa229d5a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c9b74cdbd5fee83c9eef342380c08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc78687dddbc64abd968faaed9e861396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d571bac53755fb13521df702bd6cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09456b068f61f757d1e76879e2b858398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513d8b0edf4fd7e08d18e617358a5a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed79a76f2d7d73d3368ea7ae8977f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321bfdef8d4767fdc65940bb027d65a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0fe8bd74e6c65f64793749f510f02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e7a5cc9630e428f531f22a7b5f604403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329849b8ae363b575fbaaedf01d87c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a5656fa12e86c6febd82471adc3b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50030ede5c4ca7d12a4a03d6e11b0c1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef4177e9c7da029169388b2b7ae5d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f85f3e06d106805d6607260601825408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b62740ba4da61d9167a00708b9fbcf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4ef7696bf77ad7e69b5ff1d59c33a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ae35476f80f712623112ad2e6b0ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5c91dc234f8301b47c6d81bbeb859412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d1323702848786e83f212fab1f385413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e831c299b8f4f79d50b80ccd03a69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a53f3747428dd94336153558fca9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcc819ce7b2ef5734d8bb77410cedb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3a2484dc2410f92ec9ac87bb214a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341996852edfee6e8e69b603e81a9b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54351f460df74fb4b826f11f6e8c54e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffcfaff15327f7be4f60ee1a392366420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd212fbfb96bec01576e3a1ae18105421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abc08159c98b01defa0a9ea41b4648422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eac61efd0f69bd0719502764dacfbf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101072a2069dade91145c29a236c5f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6ad1564c714cb99165845f41a4aa8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68d6f2e70e62aaf529aae0b07eb9b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399838e0994baced3bc52c97ddd3d40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02439d84f7ab173c45dfe15dcdf47e18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fb1c7be5541de006e15b6f97e7752429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1294a76acc87cd01e014d919e40fc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b49d6528b9ef0875555aca442c521431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e698274a33bd36ef804d29ec680cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995732e0d2747c736b49e247635ad8ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9cec888f7afb2db1b415a8e044be3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8c1676478ac21b0083065189765da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc299f31618664cff1f94a759a34890436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8137a6f7cf43d10b97c73983728261437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca27010fda6e428f33d6da74cc63af4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479fcedc2f2063bfc12740c7b5e3b72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad891dd4649bb207b3f0b9efd2bb399440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4c301de350e29b1536300983e2720441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db841f4407a8b6f6f9b55d19adc84f3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8976b138e53e4ef35b97d2965ab35a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1484e79578eb5db89b1eef5e6c8d30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adef1bb7e98b083ee72227382e79a01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e1caae539bdb30ade00531ce57a20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238f23039398d12daeab802baee8ae9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f265949e6571dac12389adc5e19cb2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beefcfe767301d179e427596f393a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670a3924a417ac5d2ff4f22f709f37d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b479b44e3eff752f5a46ce509daa94f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501947795421a48ca9eda6029a3bdc65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442b9aac1f2c1a2ecf33237f2fd1468453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17e941cf701a592f0d8d567196fdc9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb69d3a36c30797010b07062be18eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888347250fe4504968b67256eb4c5d4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1a0a86caa1c2da3dbe46c35c9a88f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24305da0407e62eea024ad0157e707d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c6749770cbd4312a39292101479a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156542c9b677be476b2b7a30bddc9a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d45b84759bc6109a5a54e46b6f4a03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71139751923114c6e4ff3bf8ee7ca7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154adf100183f188bd046f0e4687769463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2645365c0e805f2bd704a0d4e9ef528464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266752aff1b731f1ae8a7f4ceee3f1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ede40b24e9b977ff99dcc5572d945466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99075b6bff7828f0288e6e474a146d11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0aabf3bd8beb5087f62180a5b5b89468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5377d0095bd97a57a6c991eb26eff0f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99318a359c5c87badb7396accf483081470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f0318559ce67d0ecb136b93cfbdc7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d6d15d318f54aa93b52d800ee060f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a253f53157f48f9df7c7e3ee647d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196a9501eda1f8a1bb56d77757a7565474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f256c52a9cb0ddcf2033c6e72298f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3e4a01559c54824476267a8a93ec5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df7c6e31d37fd1e4d4d6e7f4c6c481477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a402ced8a9e939cb7405dbef922bc74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec7601a67bb71d31e857299808a0be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580c17a4f8fa387398a5c883bd8abe0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1879ca881ee601f9cd6185df37cf0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d874910f4b9cf09a3188e5c16243a91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51b7736edf354b86e8bd3ce6afdf87483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1398536f10800f0f1c5c5b151b9cdc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dab2bfe14752d6261f161aea08e6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb077fb9e803a90ebc034d5bfbb2bd9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b9a8953147a761d2af389f75169e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aeb132b1f562256064aa19cee8c65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bba93f8f2ac5e9eebda00be51b0d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97945d90f3c51258e36996b84ef1b0a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027f485430cc1190294dc36b842c4f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba69321ca1dfc4ebc49e7632d29890492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748312ac86e47d6092d0323ff5ece46e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca5d41fd57e09b4f3286742f9cde9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4892cdaaa61ee57a93939ab054ed8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c54e343e4dbe090f2beac99edffa04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fbdfe19350263293784c8f6756132497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae51254cad2dd16debbc5665d9fbe84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfff1e948b693a32715239d1793008499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d79313757e83dfdce04535abe7ecf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea487ec71ba3c9d55a06700643685dc7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05029931fc3cfd42736afe91f261d38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083caaf548feca7eac716e5a90995ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0cf3fe2060710bc6373a688ae55ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c690e9fd34d4b9fdd73c67fba80657b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3f93cde274630bf8779cec9ae6d08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ac916d44bfdd8e09e708af61109f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151fbee6572b06155636e56b874c2c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529da0009929b0dd2e469c7e2ab25a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d25b3d969fd6ae9ef8c6fd21c64a25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336381563b5f09992d37b4ba32f3ea22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e48ee2a71ea1e6786f9455fe056ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b91b562e47f5a016fdba41ee979dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a90d03efe2a7649956f3fd9f7f0572514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbb894c06930ea3d28a0c214383c04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b85619936acc085e52a0944d0e5f89516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baa67cac2a374d887971a9f9033fff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253657cb8817e48ed4b909c475e71d82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9093f6d67cc70be536214927f39cad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2f37c42b567de39e6cf0eeaab2154520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cbab0d1ff4c172dee3fcec4740808521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18227a75cca4ea5e264069951bce3e86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df8e161a2f164db8cb3c9186feb56c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2d3c0ee8bc95d0abf3b2b84f41a95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a7adc3f0d62ec20398d3760fd8ec3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139d0e47112bc7de3ea8d6442d39037526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b34eb6ea1462d96f8bfd8e7e99e6a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f766cc07afac862dd3807669721d31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc825a1800f15e9867e797d49a9549529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee46c22c6827b59dfa63abf40369798530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a003b6e94bb60f2a549e901d06629531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375973f877f0bef0a4723d05aea95b88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d264fc0de5c180347ba7028e8923dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f83e9ce73823a0142d913fda0596a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7821b566bc013fed9db0c7be63dc53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7e156b73b5247bae2f1e46df0ae18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad618e104e4d4555329e0b4d11ef3d21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d173ce2a29d892ff561363b34c3fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8d64e657032345400757821bc0189539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986efb7e1ecc71db817167d711f3a368540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca20a197bf42ec87b1512197790015541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaccc4fc4e0395cd4e1c044caa6fe3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd96cc2248ac809374622082c6d256543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c1df72901c511d913454830222bac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66476121a20ddd0665c3e4aa35001d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d28dd46dd0573dc1d84519a6d17b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d28f2c0055b9df271fc1ce3a975f50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d380f328a109196553d8184c84f51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298dd72bec11345f6f31fe9d6b7dbea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63a0d25a4850b7a8229d8beb68b7f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c361c6d350e6762e42b4ce1889a7d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef86d23e6fa20f92100c06b4373f64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b435770494da9c0fc518a472099ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aed76d971a94f3d1fa3a5c26c639b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe4164e3831b9cadb7b091e332f927555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e4f8ff779f8f91b74e53102ad86e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ecdea86734c10746f5805eca79d69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d67ed2f6f5e943bd1af15c2dea0997558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb593c44dbf38ff7f3523b440823c86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc327f13257f1ec3b65f3335e015bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5dd153ce4c20ed6945d33f24a874b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9490f5c859b7c79c1c3c85169c4f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5d4db9a9db766dba5832700e9f304563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5678e7ceba61b9d71c92e422a5fd9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d35d8b9464760d3a0e7b5cc66a1fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0459b605257e19bc88daa75005223c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b6344bd9ce82d70131576fa21d8ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4d7c57d0826c3885ef0c0114fb7c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69888aa9d373460363b2d4f85eb233e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87564a6e3cd91532ce399ca94d8c7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86df7ca0df0bba1dd2401ee838a96d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fa10795a77550f5586646480f3c57572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7094b7a2f97aed4179c16bc421cd6bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34461d83fd4c3f860e80a45fbfca47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc274c0d4588ca91c1805315a4304fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56180d958549002d76d002e9f3a64a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba23c26ba64d9eb36d8e7bac9d62eae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ac34077114a22b06e5b02415d636f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35260640ea26a6de2801c675095a1d08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4daed4807792f04541db42432ac19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452988ee15bc3f0d632d7ca08015cf3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afca16669f02bf6bd103462a19e3cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fa84fd043e9c9402d39eb10dfbd89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8dc00c393081afe326e46ede78253584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe24310e12f2caf0cf890bc2fc80b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003646196bb17444e8d881ac8c25ec74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab9c64d99b4694dd3a01c723221933587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c497d9274fc2713eecd8cfbe0a7d64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8f48e4a7ae8bbb86871eb62a3e960589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e984a7707aa60f93968d8079809f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eece8864f6f9fe5fb049a111d291b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f88f188b8392144eacbac50469bf7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215753d885f4fa2130f01fc18121d4e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be5294dab8a9812716e6edd3b247fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c96ef2cdc033074295c0f7af294504595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d5dedd15a9fb7ffd6d4b1edcfc03a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da22ddfe9d8644f5e27c388f6842248597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f129034fe716cc6d104fdc62ee146598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258666166dabe654be9c8c21564f62c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d088e708453dd473e47d4f31a3cdb03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe057bd75118b1140f0e945252f55c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885cf9ea333ac7af623a41a76320128602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5d62367469735f10b27ade3ce630b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e15c77ffb303dd9d7c24553f15e24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91a72de6459ff3b11e56ed5aae3124605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132386567c8df10f5bf7cf4c102105b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d842075add48f7d43d76dbc6b4c605607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b9b4f0ace1a86651cc33244263b4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44183de3ef10da06eb72f1b214facd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249381f1c8c3dfdad452f8e2094417d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e620d3bddd0eaf751b3e386c2a3bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4672372f2b5e2490c45f705806652f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54f39785e7953457aadca295179ae4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf81937d3ba9d08e6826f4e6a6d83d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53840851ec36324d5e9022c35e34b6af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baefaed8666a82fa57cac72db96186616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f932194628982f76d389ad689ad8f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff999febe57b964611c83c8abe5892618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11065a763a571dd43f6e4854f419bc36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7ef0e20f7f529f8db85bfa3e99988620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a07b31cc0a2602f6473fb652e60c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45968e399a671ceb159f45779ab18c91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32926aa14d4a2a185a932146cde837623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903b49cd9dd4c8c79fab2390914e87e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5bf4966c83174062149aa188f8fe9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660ebc19fe66c6390034ac864de8389626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3d2082d9141afa91cdbc8cdee8df9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5223602481bd47b4ef87db15076bd75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce1a27553d7a9682e386c3e0fb2e0f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf3139be8fa16053cf77eab29aa6ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237de74a8cb840f2d49acecaa216b27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c4cee8c635aae05bd4f16b4ffc7e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d0c50da494e46819cb80d3b0a443d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee2a12145d4f8d0f721a4c4a99464e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b8cf22e96ba71f932b840eb248c22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c923a1db021d828dd3099d3236ae551636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224f5fa2a787331c4fb7c81abeb3f58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d978a1d5fea6854f1cb8d27d1a057638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15f4d2c8eaf2f6db6ac7b761ef6d9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525109013674af5b06bf832a33a6e4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5071125aeacc8f51b69fa360d556c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316e7c0c9548ef50bb2e932849cbbae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb13f00cd3e3c029ab516d72477463643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840373651ab255ddfeea1a1e252d10f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0a4dca31cf7b04ef78533a364b63a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570290b2223d24e6745c8a5fc8a6b1a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41880b71b22e314495905699dadbdf90647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d386c724f66f50dbb879f298783a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63aa2ac02c57995c420e7c89a6610df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68f995ff408c898ffc16177adf3631650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35a9a6655e9e56a15b7486f7aab4c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88ff2e5dbef9b7379e53f73d8c99a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b2d809b6aaeb8de10df7fe0a5b307653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7796861837e0e0f56021d3c988f9fbe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa889f11ec386a5d0e6c8860d81add6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60979d755199daec36652ca24129a1ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712daaade4ca403f4e96afb5495e5e58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c03dd97be2b5f113c48c672cf0fd89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8f70716f3156d013b0feb761e634659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9198b4a75a3b27f36eea027e6388b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0508c4485623381ef88dc5edad6ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ed141b484fb538b92ad458e45fbc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3cbe3d219fb7abf192688199e9537663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179756a1a9d2a35c65d86df8def67d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7d35df1a15710db485a04d68e69c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844930df6e833bb6f917ef000aee4059666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59571da15a6405e02a63a578b526ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ed6583fca5aa61324965271c77920668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf84d5e95829e4f8cc2f757c5092ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec865cbf6a05ea10cbfb0bf5d56bb1a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d29bfc6429c129cd49823595278143671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ea48c99f180abb0f74418f8b32143672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4c8a660ba783b9d59e647c3b27bf1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4638fda3226a3e7a4d95cd226c8c59b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888be92ec947f82043e9a0b6f7023503675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db307c4e61b7240704654486657a1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49319ddce516e2f0484664e8245739677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec4bac412a8c15009361543fc8eb12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf2a82156455bebb55f4b7bacef134679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1a2b8d2f8fd207797a624b5830d1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d4c2abc5cde813db0bab15f723ba3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da3def62a71380598a8552a00007d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5c9dd5d78f9d61f71a0082c9ec3f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217d16cd6aa7ba2a1ab51cdb0c11e62684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368b67803e20c45d448dc5ccf26892f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fba1832a3eb25f505a7c46976f047686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd383201b2ce160c63378317bb46a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc81ccc6c59b9f6a6d9eae92cecfdf2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5a0cd5c3af844e7210a798abc2951689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716642b8f72370b82697df846840e5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72670e720bd692668cebddf7dfabfa29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752191c945ff0e15b07d2e98aa9ea60692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5578461822dddf6c0865dad41a3f3ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe951f9ba4b9ede215e18ae59d00555a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6ed2fe7cf6d4658eff00cd388fc3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a82c7290fe3eadb5a580b08e14deff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32c1f714c3421cfd1e015937eff90a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe871d07518b80cca21d7a43fa85e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25264d1967bfc097566f72e706e9bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9a9663694773b0d30ffbdeedbf1d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b885a22b0c6ab9d679e2bd3c79433a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c0f10df2c46e6a84e421a10f0f5b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce749d0a21376fd1a2958d700d8f89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a41e6369b7da3a41ab8e669590c889704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ddbbe22d39a8fe57b6fde673af78c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a032d552f8377effe53c01788aed9e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52354e46dcd1ac99b6323ea5fc94b462707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebd86e6b5cc7e898abc43e77a779f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897e5ba4bc12e67baec340996566b86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc330b42fced4883dd7036c493c7e46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f6b248895bcfc608d2844463c9345711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff92f0ac7e9e4389b8096efeb53354712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db993fa383224d73be95addf94b3c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789d5709a1b82b7b805ed9845874094714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa84cb3255001cddbd2f9f7843b67c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512d6f7a048e1a051d4d23fdebf3ddb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8cb0545aaf7ce53e6f35b4fc37349717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72059721ac99162e72de1899eb01e03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fc5203f419d522f94d6f1ac162ca3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6005a1abfb893077ae58639474efcc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e073c2feded7cab671612d6e2fe82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936eb4de43e2899a5f92f56688d886e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890138df863178f35cbed2dad1f7822723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5918a615b11d39880aad0469ed28d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b51c1aa9c39366cd2091dce9f4b9b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654913648c176b81a01b8a8b75c929c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cf9b2eda082ce9273223ed271964b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5153de92cef474f1e8ad71910eb2c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850460b1c367f43f09b423f37849f98a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61910683600643440712263030af10d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b89963367ddba1092eaf434a817a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51793de212d54cf3c0a800b217df8bea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b1cb95ff17eb078c1a40275496fba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aca92114e672293f6e5ad39772ae2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942704d503e413be1def88ed9eac1e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465f4fbc44e53283c2221e31f085444736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bedb4aa1f3fec92d5911ab2a0e6bc0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a910b19187b682c444c2013848ae3d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1470331483e0bc2713bfec27a793484739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270c8060b6b5af42e73d42e3abb7c3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d689be2212c096c94af723617cc0be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20681d8e09beac55d68d07e4245961742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d214821a6d13ba1b282efbb04544da7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f30dd5f3646287e8d5901a81345c46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b915284f49e76aa024f53a10553759745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ecfcb06a44e05894bda7e1dc8892b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa033cf1b75432137ac5f7c33f184d1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a09bf1d9cc0b25bf6cc3ef9cdb8f31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88d6cb3d49ed22a99198acfbf9a0c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526a94c8fb12a35407c8b63c6a7d1f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd471a2ac1230cc98d05aa25e7b050b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59cd453bc96cf3721fc63ef85ab5f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099852c92576b6c60534e956cef707d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556134810a4f80b6729891028c47be0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866061287d0bad01ed553af902e9e88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802797678ec3cfc3807564a524721ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71badf5f21f984d9f549a44357add82e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41739c90081162598c877ea249edcb6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc6d62ee855a9f3ed2d39f80f7a02e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>