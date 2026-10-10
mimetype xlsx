--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe46146ee5acdc5eccea5b73229c16b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32146b60d83f38c452ee53acd079ddf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a3537b3c90fe15a23066be74dfcd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5ee363f77e3c4b45f26bdb80632054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad7a739306bf3075835513500f4fff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2855c57b3e49fce112bf2a206d8455b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a0314bed9183711ad0e43d35042577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75807754134fc58ce8ad5ad4eef0cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4abdf35f6cf7233bb413aa40b715509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704ef6d5db910a015d310176fe67b7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf7cdc8c8edff4d9cd843100475d9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d944ba1d6e7dfe3070bed23f29b650c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da107a455500228bc9f01e5da9910b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8f85d468086b232e66f78972e9efe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86432d28e7e93694aa9573b037fcbc4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476f9a07bca621ea8fb9cfaaa45498616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d7f251c38ca8d7e40b576e38016ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a466ace8bcf08637ccc88d1d6e0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845ed4c303cb33172041db51ea0268f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f43b82151903be07d062e4e25e13720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7de8d4171bd8c4b84c369dcf8922921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7fe0e595c3846094901c4657fa61a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1389227e7406bea2e0ba44f1cdd6de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d844a99c7468a547b49d07cd4b85db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43d7a05c445dd4e1913206e7167bfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d323c132922294705f6f1298e1a33826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd033ae158748d81407a84fcfd18295827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45de4e22850feb6decbb1a6e56c78b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b35ee6627e432074418fc98e3b925829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee109cb52a71b0f1b7398ca5f5c4bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8566e57228140eb30b30d770f6917531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ab84c98de616fcc5aa993c3c439532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedfc67d27558c421e04d93e3078cd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97454ca3e7c994d4fd27c265404b586834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272b18a1e37eb31d9214171231171d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409bf839622f0bc2522386caaf1142636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8b0014adfa928a1aac2a33e3a93b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d721361274f02755ee4eaa58d43a4f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae265292e854a8acfa2577cf7e5f0a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a15f7b1aa5b76e65b7b5b187e8c93540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256b497b0d8f8a1579490bee4cff2ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286fe459766ce9d4163e76fb5322d1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d05b1eaab5101c96cd553d5101d06343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0085c72323d809e547fc4c794926e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431696249e63413ffb1f353f14d74e4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45760714ecb6b05b494846de06ddfc9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81298dcf6eab573eaa9d51672b842cb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ffe8097ef62c6ce5b36a0579c08d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1f60d2f4cf6cd1c2a56ad5d687b5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95445ec727f76bf1999aff87d5bc1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d9fbe31ba26f266edcd969f85a42f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a64595b20d8bdd8ed143a6eb6861c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cf4b26420de7547cdfa35ff8df76953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2aeb26a6589982fcc94de6771821254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb317dc25d62e98c7b5d1627a4214155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c264b9ca112afaa225b80cb38688f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67e104ce295e25eac3f5f885b037e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b740423518008d2b363e73703088958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd243f37ab567fe9bd9826f499d6dad559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069a44ab6ef650c122103a0f3949e6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc790efa85973c987b12106102f4c1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbde6f2c5dd8d0ad06bbb1c99edf75462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b856c7a9cd5fd0b28e62ed9e08fc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8d88b7688b08353dbe51db6da6f1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a482539a45cf8341b0d7f6d13a7f20d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac4462159126b8a02a09bb8a66b3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a802700a12e147897f5cadfaee3fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867b87c105b7a7426cb5d05ae7b489968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382b6b41ba4a46fb6454583a17299aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b790c7bfda0d52aa132a2db45c91f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a18c10a91aa7fb7fba5ba904abb1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67165f118379de1a8e35e3badfb74a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7541ff1cb2d1960149e547675da20773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ad731dd861b25c95ba521dd939b3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e60711885a9c6fab00f2be1914b20275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602ab4af4d525391a7fa269b7967b9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39177cf11210cc6b2baee06707e0432a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93377902ee76d8a9374c4f80e49d31678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56bbea9f3954f4c5d1de24271e590079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b5439dbdc4fe32123368282f3d06780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641130c0a6035a2c6277e258d8427ac681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a24d08c84b8e9763c58faad4ed9c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9baa8d6cbdff51c5bb066a7aa0eaf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9723c8758effe78871d43db33805c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47955a6912e9b981e54d3d4cb395c2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a55708e1016dd66731076bf86ff8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520c4a42efd46d7875e632f8c4cc96487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b28ff8545705775b7a2135b7a32b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2151856617f535d2cf129b42ff6f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14d983d1f70f16374794b989f3fff690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da301f48146e5601707a7ed6a799fde091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1101392a7625d38a147b100241ecf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7446a54e831ba91705a38ca392f44093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348761cf8606ae41c84901b31ce693994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a738708eff30c3f10c4a4940395e78195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e07f1543c2d0df9ac0c9170c633f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b663b6a45afeae3b647b104f54969c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb615233dec8969ea050931a4f976d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ea6e3ac5bf4889b3dff02a08cd04d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832556741a8c2f835c615c8e0c1dc92f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ca68586a538050f9301957653ef3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d04102e48e22a10bf15ff029812032102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b5303d9a8663b6860a8cf1bb90a06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3ed2b28946d1ba5d868739135c88d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210adfd328641bad0b558471cfd8da43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cbc535df4ba40fb4b3725d554b211106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41687cb9d115ccb5c08d3914326f9a1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8db3c4399661295d386fd486ebb36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f594e0a204181b09b331fa57073a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027e08912cabc1f37c7808c62f6b9c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea192c90acb37e15a6a3320937be3e64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fab163d1891bedbf11488fe8657b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f749d613a5816f613eec2a42313da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dd5e53bd0eda9894e022340fb223b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35936ad259eb30131ab205e4834a5c5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795983fedb6781e1c9fe7d59117ce0d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a6bf8d15cf0d0075aa1946d2c355c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cabbc668d2c35f6df06331884d57e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566851f1c3fc010c4b81e3d781250f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7c338b588cbd2ea0b3bf0263b1517120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94172e2970f2873a9cb578cbf0e23c17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43661f06fb8b94c3f8921d8a15ca1307122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481252ad48ce1e67eda17b869986b3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420d58308151b08365126a5f8fd22c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ab0d8f2601a520925e85ecc15f133125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d6cd2cedf9e0d5ee6c143bbbfd32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ac1a6dd8b808d274bb0c42c04cd71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc94058af32b031b46d81a10adf2c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7fa33686e0d933b8dd95ab186d701129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e3a1f10ea124a02d714ede08aadd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ea997ade76f668c7f493dd7aaa1fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab458b3547a981b9f1645da69da2780132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba41eca26aa8a24dd69dad1a7e18a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e13d980fc7e38f3f6177f3058f61e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bfa1b6086adfff7931e263c9d726c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd421cdf0f715def9edb324a7762344136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bffb35645e687efeeebd4630a7a5db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1e6e90d726bc929d321ae889fd5c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964acf38274a21cfa3e11f99fb0a6b0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416864c9e177c810012623b145161a6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d3770311b493c676f2e59953be2eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808313c2de8df05153c685e154470eb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e17c890cb1bcc133a28de72241c44b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7507224793595b2df8fdef873ef2a02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c254d87918862231cec55766843307a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd81f34201d6aa21fe80055dce3bf9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099caaf9fe915dc9f61e137929aa8ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0be46c1b69e0b640bf0d43219f5006148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650488fed55f48523e5fcc9d7dcfa9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccce2f301955f447a8e2b808a2afc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42446767430fa3f2cf1f21f99247aa4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52aa92b32576a9515d7d1f7afbb1c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b67382184e735e78fd3ee8aa355da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00287100ed5039cca5e10a228175ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5312f4fe3d89894df489deb80abeb29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b19d5bb110b9fa199fb72dc58d41b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3098997b1fa879358d39836e0ca14f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e91e2a81f72f3ffa68c88faf37b6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfa99d57db3c99f933470a5e11bfe4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073732a4f654e235a27bbc92b706756e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd004474a7934d0d95714cbb0135137e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92745920d02f03a3cfe24d75689882162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be77399e5aea2c629b681e525e093c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0af573b21ae7d6b7eb88b22371941164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b08d6a1e00468323b172b7ae46e60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6dbc72dc287ab817e2de93211e29c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2df0fa7bbfa047dfa350d0ddace52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffeb10b51dfb5470758d0a0f33a3f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396ea191f3240ab77c6b6c927c3b7e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcdd08816df5de0b5a8c42bd619100170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912b5b0823b24b3e8e725e0badc45b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78a404fe2375544d817f6665225255172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853be2c5bab4cad573b58d9f6ec2fe54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a2205942dec13aba7ea1b3840d76b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c87b7787aefadc0be13ae0f2c80d2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39d530e04e4ead6eeb8d1bdb4396a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fcff96e907650ebe63f0ef2fddff0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1765f0aeb6464dba424b895819c309178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5467f132d70de178cc99c079195ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f8be3a18dc586777d2639aa0c9df5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df075dc804da5d69ed5e11fff5d66c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1a99309b8e8c62a33a5ac37670a6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c0c8ebcd455a8076e8b7a43dae9de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88181a1999343dcb8b4ccf0c5eea9910184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8939e1609c14040dec133b231e92aa6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641a177dabe5ca6c927d21896d65651186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d73ac4f68901eb1e23bf834109b34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1f2534e8f1a08a397fae5dfb32f2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66119a080c09356a8d5df0501f7e2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebfebbe5e16bab56083657c01dbd8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254ffc7a9cf28a01e98078eac40241f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae8589966459341e8c9aedeea6d93a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f63ad8404c80799d6036042dd9767193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccdc4ba6ca1f9578b382a8696b075d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078ce2b8ad24075b11810e82ecb53dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8469a47e45af9c8a95493a4e3e2e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fb055d15853cdf54ad04c3dc4bec5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc623de967ac9b31192b8c72f00a45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053cf5764d1479750609fffb70ec587199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1a63a854c322a37cfcbcd74e15927200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e008c481398dfd462fe86bf324688d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e785233f36eb98c58df0f85be1d6d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f61731fef557718c2499457efa7787203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b54b3e15ee6223439941e5841af5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d780887efda8f682990803e46d5db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84598e054311d73539b6836766334c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda66570eb9a5ef2e0c55b880f13e84b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1429d95187bf5b1304cbfd7a83acbd9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adf2fdcba56b61995a6eb8041ba3de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a93eaa4a97d37a4312e9119d535e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458314c1213f1a0571054efc2a1fa5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e558cab58c309fb522ee4f64254d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a4a20ea6101723d3771c59c44f5a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc669e0131df0dd23dec27d4ba1f66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f2ea8a1f229bb2a899a64a2820b49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeaa42e4c516553ed6a8aa432aa7d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9ed038732b07a8bd98e4ae516ea11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e5c5f18dad526873938cc15f3e944218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b5fa72a4508c24f85c76c4ad39d8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f2e61af4a275ac7a66ff86b2e0579220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5436cff0a472fc12d4467313cace4d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709dddd39065a1ac13f7b61b4b6bec2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaa056d2d739c550a4b46214ff4a52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969080e2ba06e47038bb4db12e79887224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be565f2fa879714be605f9940683cf4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453490c0123755d3508bef44c68333e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f263b2f7027e9af696c5447bafcc3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef00214cf9da5957967b6135f9a3656228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8656d37e494ea884e10128fe936917229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fa9851f9a1619f4cabdd1fb4b3faa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bb7c68dc65a9999daa0c242d55fa8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b5cc1bf01cec60e5c25d018258321232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e7bbdadc9f3f206bb40552258fca5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25091fb9d14edd6a523e87d750540e2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826831ca71ecc07a828a1f8399cc088235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3e265c4071a6d80c4d33014d05755236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46399a0bf43013c1b406e1f8d3255e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ed2da399cf7c5ff114327c9874dc2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740030de878b9dccb57c70bdae7e236239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb19c5da596638626dcb71286b5233a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09133f1ae0f19006ea4db30a4fba9e0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54401f5aa8c3f914933f6eb8f374f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f2ff2680216b20b84105aa1107270243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2037494600100e3d78c92b3556ade6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eca0bddd43f4c90e2b4808778c1f5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604eb29547c7d8cbe725f4d93df7f91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e57e071b40a513980063a8aad87e77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135d20dc4419af65e4276ec9d912901248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a01629d9dbbb1983f43e0b0a323dc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed7757ec3062368af23fd6edb09aac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3992ce32175bf6e9406109bf39c4e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6adb457d27d787b179320650dbe23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55964ab6842c54ee08e410d1ad0109253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceb67427e867e1f2a9c3799e579dee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c6d98ccbef0e711bb869204f35a0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa2794c800df5d1e21f68a3bdcdfea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207be2bd457e3aa71e7e33a3824711a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b567f896e710f1fec68b3a91aeea48d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0ca4d9035e562376ac3f7da8e3965259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cccffc113f86e049c16139d6423156260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d1f57d6d86f2dbdb1e77fbf1e12fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a1251d41a2d2eda8b2194f27d059e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7515c47de349c93a71c4c7e6f4f4fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d62d55099c322e7d72ea43bea4be98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e78224d7401fa43c88365350eba14265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5b1b934c6ac5187290dab828c14de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfabdba3031d87e84ab668fc96056bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef231dead6437edac6ed2e355b6d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11373b02dac7a9876e2388b62da0a77a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6abdeead74f8c4490daea3d299ca9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab40e635bb727bcefe499aab5104af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a864724254967ccadc5320d4d0770e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ef977223270c2446ff68bf2e96ba1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101445b7a2f42373de182b0388fe320274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca907dc408608d6089b6699f1eab9d12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6f5ea53f25bb417485a3e259261f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e459cb0aaab95c9396620e7591c67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401e2b273046c28ca37bd2d7fbccace278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054481c788147a6274b565ca623ba71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b395828593dc4a7b05a3d3cefbc47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc17f3365a08afff352e8731ae4e57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60f4af56384eec9d90770be0ffe2ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea349751c71df486cd419ec9c6af744283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2f448f1a2d63648a238700056fb9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67783293a17bc0b3064c2079cf703df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d510e8bfeb4403754dc9eaadc4da627286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56e9e7f7bb1b58657e6899676bfd39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf268bf719321a0a2099220506cbee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf6283fb1dfb91ef43231f4497b4ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64879a08c5f9efd5dd7f52dda9467aa5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267437dfa2ce369fdd7a5aba1e99389291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c0ff1e11e52857d3f20277bd00fc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcb5736fb59d90bde357b765df148b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212438056e3562c1e139e84b65e3486294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d743b20180c1e0f0626034c795bd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055df8c703cfa3081a38a9d8ea8d952296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413832a4e8af92925a459bb8b66c7128297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70476ab1dd19540461f69b0cbb414de3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9cf31fb3cbd08407c80f244b7c6f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0333679bef4e63adce4eca16efba4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901feb9f0094932bba16c3b20b83942301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a94bb25eccf46dd96eb33c19805619302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99322bec21b03d400e7356f075c152bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913827194e710b2251d0ee913a4c5fc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac1b66c9cd1c355a41f1b336a316ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8a97c98261d862091a2a69ac59b32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787b7c881837633eabbb5cc9c905983307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4997ca3eaa7ab161177428555d366e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3562af344f27931a28c59bda7d8120309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2eb44b4d87837a74eca3df03897f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d6eee45bed9f883a9d513df95186c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f593bd671583cb5dca0e46f316bf4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b5abca4176fb7932f5a5560f1323e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344a158833bda98690548fe3a7334cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29e2585ef6d3fcdbfa8422e9de12a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989531391dbc2b2b97b0f3dbef389ebd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2599f7a39dd0492dc58a17c3b508d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612c4a7bb0ff7f760c7ccaabcb71c28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6416d259f158cbd3090638c2f7825c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5043bd1395ccddffcb2fe87bfc51d95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ef0cff3bf013070ea6cfc3ecc6513321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001c533bc58b7dedf47c10b43c9d400322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09a0a440be52db20aa9fd517eb94be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015942decc151ee3dccb65062f467b0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeebf8551e4c893154b636d28ca5a35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e67d58515a7f28f6d486b185d360bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31537a6ce4942dad6c938028ab002482327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbce5eb7c8017ab581759dc8aa8cf2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e00373c8cfa397712aceed390397f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8746162b3beb090c91f3755df06a69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab47f1b1c63d3511f1d085ee6667457331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fe4477a17663e19f89fe7c2fcf20c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76614caafa5da402cc10a9c92a5ef9bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297ccfb5966e865a2457568d86cfa78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cb045566e41947404dd4195e3b088335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d22fff9a4d567e265b3ddd39c80a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae3e6676934a9dbb12aeaa9f89e950337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41760ce0a270da32dc5c806c16bc708338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9928b5d556b6cae2a60f93a18b7b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69b16c9f84ef045cb2b22e08007875340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbe7cc65548136f17e8577a4ff1196341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3d3815112fadf593e232159491fde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf2a7a43190b4ee4a78c7c4ef3d2a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b31ff3a7134363ec2387c1ba5ae85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fd42ae9748fa9ae36dde3b80f75a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cd7d06b7684483a241a0879d37d78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4795df95ae6d54f58724265fa786fb4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e723b54cbae621759e0e4fd6a1b4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda08b212889180bb44c4c9081479fc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f3072c3a3bcd04908ea40bed2b4d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8aedf1ef33201d8161f70a50485918351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2065d194718a7f68b3773e9c38d39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148723243805b1099b8c5a060e61ff7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0b543d7fc1c8b4258a72a5eb819b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a598c831ad0517b40b3a57e37a71a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55acb6068d4f9e12dec630d1c4cb8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4542db0ef57607dbf4fdc823f45b5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c9dc6ff4e5f3ab4b1dbb2221c198f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ceb44a4754de55e9506711cd4d117359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936f1abad29718b0268dc13618368aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebc40f5a3537a072472b20af5bb542361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103841c22f67ab4b085650d7adc19f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66b6e9e61255fb59d730c6110ab833363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814125f5c1fc11c6d53cd0790fe34ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd7853a40af056e72cabb175fd3900365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca708a9a9ee9cf5df009cfd7a12bac3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257dbc1ed625f6ad31288f0880b9272367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda9af7e9ad43afba2b521887a7bea9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b0239a103370a4402fe11ee94a33c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dac41248a577595c5eff9b384e6550370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b09bd54c445187e58bc4a7b275f5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02fd6457694e1f9cac5a634fbda07a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a725b7809c07c54502ceb010d211e87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca554e1db20f8bf1de9bf4477f56ee8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65610cd4d546e449d6e6606d130de816375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ca342c07674186b6601240b836c8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3402cc1055a0991fb5be036c4f6eb9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230fcf90bcba0f9b54938c6d854648a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897a1e4fd9806d83b5650c3eb4131a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81d8a543d013f75f44d41ab8aae65f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685a4b01a6d124662e6edf1d5d44e3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba884ae93c3c00012f5348e8d761c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7d4f1a3f13e4f7bea974501cccc70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9401e44cad8597d0f84d68f80515ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0c28802a9bf28dd43a1593642b712385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722ca239fb23b3afd7d4f2580c949b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bd4afb8ee7f612faa32d99ad7cbae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271049e3ee5c3cffe5555810de07ec5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499819b606cb78ff8525c62202a157d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f1b4f5ddc27d37f7036a99cd7ec20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a9263bd3ed3aab593411420c96f42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a453dd9f7902f4c6ce9ebe84559ca2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501da38b77300fb2d17afa046862741393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4674b0a99e9005be786eb9163dd4b23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517acf69d4be4b0f08d5d7ffd575e29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551b69238dea1822af06f683eaae482396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7fc29f266a32618e9b0f580289b53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b718b47395a620ca3182c04c173936f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d79ace2a107c9ef6b50bdfec54cd73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1058d47c894a22f2af9eaf065d425400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7310ff0cb76c3d87a3af0516a297af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d115531a718a3541715bc0d1e131f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e03381caf935f2961e0d3a1674fe55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74024e62a9b1eb235f64d77d10921f18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1289ead396a81496e35912c1f4f73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eac9f84a3bba7f3ae3639888f2deb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b912c7e15794399a5f9dd2eaa2ada16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100146bbd68f7b1cc80a83be617193ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a10627f5bb9a38fddf0dda8649706409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350c02c1aac2cee5ab080e3ee83d676410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a548bc5c97c409444730c58c6d4651a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6a483bd24452042c301ddf555e4bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c1e91c69452d03067b3569ee304d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471128fcf0185ca35197d3cf101a7eb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34affb28bb6394dfd25c12e8fe12c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a668ac78277c986fd70a093243554a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd74ec5beeccccb83534a80002af3c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf19b2c13f9d441750cf90689cde852418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91da1ecc8086af3a2090498877bd37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85510d9babc4dd952172c01f968f5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76faaa058ce6731752a46e391a1d63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b7f30974d04553dd2e24e6da0c08b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8733dbd6f7c169ce5c3997018663a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21289bcbe7d9eae679a2ca883a8d57dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc00a83317ec9fff167e12bbe621378425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15e86e7dcfad150fc2ede857ac49cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1e80207acbd78afe68fe6d24a5899427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c31f7b8d47edc2bc2bfaf7a49fee61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2a4a222645a0ec46ea5fdde4bb1b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b5b8701964ca0d3ace6ad3a5d0a45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002898f690c78fe8594b08f08fc594d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ec0a4501d6903dd2ebb5f49dd3f6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20851daff41dc4054a10a10e67737b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a2e85127eadb7327d468b88f53ea6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770642312bd82dc936feaef11d540842435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143fe01ec74e5534dde765ef3b49c14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8951e7452df321acba7af083da40d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aae1908f16bd423f18ae0ef55b6633438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e5acc829f710627279b629180839d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e15bacf017e0aea54a187c8fad7c30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e0cf0cfb361f777daa5f452df2124441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c524cf4d7cf62f3c7f2fcffd5f4368442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ff0eb130834c84c17d7483cbda186443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363a313bba3279a9611fdd48e36aac8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1b10df8a36476025619d0af150be5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd28afb7c6959dcca627cc54ef4fad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a7d8c87e4ea4f29e05b6de53b5092447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b9d41604690762c89e4c4962b1b95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913902ee8fa8c991b164f51f6fd0750d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603f86271498419b25ea35e31812c65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c216da8832a826b979d277ddd81a152451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3794f09f46c837037974dce695da0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5738bc1ac57589194be18b38955c9fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660e4e2bd97e1c35929b4975888084c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32547f3c9ce98d81cca0c72aff8cd216455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193b6f257c6afdc4730532c1a2f272b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742dedf27e7d0630aa975e1955c93eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c7ad734ba406b6ed5ac40f903ee14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f996f7930864ea4e060c7e0de2e4a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194fba5d4b8c26ba25f96027a79e9f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c59ca51eee39bd9ea7deda927ed96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44953a4aa628e9dc91e3b276c4423b52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee44423781034ed135808a3928e0cc5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fa3dd35a7d0c9e98bc6696830bb35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95aa0408b8276f580ee1778016c22b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ead121c6fb59f976f0a0684e3b85eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3fd7abae3b63e8a20d7f0dda2a80c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3d17a7106f58e9ca1883ca52ae50d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd69e1d6bec18c3a0d12a0f03944f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7a173bcef000138070b4565c2caec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989954ed21fb15ee685ae3ef6d47277471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406873764e6dd33f3ce62f065760aafb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb023bbfcae62cada395832e937f7fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a80301741122c65ea610bf0494028474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d872b90eadb21095ee81d5a54a6e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e52f2da1141433f8a4500ca6fd949e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ee304d4d8e4d4a4ee6d3f2e1ff536477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5919f61b87b1080f6abbb747928f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ae683384193145f9f3619dd3e751c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b105a08f28fd45ef8702faee6cdec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c071953137b9b13caa3cebb13c144ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d294adb77fd258eedbd8d554aee1725482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f03ef96e6b04f5c5d28e836f6092c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889dbf92686554fec878f50df3cb000484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63b11713a1381060b2b6a478801a8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d330bd866903db3df7c840ecd84b53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620e6b77e3745a4edad374d0e4a01a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e86683b385b6d8a96251c41a01fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a4b4f403cc8b0760866e4ed538a4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4f24a4d047fc9dc28201136b49b1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b43e3e6fc1d2a5c920568e9c287e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d89cd8aeccdb6947545bd944d13d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4739c7e5f84933c628b5923e0079b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c8222a29c117dc7642f8e3d4af464494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9869aaa7062c06561a41768ff48a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2c4a3619bca77097f1968fe20cc56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c1021aff8ee963082689b1e5e029b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40af0209609fa8c25c3c0103b4352cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3828bd9752351ed3a096670bd588dd7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576fd0aa45713f09a50fcfefeff672d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc5384a777d59ef6ff0375eb399cdf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a024a15c52b20539c0414cdcf4ed9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37684185189787a66c5b5f8a0b31ffaf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47adc676715ff1ae94649a8bc77d0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd54ca0e1055ca18f1adf2bcb6f5c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2318eb01ea9910a3b09bc9f3ee13b71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52483878e95954af200dcdc58746bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f796073e95e7f3edaa68866c3e21ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc62cefc52163183d905cc696b6f41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420a06c0292cc25ebc58dbe8a66709f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36814510c88a2984d28db2c10993e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdd99ec9ce3854e1406f1a5c2242ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584940bf6e093a74472af587fdeda90b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba43a789ce8e1d0ba70566ea32b4caa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7123e63ccc8a77e2eecadf86f619a28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76778a191fff863829eb128ff3427112516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d2ddb3d085ae55eeb88db385c587c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd409324ee74bfd13037f7fb45a9b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42a0a8dbe0d2f003fc75f3d2fec96a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973d751ac6ebbcbba87a86dc93e9d46520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2150e039381e21a28994445a2268690521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4e7262822d7f4a057e052d9b3879a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ab9751d69cea5733dcc1398b494bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cb6bd43931d15a07957da139c8097524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba5a64ef480ff8097854b3568ae2b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626df49acd2511e763bcae544aaf7d76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46eebfa586d530dc0623a4a78ca816527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5ce41041da571ed84f6bb63ae84a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897d97dd13cfae2d1bc2534347619ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8564b56eb50d73c9bcea46c47e5ae6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442186c92e1b526056d3850af65a501531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af733eff142b4fb087ef3b1fe9d31f58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797d6b0dfb9bedcaf5e9c056ab46dc6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9ac71861f6bf9b4079d6650f0a71a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd700998a3b61bc9f24cb83aee675c7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cbcdf6a991c300a76c4a30133447a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47c9efe00eb0cb4f10fb5ff248bd92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f75b8a3c4510ef0ffdd8773713827538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77436d8e997fe03757fb36d4b189fe85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24a8f22a0f986182fcb615d75da482540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c678b543844fc11043b160b0faddc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e46bc8904217376e66cc23ad67af6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558b33dc5b345469becda9032444dbd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334a46704bea52855398b1fdb58dc18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069062ba6cb3d51574456f75373882bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb0d9d22f42de6c6c19181f7124f57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81e097f1748784461a32b9f6b9b7cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cd62de7ca43514769612b76cd504d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312e7539e464e6ccb789e5514ba613b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ce33a48beccc7ff2fcda5547a036e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e328d9a25d7b4d9d0ba29705a1eb3ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81479d61ec8ccf1ac753cfa711bfdcee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462d5422b75c309ff2735f8d809af71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360facbe7f60578371156ca9c9dc9d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46fa6178a3c89a1d57ea4f044a8b31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e70727663dc7283b9c56ecce20d42a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930588f748bee81316b25cc341c92080557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52236f716b93730e3795d0d297a050ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfbe0abe902b7be23bac1b861ce20a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c12dfa126859311e4d9b782e34bcf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a37d6a9a24179ba18ae3c85efb05a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e075e4abca0f78e5d3a1101ed62be5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35f3d4ba41da65ed57b902ca7db287563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823d0bdf5f6e53eb0a21f905e58f38c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fc118348a88a83155d77670cce9d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3f657bb012ebcb30bcc015c9802c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddf94a4e701ef3fadd5702631832b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a15a287456955da5b9544d004a3aa6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b22f145ff0f2b0a7548625edfd1763569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb6c70a6b11b2c6f6252b7d01b1ff1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3daf1e9c081756e3826f8b66d9a0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4550ba21b5f21106c494d7b167dc49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454d44be7b3aa2ad43831f9369b875d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8cc495fc1ab4e203ca6134907c4d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880c4b001b431175111c923a6c51ac6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6a7d4c84ec5da0110789c5c0a9a45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d018581ee36cf0daf5dd18bee813db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fca15505329ba185a30adcad6bb58d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdd8b519cf97427115e09bdfd1e582579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db49be9bdc52af7be0687f6619f7292580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aca1f95aeac90bbcd7a9735573895581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786b0ca1a214658e1e84916c02a3d8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b032198f02cb7050c094d37fd10e94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c8e3da93072e618c6348ab6ad1160584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c37e1485d5ff22b7048b4fd05d665c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ca465c5477b55d58b704239db4299586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd34b583860c2114a3029f25a0de07f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed291f26ddc8796c1acc31f90dd387588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80835b4c1e9183755504bfcaf0fc11a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b950b297126af10aebcf17a2328b4ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e114c1942c17c7c2699ee400af384591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed24575b659ac9722cfadf62b44fd28592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05149955153e50fe6e7436f080fdab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd25650d302ab7ab987401b7d920f4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa041fed9ce3fae0776bd550bc3830595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e33bd350bcf110f5d4aa82288c394596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06634d7bd1385084ee5624c61a7789b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e654edd84ed495a3eccad8a3204822598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d14e1ab8b89af689de8f795f74b30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3d35ecafec98800f7466015255924600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b5a6aeffb633d9ca2e0633d9abe89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be06f4c3177a31c9495caf181c5fe2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecceef6dca9affffc0a5f5364745d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020ab5abcaef8862e75fad51843da5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cfa342732b0bb0de9fa54d0b2a979605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e9fc738765f6a86a5044e976bdae4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bcd707c38fcae546a976ab063b161607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439500fdd263a39e44b8d288a060caf1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b112df8fb361049be1f0b15397bbf0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c5c0ee209ca822d4944cf17ef629610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127d69b997ec31770531ea4bd726cf6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1a54e8b21ed94b9337cd110248a2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96bcceaac2b3f9663d9d7b5ffd81fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a615aae0c6012e76a43f6e327f550614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6082b8cf1a5a30f531f5fcee33f4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682ae79b7b92e268e017590ef38b553616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9188ade3dd646c5dbe01b5872112ee0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9606b85f0593bcbfb7b95d92c6c3cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7e1012d112f40633748c543ec5042619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44142f5922e86756caa882c220af8841620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab872997b108910b2c8339311bfae6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c0d79d757ddd80be18b75a034fd81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b34dd1abdf9dbbeffc6b8b9dc78c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3018181645d93685dbf30975348eb9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b293b507f2512b53572456874a47b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503aa730f6120459f57bfa1e0fed664626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfc1f83908d4b6fea1eabdac8ba12a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc1e9a2c7ba91ef8ef7e343b0dc79a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7aa4a4b49dbaf0baee51ed9098267629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e38c04cdb6c7cad44ad62b3743093630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eeef4fe50d4fe51358a6f7dacc494631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d2ca1647ebd5026aad3f93393b8b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748e7795ebad63d54dcd88b1f297de4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed0fb1991a70a6be95055942b6243d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec36db23aded4b2f1cbda80f9c863f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb7faa065236fe867347839fb0e20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce1ac5bef2826ed16ceedbd1196822637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc8dcacb4ddb2df8f04be51b60b4ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221766335f0fe1f48acf6c07c26ba2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f5d11a6f76f87432935792308d401640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa242bd0ceaec324bcb6b474e0a09dc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c520e47f50d9e62f775e6cfa1c26cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2f488abd794162d2b0b4d2215c275643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b868bfd17da36829bcca42283eea4c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c087f1c3144f2eafbe51b6274dfca88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2422ef4e0781ec1e0f56beecec2d387646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c129d8d2f73274865e0dd39485348647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717e130d5e99346ace88d02d63ac60a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753c1f90e61abebe1fd8ee626b87aed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4023c8f0f78fffb16e2f002b5d9b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450fa90281d6d65e25676c471688f4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6b29eb03c23c72178d75e8e055666652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ac940c76ccb85440cc280606174c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891545fdb80493193843f79abd846286654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b194c903c66b7b13bf1c31a38e42a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119e6a28b1c51d810e778c5db8e4a79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5efe79eb45b9bda0f17f258919f573657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d483dc8a6ae0ee692533e1a03733d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f10f7d42fad121fbfabec9cfdb798f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c071545870116e8d542ebb3f54a82d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3463ebdc76a18421ab7099c1b811bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010e7886d4bf38b3fa2a475b657d46a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30257a685955a281ea00f035739436f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8169dfc9664493491532ea555a9d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9fdd2d2f9feb100c0b07ccd3d2945665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52d51cab16e09541d0361cdff8f499666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38543df296568b3fa88392e784479e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37782cd570dd1b234dbb4414cfe33c36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e611355181ce10d19aeb6dc052f65f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eef72314e600dba84c3322f17e128670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8441458d1ca9d24b35d988bc1ce5659671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cfc3c4dfc52f83ef2985734491be5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1a169b5761b8d04c42180a7840165673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adbc22b6919cfefa08ecbd360c981b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ff7c3b74b6eba1f51b54975ad3971675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c661c595175eaf80095159774da7342676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd9e68bafa738380ff66bad0863ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd21e77aa489b1bdae73db2894ed1d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056253978dfb4301311595322c2ea1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc265cc9904a5c2aac058f0699caf28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b3cb844d1f0845b082143675f88e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58fe38d1054601945613cccacead9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cb589297375661e3bf39ed60c35e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045dab4ab0d4774d061ff71f4c7332e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860bb2b9f88f4b006696b5a9d4c172e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf96aee87dbfe4b1335e0e3f4858d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b63b6ce29c11398cde99099181f5e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8ec7b5bdbfbf14a8898e5930d9547688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e453da89ed4185ebb8aef089a748501689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79874f758e0c4b89f0a5920b87ef6f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c442fe95cb80fb13c48ed99237195d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b617d97c64e1c51bc1acf8b7045d869692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684293587847d10b6363be6d3ecbaf5b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e69a6bf3062a77302c002076789ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25f4c4e81fdb737e5e4921d8a4981a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a50a8105f24e5f9c0f63ba3db4189696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9081ccbe469875fc267beb919ffca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d543a01fd56f714b1b7817ce4144e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e0a136713501734fa3c8922a96e85699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35757ebad55d642cd355e83f470eb6eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b84adf4ed5b9e0e8a0a969f38ee3dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b0a43e2479765a83d3d2280a2d083702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d0a338803f4741e33e084a4e65be2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99903e0d3b27482c2cb5bad9cb5a1e91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a36476714dcfe7992eb142f5702fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bb825dd55015242bdf76c56c1004d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e8a0b39963c84f480946e046f842e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515210016b35ffaf625c01f2428bca2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96fcb6c68d5165d8ec509e75912888709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d404cc547e9e9e79ba9593f00670d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b06103336f453871337d5872b61c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47fc72f036b9dd42547904f510320a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6386c346132e38187ea9c0a2189ab0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576d6112ac0a0a3935bde80f96f98e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf4214e080d4cd857ea888ecb455f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f546210adccc5e27f1bbc0a99339ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e4355340ad1155a869389d0b6166e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13504c065c948d77f12af18b03624f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3046514fe29cf0bbb1bb45e0388e207719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc734104f69a576e5e3bf1f7209f3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f340e8463a9978add7a5fb87208cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0760e0a3c1164c661eb5cf37af640bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9027ebbfa7e35d1ed8f0c30ca382f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356df37fed3b98a2b2057544e27bc14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8934522be6a8260c1502757563d9932725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855522b5fe4f63b768a215df502d490726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445478c18742dbe2fb53da1963696a97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b3b75263d1b6c81aa3b8c3630a99d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28599ad378d578eb502284327283687c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a22161dc943a146697b0a67c87542730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d3b5e2961f1a9c79cf4f67e8f82c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e6225499f8c7ae895449646b87540732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3cdad2f8a223de9b49c5503e68c30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b48eb4efec0331db087bba966e126734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087d93b83744e25b97295f394985116735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcb14e77d7d62d6b949c25cff7a89e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad0755df7c4526f669d43c25b07b32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121d9bd199aa9f6140c36d6dc6287b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72377ad107282918e530a26748d5b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89395b3d4f6f60a6d7f07fb88b1f520d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75fe5274ed5bdafc74b39376b179de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdcbb3bba6cf3c036231a8f6fa193f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2c76a116174c6d05d7d01be9b5172743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaa3902539f8a2ca88b6de8d2672cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba6d9eb2082407bf4ca8dff0dcb82d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b893962cf101c149595212237d14b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac64391cbceb741c96b0b5b18d3fe6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbfcb95a1c51db53404b431717cc36748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe06f6759f2285ff67d90ff2a38a9dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fb62f7edafbb72a02b6ca216fc025750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a16f69cb898d427e5394125ec4ea10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffddc1a3f91d707cdf2a5733212b46752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a918ff96f47b835973ed8f56128f5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade168e80c840ae8577ad2afa800fbb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf525e32c6901527042c6270cc9c552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee06c43201590f818cf526fc6301f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceffb24752f49f3c44d4f8e355e86994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4119c47637d30a90ea04b0dea075175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a5b09106f61f9ac6126f375ac64576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39358b22a9a4657ded6de9d25f99fec47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c859ae356f904b764c5fc50183788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fa23815d00f39e5fcb4c50aaa402f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5d03bbf7bf5fbfc47e58ac81065ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f28a1b232944d753cda6779fbff47211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992753c655d61f7fe6ed9e18553262c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478e632d2eeaeadc73c8a5fdde9bdd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298171426b1a97401a240830dd8aab914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa29810961495726ac1614023746cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae128b1da45e92f6ed2ce13b69909b9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200826c5d58e1621a51c7030af55979217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a34f0887959eb5917c106b5a0c86118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5c490684b7fd0a3fc24153c64ff6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5c812374ccedb327abfd66dbd83d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a534bc7d43dcebd9a116ca9e5397ffe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb212777562b0b51149dc8b16c1b2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826530baf147e9828de1c31f3db1b24023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa76ecd03fc22eb57ae19928c5219324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd443f435a1a90531d096e3e5f2242a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc22e990ec461b4d2012be9e64b01a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623ec23608f3368f7bc726f231aa38027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875c4ad8b3b0d4ffcb6c12cb1e0ec9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c692db84d7b43738d32287260c9a7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42279bbc25581cef6979103bd2c37c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075a5d72c9acbfe0642519cd516565531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90b545e776a8c20b13db5f1ad701a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cbf56aed0cbb0680bf2f83a0f586833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47865b8a4018e459bd155aaccd19090d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a458a28bb5acdfac310ebee6bd9e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e03f233e15bb35773e27f490ef14d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aff892815e0f26238cfa04c0f44add37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10880a05aaab314bef1a4defcc4f7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c1bd8a330414b4e38857c4d5bd8a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1ed658ad1e0ed26e69ddd1da37dab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b178963298c3e19286e681c21c98c9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d119e373a6fe852ac947cbe097ff5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c380b82b57398e780fb021975e62a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8af52c2ef2ed1417582d1f1e35f7dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2454474f5b97af7a24f9bc2404f6c9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9a45d6adeb7331eb9f533d36a3b3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f762f75e648369490242826042f2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7437b0f7da234b8b890d43a239c14948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decada0ba60bd6a7f83ce7f7ccc2a5dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee850f334fe2c4b5121107b5e090beae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999dfba8be23f1d1a0cfb29bdbc1c7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626fcdcdb077f0c095d011ac4ad333452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa03a4098fbc26d434f7e7e2a1f6ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d5a6806f8e243a20752cd1f0497d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc49a59ed314dea0f75b290586342d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f081705472c331524d487695450647556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9b75abfe89d1f261482bb5dbaa9d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208f927e05a7f3c72a6c3cad4fe909758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14753201a8d0ba67a6ae4afbca3a83a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77917e7120dbc0cefe842a7395af3acd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c7e85db582721b90cdea4503f347f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b0e464f2ec37d1afa68ebadc7cdb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20b91884a04905a2c1af5795dc1a6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a6735ff669d9bec39775c89aaf6b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56966ed3ef5f6311e45ceb8466ef439865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead5264e167a7da4881b63963ab6ca566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75ae7af32bb2720dcd8f24d41608b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e61153c2f363ebb854cbb707ca9ace68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c872c118b39bdb4a6742356b693a70369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fef3c4825cf7045c15384780544f6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b05377f48b1ee7f68a5f6dfc208871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918253a3222be6a829a6a03489b754572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faea1a3a9641c557a8c4098316f86773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fb5c37d9323d0b5c226abf56110b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf3ceea59f35926eb5c1a1d4d0aaa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d381dad527dda37321e18be6897c18976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b876b1870a537a5b9b3340dcac7a3f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d09b7528f1d4779e88333d76d9274e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e7b694939752a270f7527947930d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495617f35e1a8947eb26e177d2a2ced80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569447da4a9e543a5bce26fb1f3d2cc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d632c197c31b6e012d0b9578da20682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26bd55b5427af55a724185579bead683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d9b1e69009eb1fa853ea2e3e15bbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca40bacab1da675b28edfe19f56bac985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a833dd00745af3a35686b0359213486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f247d68e485a9386fb07aa61288f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ca97b39954dd551238033960eed1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4cee8cf52f014ecb9a25d3f366cff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f5dd02580bc570546501be930d83c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425d0f670deb866a7050d94c683050091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a76099081a10e7bc26288c1c90deb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99fbd6804e4530758983c19f857f3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652759b1e38717c0ba84c1dac3dbafc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d6ab70803d6d1a2efefb144bf2d2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e309c9e4f43cbe24f131a3c7825df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fae4216b363ac5b952f4d5eac95ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710e2e1e798b4bc7a6fd931dfbd148a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9143fd69d781daf0617af1469b62c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afab2aa95c3ab045585b8feed24368100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cbfe45ec0531ed3281ff65bb3dfd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ecf5c533f2619ebe9750f6741ca34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fbc9ca0041f6b6999820a4be179d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d33a9025f39ebfb82fe1bbf1776071104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a4bb2d56f3bca4a55b90e68535881105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fc7aca3054fb4f0f447929ab7509f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564b1684c02e5e176056db56a2da467107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2e7c95d3e12d77410c7edd7d9bb70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90edb77d3736c838c0b98803f8852a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec81452d96223775b24bc1742fcad1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b862aa6e0178050c9e20ad5abb0e057111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65f4f9ef659beb3361c91e057de911112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93cafba3c889934e846df05535d40d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96433bfd100021a8368338bb26348ad8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a12e9434280c485d0d9763566d1625115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4099c3d68478eaa4fd05aed50fe66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654252826fb8a408839847b65377960117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e528a0c25cc38f042dd430bbf1002f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5664aee209e2e0137f109bab0fbdfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa65e4ae6ba4446b46b410fd69b988c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebce6e6f99c9a0acce87f3effd6cb2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3db30a3e4934b9b23dd3cfd354fa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2fc4190e26ad1debcf4fed8d439cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4af57dbaee0b83c298598d93c7520124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9125302c517200b1921922b64ec3f60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644f95560865ef35139a0e086e5bd4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cb058f2726bf30ce38cee02f20c03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eca6be63bd1af92da96bde2bf7609128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ebe0762042391c733664ba6141396129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fc66b469e329582dc735c206107e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c529d36e555a9f827b2558d2b5bee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55681b59db4f2162c7b9ea613703c6f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494747696c4cf0dfce78f584f9d4126133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b30b32b07dbb1ad7f5d6636aed71a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13eb1c22ed5d7a90dea7805e3e98ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020adc96f4289df5035f3872b63fe379136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d9ee307bec69b5bf65c34ef77fa7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca39f247afe39fe2907ac8c0bd8863a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dd081af4bf1deae8a889265c87147139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064e0c0153aab013a470fa3f125ba95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c1e98bca1dddf291219a8104e20b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e0f9ebbc0c786a6101d4e2967f088142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcbc2f3ed655cf757a82816925cdc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467cc7d8cd62fd9be4427bf14854434144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e8b21539a571fcfd619ff4734ca8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386461cff1c9155713f1ad99ea6e1c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2d4942953e28a3a108d1bb8506b73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119f21728a3398086f493c42043919a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821e9b666ec190c329db8a1dcd63b2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b59df2f3083f2f72335ea65c5adbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afa8ea3a763cac5d86e8b579cee2a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dd582bbd5f3c450f6b1fa2a2153bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590ba9d68f222c09e1dca38541afbc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153d8e6e647c9eab06eec7708eb6433154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f30f6b8e15ee744114219f950a4ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c479ff4b0451c35024bd51e50281e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48944c2a413dabc3a2e95bfee7890554157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbf52469ec160aec31d7c38c737830158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4b597de43f1149be41ed7b5849499159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f27a431493b136a0558ca3ff46500160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09e52ce976e4ae682537be67b1f65d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d44fa9ba9745db50a66bca75a4b0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b31519b6c838402d4288967151cbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0a6f747cb7433ff20f564ed3081d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c4d805537249bca7366f97308a40d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b244022f1b304c5cd69770a33a890e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4de4e9cb86bf43015325005459f126167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851654e498f9d0b8305e25fc1c44ed3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907ad938d0cf4917b627f51e4eb0797169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfb210f4e559caa57134b3acacc630170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b77be183480c8a44e3fa2941b22df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112717326414d0a5099872236e4c7dac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375598b6a194de608cfc4b07e45782fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6df864f78efc9c91b9cb6b2e719e73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb80ed092a21c1943cdcc4b525a230b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed842188df657e26691f982c8bfde015176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a0cc439f7af3c73eb5001e6baaa45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0525d6154c64411e66055de783c3a9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc26a5dc1a34bc415b4fed501bc21bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777113de971b73b9bd6057055264d8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e39826029b2d94b1fc87bad009a962181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f0475fbe6d73cc91f30ec342f4a77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ed42b5395a0595be122ef3a8f2bea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e7e15f89ad80de3dfd1d1a3df959e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f4d3515ae32471461babb9e52ee00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b32fe898551f7b4f8c50392b337219186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5a835e7832ca05bae60a6dca2a5d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc226fac730b0281e6d8a6c0a137e696188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b15c7490d1ec0bf133eb6c617471aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727889e25b4b7bb26cd9900f7a980f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34e2a127c83d5a4d2b4dfabc48aafb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b4e8a410ff1d10fe55253a5114b39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d01d5dad927e1d1d748323cdcca10b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56320f5d6053cc3b158fa51872aa9035194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189cfe526b316195db4ea2da6bbd0f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6219018807c3fb62e307358eb896d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea1a8b0da84cc73ebc929d8f708eeb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88d40b0ecf5749cb42daae82fcb6b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7e4a5b5d6c4a6eef40bab740848f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f68d05b3e13849bd081e5d4968001200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947f3d7937f98fdbd8ebdbcee66e0c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ec66c14de72ebbe00ca6126721e76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a79a9769f5094d4085ab081d27cd01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea673d0210a68c32087d36a6e9d238ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60181c130d41eb623c6535c51abc1439205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efead44a66059a8cfb58a33a12f29d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bf23685218340e51015cb2a1d996b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98417870c2b7e828dbf2376e4c54d249208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b83105931c04fdd869041297e8ce3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300b6cf573221435b6953ab27d20010210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a596710e596759e72c4bba0d5af72d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30865678cb61fd4f3b32ac0bc254790212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132abaa92eaec069ce4a5512f4f4580213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb4c3fdd9aba76b49d2df2da326d8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba0305671e3447f9817e3f80ceb61c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d919baa7a32305b78a4c9a2655985216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cc3ae8b3aae6bd3437d4fcad0440f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf293fba4d477938d2fee3bb1e8cf0c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9ab1baa31ca05a093151632693e1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0e123a0e5de223da927e278862e4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558664fc043c14293a8bcd5de70135f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b3afee0f7776efecdb74f00dc4918222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2833310b56c6919d553aa91bbc3b24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef144fcc60e43e12451d6dc516fb0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf54b3fba140330ebd078d55c5e65d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76134013515d4fa3a6441f8ba83efb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a860b0c4c135ce7014e0eaf198d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56996c3ea110ba4569f63af7acf488228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82008fd945b83bfa8aab72f6821abe5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e486ecdba7742387ef3831f02765f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f0838d3d16ec3384a29c54c88132e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7273b94c9074d5071e95c66d42b9e16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ea6bd05844ac3101e32c9fe277c1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1669f600c6b374a5215f8a85cc1ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909ffb57d28e2f2ed3b5bb1453b7937235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c10a6af4390fdc9d4d6356d777ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9e593733ea651dd5f35d8ab39fea6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e12acf79c4cdc43cd16c9db098c4a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2e13364b74906fac4c44fcf451565239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d4e4fd72879312ecc90f438c0069b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22c61044f8f10f64d6e10fd6fabd81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9195c860c5e620a95a4eb30a46bc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0ca33472dd6628ded24e514b63513243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64922c10b7ba70e635052cca654f01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e38617178e1a59f2985ed220b9c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e829746b5c3023dd14ee3d2d77465d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dd2074afb907e9cda4d0399efbea9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4048202d1ebaff8669cf3861b611ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ce4c0fa99d40b85baa2d0fcc9049e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9d8d94c0ec165e426ff3516c89745250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65344a9d1555de6bc761419a563146c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb721764f84691f04c90474a7d608e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629257a2e14366be81a6b7c7f998c14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c702df026a006b7fdea93211c052a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e7f8bd54ffe4add2ff34503b91a13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973ab8361263cae75e3045bef63ac0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3194c6618ad47151653ddb3f73b8ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ad210cdeeffe4c36c3e3b1a76dbfc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953f51ca1d689df219d063f36d6b1d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48353a789925b29863a474ef6c3cdf47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24666daaf6226d662de2f5ad7cfdba45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e4959d8bc0d9d8e0d939340184750262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebd0d62bd5d9ac334da05cf98fc40f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12e53ef52ae2cd393fc35a2daf805c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaf2ce035c317bf5e07edf780c2ab9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7edd4f2b8cf536fa79094121e30b69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459f9d36761d34bf09802bd70713abd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c82c9ded875d5900cb5293dc49a6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9151c650fc9ae291a0474362d94da7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdd6e17c8a2ed9a37180aee3c2c49a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a05f3c9dce3c6800c3dbaad1aee20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6626ef32f4f9c53939a7ef90babf237272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bacf93f6cfac9f97c686483b02694273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f04ec97e945f03508ee6746d065e54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20460354a48f18b03b7f38073e577e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18675f4e0d76246bafc73c29dbedd2cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443072eeee2ccd98fef5039da9a3755d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67328addc3d0b3de9f541f56ccef9200278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d910617fed4b490a61df625ef15eb43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcc18a760ecb5dd41fd82c42f33262280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19072f0927cdc56f63460dfe038d8df5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e73e183ad5472b5c9e13e116f4068282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673231b57abdd9ccc28fc430bbde635e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2163bb9f3dff64b1f6ebf9324526f99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25a0f872f9ed5324ef1b956b14a2dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5918115b311ff1eb300922bba55cfcc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a940b2d501f3723e15487e90dc20be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192f17e6cf0f2df5ce08896e55b9371288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c18c8584f5fb708f0e5259ee71f57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db906aab0f15a1353d33dd8e4a3e52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d36cf70ce3794cf7db03b1f33e2b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6ae79de41b8610bbda36d2f31fd9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651261ee54e6def5c12671d13ac423f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cbab8621fd6056e7c9463e58c28de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7db9df594b6f4f572b2f9c648a8e69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2f33164926b9d136404d7e4567ef7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4167d5a31aeb1d06e38c898a4a3b636297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933714f506d727f37bf96fbecccdd43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d69f2ded4a9cf4831dc35e1a9e8518299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7915f44e6e05d4fb00cf90315afba5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7b2d3fcd6bd1da9547e344d06badb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35eeeac36f490b719c868d7dbbdd0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a900cf8eb86eef74888999935c4b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be3039d0c6d5c03d349a01419c7f20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5542ab41b7aed7b4c81a6ad05425f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88912a6d30d8fb166a2537945c8f8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4d07763f3d31158feb1ea1467f4bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20c8379539cd4c1c9913ef54ab2740308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f7abed7864b1e2e07389204791d87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c98d5c8e6e0487f84787c42c84dc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee10ea056b1026a92d3d5d8555247c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629091441a276eaa461f1caf188018e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47377b18bdb9fb56bf6c41e12dfcd844313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6505d38e7ba6d4042b947f83caaf55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d550e5197be8c58e764c068105abfc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1985e98014f5655ea9ab7fd77f358316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24a2beeec4bdbcc4c22e61f7f53234317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb06156e90a00aa3033a7891ef71b2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca35deece4836673d1788cddc04e45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8df6778c5489aa480226cb7f9ccadf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0ded54dc125f22136158240ba35d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d966ed697ab239cc9c89e39d119314322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5d196653217fdba881a1312b18fde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71f1773abccaa8b19b715769632c39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb761ddac54a299c4312be28780bf7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c464b4979533538238f8648c7c0ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12773e424145a7dbcef0ad7218bdefa2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7823ac19fd2ce80085b66a52b8ee8a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e313278c1dfb52469a1859878cd369a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232157c1f9a625c57f0c14a3f39db56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546a42b1f951f43fd274e09df02b075331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2478897e155dd6334b88f318c2e27fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476da5591d6b7c55e49908bef4abd5ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a88297b8c78c8760a8ee4297241e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a7541361f23fe9910f3e933aa14b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797c38f35c839a4d162691989f1679a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facf83550f4a0a58cc538070fe5bfcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022653519b46e5f0a6da76a2c4f7eede338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d357bd9f4112a17b505cddae850bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d84109f2085011000bbd1202816b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1511b21c5ba82132df2bf0a5fd62e64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae7d49d9f7107c7dad813157120486342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd568c64f0f74456022f2af31cc919d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24d8943c885622be39cf97889670be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53a51ea595b239385be5ad7044068d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432bcc4db9182d3d6f999842e1f3453346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b439aaa7d1767ad791cd64b05dbea2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed179f7671ebff2c198d9a6545e5fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380ec4308fa36ab979acafac5bfd5dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98b1e017daf9c5fd3924b3e66e0148350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7fe358eff1ccbc2c0c9d8e55d6cb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e416f1cc72e411cd5e52065a13a37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47cbcaf40d0ff150502a38fbd844cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203135dad43045687050ec8c9d542a12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd67cc39aec00627da3c2442a4f6210355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5563ff1fd52a74e4d5b6ae2d03459f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f349f0cc8d3f2754e27f2e5b59155357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93123f2f4c2629a26faec1bfc39d4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ecd0f9b22bd8f63c3b825acf9c49f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87330dbb7166253b9b9c74a357963a9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73ef3ebb2e2cf5163ec7da824b0d46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3f2d6c1ebf880466d556ce001a780362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9779cd698cfbca679bc3b20341dbfc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf0d5d0fb22addbad9c21bfc9482c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869409ac9792175d91921f666ecc635a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee9c303b29d6725e273514394343a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94609c2e0b492ba818350d2ae81a9cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf117f5eb56b4353883b79fb8375b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc70ae079e51591d3d48fef157f2b61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e28b79c0c5ebfcaac70bf49574241370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fae578cfd8dbfb32364cb10855700371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b931a7bc227732b913947cace0c39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb1b23263c7a0f1bed1f60d250860a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6c11efc0066df91e7e23b6eca8d1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff191b14748105560a7af4f7be821e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e08f568b7c7035554b6a2214b9e1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a2013ac407d842568d3485f10837a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306004cca1a6d27184bfd789904d1f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db134e4fad12298996948b1f6b749e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ff220f343df321e4200df7b485613380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1e209f5ee8637041dd0dc3516ab73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83806f48936da40ea1760f790facb71c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52046d1aa8c4a6721b934d48847946383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281ccc1652c8534165446d6e6911dce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36dfdd68f68d9a25df0db590377e4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02157d5f540c900d0cc9dae2a5c67510386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc5c556942e4f1467f46e57e2b389b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956a0253b9fd02627bcdafacb65059b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4f3f26b07c7604bb0c079904258bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10f4660fca73c8e781cd96096714c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d81d90d416da31262771dca85d5e5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdb01b936ae0ae377021df73bb959d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d80787513512d5b124ac51bb5842c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cd136e847825d89a79b2728c21363394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7654f45135adcc754f4326ea124f68e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f50f2bb5932837102d2e8d70b7d268396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f575ea190c6ac9c1e8ed9781f389d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c08b1a0e42e03eb2a9a05885337cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea623ee20fb3f5f9705d42e49844cf0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c1a49cf82aac1c11ad41b329842e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ac0b1b22187944a4a77c1839b6ecc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aa21568c22c9f74b1b38ca17b4be7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b114427fddff64a0dd8d435f6f4fb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a6622ad25177f0d7bbe9a38482fa6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ae3af59e2330b237014e99c1e4e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a433f8dff9a589544f18303f8dc6e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d494d13bd773ecf59d41b6f1376c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2f238ac6f3790ad363cfe86b70ea5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1d58cdd7c46289cf54cc522b30363409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab015cb72e69f781ba5d8cf239e65541410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac8bb57a5ae8477e3a963d15de0709411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5920b1a2e2679c846f3c70f7ffaf5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb93d9b6b33b4d7fc7912b620fd81c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d69dd51d8de1e99785765d86a4b4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a7113ad50705df39276f8965ab64d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735af8a37726e2da8a04c7521f7fbc46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a0701e79b5a2469717a7bf2437ef5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb6e7481aba38d8ee20c0826b7dab7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64125bd3a63242a10ceeaa9b6734a788419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225be79b065383584add6e9cb11aa5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caa6fe851493d9c81f07e7068ebb0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7314fd03eb6ad0fe193d5d3e7c898422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da5ee1a19475dd9d2f53ade3287fd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5f7fcea388395db65e68975274f19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c6eb5401caafa3b154af5d682535d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4113b3305bcc8d092db10a6e0bc9bb6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626821307f09ec322a4aca3dffd52247427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f462de9fc1cf69d413062226102145428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa0139e559b9e1e30a2f7ce88c1640429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca82d3e7c7b69d68eaf9302e197118f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8bec242c4665d44c09920bf40fe3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff1ff782147e65e5c8d01e48f1ddd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6620d7a071de964782b3ddb487e2fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462348f73b0dc4af8c1ea26867d1d698434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31626868643d8791baa1acb3a0ee29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178d4844e4599969a7b2c5edfb67adc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c264174bfa888ec2d0310922b9b99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4adc5aeb5a82bfebbf77b19284ad1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a26d466cf06862f4fbd503309cecc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e1940dd0dfdbf6e9ff23df0625b06440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d7dba85249239f3b93758afa35afe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773888648c1083465b25d5e223778b74442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e7ad49d6c7687999465dc6f1a0c46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d48a78f976cb924288f27a5054e7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eb2f5a45d131ae5bd6e6210192976445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc891642cffcf7bd3262d6d4b68e4e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91387c593df7c4b4e293d14dd0ee2cb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3e8d411177fd5a43008bc0e59411f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696fadf65dff2ec1dafc22b0dd71579449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c398855270c8ab00ed74d24db7ccc69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ded856e4420e0c2b17ef7314b5d1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ee8f4c2658e04206875fe0b89aa27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620d8c3e8969741e0e66f08b911e34c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcef36f031049ce347a49c77ebac064454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a2229ef4b53b0d71a9f19329aa4c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365962e79a412866f7ad7ce3311f74fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fd8b3f7547dcaffc6675c7c859eb6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34273540640b0cd97ffb044f69dc74df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e82c041cf093e610fd245a456ebdd2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c205165043b5ab054f8c3d36bfb69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99d6306c1358b68b111e72540cf1e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d127374d101eb8c15d5c9ec49fcc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ccfec301bb6154d5ccea1500b2b16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be01d5d2a765ec8249a16a31b92fd9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53896edf2070beec1c13ba2ea3c277465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7a56fbc0129392f5e7a4eca1d395f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7256c675944b91f9dff8045b4fbf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c12d9b1d0fe9082f11171071169106468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3ea079b7b2081d5782291e239588a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ea4286d9d56bb5f8361e0d9a7fbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fcfb186d6d32cbb8e4dd733a7fcef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c73e24131a7820b66db08d7017b282472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468da7a72cb1e577f40061258715cb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ee0409faff4bb44db78b20e16f248474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf11928da97ea22252844af2a98a7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac10441d8e844a63ee6aadad0dea80d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19879e7887a23fc371ec9a78692ed2c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bb38092775ab6ff8413cf6ec5c5e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f22eae452620749117c3a1f65f7ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f10cfc8f01036f4da82f47d77f9e93480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09877291957bb24d0d9e6808880bf90f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29b0e2df873bc2205ffa633136cb81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd531d0fd30e141c64ef849aea82a54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43895e5af7aa16bf36ccc413e82f5f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bbcbe49915bee81977231ec169d36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81074317ac40c50f84b84c28f3d7c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5c9b032b033cdd94eed27325850be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504c1cf30135f01edd7ef07e30aedf8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af053116c1cb4e18b6d6952c2848117489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546c53564acad6daa84430314999050490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeb58bd48d8c84617742861ed0758e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3a0c80be21df656b57d97287c1229492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08c0c2fcb9e05e87800e1ff0ceed97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0634574f3d89879bb73e3a3a5e618494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e0f8c210f0a135518c55aff01070a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864c79b27996d86d00eb33d4a03b6ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f008386d9f77b6e92caff9a56a571b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4651bfe4b639b215060a12277d9bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1321cee3953045a5e235c8c21bb2e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3e6345b3992387ebf07eec48cc9c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745045d0ba42d2ebaade9e9010868d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bad0e0ab3ac40e3f8af94f3b8a7710502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34648b99dc4228f159dd18b5f802eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a728f4762e93d5be403712d06da5d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c979e0f2b9ff1a0bba62fa4c95a77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cac5aac26063d8b74358a2ae957fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5619efa286765d95e2e9c7db09820b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d40b83052403004cdea90438fe9a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e6a2adc9a749d3724da2cfcf1630f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c755f88a331eec0c532b1d33b0815510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a226160030ffd489b604b40e418fefe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ef8301cb6ce6d3df86544bff36cc5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5d606dd47c42ab08c64947e5cf408513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a91a4cde73adab6051fc8fd577a4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77598bb7eb825c70836271d87c24d989515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a1aad3b34f96a74f5c9542e8d995c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62b5a672ae05420f46802e93d55b68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b89421ea613f375db0a9574c14c79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a79ade92a53f42b77b515c612ae1f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c541c1ca0b736e1bbfd5d6e13180a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebea46d2bf775013e1e6d05d8834d53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b75e44663001639a51358c6acd4b80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d565681883739f704ce182dff423d3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a9ade5ee02f9dd7227ed525882788524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d63d8369d8ec7e447e3a69597a3553525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ec1d892390783a6e87886daa9473e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3db9a23ad89b3deb5aae3cbdff771f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a15c8a6b4e4c13968eb92d6a9e526528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d64afee899902c13033218f4ebfcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371a23aca9a8c40925e25961e1cbc44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e5bb862401966d7b58e461449f831531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4841f0b716e7c5656553378b431a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac97450a6fb743693369d1dd81c4123533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d59e4e98b496d085ce6451a40a694534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596bc857938684d4f442dabde110983535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b00ab97e9229c16512ba186e2094d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde65d58033b72ceaa4852c11d5757d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e4b28234e09021b3ae4aed073442c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47695f0981061f49cf8c3379f774023539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada76729745fb25e3c653a690f1b2172540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e795799eed38f33642a6ac80af47c06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41c85808069a3e64f0409d7e8b96c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde8c79d5923ac58b25c62892f3d868543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12f217243cc0c62eb1048543161719544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942efa5c9f2200237eec78c3c259be06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fc528c3200a1a244366d06e778dd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee78b91ec3be974751b9e4f3d04f4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a06c2cda81c50b93f105bd02d8f81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84251572e72daa9b1e3524c95657f2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d367bc7c194b425f1893e9985a3e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5478396f8515f9e442f35a49f108c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d4811b8c3e465d7b41153bfd23ff4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321d78eb219d41a78f5c62175db07f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566d5343999134cae6a2496dc16f724554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaaf1c1ba0ee86b2aca3855e4b195e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29983ef971cbcd5adec31a085aa4c5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af396786d8d5b1932b6bc0a01f7ef7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822be9be13f3105700017e689499dc0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b9166c6205d295fde19e43b9000c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8a9c5cf688f5b13a9c146a2922bb6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea9882163e7a0cf4253627ea54338b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7784cde7eec3858768e34fa9885c31b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614eec5fa1bb7c0fe166d1c187a7c52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22daabcd82a22d3d9c8f3650c6dd8a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1306e28f7f51952226fca3ada5fff37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1fe1a9b43ef3ea447f2b8e45293eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07537d8836d476a4d9238d5f32119a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd913eac0b14108889652120d478907c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429b572b44ffb01d208ca9897415334569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e27994739710df8c1b1050699965e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc89e952becd7775481e9914d8c425c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e5031de53582ee4a9a0653fb3fd10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce40c4ec46b5b223155c2bf1eb1001573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5b98e951b8da7f083956ddbfcb474574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67a3ff612d91ab934f0bb4cc657fc4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20c87d4d917fc0d57e6cf10bbf72ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4d01becddd16d13f880fd218a04fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0893c7f6ace52f43a3fb88f60280f6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663138f2474074be92092b9b04a20bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58d92b8d2593c019e94a02e08291bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb01981d2e3301b90c43f4d65768f44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31b2d8d5e376598674861757ba2b41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cc4b75548689b3596465013246d03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934715032a2bc0dfb954e845cb5dbeb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfdb09ad56af7a488b09b7ee8b687a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b716b549acac2f9040cdf70e973c49e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69591642bb522aa0433ae6377d4df23f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e70cec1bf95361a287c90e4e89471588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5601428cc6d9d369c4fcf87dbfeed3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d81c848cc32befae3b9948c888d732590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945f41245faec4de0da1c28598ab389591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c808d67470988a43c385c57b59de4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ab67cf689e3df6da5b7f8cef3b70d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967c53f9751b1aa8374660f596ac154594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41333201d5ae12c8059ad088bd428cda595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756e08c3d73a867646f7f6d81484483596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4069292faab8cb624e07cd4b6858f9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28c2d1ae707680948bcd873fb30042598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bb518e8b399d480198883437e95c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ec93a7cfda0daa832a77cb03599c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3610ae405ead274abb4a1c26971b48b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004582b8331ca60ceb2a80e890429fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6454355ed4985a6150e1975bc3ab68f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91216b155403a18823e80e1c8680fad4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b8f59817f0a78d179b5caaa84512a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673e5f5d9539e18ca1d03e720a13dda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50453ecfe6643b490ad85f59d0cb12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c62018de3adfad9641776c494f3256608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdc9d19b8dfa88836a2a16998b40c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daed24187d0f034c80e9a4d2a555c06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7ed18e6f63a1de1dbb019e4de4b80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea75a7e25c2da29ba9ba0dd3e94023f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750688645db7f22c5c8fb00e7a76a62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600346ca24411a3327aec96943927996614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5afada348d15cbd8a5964e28ce6d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721b8b0950c227f0efdbfe2b2b3361f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f638196a7fb068233e2619d5d796c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b3404abbaf65b6718edf2329a2430618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee1cd580be833f804d628ecb7ea8c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23f43ac5f313e4291cd1b4577accb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced618f4116b989ceb4c9a18c8f3c21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff2fe265759bcaa592917bbe371f87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cce03448b7052cea1e6220164d268d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15146e1975584cbe97a04b597db33cf3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d44c1f22b852cfc272ac1154d2e165625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca991f26e8a3e5b462b3124da49ccec0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ec626aeed6c50ab03e0652ddb0a0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cac5802652151471f9ced71115cc0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cd31cf6c37e9a12bc194763d4b01d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb66a0e22a5401fac752101a564089630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94389d42c9c9f0ae34778bf7cdbf20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6f87cfe8d54b05e546c53541bd40d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b00ad5c177b4a7e875546c05c3d923633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4727d6d56a4b21dc2d3c94e0976941e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8f12dc6a1ddd53125f03f5421622e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee3f71420fcdcfe421054e4a96cf9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c692574fa2ab1e440ebe6eec79612637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49913a545310f5f5e9028f92130b9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812f03c61edafb58b76962e7ad59c84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1e650d10a60d27d61d9c885a4f200640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8794fd66b666b0efe3f2e562c69c48d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f822f1cee4212657098b7a943f14f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eac0c72f80bff63d64a1020bc80999643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a509d1cd4982631793d6ef971f71e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bcf2eb7d048561e1f07ea88d395eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a121cf98b9f0ef7883dda1976d0b06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a17ca17171b1e668aecedb3e164dba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd89c9f4314242e7a26ff1cda2d4017648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcc0738a5ff0202bbd96946136c5c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031f503b384ab92858247c8813778f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43b7d0cc6f69c56c861d34d253e3f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3420770c8260cd3ccb888c53c1238e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bfe41f00febe986b3ba02df1023d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb797970581196a6a4917c3cb16b33e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a91ae0dd9f26de34fc8d47725d58c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecef490e14896ff3d66f5c9e8b99aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba9122bd92ca14c3fa1c68bed4e070657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17f70ac29a3e53bccf3bc7677481df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64d6b69b281872ee23efa45191c611659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9df4cbb71d3fa3b6e4abd763256b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc24aa4ece0e2e242e44b003b7e90e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c40cf8aa437f7e679790e8f2a7efb5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4159bf11f52684effd9732a5f5a1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4207f3fd97b42d39c3ad130482c38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0536300f52a072004bd94446eb26b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ae3f78d3e49b3214496c4dbf33818666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dacaa9314defbeecfa1bde2f22951667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b35a471b80c9ba844cb186a6a3931668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb0b324145ec3f6958119eedf19692669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357d72c1d3b2f872422b46c49ec3a3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab28c9313ac37422833b116e13c463671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81e67c593495e10e7cbed9acac9c97672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3ee4d40144550ecaf615d78a95430673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870fddc39bf67f933852c215eb4b0b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42483828def8c8f4760161a67eb5e05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4e193778e288f273674b8a336335f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0ae1fde57916acba82b807009dbb8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beff3b0b0366de1bb2054f6c257d02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c38277a08746a267cbed5ee0044613679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a192ec0418cecb3b28c95a1a332d6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eabcfa6ee95172f13205db84809cf2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b5dc903a2e8bd6d9ab4e8b5fe2dea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78fdc6cd520338643ca854671578ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6ea6cb1ce7b3f5c600467214fdc42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6af76d8471fcd96956d984bbe22fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe343b513c94408243227f499269c70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebcf7999a7b8d57f424e5ccf07c6ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1500fc7dc4f9b91c75c1bb3219497688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8733d7e347c6121ebddc78ad497cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce38f792c2db0b13f1a7b9f5631ab6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0f9aa587b5a526f6a71862658dfd6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b519a54fadacd65ae0fe584dfbb7b3c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f419a60c4a3622aa8f35bbf799d27d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96464fe426050fe6c4e45593cad30b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb4a8e3e2da307ebc103326b5b153f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12442be0b10e83079662878ecd83a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7a4d655f220151b3ebaec715407e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5720ef8d4e1393ac540ca2e6a14c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612d8b36a6fde49713a4d654a748131699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6ef7810bc1a0f8c0fdb0aed39fca6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcafb267fb68cf2326670800819c0f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b2b0efea07c806e7d5ef65e2d3f04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec0659540cdcaf9d439ffeec5329f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690156ad95c0d2ea232936f06a733d1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e303d93b997ade844372ef922de677e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9470a2e40b910b432ddc6c25b29c0b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc283e94a2a349e83531280d01db65d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20670b7891603c9d9eae309fc9880390708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f85884988bcb19a852e55962181ed5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8701bc3f67e96b44c87eaeaf3a59d24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e264910f235dd4df48da5b3b895c43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d523bebbec562fbed07ce0fc1041ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aae46652f0d5a0cd250ab8124d549713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4033d8197dfd2da9e098b204dc4a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beafc4ee3d320679133bf5dc72a42f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3733645d3183636770d1dd321093a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dfcee1ca835620d12eaea77f0a7f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fbfb59eb9c64e1c17213e698bd063718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cc3504044f4221fbf171aaf8115e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef6300c4fda0bc41757bcffd8d576b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d8320e80b399adb772e3183c6baaa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f386867a35af686c6462ae24f6c028722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb901df0748ef60a6bbe888011e60050723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f2406a0cb4508f43c5cdb5eec1940724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c4159d2cd90ff074ee282ef29102e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5901508b3212d7c564798c0cf82e0a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da421655a22d02e77864765206632970727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492024bae345657b795a559e68176a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e3dc779d8ffa2dfbcba110e82fb50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dae23364fb9c5bc2c01ee518d9ddd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6848725adc9720e974944d0c6ec17d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1258dcfc777668e6da87d55d8fb938d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee4d285c9bf853159596b6d268a65c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2021f5cef266d3b7c4b47e83849b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942501c77d50ad77dd84c00df13fbd5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a79288e4e20cebcda4e406859f6f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e8c10fb96f4ec7fceedec7167ae84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816e1c052fc2ca85e3053a8dd556c72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44e4a5172d9eba31b8b784b1db3be8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9abe424ddfeec1de4ff35025005174740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5e2acc1f8684a6a1faad549894608741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfe746a83081394acd40beea9b14e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6911298fe9c01fc5145237a046defba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddf06e8b43ff949cfe2e05d4b2519a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313b0ba4a7bd3906606464c024723da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39968e0f9ef14a98a930b08778b73391746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483debd1533430fc56a4a743ba90ca9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87d8480d37d2e1a86f9d6e49c9c7df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4884d4b2dc48dead8ba698cbb4b7db9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb383842ec12c691e118033d202ea1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c96ca10a73845e33ada8363c83b23751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a429b4d0bd962eecf3656e4a1666a7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950ca8f3de1c710e8f5ecdcb8d7be48753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>