--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a624bafa31e5f603960959695e3ea121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5838b534a90b3f0a986be84ca30f69d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57dfa10850ea1464abd1a7a4c725a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f658ec897badae952f8758824f31c094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dc8d3277c148af950ed41e97738485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3328463186bf0547c3693b25df3c8d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c68fc8ab93c91f3e002abc052a2da97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd1a2b23b6cdb98ed65c94d4819dfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af732a64f538423034d8e3e812bd5c879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a3d911513cef2637cc3461ba7eebd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a183889ef800c162eafd83a22e1cf8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73078ecc1905cbfc399fca2faf7fb9a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f50dbb8cd39f6b65c449df5eb977a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ab0ce46d2d40f304223d0baea6cab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444108fb4de342e41f11dfb9f73518fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572efdbd03d944c3ed83647de976099716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22397075bfe1c58390b753530ea1496e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddd13ded65b4d658cd9988de96e79118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f6516a3604c6d5115fffd5d04205e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e743aa5fa1d56eff5a302a985e31a2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0420323ffd06ddd4504a7f5db220a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc70913fbb6a75a9afdece987e54c6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8c0ee5894951d6718da342dc46f0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f139950af013a1aca3907576ee9d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a1948e4bd944f17c27aa13a71a63525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839fb39e133c904708a02f0a931995826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7df6e40602f50f81e62b5addf900b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877d225b9636e855f3f75d3a8203ac828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c402e6e922e0f8922fde1ef99cafe729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd096c4f67395af2c1fd1777251cb17e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb9255b8b411d0ec4b4b686872226f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4408ea726542795aacf04caa0b8134b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24991766a605bb6eef46cea0dc0bbae633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6390a827dd724adc08fc5ad57f9bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c54e63e6371b440eb21070fbf7af635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c60a5a10be25fb4b4aabb9ca871f1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499876af1ac7953aeb41a26d67cca3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f54abb2cb6fe92477afcf02f54e02738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5593d934e1d0a740624ee19d48a9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcde2e6281310244fb825a48b6254740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfd9f88995e62f9fa45f817a106d5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d0f9031b2ec53b2aaa46f088fb49842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f1a497bc3ce3c1424622aaba04bd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706f20868c929fdbf924728722f76ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19832e791124a783040d24a9f88bbdbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e53205f6b2e55dd72fd71d55b029146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ed5d06d46c2e989148ffc109e767347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c2761bc0fc17239abd23037d3105648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f93544d21afa1054edbb1ba235a1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb723dc9ca21271137dcb211f24cf0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889af553b87859211863e1b65b0bc63c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729169092a2e480948243ae343f1da5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa71cc11ffa16dbf7fc3d2ea4cde4a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8876a883b9e23f98fec816b361a99154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a39ff84bcd81ddb539c96c1f1765e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517b45dc56514457902751f8191c47356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38889cad8a68adfb1a7aab2c58f8dddb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c9b64968b8b33f4ed10d7edabfed958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061a9359cf72cc1b424060f8c3c68fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025bdb8be65299d215ec407b290674560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02501ee8ae51e81c0f373d98558d26ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbe413130334e67f30060f1bf93f1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e1ad7bdc0ffed5e04ab996ffb06ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29622c387c06c493e74d7b37469c326964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c437cfde8710dbcf077db6fd940a1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa22d2cb41d4c71880bef8f1bc302066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e334aaca375416ac39cb1194198b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa5af9376f30653b75ff2052cf188268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e440c9d30dde8bbd470226d29bd9be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15856070d68e6d55b0ecbc0cce281f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187c8911b7a267d4623a10d60913ba471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f9da76334db67053b9fac16bf4af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3942432030de9167393848038d50073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d984a2cdc5fd180e53481ac888a7e9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24f145e0b490df024efbb0fe53dcb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb765d86fbd0f89d8d99e53b460648b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90cfb8cf6d2cd61e2080743279cc4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68470b1d717b81d08c8176917274895678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a732fbbfb23f2cc1a6a42368dd4f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2554ff8a978a9c1ec29907e00d99e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ac88bbfee13f4a57fc145179c619481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7ceebac887649c1574f987240a9af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12087eee5bafdec44d59788722f7451983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420be713c9d803b4e190a78b4dfa6df484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b3bc2bc05e7d7847b68369000493c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154849ac8566bb0b256a76b965b4632186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98419284c47d84f94e1d16f02b09eaa987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adfa6700fd0b5fc514b20f0a0b657688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1494e1f8b5338d2f98b5a7fa2dc14889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e36d9d2723cd2d00936fdd149bc84290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a82ca0f7e6e74676e06906daa80af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae9344140b8b777e7745541135fc9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9bccf14fae977ff6f82d87e76b95c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddb69b138f79ab12fe7b956a5a8c6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e2ff0ea4cfd6546ab08d007d5bf7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a112be0687429b14cdaea9be41cb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea81c9c8371b15edb6b637e4d7fb8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e487509598c0d6fe6c4c0b29a1818ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342f33122073711397c6fae8e6689cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b1f952ce8b1103517715b18de3e5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fa63c929ef4f674e60bbf01542469101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81b6ae94494bd2d5d74c0439ebc35c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4063d90e0ecb4e3d54fce693212b91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e0100b65b267f0cf5409451784607104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f090b3e51fff4c0d75d9594db8dc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38206c473879de20ce39412ab3335f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe84a1153b6b11d6672ad2f3ea67bbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1f59b071fe544ca015b53c22f9b18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7b6bccbdfad622177d4e7d5512964109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789b4952dbae7f495ced07bd7db54c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73f4d96e31c7adc9b4ed7aa7b2af03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923243e9e18359bcedb482a2b8296029112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0756c9a50545874bede360c1530dd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500baf168c11d3192eeeccfb63b0cae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75a220dd07c9b5b7b781ad1cd41eb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2a7f1e66e6fadf0f551c9c64e0c02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e1c30eca642ab52f982c4d429245b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1115f92b5f18804ba0b72cbd60cd51e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66432999c158918b96298b6d257b30b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bd86012e524de5987eff05608b4cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2912e9b4d23e00d3e71677f2022337121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33b5297ee7bbfc4bc2a78e6703a783122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b79fd9b771a2254284c0654d0654ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eac795d05b91dad6ae5f20f03581c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe400bad0d4e1ad29b5c1f85dcaa15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b662a44af4d2a1fcaec9932d77c003126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487da114863d779148ba4d07e339f25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b11acc918cf668673b0f91847f3b19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59ec2e3e95cc513424e5790b0fa6d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b4e07d8bb902a502b5180ab9827ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23730977068f56ec5a469231ae8e260b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f803a6c740e7a24eef8cb0555dd4a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710abed0cc0dd8c61ae576d16ee82071133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f4c03d76f4ae81c39759492635fbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d82b7c395ff7fb871d62d6ebc809bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13915c79a4bd470ee6b00bf0de871a2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906774c8fb3961c5dba8c5baa91dfd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320fe2dbef89f84e385442400a32a55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20397deeeed9900790459713ba6633139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33d2cb08420d68aa6c4ce25d89a0b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701ee913c00a31895856c3bf829e442141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217b2a542956b9aab8dea0eeb7836b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3709e612c51fd5dc54dee192d26937143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadec8107745e6e283f109445e9101c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c05d7ff95b42584e7f0af39a0ed56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fae58533e4f7fb361ce4abf9af0fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de71008b317b34fc439df70b187717147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70804fbfba37fff3bce163b2e6dc9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab55f1caa5d5425681ec4ab53cd2699149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f94c58459612227858a6cdeb7c8e4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6f487abd51ce26e468c572bc69d17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619f08c64e39bd68593dc586c9303d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebc924c0d187d5e459589d7ee07cee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485c752255355f9fbd2f374e19805ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7a79a6664b5f4b840e71ce4e2608a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825feb6138616559dca9f01ef44c161156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f2b749eea15aab55b219b48207854157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8258a2afc787ca85fd68e6ee6214075158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329248e37bb2a49f7ff6799c739f682159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26798ec8c61314a111eab5e9f8c32a99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0dab125b211dcfd8f8d314daf0565161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41580c995516a01dadedcb1c36982c32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e27a8bf404dff8f893e606f2af2c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bef1db158d1c39d64a661ad051b29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddb1381fd485a332f024a2302bc0c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e0a7bd93c9583854a01f540af1185166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d786f054dea5fecb93da3270539fc08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe4ba02eadac076eb0fb8249ff202d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bf94412411b8cdc15349e3be9d7a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1929bd18cb5255b39890fc4a9812a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3afdbacb4abbe07fb73a8fcc921d32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3c313795f01d8700db80f3dc62c1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291389e0d0bc4975b4484daa67bba4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041152bd1ffe89f0e05b04d1ecceb041174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555e596698332df264454c1784080e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7307d97dd8a5bbef1788b0be7e8be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc4ba78480d6ac072182fdf37301e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf108f860a058cb7f42e2764c74ba486178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc730406fe5d9f6f867b614630b93a94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ff10b295fee2ba3b99cc79f989064180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b8cacc36c61a2472da4a7540085fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eb96709cc7baa5f3a055c06730d91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ab24cd6fd7ff1fdf40dbc23ecfa3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89035c8ba4dd23c1ee18856b08f5a4ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85e0d0a7ed4afa6fdd8850d6f49ab6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfae3f95a8eca6b9d864999a97f4cae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8900f90a35ff75d3a5405d79e2877f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593eee17a6f38889aa3836d8e797b7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20c4714f0c7a91d7eb8dfa058746b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d71a0b2ef477f909a5e261861de92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8f61536225911e6e2ffcb68589179191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e321802626e91c8886c3beb8f487f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b27bf6a42d833bc7288e1bee720294193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca21be17a98a651d423ce985fda55e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dc04c061be0e36c946752beb77ff5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e607b7b5b4b2335a0661060e062c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4c3117c283380870c32e718234970197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7394dbbbdfb2e7ff734a9b0afab61d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb7eb23a7a1d26ae758ea66675b57d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26430302e47ea4adfb1503d7ce657df2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64749b58dbd1d9608d8ccc3c0ff004201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8669eaaf7a9b20b99a9cb8ad07bcf6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ecfa80c4cb3e73581d7fd52b70062203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b1d7c87c72582c49a60299e452831204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0d6051447bdbc8ebc8054e6dd6fcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaae869fd6bc4ef848832d656ba8f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87521d9d67ee75be1da87da88630b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654396b831c5d56efc2df205a263f1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea154384eff089b164006cb34a0a45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e161dc0b44ca81d5f0f90657b7dfae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539760264f1e59704b8f0dcd8a07af0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e803f891ec4b4ba2ed29601a47a46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb05d995ae12f702fd9ca7fc04c5dae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ed83c53405431fa1d990b7e67c345214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07583cec1cb70ed49fbe6d06dee5a4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc283b1267890d1e7bd8d2e14860556216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afbae5c69c7fb009f7daae3725c2b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a35d45228365f5061bb0fa3066200218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a361cf0a0f6cf7a768fdc4f6280d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25418752bca9088f118ddc7a62a82e31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d45c58c4f3b227ed388c814375a813221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc71c59e619aad563c317de14781fda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbecc3ba8c2dc9ee571fb2bc092d215223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2396f8ed5c954d3479de1cad216ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097ad00d0fc116db31484c6fa7069ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37118da330982c1c2b447cd980e5638226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c769e46d2673c9cb4120ca5b9f698227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d33d16d03d32af09fa6da82dcbbf7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eeb08855d37f382598adcc0bf8a94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d6352474f4092e8452db0b965a7c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97379cfdd81b14253033871f5ca8fc09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3addf443a7a1f7a9ab4382409f81f72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c076a71fd06c830df9752d8fea7e6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c1adc803a11a6ca629bef540eafc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a60637069d7f69bd568c8082a129b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4162bb3101a46e77a86430b7a97da2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba617057c41058129ed26b54a3db5cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ed5ce3c1a25c4e88be4dd1911ed78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943441c6f1139f5ac4240bd4218694c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e59fb201ab063ef62bd2351930f38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81541df1e0dcea66e777c5eecc309702241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317e10cb0c7d89b3aefa67df9a65639242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb04f7e172157dbf8a3e00131496d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713db018ec8f68e31e0d2593e1807aa3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ab86eb56e971e80dfd78ed662ac8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9741e350599faa61eb51c6b0b4b7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d989e572b58b499212aea6f363b9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191778299f30ae52630b3fb63f1feac7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29fb9e057c8a65068da9de1642a30d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eee629a2faf39638567ef9a21b1adf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f41317ae0673d43bf7971569c7f346251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5728582e85dded6b6def5e7ebaec8ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83f850e338f9c845a1826c296b7238253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5376c61d3e72329f8f3d41d8d9788254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116d3bcce7f1beaf65c3e6f0beb8e9a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca365ea4976fb17e2b2c2a1684b8df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff054d6a92cd73b657f6d002c3b7d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835725b05d94ed4fdcbaa545a743185258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc67df70020975b065ffa665219b8f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bab6f9eb22fa87fcd6eab879ffa45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7e758f2fd90b9c9fb01a3183f6285261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b738bb702dba591d7c32cb341b73b68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35921068f8b2a629bcaaa98cac531db7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc2d09440b2bf2ff53791317db8776264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b799c66150ac6cc2e7b42234553aad7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b7680b905355a80eb9ac279ff7764266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c730e71c03f8271dfc84f4a406b8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08860f62c6c5c59a274a431b11d006c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ef9d58d23b13434df55d37b99c24b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c0ed36d55640d710e1927dac95ecc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec171ed72e5424bb29f80008702f15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0de295285632f2e39b0caf49a0296272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1167c955a7927ffffcbf0bc7ac7680273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b44f2a5aa8ef3433cb9e65207b92b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c46c1b2035e6e74a7852bb6008596275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da594ac7c3bb181aa00340048d14a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c098fbaa2e53ebd32c2b4770dcffb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c56a259e4a8c80647372afafeefeb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ce2b9b4ac39a9294fa92b7bb8c9de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545de317d62dd4d2f04be1049fd08bbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df88c7d6701ead289da9b3dbe4ad6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f8f1cd537aa07166c809cbe876ba5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f97f68238b2c018036577d9869ddbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214bfc8384094296a43d57395a44de4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d7c3d53464159f52e348f7c7d76c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed2580d0572acdb0bb1ca58dfaf01a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a614ef1fca971282ffaa5a300f3238e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec45d45495b9bd7cae5f0f24d5e628b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f029f4c9f9b4b8c462b024029c7609e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda85d2e999e4f5c8e305435dd833d5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8511d6385aa9e89029330f3ec3bb3d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfd94b3e6b3d1caceb80b5338cfb33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7b41926a4ac2252436e28db7ab529293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08830fafe3c25b8952c5b3f24f84d185294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d93f831beb8a61e23c29d24978d94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4859dceed587f5b1e5b0d1564802ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd764c46311838820f6fef46f1cc850297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0752fbb47a1eb457d6360956a8feb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09ba21d17cbd27d867ae2f3bb1bd19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d78f401b7fe8f40fb1f9943892258e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00396ae194060704f9472c80b60ef009301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355683a11ad4d6b41b41a3c64233a167302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af1ae01e4c999dd824c6720e2253e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4143b16b10f36d2f76e03f09a9d6d2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b1e837c5348d06bcb6aceb51deb2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554202e6857d901331e9da492cd9ceb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20495b88d5503a10d59046d435059ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2888f2fff0cdd7e5889e06e55737185308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097557f2f1a7c98e8d000efb5eacbf08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dd6b044c62e38e5e3165379fafb45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3165b69f41e38e7c4868051ea10a88e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fddd816e310642187521c695d1b0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaab5ece41fe699e2e2c0991b1d42e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b42d981291f2aab408d87e433f093314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728788daddce7af701151c350ce37c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b6725b7f0dda2597e90e867a45192316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3120adcd811f62394f25987ebdbce8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556b4449981120ef38acc2e92ecf24c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9588b0ed2320fc714173e5e86c5e1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed89604a1615b482093968dd94de62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efc7b37c2b6a02e3f7d8a1e0c746d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9fcafdd0064ab883599566490f579322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f36d98b52bc20e5d485ef48240d54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ea0baaec08f9894762d15556f3c05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6247ef0fbbc53e34ca0b61db92ded1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cf9d0efbe1643c78da60ffddd06e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81887049580fdc9ea879a5c0631b366327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb83bd41a141a2457d60b5f8d8b0386328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd660288f79a6f9d728b9523707fda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c5e531078ba35776a76d349ca3a53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25578d713acc04720df9373e3d5f8b16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8a8c05491797c64b815de0072329f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c02b8a36756e4e7e3b1aabc70be357333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cd56a44694d4ddb82d412115e9126334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6421d618ae2db4d6f4f4e7d58a9f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000e79052ee2966e693f0cf0a8d0b17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aeba896a0a48edf2b476154e2ea50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a86c7dade88ad57c9c01713a1253ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd56226279fffaa042d80e20c4246339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d895a63a122209cd354a8abd7be5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2aadc3cff2a6070cd4eb61b564673341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb546e1e7e8951d06289b865fadffd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76637f7032432e2a1fb289ba447e3176343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47f0ea4a79fa3795cc1268c08b75b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3157ad9f4bb68498095741ff0bb844345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0a0e00f08eb7b5e2d28d63dd26cf0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2abadc4418a7753581300ff8efd9a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d80e1da1e83a0c5dad71377536d9db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0385a5c508ebceee4ae523ac709fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc26f58f76f26fece131a0943c8e088350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b335b912a67b393667b4990c04f2cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070c99bdec4d65a60548b1175fdcddd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7ca9765ca161eace743b336b13331353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06531b29c602077835a924e55d2221354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f4517baa827aaf4e2da8300673e96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9d44aeb6f2e19477997c3af632ad9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acb47d168c49676990fd9b7475c64e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfdc845f824811120db3beb1cac136358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c10f04f2fd69024600cdaa042e999359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d73ca5af621f996896c2552efce46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2789202d224da17206e3f947eb971361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990e13a535c4252e65da354423bd2bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c291640d1360083b91852c2771f4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c5f3bd70c01eea4600b6da7dbfed2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d46a5befbdeae821ddb91ee4809160365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242a1235dc5ce02ff0427085f0d6f9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fea5e1422d13b2355bc191cfcd3bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7c47b516b15a1e9435aa4186ddbfb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fd81b491c286d25467bada68706e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28047423df79b21f1c2826fd197e1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e187d750263cd0455c74073a49d7177371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8bf4b71fab93c5d7496ddca03ddc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87456cc6bf16352ac0cf8c38833fa5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ed1afcc6d0e0becf5aa82765a512374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5178ae8017d11e401eeedf8602b68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0d328872d28a613526aaea6c2fa6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccf7706af7071930112ed337fe28a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af263700828c2ab94fb314668ee4ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2db6ace28191a7233e2689f6d564c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15566cbc98bfa5343e96f4d4ff1b4f63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89adff6c9da710ed76dc84aa660c81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb8b8ab9f821ffc0a37b5faee2060a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dcb879a84cdca90e8178eda60cfb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab2d527ab00cf5e95fca386d9d7278384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34583ba17abd32446d203ca9b6139281385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07b88b06e3a2dbc86e8519473f6456386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93725f987a8cc2c1d3d4df5dd2637c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179a89555ec2aeea2cbe87710386b8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8240b75edbef3e2029c4d2999a0df60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d18eeed040b2105dcb371504d2377390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d797ad9f5a18b34a50b3689074ad00d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d28f4448d1345921d1c149963d0749392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217bb0002771d0300346a9defb1982f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50be97cfd0ae63ff766793a1d4b26b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36633e23bf1f0126b0ddc52505bc4969395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8209dcd9e904a3f16c10dcb623493396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbeca084acae4e46a7f6ff01e7a503397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932bed413311d83e63b67fa707e0031398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecbfc2c58b3209b86440d82188c4fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82744677c5e856f6dfff2c3259d7c505400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a580cfa3816e25be3d217b2419c73de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729669fc5af581b1e76942c278eea36c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21363d8a98a63819ca060f2d4676f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02e00bd8636ac4d1cd27a63620cb8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c36b5ca8e1ff623652b7586f17ced405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa941af7f4d3c7d302522748421e5e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dd6d9c32da4ae1454478ff4680ea0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0f4c5ab7707f61979321571b813fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dccb9e67d0030baa207011a896b4e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede0917cdf833dcc26882d38e8db14b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afba8a4014781b8f00d86b7bdec7fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e4ad6bf593318e7120810deb43c6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b0de2ae4df1d7e0c7581b1de6cc7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a1fc3d2c190dd139385fff57e6cd7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d9779c308501495aa0986282901ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79858536bfc8b82d746730315174440d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95830980a87bb8e1a6620689c5a0da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f735ce208fb667d34d3b395aecf96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ef64861cd941179ae7274bf5823a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c272e9a9efb473f39e81d1cc33e70e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d2f0e64090973f9dd5fee45770d4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9472e8a67749523e0721e376080a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcca60d8818e57c20b8311828ae940c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f52d9955d8511e55353cce629915424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04737ce465997d414dff4d3967cbce59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8b56345f4948f19ae0af77ed21f1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a30c60a16f0092c3c77830906f12d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8ead14f4b9d4a080f0577c10a8543428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677635bbe51836488827af31a8691e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af7a8e93b9af037c73940ef24ded27430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12c64fad47173484e7b929f8ee650b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4df856b9395340b9e7cd3d19db7c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2876b02b4f8a4f735bc6101ecedd68d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f85c775dc4dadcbb6be6ba5b106948434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31c89f19db39a49be26ffeab9c3753435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5ab2091808dfcea9b27d40840941a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316a77dafafe0bf2305a5c92216b31b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310f5f49b91033fd921d16d05581c31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e409f9eb1edf7b712ec4056e43943439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bf5aae387fe25c125808a10a8ffbc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631b7c498b414733323b2e5c5e9b330441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a8067145d13364b03b3980c1307d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a792552d6c82b7b66086e1798d2a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983b0e3696408fb9641adc52e951dbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38755058f4996feb80360eabec0cb3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f4076359958791f7f5e33fc01272b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259a1bccb80f4c3e97a527cf8689d35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4befbd951d8345cc62755c7cc9ff5b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b632ceb4801e736a6bfe41fb0fd09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3805af2d6c6acc07bb0a82856ccbdba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900be8c0617810712937129464e4b85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cbec4ce2ad7f721b7facfcf75dc44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d6c93a0e099c797c363b0e137d286453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46694bdd5086c5f0b1beafc0b419184454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d00ef2f9de90b39addd5b79d9d4ae5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bff01a324a85c0fe31dac71f7b49b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f432ac9f680fb46d7c8ad042cd4df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33686f2cba4e0dfb55d3209f6c8f91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680afe25cf11d3a5b7329d767b7a427459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc79d79d8883a7940cd69fe6981bb1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f042afdeccc22564c9e2e5dd88028c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2eebfba99e804ccac60e14066967f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837b7108b189ad79894c22b66c97457463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac679e5b507cdb6c2de3ac2fc2076f04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e93241ffbe3c9b2f62219dab7ca751465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc53e028f15543bddc4f9ba16e981e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a434d9135b546f4bba7108d200d0e32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f320da1235eac4620305709ef7754468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90384a655c2524371cf37ecf45aba52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae47172cb8ea4a740376c24d799b90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b98b6050b0c8d44d0318a12aa5c5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aafdb9eb2fc821089e47920e286e38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24287898d0ac29a13a1e202ab74c81ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b19b372acbf38c3418dafff2cf2c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ee56ae86df600a178b4e755d35230475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b22bac27339645a62e5e1bbd573ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147d983f2f758b0459fbcf84dacc9ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a745ca4453f4b1f8527bef1c13437d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a6130b6c0b47a98070b72148771a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c445ff2f8ffd5abe4d79460d582c3e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00424987ae5536edfeff066aaae6e3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad618b545d8f478661381f8cbac7e80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cbf956ec5400bb87c87101c993c14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f63ea8649f96ad2e760a15aab6430484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83fde85eff9bb39b18d5b17b4947fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747f41530ed4b3518a787acc232f15a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6490d3a525b2ee5be2cd6bf6f1093e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1493d87ef179ec07701565c91d5ff5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967f003769c67145714d08428bc95c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f83b689834385d12ed8345ba0bc05f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c971e823bc86ff04f9bdc668d0c1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0052b4f52e5b1de0f2e213ae16a2ea6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da405c9080b6d893409723f5b885ed9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c45845570e9b6ef25a2fe4598e6416494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed47851d93f186b9b3f7a06d2298f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473398a2507172f92c450f536980898496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c57e731aa58b2ba183dbce9dcb377497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaef3b20e92b326dfe0741d0aa4290498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6b4b8ddf8c9c3146ad87cf7ae9444499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb2eb35ddb2190e8f1b88575f0c949500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134d62b9b2b1007d2c78c6a7200f1ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22cd15c96d87db60370442e22166bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cb2e105f0390b2290c1a6cbbd0d6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd8c63597231ea03e39044401651ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16bf80c605ce1a75af9f64624f07ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c35b29beec58f2603f49ca6b5f752b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cd8453f334d3d828321c3b62cb9a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f1ed5ee81883991e4bfcc8ff439ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbfec85109a2d44d44797c70276899509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aefeafd720f6bf4c817e6b5a1ebd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72762889aa160335563103a77824e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3fdd538f19ef08395408265a52f4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4695baa48f637199a0d0cbdce5539a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfffb476b00f3c93ef66726ef6b53b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac5794c2737c3bcc2a29c55ed51017515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953d0773deff58a71e8b44fc6a7ba80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20bf663828e079f87ecf03de9e39ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9218955f5a4b89f82ab0f4d9d3e69b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ca30f4ae498832e33c77cbd201843519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ed44426bda1beec38743b07a5d642520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c88cf086fc1f51c0fb4925275def5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6793ebfd762a78dca73f2d13a23edb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dee740185bfd097eb1a952f4ff0a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb9d2bb34222dd25e80a5d6b78ca1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee6ab7f009b13889c619202b9a652e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526e4d71c370dbe9ba957fbec333f7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9ec31f211c8a09283cffba3fddfb8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a21c228d0c4a5471310d77f998f6c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8975a8532759ee3abea1956014ba2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ef1385f80f900d1341d3a7ea97213530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992e7de08a2e136082702cdf81c5361531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cc11c03114328d07d94e9ddc5875a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e445c2aa961eb88bb096ed793666c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354e536e81c480d0b5ac30594ebbf1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57234e627abc045e4a8f22389a88d799535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df275c4c435d471c6b8e0d2fc048f27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2ac63f2e7a23c368aa1829bfe2b52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf577433138b56819201d76cb150c06538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343be28fcef1c597aa8fb943fa02dde539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df3f23d49f501ea45d3f528156ca05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2e311d88edd9c59842f80dfa32a64541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2502dfd78a6e8353772009b13c2cecc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8950caba3042f41e17c0ffc8f65fbb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdbbeca071582fe3aaca5a6a0f0782544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ab1456fb8a7559c80de1191d015e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cb244cc6cb2c1de6e5b4159703f88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c510ee280eb07d4aedf7d863b4914547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06cbdabb915fc2b65d8432f3c96576548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c734ebb1da1d08bc7002a0648f08f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c068fa05095d1ce625cec14e0aeadb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91e1e397b667d279175c0b15885889551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebb301b7bcfd3aeaf4f87d9a7828aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa28b90d413e2a981331a722aa1050553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f1159b679df06817ea4d92555f74b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781fbc00c7d91b15d5e60b810ace10a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3363ffc34d045aa3664ed3679ce52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c22ce4981e47c361ae44f39b573e85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c34ccb33a1c95d923ef70818f6303558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38885df7e37ce268f4b34b07d10f7fb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45215ef99541b040a2d42f1109e5017d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada60257244a37e630bba7a94580bd1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e4c6cc2a548f3e78a5ace2aa8797a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca96a62328adb72fe818565ef706113563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad453a98d51d74d5f7752178ec858c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a767110d924267ce720ed956b3e874565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcb332ed65efc4412bf7b48c116da5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ed8735f034fb00a5400ce2cc2a6d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac002b13154749e8ad5559d37326dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfa54fe4f1696a5a0b4ec98dc6aa55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6137f979dcef2f09c4513a70ad1e01e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42845757f3558c9f287e6ea8c83ba0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa61b91adb606fe8c705208643884d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3df36d8625eb06423db533211b912573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef68cd73221e28377f35b4a1d82039574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec5fe872cad24e46b903a94cb6f9e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44377d3b0b49482dcf11ef693b05ec4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7158001568a179f7825131e6d04e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b75e24e5eb593c820ac0dec96e94f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ec8f22e16672aa610452ac8a2fa57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5226f05d7bd847f730c77b82e4f993580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c577502e2693eb39b7df04298c46abc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7133418ef2e1ca4cae6b85b619e9d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6ee58152a4065bb087a9c4ee52d62583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106978e0a9fc5215a3f4743e1a323c73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10288e8c857a0dd3ba26812c3170960b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2dc4b4c547ab284ac98c264f7201c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee630cbb5fef9e8c2c0f86ddf63b368587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a6526a6d2bb54fc1a05cf7c87af22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d9be018bbeb72ddfff078544ef65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b1eb99b71951e0e3b151e7307fecb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe51b566dce877c937d22ef7001e7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c8703c1efd9f824338c5a9ebbffe0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdfeb34bfd40bdda5e887b2da8d5ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdef79f63f233eedab34978d2065aaf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb56346c0bbbf863ad76bc7c955ea3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be5b4ce3cbaa5c26c6e4642b25708596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39144fb0eed8ff513ac46b4ba2ca2487597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df3574fe0f288d664c192b7e3c8353598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faec8ba316c50d7cf3089d3cdd82db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ae2723c67023406c7ca603189543d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c0393fc35d7e6f2780aa3d213c3cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7bc42fa0c484973428e4aa06f8478602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64345cc01098d660b380b5034a1d5cac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c4b1899ec00465a7f8bd6eb934613604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460f534f401aaf017e15213c7dfcdfe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bec51139bd4cd9042f623254c6be8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b8441c8e5588da52488e54eefcea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d200cb96ce56f2cc166b86440a9e5a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b2354dd18a31461fb7f647bf67cc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0be67c762bbd923219077fe0f571b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454c34a1cb202f8477f3a95d83ab7f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e7a2885c12b4cbe2566ac71b81320612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055da43fda1333bad4000b9489168cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8c72d05e5a1eea5b1fa537745517b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a4ccb0c2a5fd9c91b7f7d785b8acb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d1552df8545acc80e05e7ec1f5c4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d463357607e54297a29b02aa79463ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d07de2b181ce6135c581cb43b0bbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b207e1b60eb6ffcaa908105572ab0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1ca50bfc34c1ba628c0257a6e2fb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d1446ea0fa8908ffc7b8d897e2c2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c3e7165de750fb01bcadb12827ebf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c759e7780a7eb5f7bde5951f125c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ea466e280077e8b61a1b3bb05ed20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a27e162618951f8387ca879898247625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4153f3fe29a34087d41b99a04d429f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed84db4531203e81b082f358080ada0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19c38206eb5e9323c3c09eed8a3c30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bb2c4ceaa93b883eaa8ba34c5ad39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3477ac06e5d7fad6ed73625b0427f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faeb2f4244d613aeb402563d4e8b4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fd5fd7cd014d6a15dd496bc9929b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24306d055725cc22a5b7750efa0eaf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ce2e1e32e7a13e7cda67abfc9f675634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c4a0a693b4288dc1ffd6a4bc2cff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31e95d8957ac8c9118f65b2427fe51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e95d8cce6db29c5b3e0acdb910f805637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338f20b6a0e8370ba4f9773cfd43425638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ffe6f7d8618dc52486eefa68bdf3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325641b12e1264f533f5199105d1185f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27c9365b627c604dba3ac970be9f76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec0dbbe00c4d7af7fee52cf0b5dd84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91026c469e0c0fd30b3a25a6ef3635f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b91c5c44557f7ef62b332094c96b9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3dc49f4a862e8c14e2ad4ea21fb19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a3fc7f7b82d8e7fe83f6429ad3dea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4e871771f3bf56860c831992cc2e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6646bbaf7a32c3c9db2de9b0bbd9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f0940080207742cd3cde3f63a2ea8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64361c9f82c01694882cea42a15fbeb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53de8e9cf7acfcd8ad1c734df150ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1ecccbf797a617187ac59120a533a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e481fe3f519ff699d9da5c65cf08fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d1623137800c5b9abf5d0466390d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4040024ba85ce43e40efca143db180655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f0799b52f5bafab144b2120eebba6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aae702fcddd2807cee32703612d9fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fb6b154513853b390d3ffc6b590ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b36ae2328280bf5b5b4ef129bfd15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e3a790c91840d6eefdc88c31355f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ba9b259222f05d5902ef89632cd79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146148eb5266d62d3793c65094eec85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1e837dab22a765e98f60b7763cc16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5541f6bd783cc21ccc1ee9e33eb9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51de30a5940845fe4e522bbb7ce2b5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9bcc2fd31f3271b7d5f7538e11362666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242591d8dced9736050516dc38cb97ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e232785e68dcd2f6f8ca4d9b321a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f3b25944bf1af4ff1459740acb43f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614821ed6f3cf9125369ec1870af826670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150a521ce7dc225781b096c55f7464d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ea6061e0e7cf815a6d5cc53fe0c50672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a06d3323ad552ac19d78118dfb919673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db4177669493d1573398b805dd39f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e93d31412346f87038570c5ec4687675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a20d09c236637c7539984846062e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d71a720e8a3616542d26d9599defe9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc8f4ba157eb58f71d8b8f025ea1ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011f3c84764358045670bda14de39ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d057e7b5adefc9e97cb2c6cddd6e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6977fc5aeb5bb23051d498fed94371e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75e86824136a0e87fb3bcf6eeb5940682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a68aaf224b508fd0b6f7e9562ddce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07188f301cf520f21e0b48b247017582684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b35076112f152d6a4dafb961007dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1982fddf8b1efd830ff71f7e48b269686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5873a8f2d765681469692d9bddfa7a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311527d9043b3d2d06ee5bcad8e4643688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862d17879603fdc75694ae68bfd46ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7b3bc0878c3478ff3c68469350e33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4377fb1ee47ecd24d4a2e239dd3e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7a98fd38cf3df029983c655481d62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d9d07dc04f4aa000d4548fa024c2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310975f07443466a616898f2678cc302694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99bc57638cdaf3b0fd4a4e29e4a09f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4da513950faa817b9435656e715a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5fb99cd3f6c83ab05d47385d3b70a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8c98b757062d84c9e9f2f7f1e5c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746205efbd2aed60a0b66899c64021d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8257e1ffde1b9b06e167b9c07611168700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17078f79f96614409369ad1a79b0e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474cc191bb7aec7d399b8c79bd0c45e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc903d13c171b15e1d19f6757a1035703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b1089ad8ef2d64956ae78b5306d25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf792460cd97533dba8bdac1bceae7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97823e08016946e3c2618d85a9384c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2f9b63c1ffe80b2f919a6f4091748707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96ee974da06b02b7b20c9e8a5e25c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec165cc12e2ae6193a6abb9bbabf06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e916db42134b553b6feba5212d92df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea841a270dfbf9f260342126c2d53a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89370eac0890b12c094e45195ad37d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d9fb699c439109e04c14d85a77b02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c08053daf8fce4b1253f2eee29ad8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbfb7e1bb856e29ceb360937d16304715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd39e9c03d0a101cc38330440383559716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224584e52ae1f60e0ce1d4e46bd81843717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e58341883b55756e691ddfa2a7dbb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532b080196972ea7344a1458c039809719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a710b7cd8cf584d53829232588207720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55310a5c859f06035974adc023004e7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb518a45d74d804a4b490fb83c0be82e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbca7999cce1f8c5b616440a16ae5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4128083c1ac1442a39e0122d9c06f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f15a7625eae1d060f958dea7f73d33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06366432d93eeef02b8c1c0974e86d61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb55f70c759e87b23a52cb3ef47908b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889ff8d6dcabca438cdda53c2af7fb5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f917ebecf74d7e0813b711c57c982729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3429158d6d38a6313ea6ea61b7a7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9515691ca610b1e668d8d80d126d02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f8daf44b76b7286d0a16b15c31d00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c9fb2660e79b0f00534cb6f4d3f7a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2165240a585a00b7e82a5ec1b0577734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6917066ba0287f2f37b06c6456bce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057fec8204a0d907ba69d536fdca730736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db1ee371b36c0fc6e80e09967f0a9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417da72f72cefc1d512ea30dd73c9cd8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958bde2e6d829b02fbf59851b8d948d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6760a07e8ebebfbb1aca13744778da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862c1315cdd2cce82773a28327bea38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cd6bc6ebac57a287d878c9d45342e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a3ebed76aa05e162eb7b817e3052f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8742886e1a4cf3800e5c474757d756744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d588ed3353433ce4de929c9947860745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409af1109468e520ae5003aad723d102746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b40de32fa058e1d906552be6adbf2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a51a093eeb13a0cc05e1ea7870585748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ba314ebc33843b925b4ebd9527c84749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc499f1b2273fc82205b3085ef32606750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08168a2752ba1c5a6c43677fbdc7209c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45027b3b36234302496e61d6a8a853f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271c9a9a931b6cb87c06da4f86109f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae8b1301eed45a68cf76b7122f3895754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57aabb08e398ed32fc4bb673990a0f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ace078c3137f6adc0aebbec4284c44756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f113e3f04a2c73fbe6a8740a265e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df722c54ec2b8c7df95e2b4d4d59fd74758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c3c16968728ee56d85bc0d2502b6c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848c9ecce5c0b5263060cf4598eff851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a9a43031db0b36d89a1ff0e97b992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a2265aed328a1f222a809d3fabec73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b141b745d3ac1fdf4c4e6edd74cf84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed2569d44d8286421104550f5493335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73985718c2317113bf1e5311f1a98d176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97912dd6d1e785bc306dbb11a816927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2af144701a99942e6702d9f79d70f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88a515e8c960391f2a08407cd73b8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fda3b2f3bae854ccb00bde92f5edb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1521503a15dbe0af28931ac91e2c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65472fe8cb07a0bec0e650bde5c0b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c85319a143c57b5a37a741da0027ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbc8a98b8125f87e40255bfeca375114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f59273dee239f27462af20fb16b0e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241045592acec826cd142619b081dd5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49e3fdb9952cedd24b642c04a7741e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8019bac05558c05b5789fc84c0ebb4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c9d8d472f398f01da10faa59477419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaee1ffdc0d96af3573ab64b5036f1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acac2108e778ee95a44d56fe9416a5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a928ae951aed9fe435e6ef083e07c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e8699aec7ed5678054d0b1531d0bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9df719609e854987c81a635d1543424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc34125ef6660f1da6f0441dde9fd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5021ddf4715eb5e2975ac8154fe2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dcbc6c46b8f4881f0ee989b4b5b8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0535357c3ba199c1cb877c2c35e08d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5460ac877fffb1da3a7f5f8ddad7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e4b6cd822729257a3742da72b43d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a58f2f17e5a94b11a282174b3a8d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1312409997af99193b62d08726ba532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1625ab5cb6ef17e71a47028d9787033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618a4081a8a4a97b6b299fbb716d86334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556702d7ea98e6b533713d3a93c163335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072bdded29539b644bd5f14fee3fcbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee546a93b18607a90ef19805b9bea937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2507dc0e9e3480550493bb9155a18a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba37bf939e96b59559a25dbe2ef5d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ddefb6704d2294abf949e287723eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7301fc679ad4cbebb1d8f1571acac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a42de387aa5bf7358fb2582049113042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aa9d73c1fadbaf108995c65a0795943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d980b02dfbcab680ff60261449a5db344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884479d110f9c9d5a1c1517bcc3557045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e95d1ca17d5c07f51426eaeeab73246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9ec7a09ea1cf8ad56d413701bc00e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dc1a6c7b914c9f95b7273ae42c3f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06836b43af822acfb932b02b59fdea3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfda8eeb22822370e9f4c5841b9abb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5d25f2f75ad0eaee488a2255c981751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856ce4c877be7114dbb67697e62106252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef828482b1f6f95fef3ddfd23577151853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b5ccd3c0a46ffa3f8989837d044d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faecec3d58d895311b25af18f1cf6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d95f80d1631b6a053357db6c5d2fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf276b3e898370622abb0cc832de8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cb1fe8d26c7c0020ac0342ccf243058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc0066f7c83be6801f0fb303195f7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e47c38cc120a7e429e80abe15b70560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886310b81ba6df617a5a3ee49f8ede861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144864f507e6881ff7fba8d1d7bdecc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4639ddfada7bdbf3e5d438245107463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1627818dcb0c4012e58c54d3d09c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d829ccf02a209a7518f09c8ce061965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80305c10742516321c1e0c1986ffc6ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63a8f26caa665ff22dca6b9435139267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27463a0dddae3e2073805d33fdf3d4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f281691f17df56d0a5104dfbd1dd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bb52a3b2e7da60e5921768e9414f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7810160eb3f3aa4324e0615c55631d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dec0115e000cf79e6af88d554b46872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde2600d7a671424aaeaa77b7ee172073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b351e618c84c43b79ce9f429f9b6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d25edbb8cf7fa3c5d07e7e2a4ce5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b49eb7594e83c17462e7071b823f0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3ab08727005f870770d622251bb1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d026e9bcd602241b6cd7e6486f66778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb84202afcbcfce54d2da8bbb54cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abf38b928df3fd271aac198998248780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886370626418f5d2b046fda7e769f8a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d1a2fe2cbb8d3b7a91ba538bcc7d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248c920210ae641e7c47215f7325fcd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e86d324daea74b5eb316ab82a02f3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e074f7a84d88fa1c47ed5eb67364a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8c95dc8451d7f2641ab7f94048b1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2993b493c3eda60b4c93c3634baed587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fec8c4582fe0cced475e393a2ff1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add996031a1d6393ed6d8c2117fd831389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e483e0698ecf8d39153252560fcbcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4184131d39541b0022a4f13ef52551391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17020065d1abab7d6c67b3fed69acc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682852cdc8120c51570d6462a7c6815893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ccc780c56d611deb1f28df5936b1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e6778e251ad0389798654220e700895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0efae84a271dee27bb84fd680faff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52e3ff8b96201f0ba16211f995f08397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c53622bcf3d150f92aabfdee31dce798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cc4e5490fd362ca4468f5c50e520c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe434f9d7b7c2f9cddc0597751e384100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99668591a537c7ca265da90357688b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019e3f25dc732664ef1fb21a12652bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce2ca539c6e1cf2f344cb600d02230103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fee585482b4cd5b48447371b455cdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1ea26ba7b3c6ce4e71662b834b87d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31ea116afd273753e49ccc8d452b81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900f79da02d89e957ed4c80b41cc962107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d3da8c814c00ed2156cda1c485699108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e4b919716c4cf7abf7b12d09ea3cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec916353244bf3dd4233f61c4504db9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf86bb602a5209f1da7a3bc78a98b4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439037501079ae5ba8a4d8d455d51b04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8601ddc27e4003555038e684b7683c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21cc91ddf26f8576336242962bd751114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab72f5713773144fc105ea3bbc3e9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ba12b952a51531951ddba58d9a6d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477b41eaaf1ddf059daf51fae37a43e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e307a3503b9d18707fd4a52954c868118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc058a907f7e4715b998f717a7e02b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00843e8dfcb170bd855c241b5df98861120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5698de6b8946997b43a81aeb42f0061121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25424c4cf92ecf794a26d0b5620f8a8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c36996fbf56034dc0b349aa13322d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc695d2d14d8baddb54e88981c8a30b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217bfbdaeaf958cc36d021038dd0e41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd278cab6fdd314218307f256e01e0b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64830c5b15f8600bd6d5b3e1c21d8265127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b547aa6ba5e63fef0bc278b063c4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c37247889ad9f72c9d447e7cfb4c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1344277413b1f82907c68cac18c0a5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83760af4f4917e9a79519d1638d91bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca9d5733b9ae8128f8cb6e1c815fc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f22b919d4fb5ded942ea85ea50dc57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e89826a5f55ddc10e59d2d67a1f78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96e78a7a4f66cf43d4170e00414ffb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38264e76f11754c7cf2a57fad53c7ad8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cde60d8d846d3a4abc0a167bcf64e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed1c21345ef0c4934a8dd44fd7c323138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a623dddbe02b326ec08d26ded6eba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324b941fe26be7bb1a608113c32238f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fe174637cb67bbc6c37e13e35e296141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a61691d7bf2db735c5719bcf4d9229142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac51172c38a855a54c56727253dda0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87975a08318319232480906ab804929144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d906ee6af95ae1cee0867996040061145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb071d57d0c11c8394151dfd370002146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c89e4cf6e44d9499678dd51b54cce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457756a2fd8f6e0bb688719c00097414148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70040152ef494fddbe37aea89611be5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed3c872a8db760dff0f259246a3be3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ed11f820573af0047e9327eae0237151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9b4d84f9f5b8dff01f2186358de22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7c6c9c4223c57c98be5b51d0fad12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068896d2f1298661c8850d35802ff0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22f67cc2e535b68330576d5e68e5d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda39b350b9a3a0bed565f8b0fcedf89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2eb67d0e228736ab12f1524a07436157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c34ab226e2bf28ea144b71217eda2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517825444e5ffbdbd880a84f2c821416159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265f24111f33a55dc98a2e887eae36c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085c234a84b72cd39741c32162ffe64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c870041e0bb55d3bb3cb0b45c2b38d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93a58492b838457fbab9c2d64d1620163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d82e2c0a6c0497d75539b418f6a579164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de24b35229b49b86e19df84379ef96e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997a59a2f852a3c54ed671b684a913f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf552b161da3c346b3dcc550a76265167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ea696e1604bf694d003bc7b5a85a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55511e2f0320ce84e80ba71c23af010169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3531eef1e44d6bed000ea37667540e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf2050a2765d2c3f8403f22c265d37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93266f5faf7a58a03ecd3696265e07e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f00a25101f4615eb22d2dc37fdf6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd6474535cbd4c7b4b0f56471216f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c4113df3ea8ba0cce3a8753ba7e48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39619871ae62619fec52d1000231df71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8335b24540c95604b0cefc13beb0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011fcd48e04734fa55080f15706f95a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d16e3f6706e752ab899eb21d9a095179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8cd0ff0f5c9d131d6b116a57a1f5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def250f41c125a6eb45214407041cd80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896ec20f592c97f72d83fb38b53a88d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97b19dc3ea43ac76729444807dc191183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbfeff93d32ffdc50ae8508e643c8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06c99daced27a087c579a8aefa7551185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a87eae4bcc3a98b623571b398e84c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a0dd55739e31e670e29287f6c184187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41783f82dec698de2b1a78901895b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07378fb52dc87c453afbd86c62458942189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f448478cbeb267fb987f985bcc93bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c12e68b2d85687d04443014330515191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6792ef2ad4f8aeda8d4086d05a9a5e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a6b5a4e3b46ba902a069a7fb3f9a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1ebe74c63d8d1b5a9be10bd09691b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc1479650d68eef240cff4d6cd2c4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe10d71b2199cf01a16b59e530dde77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d22f6e14b7bf11c212d71f90abec6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a672246b1eb6c7e688e8e5c807e01d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981ca8bece58bb139ae36b2f9696502199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728f97f11775658664e523cd6bbdaa6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5af747b796b2327b1f2b152be9b1af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61835b926b28104466f307bdd96b823f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f0b954b37dd64cf8546a4f43639f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756c3084f7bb300c12923730470dcdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7756180452d887d8079bc7cd2062cb2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d925aed1a1c6cc86bb4bdfc105d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658d7016f4d1076e5363c145487a0c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101c9c830cf92b6a6ec8de5d3a6bd2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab6607dc7b6f361d74ade24ac0c9da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ed3c25285026815ee7fe6d841daca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11096db5fdd3c70e40f99046a193e610211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413b5625512616850304d18356a1ffe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2ba247ebc323262a3b116a2dcc9dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685a720ee7e7616914e09b102cdd23c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807b122031ee534e18422e72f6689ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe0894511f9c7ea30c25452c25acd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81381893b7c2cb1a676809c9829e0d0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0108ecd7e7077f3fc740c06aaaa6ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af43a1cbd69bfb65698f7f9bba1673219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d65ec67fc3d7ac12eba882a899fe48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490e93bb78892f5bc295a61baa55703221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335b74ba5ca5c95336d45cf0d0797e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a81f4a845e4d849fd1d820b112f1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b1d20b269ec8a3d22eb0318acad03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605682403785230fea82b57091266c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e9de8ff16942198ce2a47ea9f7604226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c76d5797ac3ef15551f3f2971007227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ddf04c746e35becc24a0805c5ad1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a99792a105ddb88d78b081acd7a97e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2a2cf7c67f4f6655fa744e1f376d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18dc1196a9bdc333ea13fba9b57666231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf700c2c14f000bd61bcf1cf0d588c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1ba2782dbccf6f238c30221ffecbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecda93ed5fefb3618d25fb02743eaa1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5df98ba194b503e124008270dc3be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36571ff50f0d138985214790af0d78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e8f184e36bae3b1095622a1c4e905237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5860be1c596cd8443aec3284110743d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d13efc89b3ed8464687a52ea822a6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16000fea506b95cb0d781cc5c68b4b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c28096f6b554a3efa52a82208b3d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0778554aad6858b6595f206ec473884242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c392c48ac5b9bb4eb5e0494ff8fd019243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23cf408e576f064bdc0d11080134cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de86adc21364bf82416af9f4825e70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c4c82146d22140fee605f92826ef4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a669d6111e9e8eb88b8e6bfee76b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94858bacffba1d86c1b282a8c70fb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b8592aa7d03646e792d5b87ef0a41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b684421f83eb98a1ec1b28e059f27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132f9b5408d47f93e72678e27423286251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f9ae6453e477b9b4938cc731a8144252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5fd4ae6ad4edebefe04b83a6a2719253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34315a22dc7c8eeb3b0bec40dc404fa6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a76a448fa71207e1a3f1864e2c2776255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59102e7008ae54b0054bd60c193696bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647521262783441a22c10a0747b62ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14876cd31a7ff87fd7949da4d2c1f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324ab621e616b4cb66c9c2a3344c76f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cafb2a50bd956c1ea4e53c0f56ecb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee4765337a66f26c053350babc596b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edac729695b099a85248f813d6f3c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854661f03f02094ec8c2b28bbf2dac8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8864063448c3c108f132cd84d1c283a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4b37457ee0ca1c5cf60b1cefb8fc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0988f41e864fe84e234b56e2941130266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aa9b86a0a14446eb3248ca7f0c7a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb971a2c09ac2ad1f80e49b5c4483221268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090863633e2fc37530a7f80f5b85a14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01287347115d46239c8dd2852b19fdc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c7798d44c1b96115b0af44471fde3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea946fee39241665b7d99e84545340272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ba6a4846fb873ef228cc3bd6cbfd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2082269beeb16acf3e7d45fefe3a5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5203220f04f92287c2cf9e93bcfb423275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b031c308409564cadf3f88d75b30ad6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc3cf3597389c4ec0fba5239492a27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a8b9f803c3c422a83bd0396426434278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e06a30d6e392e3bb59a9a3cda59b40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28cdb63b10213e5230981ced819876280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b61333cfd583ad3f7df42a4db22d19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43968fcaefb5a1157e199c4de988082b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb659edcd8d655fedd8d2ed9e7d68bda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92080fa0363f7e22edb23b18d4d7140e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0940c04014977889cd8581f4bbb73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4fb4d19ce0861f899b0a61c8b2d9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4d62c7d9691bd837e88ee7e7ebdc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20b89d6965f6506159597037e6dffe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528ee3f73d828080fe043abedcbbd01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9c28d02f78b08b715bbee824730c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5707c312701957717c51604107f2a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb7c6d264028dac0bd1d6a0715821e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6ac081b292f420a4a99445f806b0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a49068bb4db7fabff96d8b87356584294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77d2ea929cc691269ae39c73bb1fea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b48fe131513a1577340105cd5bffe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269384fc11fa2a6f4aff8cdabef1268297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadad17ecb513529cc09a17e66902ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71da3c53c89d12b19d12d5cc9f425a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ac8568447b5c401c7390f6c1186ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62ce70da9196faac076d520c2cc333301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d95111f40ed33d1df00e7834ff353302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87228c84bd1cb85d98d0a08d36a2fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9d5c276f5887e37b50967b6119502304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975982239c54531a4e79e6ed5f1a4ccc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d14c88eb780a862eac9808c3e7cad9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1d52489e3aa6b22eb9c406466d2cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2867621c08f16d226a2bc3003482d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd00ee9e46ffdbb6384ebf7ed2f6cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27bd7f1971c4089cd90ed67ed5d1b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ea39892cf018212572b7d047156fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed446d9504604f5a55a6785ceb0099f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dca98d3393e75b9c38ebb5f4280a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae094c81af7a4429de4fe25b9d7cc66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37312cd6bfbca7e5e8d7f998fddc6655315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e9be0d1cff8c80b7a9285fa70abdc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6a312b3e14205693ec868ed06e49d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a59b89f2aba429bf391bcbc473c19c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aa8315a30a6a0e356f77f1f49b9e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59323b596701804ba08eb6a23e7898320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7e391607067cc20046b7880c85f5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0cf3485a766acd515a5a01792883d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924bdd0e95f6f73eaddfb0cb9e7f98f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edceba2271fda5c7126f7c40db98af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047f64779deca193a3837a648e87ee6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361a1a7fecc3d551b7a079b0b5eb74a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8edc32eae1cc2595934a508ae5cee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a552cdcf7a555d98424c5a75088af69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9bbffe16bf51638d20aa73d464f63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f841a58ecc1e407d68eba2ff1b7c74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4bd2712a448d43d8b5a00e8f7f4ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dab6bdbf82ca4c6a3d56ea14f4b488332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bd041becd526f0aa42293c3060c70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957282985b1e80bde0b2c98578bfa55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b59de5cd1562d2a767a025828110b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc07306eb61125cbc9331d1a7c68bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d80d0e0c89457ca25dee72813a997337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8cae4955ef567c337e39b5f522b58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f2a38892aa3c378ea23b883044b8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0981f97ca88252838f3a2e4fad8e3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adce53d4ed7c1a41511e31a0b24da24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb14324bca6e7a9f4ccd0e316437a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbce156410b46b426fc9912d1f51942343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee2ae551e1a343f6cec4adbc5cad01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568180b66bcfe0f9624f854750c6adb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8888ddbdc0ac16d4b6491e65f8bc81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff716b68922a0af8bef71356552a414347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a3ce5733c388d4325d7c47b5f8ea4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb7d94d16eaebf46a14ab4e793da3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b7d30a0ef3102b0007d299296c153350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2a27d0b561836a6862e9b6bfe6e66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325d95042134b091682a3935f0611f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861c0122a440ab3d4495fe5bcc48e3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1613bf3d874de76100dce07a35afd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc6dd355e245286cf611a40302ecf8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d76249cc691ce1eaac8d025b3b4a50356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25c85182f7908afff6b4698776c72e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5931eaa14c111dcda63f36f16299e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51249eea475ac90db779012539811660359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31acf123fd92ac68e1b6285d55a4319360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cdc5ae1cba28d698dd818cb7acbd0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e1db7e59b618e6c9d29a821757329362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32e127e9265708273f770c3f1fdc07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeeb499519071f281c82ddb50d848d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642591481156b609f58a509b0d53aab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d1e02996bd8aa25e2ae090c4831b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a55e0cd4601dae50dcc5e84915d07f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1edb71a3ce53e3444884e87308be9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cecc2b613990122893623e439e8eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188c2383cb4c1636488dfeb39e38144370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719634ff3e466dd3d9667fb0a57819ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ea77ab5d8e68e6415cdcba026dce3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdd1f19ac261b3d6bd1db7f2901c7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d728f3e28aa58d19c5d0141717d9e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13099980447dd8254d3f41169521e7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bdff57cba729c0e83661dcb4db21e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a22261f7ef7971f4ca1e8fd3b14250377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c8ced8f1fde9ec4c527df62e2581d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cf563fdf7d5f782093d09f561638b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bab7ac58964430538c7bd230ce087380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d434a009f56ccd82608cb53de7afd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da222d4a149387d589024e27e234b92e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a58ebf81b46873d052930c7b86bf4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35748a3ac3478e3e594b8856188fe8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26821b8ae13ce487120c4663dc93941b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c4a339ac78b48b03358fc434b4ac4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c351bfa51aaa0146f62c2dd31b529a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4919bb9655d2118d9d9accb5ed842388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3884751a27c75ffba692f1a1f39732389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a3b1ca0315fa299cc0791e0d357ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58339f28e92dc35aafca22da94416c60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f9f841e1f6c9ee6a83425c2debff4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559fb6de311df53a46156020ac8e72f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb288c4d6256398ba1c0f675bdf28312394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59739e33e2d9f3988173217f1727cdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdcd45166011aabf33b37085fec7a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d73a1b2f39067ea938e2041d7d2bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee666dd6a6bb313f05a181fe68a827df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabd452de7ed5674784ec8b0f060759399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c597df4b0800880cc5efafa826762400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1fbd755d2f3c8c242c4042fca9958401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88073b1948c72b34551ae1a4522cad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c17f1ce6a1718f2500a06dce25e988403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c781a707c53e139b5ab8728887a2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0b904dded7e08122b2d3e2057d50e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8cb7fed3011b23dd6f06b2139c132406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e527150260eeda5fd89b25fa503d97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d238e15961dbbad3fc9477f0bc768e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d0c7e57da0a54aa5c08c9ec1d7d46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda5f0d7dab747b3d1ad52933f3a1f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c895591dca384d599430e1ff51517411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9dc0bf484207f850d5b46fd3f2bdf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821e2d208f645a706e0b88bc126ed9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8603708e0c5cb10e153ca4f51658fab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338571f6fc57d4a877723aeeb0b9a14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876facfec27901bc1ff01dd36e954cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af970e5c885a88c72c0282adafc6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c4e8a3772addc58c03169d1ad4095418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b6685f0ec01ec80ab2876065d5345419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16927d90799d5efd598ea4ead53ee6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f070d6e82507393217c7ebf7c031ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18eb50f698c96de7c85d721248395a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0430a9e1815541a2d28add8ad7cda18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2dfdcdf276e445eb8e6f20f367b14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f0a6ff7265f7c0fc247f249ad03d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311059073004a51a233bce1d453e912426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbd7673608f106f91c7f70798ac145427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6177cad59b508e40166e1deafc75826428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbce04f814f34387bab2a9bbe46c70f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798bf92da17686e3147d75354a679d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622a423d6182258aa519ab2622f1b46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89d78acd3b79bc60797674eb0bbeac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf0c195c514487e30fb536d03cab19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd616e20c5aae43cabb26dc6afb1428434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55af04daedb5f4806e448eaa0fed142435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ce0e0393da19c74a06ac37205a674436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd973ab913bdf0b390d85380ed94fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c0ab10a901af99ae2a025e915b412438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07124c0d2d1c321ef56020fd77d25e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9399e945fc760f8d4d54d553af9e7c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ffb6f46262dc019180fe4e76cb4ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8af90db5b7cb3c7c963cd44e33fbed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613e0a586264235bb00d31465620929443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e8863cfc751f5ea35985c6c45a95e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee97ac70c283db574f3db1ff28ae02f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5631b861f12b3fd0657ef1d0301a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2316ccd1a0cc2d364d230fa171e5bb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ef1dff4750fe9953a068a22df676d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19969e8160b0343a61c82286ffbe590d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531187c49b0c9e0068e7de5cce3f63d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba437a53de1e604c461845126945db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9946a0821ce141c2d890a32df59aa3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d07ad54b16c81f18d35636baa3e19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55300097992a26aa62ca9161df6daf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f72707c32c4849f92f7aa1f35ea67a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d3a997afde4f610e4ce3c9c481213456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d53da1736aa197628d2be9cdb41ea8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278455293086336cc0d67d25aba97dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b06dd0754fac27f4fb6852acdc851c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdee9b8db61922f57f0ef37d6192bb0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceed1785361af39b72e63766e94cd90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975d3c2cc7fea6e43181a2279eb1bae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679e4c47f7ac3e9a5410766cb03d4a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb229e1768862bf7cc7026b7f8fa62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c3da900fdec404d9b2e388c3ac7f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abb2a44f3581ffd10d22e48c04fd5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1bde3518ae5bf2159f89fbf1f96a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238da974c56c4f0f72b0e1fbd95951fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b5d6003bccd698a5a9c4333231fd0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369b947379c7ddd3b15ec0aaecfb0f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a2a88a187808a3bdd97e9c5952403471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63292156d2062692290481089165951472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0731cc4af8dd3cda96eaaceaa032c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3cb33ad1c0e6948454a7f19a722ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb788de93b9057d07594b1289c05a445475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ec7e88d61313209b46952c67d5ad0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ec05de1e045387555aac3eaa7329b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e93f778f98bace0c50b4c3df6da099478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d890e2409ae4aee7fee247b089b4f08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db70d3302c2682550139c7c75ba1ddf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62546793175d99451f70a7d1ac4813a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebb4068d8a72e6584b9aa34acee374482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c24b65139e944b2935dd16ff1e875483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc87fa7dba8b1c90cd1500bcdafb0fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bb76e35ca40592ff147c413925c99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d17edd7423b6855172bc1c1ed96bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00462bf681ca2940470b0b4f3e2c1af7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142717b7e5c4acd9668bcc457a76791488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da02f9f7f420a4a125e1b8453c1f3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499d20aefcca85d4cf8818fcb6da2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598e91b15775ffd943a0f8773931dd8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456597f81d3a9ee821ae45ce8a8dff5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648d653107d5efbe6caa9b986ffc24d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d01ec8900858c147b9a57c22b31c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1e37ce63433777037c2405980679f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d6bb4cfc1d96430ae9b551014e62d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40bf833906a9bffc8a3e851c6f47ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aa5eab7b7eb4efd80f4827b60579e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1041f2f0884660ea869d399d7011c60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf9c069b2dce140066dceb6f004546500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a6278005ca5f6b61c08ce26ac31c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3db01f304e8e3b2359da41cdb6efd1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd972eaa20f8022053c50844d81ff885503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e3500a3930cb3199d35542cec6ef5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43299cae7ffffb223a7521b4d7d08a96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70997ca9e19428a4fd84a974a18a02a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a00add2c71460c02686f23e41fd9a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08398cbc7addf412d0ac408776aed25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080620eef398f6371e302c17b8bc8d22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a668084fa033e971f2203ecca14dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882abe83864407e1623f4b90c35ea5ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dd62d9dd6504e45facba72643bd3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae80d81c22043a7d3b0084a562a382513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6fecb3629fa0029eaf4a4d8b3c7dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a26a4b7afb50b6d739264460e260515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373371f5e32c14b2527eea7a67dde369516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5ff4b81940bdf58b2cfc8f7874aaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d021875e2af02cb32847e7ef7867d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397e8f80224dfab4476b39104966998519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69f5a7653de8c11767c971388ee365520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54023cf1cca069979b39fdf293fa518521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268979fafca3ad74f170d9e1b37d02b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1be2248954801702dd2d45ff2a151b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4488ab22d0e914cd4c64d9e269d935524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1bece172725fea1d24ec62ce0b3c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3652cb58b0020cf9e031d7b6ef748526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8c09ddbca31909c24936a2416c146527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebf4e208dc8bf7f97aa0351e7210ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5109be2372cc9ffb9f7751319147d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bed5c1f96a2cf2a99daa1912df249b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67331f60f8440fe4d84d1059672ea5da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777d921b9fff8bdeca4b003eadfe42f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2b007cb9c968d12bfed48982b14d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daffe5c5fcac6ec0cf86a319170e0c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da847546201bfd8aff8abe0d367f053535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a06df98a88bc62973a566692dfc14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33241d73d8b8c47c932a22b1793f1126537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7d774d7ee710ea843378359de374f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631366a6430de70970f2baf6504790f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827f02116af37e7b342c0c7a502461d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc46d557d400c526516da0dc61398f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3d86e8e2cdceb4cb4bf0271001360542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d48fe782caa86eb54fb4f5b764afa2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6847e21bd9db9f05dea3f480a7bcc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf64fd3c27dedc96c7d9131743d40e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe564ffbd93015d98e030a40585f98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcc627eb58229e6ef8ef35afbe79a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e867f16be24d9f10fce2c75cba1ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a606992316ddc438a93d455881fee35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801c9128d68e8163d46985a78b973e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda1487402790fdb47ab0bc8812df86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca67d4d684896f42f480291f86da14f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78940deebc4436c1f7fbd87ba23e6832553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22d649c15f3fa7b6bc9796bb400dce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7931e20bcf6d107ecc0cf9397444327555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e2c5be2b7bbb7bf15cc8e8d5fb5ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a4a1d8a0d4a05ca351a727ed69fdd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd29abb6c68f85997520884738d8b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86074d2dfdb60eb648d12523bff9d480559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efd57f2363fa06a6d8eed1c7bffd0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cf6e60de3021e7316478268d47708561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e2b59d9675a4d87961e880091e8fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c253259020b04e0808f1bf5f83fae1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c602103acf0b29aaea2e73d4a0ae579564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389f598bc1a6fec7c2b70301a7e8563565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c33a9a31f710fb8e953a99f13e91f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d498c61ea103fece0aae66789917a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0cdb776f9125f447ed9a1bf32d5b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afd95351ff8ab6cf8dab657d26a1c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250594d9c51274d0180cfbef5970d496570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b0d07dbb596292b0a273c74816deb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a4ec8b3937d2e028ceb05513ef7dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080580e50afce5abe9f3cb0d325f5e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fc942e487d9e38704ebe71e0fd843574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a5db296e3455c09cde47d759b991e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1564afd9b51af0124d347396e1a9dcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376c55a182035979ffb63b3af846569577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a7e0289df0b12bd810d07ef83790b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b648bbb54c762ba36d8954a75c947df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1dee12bcf9d694a07a80f4d5e9437580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e5f11d865ee080ba21b3f9c081f8d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936190069c23fcd2ba405c47f2fb264582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52c49a080fa854679fb6a513d050c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316d294c3883ac367d2647919186a73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485c6d853191b49df705b418a5ac020585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd21eb7ea9f23f985b01a32c5b58b8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17333305fd609fe78a2e506931d1fe73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a44b28fe26dcf23867ee08a7fc16a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a53870a16773f2a447f7444898fa9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2a48a82db13446ce9b303e6b21c6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04467c564634799fe2d8f00b174e54b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081e27e71748384d8087af8c7fe509e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308db9b99e821bf41b0ba4540c75eb5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ede9daedb6738f551b9d870f33325594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cdcb9d66213012515ef5e3021017b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee924776a53c6679354716960eb116b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0859856b0d285d0e2cd05c672f1c7b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392e1ce6273258eb4c3c18a62a693e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5801d2a3020042dc5c7a1237aaced599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77d6b9ffcc619a61d72ada9677a60b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350d30a2263d4af8443821091927aeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aa16bfc5fb0d177bcfa22ea3ca18d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e26f749cdde637ac46db939b5e7604603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9f2ba908a3b6386650e5407b8c52c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7db4cce7425a6b5add8fa7114042605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae872d0aba347de53561e97f0bb8efa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedde424076fc2acc6c464d317ca6321607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330f66c4145a97ceb0a2d66784ca9f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fd090cb11522806d884666ac44f1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ad2d89aa201788a08305c9a09d954610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ae1261ccde4629ad6c49fabecbadb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfd8675de1a738a3e72009c7631d80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef9cccbcff3c9829171f9d04677fae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14456145b739657ba1367de800e8541c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34679cfdef468fd52af06594f406e0ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a065020e0ae9382a8e5ce0614e99073616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c38814bec43dc10c6c3824dc0b838617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d9182210f2aadc8a056b18523ebb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa3b182525adef0efb1005274fb31a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291bbd836e5da5b159c0219158e6477620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060b90fd8b62111b49b78deb0e74fc1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f6494aadfcce6c4694abf56737052622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f2317e7f60f4e600e050780cdc354623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32ae73e89e0e7e2773a6b5bc61f15c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695751dfa37984fed6009e37eebcd78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef7dc01d250396d248977c4a266b36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410f484ce35cf8d06770efd4b0486ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655d42df70da4ae240e135a406abeda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc3d16112c13f2052b4639babad6ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57105cdd0f6c1a577a167c6beb5d9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6724ef7b6e0cb2d7a5603d34e5ad0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9835449f9a55a9c7cda0e053ae125632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56256631f8a1a9db4ceccf949545f345633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c926b4ec89e57ded24b55c91170678634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8254b4452697cf5cadb20bae01b371b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf7bafcf25e8ea3fc16caaea1e5171636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e875b372957b8dafe7ae9b1050fc5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481047e57ae7217c2c2922d31f65403638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fce66bb55d6ae91934692ad2fc0a93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c88f68915dbe30f65c5afa340bfbb6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2a35de2c3d6cb11255419f94b628a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d883a0c3c894db17f747b095dddb2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd5fed4f9cbbf588757c8c4b18e1c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494d92ed4ff6c30d32eb7ce2fb6adfe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edb5e6d2c06ac5d42ae1f107ca64da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705993cf034d252c9a65384274a46b7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc24f80183ec961ba1e953ec1f90a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36201fc9defe78ed96e573972ce8577648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d28973d6fc12a401c42c307fb122f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eca92561164768b0b7e82cbdcea25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271966238b42e9e2dadfcea52852722651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96cbb87e840633fa1114fce3c83cce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae048f78b105cc19944847c656e299653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958a574f314e29309796bdb2fd654b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d3bbd55882627e22d6fbec4baafd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258bae78a606b610a1bf1e7583d3b62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869c9be3b142dbb9fda4dec1ead9de4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce6f0b38d8a88a3f4b490f05a5129e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2a92530676edc765f78ab041002e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd43a263aa7f324a48ee7e8db03fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b9aee94933cbf27e965359c999d23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9248fc26e3190fcd8d146cbcbb0c52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca24826b32fc5cc7a18c5f3d1c174d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663027795c59ec82e8c9f4a29ab4b1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30206ceb7bc607dabb0ae9e414d44d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d952b966ad1b7340f2f574baecd35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ff0958102db7411d1a048f83fc104667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc8815253942246fd6d6a3269b412a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea393049f4742922abfefd2db0080767669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ae20c669e8e0c06ad0b5969fdd6fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f843be7a40c6080d0782356cf923a3e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012497bceb1b720d9f7dc9ba7d9a438b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13e6598ab114c84fb5d9c4ef0bed3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dcb21573d64f2f6ae1dab843a2730674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0df811e446f4ad5c71a85dad39fa93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4220f79807eb2771c73c4d58acddfb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90140e054ede2e11fde2c5702f58ef5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d864007b2a27ce24983448166f51af8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56127b3c04b4600876eb2c0c07bffad3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bc01ab7d5ff0c23959d5e9d98d3d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87603b240ec7b02b911f128781c21bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a93fee22344af5e5f3158d361839c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8242d8882a65dc1fa0e42359eb29ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a2184d86bef5f06ede55b3e585682684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528995b260e83aa81313437078f2e869685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8f4037d291ce7a93bf14e7053d179686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fee9e3a70c43aeae5ec823cc1b3579687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fc054112979dcfddda1091a315ea6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845bfcfb1566620479e7f606ac1fb1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896139f36f61ecbe40b88fec29adca6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf443e314dcf93c718af230dd18046b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff211dbf93c426c805b3b614adad743692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd539f3a9f6abf0d0764bc3546abaac3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f05a14e08dd72f8ba61018b735c32d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cef614e3aa6c5eadfae7f3c498c9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccb190bac05a3397e0ca87643ffc1c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584ac41603a8cd0f9695a32af101169697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a77b40131cd32ca578eb7ebadffb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fd669d80e6a70546e7651910ed2c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c4bfcd2f6e757dac897fb137dada9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61dbf99a82f3d5290895e778749330701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901c8cf5c110de6f6ab433973a747f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dde27d73a7a952de9a8161f5d1dc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c5168f6200504a5b6e141e9650407704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a2aeeeadb3ea38fab872e7c4a8ba6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba326e3a54bb308750dd86ad57e58d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5cda2f23abd4b6702667dfc22e358707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10937ea0b36d6cc10b1dd1f6af9c782a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929f6cd6d521baf763c02e464b397b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f4d71a01b9dbe26d1559556ed5e65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aab6da262270c1289c720bacad748711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2cf1d512add1d804879f3b17a1f9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ceefd0bcf0d9d80ffc49a400a4ff0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705c67bb6309351fa74e06659472158714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bb3f7961d07fec24625c54f96fdc9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14c39a7123b005983ec7f5d20ca96d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0476704b56635ee2919434c6843a143717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bf0d759a6479613a3f16d9d311241718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c582d6892726ea07b1d3ceadd28b759719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d4dbc59c72ee7c4060c91d2e30284720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335a29e1c5fef4fe9d475037cee0d2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a72203928f136d2810f69e3e6bb0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d093c79c4a80cbc46b906d8bf287858723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb11015e41f7752088522f8b20222f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4662307708395f238f9fc989aca33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a88e4b6935773a08b1151002f48502726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7a9ec4d641fda37fa1ff043df8dcf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534034ba22400f63a9b742361a1bb647728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7610c8e99f1aa64e7ad108a3eb33c30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac6f6cd66761faa70b4ac7f6502826730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a244b4bdbaa920292c3e46778350f4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e70e01b9a1f194b668fef262ecf74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cf710f756610ef9e532690c525932733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284ba22f50fdb06f9487f58b1437b91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042a12949a7418c14e82876db2fe8fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38e12f04bffca35fceed1f1afe9457736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc414700f6bdd00c9e17908eae3673737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd49cc0e6cbb42e6b3695492af6c950738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e8c5642916d782d3a793fadcb1cb6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0ad767c5cbc896354dfd5d96f714a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ac21d3623901fc99a2649f791231d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff84fbf47e2a620303437b2bb421e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df29e59142cd4d499f1240cc2d1135743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a9118745746a21d23b67ba03a6109744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452768a8a97843c4942070739472a86e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e970d862a4afe20edf2f464d3d46d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61007990c52c5383b622ca8f9bf45747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda16992a32d413287178e6957040e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b1abc330b0f17b64155fd026a24a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f28ee1e7831ec657170dd52eea251b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0155de47f3307dcf7b651ef7fbf1bc9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d30938e40831da0b96a0d2a9c450f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8705a6eae1567902972cc212f239e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89945efe9f52875a405bdbf885a34025754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d351317865a09d08821aaa73d7b60c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5ddfca5f32be4f260312ba41d862c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e399ee8aa3ec7ac41d078b991b3f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbe4142ecb5d49c0605e562eefeb08758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144907309d4c90633e41413c09d4003759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>