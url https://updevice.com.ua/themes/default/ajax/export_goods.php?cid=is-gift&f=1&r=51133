--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86753cb3f40799acc9578b1b73ecfcfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f0ca8390258449b1140171cb58df32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95f4dd12d57b0e63d8df27b1bfb3773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b827885abd3b850e1ae0abd06d6a4324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239810d5fa2e7b321a88de5d05a41955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc43c75dda54ac3573b24c2609fbe1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007babdfd227655d98cb7b90f0ac8aba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102283a0ea86c943915033d333ec3dcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd95a70da9b1b01abcea869f2dc8ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc779efba7b60ab4cfcce3395d53e34d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389627287c02ded2a115f69a81d3ad1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374d503dc5e5ce499568c3171d5775d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f71c1e007bb52d3fac3954fde610e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b115ee437f211522a7424875256bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278fdd9462ebc9f53f53536985e411d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf331582447ff982d83f2a7eea5a24116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118507353988845f391b73479b66817217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ff43c96e405e16c09cfaa9084ae5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f46f3bfb05125a463d4347eb2939d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df15811c19d39f774c6d4c702b1678a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f06e14cad82cfad5404801b9702db521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39182aba8c8bab5eb9449a20a8e4f4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd96f2806dbcca194653ebd292bedd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0001f8778aa95fd6765628a495b4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66f8ae9f930ae2f28f782e1e38950e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a0c83443e06ac1b3b4e467481e22b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eedadabddff09d7f27a4131f18d8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102db9eab6fedf476ee7eeab5b328ded28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61de811146b2956d75d7d9803d58d3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301323557992a912d9fd6ddf99d73e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b884925ffd5e692c0ddc5c84fd3d9de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50080e9dc0570a6cc30e097a111d8e7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc0de29780312fb6e25db94db79e5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48536f7ab7390dce73c06846af8446734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7a7615f54d24e7328d3a79140b2c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31ca9d3de9222bc361d70ac13647c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8f05c3ce27bbd18cb51d046f075d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90ff6950a68fbaf0eed7534a99317938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf2d0543d62df245c5d8f8c0e35f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f4dbebe696e6716053f17409dff8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17193e538214d46e8e4d2332c01425cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693b9f7132fa4017bd04cd83bc9bd6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f826b32224a0fed937b01d8cc275e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f264834806f0527eabba00ee0dc0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863de70a3c6e71cc56217076fba0ccba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86bd15bec60b1de969be3e43cfce6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff330350501f5c5af72346388a44911647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fc512fa42b47a1f2e52e0a18b224348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742a8e2d1dc74a5b9211e696a89b46649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3ca011b4caa338f2da2d9d2f9a3b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dc8d01b07742ef0d019bf22e8104451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab7ea1d00a142de158b7d4a7b56e0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62b506de54fbf08e2eedf7638f4a5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d0db2993d7a908ac0031ddfd901f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ac71c4a9353fa6dc971e5d22d77b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e999b0f3ec8dddc73fff1c44c33d94956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50516f6ca2a0c1b775aa8f4a13a47e2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f085693e3492dc16403da9ed7b77b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb6ab26c77b14acb8621e71d5a4ce959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebf7b9d6f4d68947434b52eb3d061e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3f5990be4c65c6fb6470160349c7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bbec2aaa8de524a89346d3443ed2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839155b0fb57352961a0a30e91e99ff463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba114b288d3952f081c858611d7f6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0ba98dfdfc3a876273151bab8096e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af1892b3ade0e14cc6de02c08367d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f518d97d21485dfa71f446539bb2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cea1e0362f3713466f61027a8ac4d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f27a7f0fcfcf82db98edba372a60569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277e6e946a2a4637448d19e08bb6ec570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1693adba81640fe154c971b47779671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002aa0cbfaff2d2761f08e74f1ce4fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bad47dfcdb1ddb07ac73f82dfa9a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc96f4068be69d5d227eaa31c1ad37874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319859bfb9d8dcd400e99f1ba92aac475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465c1a284699b845719d7624606f5fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853af51e7a7d876263c5f169600a91677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a8a4ad693477e3ee5c14df550ebf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beea7af14dfb17dd328a3c450c76e9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935beb1c7d630d7d90c28af4138ab5c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9295b6846304c55d8f96e494fdc219081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510baf428ddfe4f1b8c436de8f9bd11982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9a882d80b93d9397767510c4420de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efc0ce14046d3a843c2b695097fe6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af09b8db4ccfea738dfa2ec03ea777985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef831666fd48bc55bab252246713186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e80eaf824450788f758839ca30b4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b396b6e32501828b8378b13fee40288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a3947e0acd1cba340af03364db12489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94640a6c27f5abdb3c98399a9b03372390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ffec8a0bbe580e7172c7b622b176b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df3b606a01587829b38c435cb3743a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4235fe5c5676fc6830361cd9d10001f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0abe2addba1176e2af0431a2bb28394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afb4e8e4ab14f4bd411dfa21f9775b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae21766bc3d8b4306fa7b6be7c84f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b7532dcbbedcd9a7eab3f5369087c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64e9af0526415942d7f884fa7e84eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8055830b6c16aec35bd9cafc3c55399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e03cf1cea5406938e17aa01e2b77f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ab9017ea73ea5d56842e3abb8c6ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f133d9f11cbb6faf3b030425a7dd6be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353fb406b0e64dd9b3387cd6bc136af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd4e8001243a3b6ddb40c2e2c44b6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d45d8dd701411c78fd92248c4190cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550efeb6973fd65f8b3182f7d6d4f8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce2634dea7d5469276bca0186ffbe2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d659334d731a96736b3df9432a88d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7582900a4885771dffd74ee60684f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cfc4be4c53958397b3c04b657b712110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10467bd0dbd5c4e5327449f3bf90dadf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd114671493a5578072e4230573c5f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdff12dbac0a7cecc682a1a73ca47c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de0a147521f787e8760a28da07126114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e768d666391bb775bdd1ab446d05dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943001f143698bdc8bccb0a11a6e3f34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261b10f463e07982b216f26e6e784aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224eb3e4d1038e55e24318e9b943e36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eb8b5a0d6eb9a00fd5346a2ea4ad4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f118b86511401cab7a6e49cd4ad7c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bb080bc65f74e9c5f24169f851e8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa5d1ccc53faa32f75c204ad6418e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad51334b5dccab897f439c1acecf674123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70f983ed0a8eb57fc95423357446fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc825444bcc74464cb9f302b7fb7d2c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1678671d5c9383310f48f572fa632f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065d50622da3828cfca51e62feb896f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c1eaf622b9170f2a600e7202a9ac8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5be0966a6590f2238e4be12f83b7e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe25c4f896799166ad02a757bfbced130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdd38fb987ff7c058731a7f7f8c77d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13b2a1cc1fbf2294df031b277b4f9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8a997e31c830c37789a91e4c108f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcd2831528d566d1787c014296fcf1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea85138d2a452485e7019d0997f16e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373551154c48c892875d4ce4f62e18b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4c9a1d61d8ac5d8f0082a01dee024137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfbe3f27c77218fef0526ebccb8921138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253bde90756f5c22de32203c0ff7f2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc13f05b8379a14fa0054cb8c6fb51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2150cb893c18c5e073f3fe70ff7745141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3869d0ddc0e81be89020a6bf97f541142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db552c4904760c7c62fec910b5136f22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcb96cbc3c2d6479af759fa7add7b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e6b0ebe2bd18ca46298aa9b9de903145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c276d59525a4eaa4729e77e18fcd93c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294800d81f94a2346629457cb7403d32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4207684acdd25d06d0146f2124ac9e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ab6fffceb8f409c966fad8ac3b994149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312626f4431090a05ce39373ae80aa99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257800a2d582dfaaf83f6da0d1f412b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3172a9cf5223941d311eb970799d90f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44c5f6afe22caacd0f2dfbf2729a5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52f477795b85f210b5a7103b4b3c76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68589dff5257e82a9e896ae5e212f063155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f568c306974d98f08bfbc389c6c91d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3995a8a912d1b3fdab424dc76068c3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bcd9ac39061870d85290ce8e9c2e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d6f7a8f759bcd97f6c2d79638b461159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fab1b4f17a322823a84ddb498958c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dfeea599e43368d2c2730ca037f8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a644736796f3562a6e0c734b3ad9527162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bf37f3d46dba14d1c4499795b9b36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de26681913fe297eb8c0ffbd17675f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163c03c1f9f4be2b9f780005fe9b027165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084901c69e942cd25e0ef33acb70fd09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4842b294736ce2cae4ca087b7dee6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00315a2392d50567e1d5fbf064fcb8e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5562176417cddafae93530746bafb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638916099bb0ef4be9ef55c2b53f6514170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6dfae9fe798af861cfea5d823768b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb55d7febe0e6434e3db5898e31f0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd12b9a9815207b32662a6523225802173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868a2fb6c578c3ec832533056ad99fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb702da981d4d9cf2a2a844946481b3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b1269a46a180695c15dcf6b918e98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790edd3bcd91c9cf6aa0625a0c2e8e0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1c818524b6b80e7f18cce49bab11b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd0a09c7be25a2a8dbe5ba0a394b4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bbf37b93b72807826b8d31a528f75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256994caede3895b620730fc212482a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537e834b3f45f5b3c3f45d37f97f011182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60df4025b7339b2f5eb9d773446767c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6102cddd38c7366c745428386cebf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866da77fb4f9099a17ee4786638bd5e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6edfb7fd77dddddb5b6553d3dad5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2dab378beaf9c120d6fd252c2973f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df35307244993b11f50e12326f24c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaccc846c03dafea4e778280eb6c52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd278092ed5586a28889b007fdd01bf6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5702f6279c2b1fef67a61e36ee1d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc065cb18578683f0437ef4e3e8b5b7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53670237f52d8df90990fad4824f1e4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec2cbe874fd0254776229259461e86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7d8fff12a372f33e143c5d8c38662195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdddbf9d73c8e29fc2f2de6dbac507196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a60ad15b4be917c095f065dff0b4c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23378b637042918dfb0aad5256ed1d58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b63271c7d88b1d1a384423993c7709199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261e21678db3f806298abe4fb201c03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a8a41389a6ac30bb4312dd49963c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39665752311693b1074a3aa4e6e31ed4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25e4925fb9df18204d96d5c152c3a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c525bd30a5ea261d257b2a3ef9f56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0be275a0ff441b8e57540a4b6dfc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef164268b4fe95ae010e6f1bd3f45a5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ab70446f9c1ab6a2115e26c8945dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a655bfe26550f8234bebbcfef3def208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f3d6e756019b055287e465245c055209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9c235df74a9ff3c7ba3bfdc289eb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c84a21581b62d0856cdbe685e9399211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf8027d4f3eabb4ceed93eab8562fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3e81fa973728088e2ef85f9301fc0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63393d788591eafa87f85b5a640fe414214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9b5c6d1cc60b17598a5b34b866100215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99cee98d91f9d3b2a0a00a8bcdbcaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f13ba8061c4d1ee2d60ea99dd98c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f747169bcf28ce6ab96ada04cbc875218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145387a670ebb164f8cbe86b2bdfce08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596f638cafe62ad5b9383da4d39797a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d29683a4fd85cb2cbef71607c403c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21ec0c7fbe5aa8848fd0d4c1aaf33b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41859549155ef79ad599fd4fef863a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fc45fb0018342dfe218f9ee7948d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d750d0601229cba8f7bcbf1664565225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e39d563244286b8d815f44121a546f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267039a5498f96b6843c9d9086fd5020227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37adf17d43e34bf9f50b57227185dc6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e27a68e47b8dcf33795bf2cc1101a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aa2ad760a5713b3661ba8c3420219230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec88e5481ba22cd747df11bc9cd876231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8048d25c8430ad0db895a67ffdf155232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b8390c174e3cc11f60e2eb4685f0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30c674293bd1b244407634dc6a5305234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478d5645e5d7fc02785e99c51f9adb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeec935937aa0facb23c8ca3c9e3b13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441b70b3a743486cde82f9b722c36b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165559c3f5ea20adda0d1503671ec67f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e320a8fe95d7bff2a487959d700192239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c71708ef094726758dc4fa66e26e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f49783748092ad00a87640c134e06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b8f93672932de4e962c39459bfb57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac00cad18b7409035f6429c6a3bc7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa3d733495fc6e2ebfa56432001235244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbbfd938777503b3504ddea1ddaaf8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66aa930dba2cb1e9cf13d1f2a8fb4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25b4c0076d1f6c3c8904d4a091673e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282f60352b8b5301e91f791c7c9a969248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e5c70fd9267fca882386c47075bbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b534ea31c430af3184c7ddc785ff9c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b27e7d70eb8e804a6d5a97a1fcfc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc30af4f8c1c8e6f286f55da8596c6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d8051fe9e083cf73cd35970c7fad1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88907577ff9c0daa0be5c00829fec107254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abda532964e45a8b55747539e4374c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5b7356b62a06b52748935f4c0b32a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429cb41b53a215691d37cff998ccf22257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb81fbf857e31898dbc981159c99b51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ca3c7b113075811df8077093d94bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f393be5775dc79fc5bdf62d52c302b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aa21efca09a83c1f34acde46214a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230101e9e6f31b21f1eb3074e23b214262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9997263464fafeb9c570f87ac38d6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69fc7d604dd1f118db75305eaad1f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0420d6f8664c01b585018a6174789265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cea48aae99c2c9ea1b032cda96793d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b025ab85b67f906d6a34bebbf03d693267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9663f17b5dea86eb2f702be963f5741268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e22e19d338ce026089331b3c2e5ab5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776e48212f0166addf3ef0e5868aa88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2dc5a341fd9d729adc273dfae16dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbc2fe9cade56e38685e92c7c7bd83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafe8dbbd3c15cb832494706c4425d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99f9b90814baf34549f0f054e73378274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c32d68b6d3d1aee1f5afc7fb5bcbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ca8dad5e46bb8d1499f5106b54032276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047b890a6fa6f63528dbaccbe4839c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640c08975d2ca080e1e8a29ff8f570e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5acc677c4d46f8c8e319b2cf6e9912279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c236a978afc12ecdabbca14e830778280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2622368ceb213a5969b11d7f1a873281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37b6ac383581acde042e7dde10dce4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f862e2cd1aa252da4e1aba0c51c233283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a952f3bcd5b4661134c11f9a1734dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185b47cb93b81d78da9a1470c3823d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977d2102dd81ffc810101bf10723c4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cb255847f112adcca4d0c9a9b6b91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d57a59585172645e0b3807bcff4cec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddfa564be1f9c84fc35e4d7ebdae7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c292da36212cbf1f32c0daa35e81504290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad8f83e50fc66845cd8f276f0db90b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429219a54bfb7ba49e8cec4db6c1dbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff5bfe7a25a9a55bcf2db81901ea99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09059265d2bfe4bd0b4e4381b138f8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168df740d54c7571438998a3a989543f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945db71ae1606d9b76d303d6a9ba7ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b08096cb3db5b8dac22abbff2bd97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86976286914488d8e73e583386318cfd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae43bf65d73d35bb2850fe1f190c68e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579118a467d90c1736f904a640841cc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f049454c0fe211032ef908e1a1411301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c851208ea734f39f3b30852f9b311302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e113b732b002b0bc7a21f6a209dc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fd140e7503bc004a42dab1add894d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728619940e0a22ad865169c39339286f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eedbcbb3fe1eb22edd2b5686806ee3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c69f3e166531c20ba68554da6482a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4edbb88f1f800e16f05985a8e2065308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a013a065e3b22dbd8bdb0458f9e49e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03431b18f4ff526f4e7a08f16c0a1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24defd87deb0ea253d55ac0ba9b892d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8be6c3a664e463b5dec920796b6c4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca2c693e10e555687950464e3b2528313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424a604100a4408fa5835e36f2618d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fb084b80c869d37e8fd0123f27748315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f864812c06f457da915a26538d3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e990ae5333598ce468ae751c25042317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b02ecb06c108cb5e9a773ee76117fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f9e7aa804daf1aa08589fe4ae3038319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf69c21115a8ccb89fede6e56f3382320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1764f6984f64ed694a2135869dabf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3376cd667f4afd7c79cccfbc9c793a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181e47626c234b05c232ba2445b245e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c566e1320332d05821cd7d6fe8f43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2fe6f66362341fa4eded43c26bc87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf203c5465c0bac7792ef5258f9a0aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370528ca50385ed43b4104bf1a1150f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8fde6a5e0dbd0b53f33be56afdf89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e971a5b98c99ec55fc0f8554b99a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff5a16bb70b492d426d68e49777abd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a14937d426fa430bd60630547c04b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed382dd1614f9e64dbb9784c67ec66a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33990db205816cdf879aa5e1d23f7c36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e072d128b36a48708c411336bd07d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3700d7c40c70bcb7f63bb789ee408a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136aabc8560d1ad6846c1897663f3a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9217ed336d3742bb6736140dc2a57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715652f50d793f4367cb0b9ccec187e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724164ec0453ea4a8fdd1ebcd09d463339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ee77e33c0c28f1f1862212c45097b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ddde425f12e6b734beb019cfd1e13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f4e942c6095c93fc834e970c733a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0146da8cf1c4b87b5f9a7f5f7ba12f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda59b45bb845706df2101a9c466e4d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05f13818b9ffa8803479f69138a431345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d8fe73e921a68bd1ece59090da6ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb781226f5d163fde266aebf07d4a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d63f185b25f384e21b5dde586c0cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4fe5f5500c856479a02dc36bb88a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff924ce3324d515237a3a3464f536863350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c4331c3afb2f263d4e61e79a4222d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e405c1c0e7ce08b8849d2878a3488de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15361c2408f33223c95d11aee4e41ada353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e6a86b6163d9ac52ce862b7dc64f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae52ae0d178c995ea0b56454b6eb8a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ed75ad569aedfde99db7853c175a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b30c4125466977fbb9597813a0e72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17d68d8d663fff4ddfad7e7cc82915358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9c3bfc73801c521a29e6b219ba6ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bb532bbe22a87a881cc27b4a25c89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a6b1d5e4a89ea08819d760231662f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e09103f4190c82c75f96218eb754e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ba5f3eda8f6a9bb3d5c46b5abcb46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304f7204b47bdd9db94ecfb094614e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d552b6e2736b133a43ac915d9f3c83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd897358765e56241e8fffca4181e3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922b0189d48e65bc86a4e939dce91f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa4038db6eb5f2debcee0f4a6d53a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655d0cd1df145eca749612914505047369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac13012ba9c8c95688d09f77825e7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6ee266e411fd22beba4e0f1e9168f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161ebfebf9c2cc6ab9f19b08855a900372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af000ff2332573a803b1890e76386ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdfe0a6f2a45afb9e5d84c144f286a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f30ee87d02635f84abc59d5fb3bff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4729d652a67e911a7590bea9df22976376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edeb7454f094ea7f654984a0887c26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1096d1fc1a48fa5c95d133559cf68f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d9e9a7ea937d33ddd8882d7e6fca1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b77ef1ff5b492e68e72fb04bdec305380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a48ca1dcb20dbe5525e730313deb29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4350b324f8c6ae77c068e1dbb72c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa33a43ada37b782b32f5c71a8f1e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d21aaf0583c88597cf6873b16dd2dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873397036ea3a6fbfadd0a392df7f607385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ab987480c188848d079970d288afb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfad060ac41e2bb84b8c118edb3b4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed7cad1dceb0c06a03183cbe1b1374388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc7a48b8ec514d5d0322a55dba82c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5bae74a4f9c798158217b380b8399390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89c9b33f9e386fcbae3c1264c05c11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b516d86b4291ef526be8b7f609cba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a610bca6cc78a64f6d81df87fd6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6d1db3b0f5f022e81f237f7b4a161394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9ef4f3b3a035b83dadca41716a7cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2a78a782374754f2ec418c05dd93b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8e0683c7c684b1dd8598a8cd22583397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d0b866b2528f95d300a5e5a96fc81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6362bc2be16ef444a111d7ed40d793399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c685f9acd857018fec0717241f4c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837fe30f415c38967ed0deb0dc9fdc0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cdf0f0358de9cc2f88caa32e4ea56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d85a64ab12fdf37de63c27a13a00d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35068aa3fe469178defd2756fa1a1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a13c53b8dd262a9f21cac7118d757405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510e2ed5c34bbdbbe2f718fb271a401406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a6df1efe57e4e28a49d71f77ab4bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e5a1402fed759dd6d6c9b98360f0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b8962d810f30fe7f369a344bc55f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e7def8e2f2ca84e58aa3b3338383e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f795987b4a9ebb746c9805c7840ca5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc94d04a9eb49bf690855146b878c94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae506920775241fb7c69d69807bbc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deb4ce728ec5a5ce829d13c1a76225414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7e48d4635cfd1ae589361cee1e499415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca61b44dc518af2119f57524ab4d9f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223f1f73fecfb6c9e5db8c6e61a480d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285423888963ce42374c9f2e606683a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69031c3874be67f74e1625e640112730419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c3abfee08f9b61b6594b24a3b1fc5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5436b979676157a68f35bd105cfb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d02d52536e3fc3ce3214bfb4ad2ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3da7bc3022a4e071a05d5b14bb2160423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c814faf43a4f0fd41dd729d7a5094424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae14c82cfca9363b27e9d9a5c36b1f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2b07921030588e7bf44ed12b7df5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9d34176c4005b904580983d4ca42f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980391f618e02c6356ce21c6d50b2dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6452b68a1256ca341508b567f0b5beb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ff05b0331629390c1c6e81b908fb5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad513478b865135271a24e882dd4577e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae17ec2086b2d24a358b3827a91353c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65417cfc33ee4b729ee01bf3e00e916b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c09055fd5f44bca33a492f6e6bdc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e202840752296865ae162839513459435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6cf0eea5942648e842918cf11266b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526ef90c7d5f22cff07cf957d622924437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d5d3ec9a1f2e4a1ff05761c901ffc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76482d5ad7f4de81af888a3c6fb7d90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52ee48eca26633e646ad492ad75301440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f0a11bf6315da393d4215f1cba7b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015b97e59d64ac130697d1f2fa97949442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fa85505b1a2a79a5caed5a339253c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646d13005bb5da85c373266a7d47b83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c0de23eb7244a4d13bc881b731662445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74c45756061e3e1e862e34d67eed9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a27d6167928e36049c8cc99bb2ade9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcf89e84aa32cf6235f39fffbcf227448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f85f1dc9e335f450aeb6a55e8bbb14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89e7bbb2a37315633b6f7ebe8459c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b87e89f66c5c718befed6b3559c9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12af8ca6f6f14d2dda3212fef79ecda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358fb966233fc91c961023e9da56979453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5bd4c5ee11de8fb223663765e5d83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5e85be012f243c59219cdc5565da5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ab918ea44b391948c140fe0f81fd4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ef2295a342e41272a3d76943c616d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133bcd97bd4c39d57aa8c891e055cb5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65855a07fbd55ad8e9710a5b1b7713459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f3c42da5ae9c70f733f987fcec97c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f8f63c3865058eadbfa4f197ff37c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb755ef2e126b00e8b3adbb8ca1f0c77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4e20ccffc1da3832f708f49c9b6e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a295345e3fbd24ddfa16dba37b1d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b07ff652f227e646b6f0e8f205ec4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036a56bafb34eb235f54a84ff5a402a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47bccc2121d05113b5687dfabbe92c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c13b86ca76666123225d886b0e6088468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab20fc890baa18de3aaafbb27278b6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98248c52ac61c72959843a99172d391f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5252f8a87f759d90dc51adfba070a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77a5918fd16f8e7486c28948167b07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9a9f160645d66c851943f0352025d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d0db160814e4a264f37b4a2fd7ba7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88657b5c95243353de7134fcbf875ee3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7d2727385fcac75230abc2c82157b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0269446ba4372036349f1c09c8def25477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a42cfca1d9f36fecbec0a4afac1d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75153e77bf41804c2a133b5afd7a6a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513462f5369913c838f65e35db93b656480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13539e537784b33bad420e7072b7bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a0ed17d167c7dcb956d619d949de3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba701a1655d565483319195d8d445466483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd406292e6f065c97dd70bcf225e3c5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77372c4ec9ba13762be77e82e1bcf71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e918c9d9a88b2dacfe8d9cd2469f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8da3069d8a3f6a1a646067362d1a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd478963a539aab2961ae65afa025e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f701b2c7423ea27a049d692962bdb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4e8c48d18931d64e6e69ec8d16880490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07584007f9b00a0c0226370a930ba9a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca144f3b32f40e2d19f011fdcf47e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a74091c49756e98ba2ab12e729374493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdfc0144e2725406d3a8d7ca69aa75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8409d8bf1a1521e249a4810ad81aa5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b861e6439c22483ef389351bcaf9c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701837052197439b5fd4feb79bbfb1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6939301372aa160d2259e799f5824498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663905bf327dfec7d528ac2db3a06dd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b805de92b7a705476f0398e52665a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135e93db6841df5ad4c3c40e92785a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390aac87e1c73145ed86c87ac132bc1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ea347812d21d540193d00072f62c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3faa868e1268ee95459e1cd116c97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63f535fde53b4bec92674164158399505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d413c278826c7da958dbc605febc08d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4497b730f5495975c91184aa6b4d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d258ab28200909b542b958591020fd1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9697222ac6d7dead6c973ef59e846509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dff2595d90a1e1b2a1fdd2b4eb449e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825277d637a82151f54c9e8fda587077511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00890b81cd1aa1430af8a6a7048fe0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce59fcaeedc2b842bc7baad166663a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e435c0cebdc69d33d9a711f11304a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1c3a3c919bcca793b32ce1e4f4346515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc0a137a3e89e086412a5d7713bde1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8a2a9e4151acecd62f01e16c9ed36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04883ddc7191539183ae6e93ca01d32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f31dc860ac4e0634e560b1859744b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bb45735884ba9ecd1288ae67077e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee07b8357705ee1250770c79e0adcd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cc82f7e20087b8aad4b9edbd8867f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23866ceba7696832f9f794d4bb13e7d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7044c2862f2459a076a85fd0e36e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9c7b3dd2ac4533fa53a383710763a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08411bf16ff38322ad5fdc3412ccee20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36096c7720abdd575fdab911213467de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f567e738644ac13a06177040e3bafa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d4416b4e0060a96be2c11ffec62a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce080087bd31b07a066976b5e481459530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68628147700413c45eb19805f0a9cc07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bd96bb00bb16461393124c35c7e0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7f518c9a80f8e5c0c7fc3e2772282533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36adb65073d67b2ab6ac11914f224d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850ca2084bc6b795eb550c002a42fba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017376afcde475fff0af91f8ac8d514536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90121f791871f33159a126d0b5341259537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09090bbc5729ffdd1132cd887f0de689538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92eb4d332d74fb97dbc748667f32af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e6532bc3b3fc0fbf87a610813eff2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0adc6c1b5d03d6b0d4cf5b3f1d755541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac3a1b78149f82bfb8218c562c9383542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a98c0e0b0d98f424b778a251143e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305ad85b2d2c371e84f122adb36bc1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55240f289b5c23a68f414bf817c7369e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535d2c93e3fd476f5a1efc127e2ddde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b82622fdefa7003cc98edea80c8ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1fceed4f085f8ad9164f7a40bd9bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f3c71171fceb851416696a921794b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b577741937be40ec28c0d274d4eb4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e987cc66bf005201fba53c493b6ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83be23913a44ffc187e1783191ad93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab48136a38089892af94a98ad317e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295dba60a409e145ea3acf0d8a2cd24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8550d1d5eed8147497ad8c6754b0ad3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4738d01a0dd364f7bcb297b1e77358556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34bd9d3a0770f15e812b477c4b0558557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d23eebb583ff06eb9ebbe5e21283c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1da3c4606c3859c86cd820e69028cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378214e7bfc833d6206205f948a43851560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008599621da9c2092e7fa0bd335bcd9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13f4d005c8fbdab37ea03c94928d9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c952bbec6d60e22d49ec4faca8ff9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28592fccccb57a5c0076a31d860f2a44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a5f0ff86f8c99c2832117f43fff1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b775465bc0225c32d3b85dcc7844c47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b365db9dd26f006ae1ee9f4eae39fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c394753c3997786e245fae08ec456568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b54452bf107330350f69f517cf064569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a355164f16a104e88fad9b5e253916570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b3995ab7b885c26eda4616b19edfb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed3c0b177a959386e2aec99ffe96b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed918137a5fefc131681f63c4a2abf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d945a1d4fc98f233f7730d4e34aeb6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8156e338dedfeb150e800412d08a92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228accc1ad991d15b5d9494f5b4d2ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaac92f7abcc15599f8afecff4f63d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ffb1d78671a72fd51456f456d935d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7a44c0052544de2544c305a0e3eef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6be9c973f7bc10cc071623fc014c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23514f44ffbb9e957c046fb1892eed6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10697b1cd48e8b9bb326bc916283df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505baf7dc4aae831f697ad523aed481e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498cf04d58a3e24dc4317328c5a8371584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fe8cb19db1588b728a5afd595215d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b36298d4c8d7fbd419ec98989efa60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a5cc2ce2e9086ce1da8ffeacb4598587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d042c77456227cb4baca1ffda1966588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5779ce616c8451720be3eecf161bce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d212720b341b50d1986509808a76615590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892bc05c468158cd382a09e7b103619591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bece3a8fa27ee62fb5eb38b90a4f7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ee26e57594055cdb307c545cc5584593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a53f055df2ef9e207bf3ee8f7445e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ada588605092292086116fc35901f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d85c4a6a80b4797feb91cb149bc52f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a37c248a05b329c08b5e04b9e661a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01f7b14c1642141437e58c229365db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a2e9a00f40cd7a26256cce31e1b90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bcde2527dfb6e4d556ffc9ba073cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d86fd28f7dde7369e1f1a62f31757601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376d191650cd5cc6a4e57a72b2218ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee152a897b31dc67624794a1b00659e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0577cc7e817c2f3a5b1408038e996d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a46f3705f84310493635b8133e23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f8ad58c4e16455586d06882d681b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9a5d168341045c6e80be655c0f37a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360b54fdb0830492bfb88838dbc3df7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ca08d8d209329c8b93ac4a20629ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d86e54194f58493d5d502c393519b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622cf550c7e39b4b533a15bdaa35149611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a0b05e12aa9b6c1863c53c4e98417612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032d54de9772a7ce9149570dadc60c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e80a5ddefdd9a4e32d3205b1344c63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645eeaa0eb0423c66266de77b35fe1b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380ac068cad6e161c80b6339d7d86d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c533c1217c90f8338358ee3d13e4b7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19aecf11acec7bcdccb457f9f7d489618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93359944ad733d2411e1b3a94ff10fde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04f7d6230e69967b2673144f03e2f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f52d4c20f462e8b0e9ed87c01c0d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e68a3d3e743a1e8ae3986cd2c1bc39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a3238c0a3dfcc1c7b71ef31897b1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed5beef2d8ddb25d33242132b2066d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2523446e47215df048d77b333653f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae411280de38b4d749b23b41ead2ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837916dcf36fb05ea882776b8dc896c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422f0d77607686bcc58d9613a623394628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b8fd643298a56c7f8165f69550b9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d229b414f8c4336411c9c7e867a26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6834852db8c507516fda4efb00b8e51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7075e986cb56e9051df7be3fa29fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d325948ccce5b575e62327dc66404b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c4406b9c635a9eb19a28870b2ecf7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf7fb9c592775b0d1586dda0714b0d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619068723c46d2bb2cb1c550a9d0a4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53231f3ce23dc0b25e755934f6e32dfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad8c9539d30cb8fe0568573a3d8503638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f42ce36b3f6ddb1431f7d108ffa65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711232fdab9c8bdd369cbc7b15161b98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13588a918decb90488d3d3f58c56ec18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c14cbeb5e45ac3c3857dd95686ff3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d85bc73e521f80a9cfdead36283f96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13587e8e4805a0eefeada576d8e15c2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d485d00d60e7764be806d7cf4bdf185645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73dcd3cf5f8ea9b24a5651755fbead646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcb7635ec1c1162ac0135395efcd03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0faed236c62d91cecfd7f7d74cf3b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918d453656c29819f08ce36a9d799f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded519aa229a06afb8a496980ad07e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379b4d792cd859bed7f7d2a895880cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2757e14d8f8df6d0c339c6d853e7436652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318ad28b4df1e135299ab9d3f749eac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225feeab372e4245a251533f0b35725654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5937ba3bfc5dabf73b22447814e4ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e35d5d6818170be0e5735e4701eade656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6432119e5531a0463588f351a5e28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232953eaa14175787cbea1e046ca0d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938e6c6fe4792296eb16e331bbc482b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33166ba7563da055946902af29e664660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef89329aab9157d473c6d5b3b6144f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200f21b10792251070c94755b1fa8a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f5fafb26c8340ed52f4c5867a4f93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60132534e51de15a12b9bea319cbee2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c909e2552f64fc3a782d1caa31d8c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c14e1e5a816344381d64417fc3a81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba51c745e66a9bba96c5fb52727e557667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37461e73341155056e7a6c11fcf170668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f43f18ea0839f4263f94b440fba4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b54a662bd2b58382673463dadd875f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f44b8ddbad3af887bddcadcb6c906671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96848cece3f4fa3f7a40a83d277945a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721d03dbd65a2f69af3e580616e78f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74544ee34e15901f1f0439929b26de10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60625fa93b05a5d266ec760857818a03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a50006d144d2b086c40dda923fa65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a101083e4fedd2d18733b8efafcf40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7d107eb4bd3bff88c068a98427d48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90985fa4f489919c7b4aee5dadb2dcf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c68ae960fd120de54e9a1b8edc182680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e429ba2170babdd35f8209c404d2b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d46f09376dceff9b6ac541f41abd6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dde65f42e4153f07e4e5eecfa127c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c241f4ab59ae0ef2048c292dceb386f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a910999f5601da0addf472eac3b89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aa59f2f9ba0007532e8c0330a1ab8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a39e57907c017fb04e1ac67432b436687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8368880633f0f48596e716b0692e2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62667ce259351492aa1baeb035693495689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9279bc8583892d87a7dd01a8c5ef80690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64453c76fc4d5fdf367b70925c90cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee345ac556c25386390339546682ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff29485d58f9e844239856529dd735693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466b3deb68012d43dd36911a7da39bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ae3977f08ae0ca49239d831c0ef15695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16489929b9d5b1e4b65d4d6bb2ae284696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa41d846e2df4e0a1cb4a9f1549301697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dd8d8cd3d41f9998abc2423dcc329698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236b845e8ea42ea004cb77ba10d3593699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afc00882727d3accea73c3a4639a43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be29702cad0e52d16207d8dcd803df6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3959d331065f9dbeecd81ba0b69e60702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401634d2d9e574a70f9c046a0825e74a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec57823e4ad5fd9cd6b3e51f693e0b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19384580b7a715f153a81220635bd335705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6f3a9dbf513eb5752b06c6bcc7e07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32dcffc967324ceed908570d8752da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fa333a2b8e04b5aeb27754bff1e9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75048d5e1b2be6e1c1fc0659b6e6fa9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade131224425326c25521858bb512376710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180e074fa1e9dee21c8fa36af78633b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a65c8fbcd536d4dd42424f1d1cfb0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf51eb3857cb71f55485f752fd39aee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf2fa7dca9f2299c16bff7e6227231714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f81d1105f6dbb62b3fda9895ed6c48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07815db0249c3e2c484e3fb4d5b58924716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e774d6624d611258bdf2797ecec7354717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0a5ae66fe45ced9440a0509313ff4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4727bd1daa3da50c1e1c1a1116ed65e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d6db6acb5069cb88342dce9bd2c78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f484c7dc1548b54386a4c26609576e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdede0cf3965a323fc1186ea3ee3b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7e247be4da8ea0648b6fc252e5136723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b95077857c70b16c2d45f419843db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6cd8a7f767dceaa61117d4a16c802725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7699703d1308a75049beed60c9170726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf2e12082164382623dcacbc5de2a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edfb8e87b1c7ccc3f2a7f0f0ac683a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c66c6b94f859b631ae2f19017ff0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4467b2334fca1bf72e6095e14ca4c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171e15ea9f5ba2e40efe1ce81ecae38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe37b43c14dced8ff0fc7c2115484e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f459c23e7471c1689b93e9392c2217733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b12163c0c1f11b501cbf009791c681734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894f7a36a70f2f0b2afbf37678c1c77735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572341e1fe4b2a0a3f3b318f0e0a42e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c37201f0c5a0ba80ce8538b63c7e5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd528c3100778ad050a8c502925ee2d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55744b8c43b9dc83b9546d9b85240ff8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444ba5b09996caee1500531babf5b14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66df57cea4225525f68a44b5c5b9ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4242af8a58aef53295f01eb841137742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cbb1673fb7500913a545229a20435743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e646855a773a31502875235448da1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5ccd544e67a00ac6a50da3ffc7299745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ba8930fab08b5e03782cf079da663746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c604776fbf28ac4c9e3d9dbb46d21c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f57f6bcb70062a3ebf38729b2524c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92073595fa6d5a8dfc6bdc0803ede35e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094fc8e2da83906f500a99523a32e22750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490140a5b7f25cdcf1bdbd8b1db5b29751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda76da25fa5ef9add9845e6a923a157752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434ae0f888c4399c1be730fe7d38448753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc1cea46e0db04d8c20aa8cb76856f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b068c6f50b3d8952aea157f4c3e222755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef4569db473f14099968b77f2c951756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edddc69d292f0edd7a5648ee30bf6f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700edfd7303c06f421643d69435c430a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75f1f19a1df78c58e97207b775a9c9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54208d6189c183943e1f5030ac9caa411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7436c09f7bd1e26505a2fcf23b3772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69027e49e4541e07ddfeb34841f35b2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c39ab9fc3f8a1637614484c0c952914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e89c3f5a619360680f4058edd101295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca274623ef824a434bd89979ade68366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924877ffa49aec92413c13f9aa585567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f74e1338a6467188254a069d47cb498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f71993062a6b7fa91a1afb651c0639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f38c8b98180449b75770b7cc1663510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da30ceec20f4bda24447c60ca53fd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a67f3d5a032d0ef8ccf2fb722df5d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb83c19aff2b7b5190c8148b734b7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd97bc5b6c1ab29ed3d6c586a5ed81614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061de99365efab6889d53c98177aad215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29ed5365ec4015cbc5664c2d4da7a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a06bef30ecf0dda437fa90d84165317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde62fbecba869f8a8c2514e470520e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb4019befadd0443b0ec96c0a8bb2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbd8a68151dd3bcea53af301c91db820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d85d04d9a6a5f43a7492a8076657e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7925043ef15dd90978176c95e370c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a122fd850e1bad3033d82ab2f2f10823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c9f296c5fbd0d20527ac057d9039324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43d8e139cf90e6fd4373247e8cf1b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47b3ac1101a39ac74b05bf2459362826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c023c0b6408f187901c0b9f5191c47827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9fdc76086a59181e5264f35100a7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa886708feccd38c5c7286e2bb6abc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012b5e3f4c541eb788b833b7878f63f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2830f568a9154036f8a22f0fea10b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625251217b111277c228d68c60e60d1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138644c893c730fac066b167fac1ff0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97307a0b98cec1aab6b57b0fff787b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd126c69db109c95a5065f6386d8fa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a7b95077e8c642e0b53d9ba16079436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cbbb01627f3d1b29f4f8b47ca84ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dbfba64156ae38ed0d9964286e47738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb36368e65cfd6515728c0c613aed539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72540594f6b0ca12e1b041f4a6ff863040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5a6515e2a12ebf37469853e0754ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72ae46d38dfbfdc6107287d395275e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f6737aadbcb4aea76de518b6438b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be31fa2946a55cba42041d2084c619b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec7ca854789c8cb84feffc005f1b7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f5b45e5ccd5c49259a1d0c09de0d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517ce284250464c2232adf884233f9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13555b438d39b01bab2dfcc66ceb7c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92720188fac64ff1c3ad7629bda01349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56574e101a1d8c46cd26249260ae305150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c01ddb072836acf26dbf230d88d4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55703c6d576fdd04efa563a9c3b998c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60da94cd6bf8acf64d97071a8644dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ced44404d4ad35cbf0cd1de3663b7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ea1627627ad48a67081608538434455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efc8c00b8a5a18ee437a11c47aafed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7703262012a5b06aba7c5998dd3fecb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb377bfe0cb7ade2df30c04b80a4de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd2fdb1be994125b732ff6a68568a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8847e77adad4cd49244b58980a22fc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8f9252103dfb70dc590423991752e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cdb78da01c9d6996fa40d6ad57e4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bf74e0a18d04c0ff90d5a300926fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a17c333746f4af1878e04937e306664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482bbeb5338e12f56ab51a14543e37565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15afc40830b067c7061df189a357d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cf9cfd8eef5528d4f95a7e9757e6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a3dc9b537b044ac5964eaf985d45168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f2b2c75f48301a2ca1d762167621869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01f46a1ed84d44b8592a0b2e2e7b5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eb60a793d913fc7c171abcaa256f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7ac6c595a825f009d6e8762f5bd2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3cc3bb591fbd6fd74b958420206b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d0b1f29ec3a674846db0522b8317774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842e4b12599cf2ab33244a66ff1e27675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206b33fe54ce823257f3b6fb2e4672b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c6363e18bbcb58bcf89445744170977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a776672dcc018ea5121851c62363f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459f9dbc727aa540f7f6fdd4cacbbe079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc33dad3b0b05f19a6d499f503c75ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df420aa01faf2721b045e339c45fd5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6346492937e23d0c978df25b0b802e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8946b6902e2df75a86fa2676b97b7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a40dd2b4c73989054c10abfbf8708684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fd36b77d41443777f4a3064165b1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d5286484b02a3be7273105b6e793f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334fec099f45cfd22f0669f3c177c7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d705689fd99dfcbff61bd2cd7527488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfdd5358ff91868ff53fedf3b8c08689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab941f57690cb79ed457da50024b7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d3ed4bae91e8339b7a0736f960f9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee7e56599733da03c2c82414ed4ac892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f416b9cd917640fa060befcce90f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244337c5a29bb2f0ae90aec6ec86efe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7037d2c917c5e5c14cbd8f97b871195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d44c6e685a207a066121bfabe15ba896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a28c3dd40bbb9ad3e20cf2c44847a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c092407fa257fb907d2952ad6de6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898059aac6eb26dec19a074ebba4973399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df091bc06e2faa14a74d1b3e3cf2ef00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c060b6659560155b66c3d82050d913101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8257875c679949d725355cc027af14c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed32260d1cb6957d2256db9b34a9f01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb27fe38d43a6c0a0fdc57313b4c770104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79202d0ac33c4cb659413384771084b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bd9c9fbe7eb998cbf9f040be57bc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263b51206afb653c9696368382c7b30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d25dadb990cc1d18e8164a47fa45ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547771677261111a10bd113de904fc2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e8cb3c93cee72d9aa08c619a2cc0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8da98df07f91c8e94b0ba7d4b23fde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214dd3da70a8a85c818565e4bf75b2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f884f64f7f77a5112b85b70fd26c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449c690e8a01d11ee932f863e82d2fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a12560a86eaf0ae6bfaa53d295477115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5d0ed8db832ec4395d2a52091c8d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a9b027edd3ef5c47b42a56819a9c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391114d0ce9d906948e05dd1735e09d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a003b3405a7107a2232a6b7b6a5286f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f9b23d1897fe5dddf762626d058f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9e6e6fd868b9ef9528a16a31e4504121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066efb7a21a9909e95ceabe47ae0c28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d50e0e5fb58687cbbc7b210117191123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512870d4e439491d154c4f8f4a393ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b2cf107f9ea9b30dd6d9245c142a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1825649c264e7d9806f6ddcf8e73918126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975457ea8736bb54f8bb413c551eb851127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b3cc9984809cf52fcd8279723f521128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f7cc83dd31bdf092795c4b2c0ebfc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84096080713b1c24abaeecd414a00dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eed8cfda41ffbfb07e2e4fe7141be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de5743a424ac1fca6181780f069e51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1fa043db66e301b845bb7846503e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd6adf3e43bee58d6f4953aed48e72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810fbecf6876d38f2882b68b04edcce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daa5e1c7778d9f421fe0c12d4fe4cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837440592a1a2a799c7f6f06419868c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7a766b532e822f96a683df199b1cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d86c5e680b51bf6af648fa43ae231f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fed9acfc65bd8c7258fffae403efd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79a74ec2655516ef4908fc9e1eb347141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b9ca0999fe8401cccf0979315d09a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5c157ecbfc406f291cae43c069e9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e696558dd11d0222fdff06c6ec0cdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666b505adc329aae5bd8ca4a925d9a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d3040c960e39257505df00c6972e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835ec4a9cd19359accb6c390d8370b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ea0a731bb0380a53f7e4208c8bca8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424502c1d88e849569cd79fcf12918e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033025a9359e7fb40c177af3fc68f322150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ec8fa43d60c9a1f25a4a88d796381151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3eff720659d3ba687e6da50dcd82b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f78beddd207143cf816f433708dd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34ad4f1b356b70dcc487bb42a5aaa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08316d3b87f286bcf9a37e2d823936d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db8666d8fb86b2b0c962258e888df8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3100696aed0d48d56ff8cdeb534975f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd31003cfaf36700d44f831c522e379158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594254e99acaa329189e4f358f93aee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602afac16dd929e7046ed463ad06e43a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b4935906f95b31cfaa1b4f464eea6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77714bc4d55d9a95fbcf0d14e65714c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1f4df845905c4c5ed0782835813c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee66542b9cd67e1d1dcb35de64ec6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38f3d86013496e78c0408627129871165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11573e8f734af7c1b135fa45e4272af2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aafea818afa40a5afc8e84a859cdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f5c6f8ce92eb768b66eb4e076bce4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f26571aeb49d4ecf03487698028a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b04cf82148acb8404bb891f8523c02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9317a526860c64dcb6bd6ae53cca38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd320d419092f8548edd448c76c880c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a930ee5e3535c86722ad89680038bb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe02adee0a8df816dae4c5bd2eff8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61d56edba28ac16779a92d448ea504175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba7c028be9bc59e68cd567cf195023176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fb9dce722220eb6546ab76da3267a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff171814c0a22cb7ed638ec0cdb2db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe7492806592697a1fae73cb5303eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b6dd4da5864b995464b889d3ccb4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d456da8de7c04940152fbe8d6af326e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa578f2fd8b51e18c09a58a7cf73b892182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7e314a90b54105a4eee77038447e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa78676f24bc940547a743fc5ce527184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b44a47b31d68695fca9f2d03fd9872185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ec75d6973e76943f2925394d2f8ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a79c65a72704f55e0d3c295c1816b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c77bed6269832b34c46b674c70aed0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72179e14bcf17e36fc786edca0e0ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb2e5086f4f54b5703d487fb725a75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347bee1ed43f179fc18300e354488e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f623e969151a0bedf09b8a717f42adf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa32f121a92d1e07506eecfe20bc95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6abdc643bf37739bd0182038243b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49011e0af808281af435787b1a0cfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1ac859f81988b6b38720d8bd76b99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fbdf5e881f7dcd913bcb6b4660f13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea0876899c6400f6d827e227f69cae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8981d3070327f1622855cf84e1c6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b3dbb0b807cbe03e82a5fdf37675a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72829354618d662100279cfb4f146a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71891c376a6cbef95e9496cde99e5fce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b6c65e59ca403a1fa2577565b9d5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196cdf9cf534fd4aa3cf9f93f0dd2d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dbf0ef9f46621ff84b0c72c9c5ac0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7dbcbd6283b8997b38b2ba36a3dce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfd931602246987c72c5fd0c7792cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdc2afde6a0e144ef6310f269a41de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f000dd612f5980670604d6985dc541209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34d0168feaaa9fbdcb191cf9944b13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6ba7eb4d9ab1575ac977b8057033f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67a212e43ea3a2a16367cede052638212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5ddad3e633ff21b2c17b743a7a7f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a20b36de63cfd8ee729f41aa39c17c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e903e25df2b1227c93938aae1f8f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d36ea49e1d99f7f483b9e15121ecf6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af17c217b355dbca43d7ec8a135629217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb9b5a02eb9019b8d183e41c9d2146218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdf34dd932e7edec0557676f9898e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8243a6fb04b797a119fdfff95cf974220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0de18ca3d2d567e863ea1af282ae1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a65eb6bf40ab31435bba0818b097d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a43aac3b18fea2ccc894d050c71682223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6453c7828ccd1b870b052d759935e2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686e73bd95822a997132fb6504e7fe6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1713947a185e04874a5f552b9a320226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed56055b6026b1f84fd2de85b80beb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61ca812910b7cb7553a273fc9c683f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc4274f0fed7193041d2b016c6a8af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf774131fd20bd13cf6443e39c4aa0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87c88e149c0f52ad88e4bad47a302f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6ae202381fca003c6e1c4fbcf4e4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4de28fd5acb1a716e241c7dcb0986233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef558310e9d41b02f0f660ba7b82348234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da4002be970fe50428e316ab138792235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bd0472f4737fa16ecce27482810a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab5d411f75966801e1d9b8a6517f05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f4f1cb2f7851267360445a0f123a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9203408d4b7db356af6bd89a3439152239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6cb9cb76a1e6290419f2188732c44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9819aff7f85c00ccd3c6a57e4362c11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28910e5b4ec2e74ac2edae523ab3747242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92910e1c8e3e55c830071f8831df014243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154cf508e33ccb5737fafae65628ebf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e088a3dc9cc0f5338c727b05fd397e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33b12e0293ca145499fe0da9f4507e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84183b72778ca80ba0bf65d1e74fdb08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b6cf3edaf0c8657539a7f0606e997248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573ef6a54b69cca6d239f512c14ab9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e76dbffb145f1c1f93d24739a8994250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ee00cde8e8204be93285fcef48692251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f420b6f75c685bcbe92d62b1474ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57c75ce7da3171282d86360dd133a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffbda549d585264008bb173cba5e74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763285fa262c62f2b67f00eccd38f9a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab289a3c91c9be4da4592d2a8e33b6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc2a283241e17d2b1028d9e61b4c2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e4f4a0133838c4d06783fdf389f23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1591e95dddb57b265304040033c632259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60bbf8c867cf8407bbdc4634a7c02c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598821e86e582f85ee93c1fa0c95d9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452e7039717bf99dfb3f86241c72332262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c952da9ba132da4dddb603c0699473263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3664b30a7a0f601dd523ffac8906db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613d772dcfda0e6e8e051981c219078265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8feb7e56131b6c002d112e4010cf9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a76a1eaac54cef545148de5b542db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5108b0eda05e59fa0caac525830e0c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7ee37294ec1789b0b5636f5074292269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c79d6be21138a616a6fe2f453b597270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97000f241c47e8abe6f6094d8885c572271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af403eac7aa84aec9102fa35d2b338272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffb914ea6bb244b287bd8684739dc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231028a3ddd6f39a2b7164a751e5b8f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa15323902f1844b6f9789ed706ad85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbe511aa660b0feea969cc5f30094c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb658faf32ad07f033fbba79c7af728277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e27d12ae02cf7f82cc96a31cb1785278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae6fcfbdee17c9f30b6e7a0ad554c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7823aa4ca42c4107ab45ecd9c172367280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7a788cff1a34a08d15be89b2b46d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f16f3157396434886b4be3401eeeec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea735a2bdb57107856bd87ebe1552935283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cdced0fc8cc8ccf709ef77e4e1d47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d02efc68e0ec20d5ef6c1089f64601285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc52b667ceb4cfd2cd2d56fa6fea8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16f8cccc1793e44908f630bc475119287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2bce1e3fbec9198a093a1837c5792288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2550ade3a359ef7046ab7cd89bda82c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069816d21670be4c4d9808179f1ac5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8bcdbbdd21504ece25d8db13c7871291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbd0dfa4ab5bf0b7b9dbeb47a18663292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eba0fb4cb11ae30e8825a07b0fbdc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678b2a577394629a6c4c3457d88203c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4137bb73eeb282eca843f49bca907be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca01adda0828ae8b3ae86657df35f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27015f682134974c4703d7de1fb218de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d95c747f18dbc9010a298012aa258e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a20b168c7aba29d562c2fd2e36769299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ecebc52c396aa5cc25e3c82bc8180300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e48a0313d69fad22930eb9e67f062301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1413100506e0566ec8bd9e27dc69584302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70f6c128976c356695b4601b886da3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dff21e9d372b9cff5e8cb3a31dde96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275c79b47836b07e0ea471e2171dc8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac2b5fe1bfd3ad4d0e0f933deefc10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa88cc6f0a6da21d415924134131b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff0fe0b52b6907bd5f9642f9abd2d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f02b453b2f83dd29194609ee877ba6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925feaea7c99882a9097210cb20994af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4da9ee6880adaa2ec48cf2d2388ced311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4def97ce645ded79e11f643b48ece3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1596ac172a23cc8f5da20f1e9baa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eb0b147004c104e61ab540247c329314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3595d8958c112df4b82b623ddd0c54a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20fea715e284a1037720e409abaf4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1d2299ad511c9a87c05643c82e173317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde4ab8f6acb024096c65803e650979318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0f69463e1ef8b3ab34828ae9d6df6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241fbaf34f3e3c105b3a5ff37b0ebdd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06e4373c40a515aa2e28f9bec5366d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03ee32e42521b04ac9e104ff94db4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e8b5330c1f17793f3ee0064207e4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5bf1714edfb31f20cd688e79f3ba6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54430fc3d519405f6ec892c72186007b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1f42ebb8b300776a95fd6d2b7b0db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba54842c36ee66af8ff5ffa65e43236327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e874a0e157b6e164db691541ee6490e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd7933433482e1565ceb31c1f93814329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aaca39ed8340990690e9ed03ee1a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbdea766ca0a574237e5999271e328331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b538dad669fab603d6426f67b0817a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6781b2d6514b4021dc3b385e00ee12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a740199f59da5927ecbb45bd0e8653334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971d0c8499a613a4c366dda6a640b17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9654e45b77928efb733d98c1ce9ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656542fffc55b7f542620166819bc16c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e9ce1405908f184ea6a317fc733c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c6643633c0c56896a427815bfacb1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272375f25ac6d2e3e743feb9b66dade340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b6eeee8b845d9d541083d7e7b420a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb51e31d0b24d1c138f5f32f041bb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c9eb3385ca69215e389e02a61b80b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e45e7b7cba00851ea0300b1afbc49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de6b544509a2f97ee1efaf23b4324a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0c51d8fbd5c71e7095c31294bba2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab721b1ae8b51488591a40219dd3d8d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfd6075f7317bdef831fb7a2f5a596348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49b30e7425e3cf100b242daff5869f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aee2f78d27a1f4517525f9e36258d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882f67ba5f615b3cf2cb20b72134618351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221ca51a2eb19d929d337667f6a15f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8d89db8928ac9e39be6c55d750d02353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09151591a2dde61aa883d5d5ee0956c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fcc7f10c97bce0a30f03d92c9caae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8cf74c9ef2a9a438ac1f555ff2306356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986ea6e1a125258f69c8b19ea7d358c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd2021f862b3cc2b8cba2e37602b29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ed580490a1272c6b5e76828d82624359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af5d57ac551fa8575588b0dbcf6f00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017923be179c96ead838a5dfc5ac48cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51826d96f17fad60feab6976ed71b1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2865474763cbcbba7b97926994ae22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626daa074a4c2bc1f8b5150982c0914364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57fff1bf41c9b6c45d9f49e1cca67c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f512ffb4e7b38b5361fa7b0e9d966366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630aa0c359ce788ad62b66c481b0293367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3344f18ba1068406d64e41cb4becb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d795a07dd808588a34453e3406d497f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76406b98c9070a09e29322df38647b01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8f145a2a12ec762fcd0c6905e1347371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6e1605c9a4b5c7570bd27771b04b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd08218ba543f333fc101f154705d3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3fdaea669e62de6d28b9e1e50ae08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e488e8c2e4027716d4a0bf81dffec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939cbdc8ede1a594e003268fb57fa69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc83efb95f50bb6112502db3ce2fb6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225ef9ac3e11eedfa5b762fab05c6f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a935b686fdca62f1159c8bd65107881379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b88cc748848e7c0e8ecbb15011d695380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab969c7e284bbe90149e6351db4ed4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141af64362fc93e19bcd05fe1ca9224e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313bdd6ed02add2797488dbea957d42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd07dad828f26087ea281ddb886c1f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e12dcfdd573af10ac13ebe9714031385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c148c9badc8bdc92b90bffad7f093a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da570043e0f9d2f9a19fcc3552a6ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0efc8a51755c2eeb45e779b572bdb7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a16d583f11a00335341ce1c555799389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea510c35e58d80dd00249b909dc18e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4b540133c55fb4389ee303f9aa901391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c16375c6ee6ecf7d7fba113446643392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cacbfa201008a2beb58f3d92a6217393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363066b2dc5d6db6fd9ec300a7991836394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aeaa474caeef19b82eac847e1cde6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714c2d1fc83e5abe193845d156f32ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423d9a4c0c907f437597d1502bc8b41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc19f26c21697e8a813739b78783e61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb8e4839d9355fedc6a2d93bac4276399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8189b03cc961f79bd2798e7511a1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8497743e9bbf0f5738cbe9328ebcc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ab523a76033e587730266d3115dd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865d39130b385e2049fc737357c200f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6b512db884d440b0f6474a8dac3fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071eac190298dbcbc318c12cd3f6a1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e8cfefcc1ebbbe95a126738079e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4056db1f1d7da61d2f20a1b6a6dbb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6cd51547acc3421ad6e625d820076408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e173a22df137bafecbcbed842a6244409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21073dbe20b35012985fe9f3dcd394e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9943476be697d9a42863c6e54391d67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0806fce8633bb6eda0cc9e2f512951412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4ca2b20e507d8eaf5fa817372465a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da64da27a316752aef6042a20cf58f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd67708532fc721fd14871c995afda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f0dfa6730b64b6e8fb16bb25213b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3702779fa501e0f1c3455608d64994417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6242b8eb8f10ac199f3de8f58c912c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb079da858f8751a3c5c22d55f7999419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df032a3ecb7de3a8c2d3c79d7af73b19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab3370a174452694ea2ba478e9766d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6aaa4bf017e4d05dd9db9c670b32f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca84d1ae546fa0cc560729287cd5082423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d78307ade9da63f95f8bb1c198c759424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8232f91c2b8bce0893ccd0686c3a51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fcc03cee6ff384e0df7c27877bff2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63b26c2afaaf5ed5269e4668a549ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e2bf126a8dced039913c6956e6d8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7f978d10d3dc192b79ecfe9f1cb8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad312d1d5bb4315e2952c7429809aee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb09b448b0893d65734bc0f53ef3ffb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9647736f4b0638df4303d029105c87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dd5174b6976b99270f37ad6c2721d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df578837072922b332d6c46018641a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86196ba9cfc24ffaad51e699817febe0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28d2e7f67d53b317811c3f9328a3b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1e9b9ea8c5a5197636517f22c827d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053506a6da126e62a0801d56eeb077d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb80f16e467a192dae14a6abd6f373c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbc81be454e7e18cec4b2b7374f4b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4e926c80cdd6df19589c06211eb4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623e07826ac7e42ab96dd97e0b25ed2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b1106f3be1758f5c26622fa16645c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22011eec81251aad89512d571462eae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8436efed5eb773993cbec0925b686445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2a6aa98fb411acffe6aeef7929400446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28e644a8d52123551341634c619abe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a132eddfcc4142f98a868783ea9b8f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443250969c48697b54b11d4787fecdd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830fe39718ee304dd51023e75ee8136450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ba72e74205ba55f66f76b0d85f9f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67667270953a8b8cfa84bfa686e6c40e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55f2540e00241c9cee445953fa74d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b5cee3e1256818a2ec2f5d9c92760454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa18331160902efe7d759eafd9af580455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc9164af7419786e78a654822504f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00de56ceafa81588f84dfd041820f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035dab7856f3ad779680aefd989ed55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbb5791a3562f8cbb94ed15110648f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb123a1e0170415670f653938af6099460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b54cf00961bc91d410ea8ee29b0467461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85d1e15adb224ea6cfd0ba86fa6c37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0f4f47056f52a52272c7b5baf56d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004fadfb4c26df3be496829b7060c63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcd9c801836f61bb0e7e0b5e7e6855465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e84e9394010530685b9cab50f7fef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe1f4b1000a9b22b13e890ef53fbbc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1fcf869953a417e9f8141c1f31508468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49762e0452ddc18853e7d0e037f6b8bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cfde0a6568d2776590090d747149a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8752a70cf44b53fd6afd76d82eee02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3db4d8c97740a69ee423a793e0095472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bbdb95df4fe9dae61a4957e9c8fe0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce233180fd188c1ef1afadc3f5d179474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a93151bf85649e92e73c5dbc80d77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5ce5138835168ae6c003d17be583b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98f1bd78c75f1c3524c9dbe605854b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caf93a8054e99769475ee2ac004a26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ca51ab5abf539962ff74f38b3cbd2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66065025bdf0fdf92ec779bdaafbd245480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab446e1edb5407d27f154fb6b0653fc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8b5792872a62bebc6566bf447cdd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d350a9cd8ef05160bdc686fe8605d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03b8c25f9e50502cc527a98a77cadc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8215e4efd875e8530fdf9058cb983485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcde5cedce110c16395a73cf7a78a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee416bb9cf1f05659274b7526ff1a7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20d16bf0c8c55350d7387ff3447ddf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea882daae63017ef75e49f745cbabb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f45a63b4dc0df5c11477640af406e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c74bdd27dce28a5b352237392c3b16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d82a2a22bac0ab461d0cad36f7d825492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453b7b4788799fe7daab2ea8fbc510c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7903c41f9d0f7a76a4cc6d392719a5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad005b8020f5eef0b0999d9400ff41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d938fdd91b90a4601bbe7919a39ebce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc3c604dd2588eae550721ea92ff70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fb96ad431785bd509ab0cc8ff6da1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb0d24d7a3789de37d79df1aa4e326499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa421dbaa2ff942e93576bf919b6359500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dc7b923597eda8cac1237f4593485501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b313d09dfbc5d65ffdd6deb79ec4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd003d94017e574063c3ab16e24f962c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2eaa34e79be3d3ffd0925453f44b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46309950258c08a7459e14f0eea9234505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac227cce4dbcdfe23806ed604e10e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8fedaceffa6e785e327bd822d89be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8dcd28325b9d0d8e0fefeba5b342e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f816eeb743d2839da7f904324c0dda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2a037ed73dc193f57ef4303f720e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6e22ff606296f1fa36dac241dc185511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c75b045488d101c6b1325b8c1fa7bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5660df9db9f653cd05e287efed34f52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92f37dd096ce99440b4dd44b978a12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a06cb10103eabbd37991b115855332515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11441b913a0371b242dabf4796ae2b34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb626e29d8952fa8a4032459997b9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5246f16bc2957d6e9aa6787049d841e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c462feb7ffb949395193d48be2cfbc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac656c811015b8b282ffc1a2e7c22317520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13753b1736f133732dcfdeb5da0a67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2eb576c587bf23b8e18558d3ef5f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5761307f64fc9f1aaa1a9c8921f99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65c3e6b9779de76735937bd91cc4d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c783606f1e29c9bc1837c6a9e0d8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468a13706c72f5bb2d677219a293441526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9577c6e37bb960052918111c9440c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54922035638bf3a8f4966edacdf67a86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370311f9ddb7c9f318539a8a60a0fac9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a13948c3a50596a9dd44bd1eddb51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8ab81de35007eb508ed3679868cfc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4baec22691641220d9e67c4ffca54e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9975e9781ad34fbc33e64552e28e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706071945e7b1c537ac74e525f7921d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e3bba1ee9819f66d7847543a365d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c1ae1303dee02031dd701a852d7ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294baa898c69eaaca3cf8223b753a1a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5017cf834815a2b1bc3ca51afccd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64b67e625ea06e6c6ae817724c143e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacd4f3c70824503dc68fb427cacc88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69811ea3008f6b5f12a751cf574cbb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677d95a5c85c0f99649294c8301fe44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0c86d6d1ca0ab19a175d404e41ecf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018f7ccfbd57866d101d8619b6aa493544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dba342764be73b37544eb4fd1b7bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7491e78c52b41426714a74c1da333546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49eacc79abf7f3347f2625f0f2cd9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a251f3926cdd6ff3cc3d1d1254906548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ad2b8f05f562a2108969fa1844092549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f0569387d3f8696833986b0a4441a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435344e9755a18ae784ee44f89f732b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9e640067a1c2717c7f086dc5df1a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974dc8c1f3deb3103f9cc4057925804553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc853097df44a1afc2d328c53470d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137c776a69a3a904f9d86c688dc4cfe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548525e0fe4569b8ef4c59c8c9016d98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b5b2f5c305427a4eadd3a2f978c64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf84673470b205d4c5c72ee2f61deaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae632e86434c0d7f55c5d2aa2ecde9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489a875c69103c1df648fc009cfa551560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe47b32b330b6024c3f7126870532f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2082de0f0304f268eaef7783c9964562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf325c8236441f2980801dc50e64255f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b2acc87768c60ca18b8cc4428bf07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650331546fea7d46e1e9a7ecc4900ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d3f5e93385e396bb8876fdaed01f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82885da1f04f080cff12d9ff21441638567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f119d9bf79e8c1a7c293507d7295be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069c8e1e5f91f9e08242bfa8b85b188569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafa51d85042e0f089597b6708bdc0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efe359731aee6fa4c3068605cb8d12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b8861ac55f228e681412109837297572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab262d2a2764099bd470236dfa2645c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8830024ce4963588706a0357b8b33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a264e5fa675d4b114579564152438ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45feacd524a039c401244ba0da0b9fd0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d60224fbc8463606930d5eab902936577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14bdfd93bf0e2e49987afb45cbba12578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020388962cc688ef4c7726c8a017705579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca346dc6c116b425d5ef88481970f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d273f977814210ecd7776d64588227581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90fe7329299c51fc6d0516862499c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862212321f546d1cb1112923bcb9aed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798fe44d8eb6bb4e4df29b1385863f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594018049a1c5c142c44515c3f05741585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b6081a735334990cffed43fbc54dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3948c695bc5fb71ef119b9dd5afef4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2a9739054d26766b46a7220d9219d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fb992aa3d0abdfb95b8595b9e9c5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bc5a74bba5e6f5483665857a54608590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2de7ffe968805acc0298933b23911d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03156e81b34ebfe06dca80241832c23592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3765ca9c6af4fed27121c7dd771fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820c0074b3b9df6552c1abfb0a3335d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d510fff104f7a08400d3291289763ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75992b1afa2df3b8dff0c58575bdc893596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd159f6ab0ace12167f3b0380aec9b07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cc03dff3ac6bccb0dddfbf8cb62c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891d7d2c8642d28f87ac5598618a962599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58c414d9d78999634c59f856f0a454600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4847cf80aafb1e717310df9be1a3447601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dc47c481332de5493680a54c3b00c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b97569faa2b3c065c36b3d28bc3a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9734ad0114e61de61a58c2c7bd8d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec5c124c95757969818aa709485419605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f9a790bf28bde44f6c3c2c72bbbe3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbbd534428b14a0be98325347c0d96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0174a53b65021b377a28e0e11496cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82bb845974deea6b925653e347126a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482be2d872bec457c40559208cb7a5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf9903c4b3993a9520e016f26790b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4f5e181dd5a409819ab6c29b0ae2e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edc7e04fcb9963272cd25466eb4d88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62415e3946c5ec012e57a9e7338757614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a54239966910882fdcfd26b2d1baf3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6100afeaef70a290503c581f70e0a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c766af7c5eee5bea9dcbcbe3b4852a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd8df4d1307ade6a30043c4dcb5439618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa7114fdf2de8ef524a032fefcd678619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b986d3ec7d510e6d56c80b668c38b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fbefaa8812e2b31acbdb98cd89dbe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba6de65b4817979c73690c2cd8eff5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba9cd3c6bb0c08a174254b739e184c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a68dd81dc220755184c6af2759f38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6469dc2aa2cf72dbf78dcaa5c3bddfb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77c3f61b7d43ee7796c4c3961af154626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481915573e8c7d2599db8f704f1b8c9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aa853e0632ff25418f4b1ff8a6392628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774753c69541bc7cb90c42f01eb3b712629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e66e4371d12ef3b3f9f0cb11f36e2b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb06fbbb89e9adcca853b4f00c3eb6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d66af104c534dde173de434bb48233632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c5bacd2dcce086d67fc9b35b06b3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bccd4d60b04d7fe9e4c016d5a1e10c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace79325ba49572bf756a6c492254d28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a589bb9f6b0fd17597dd1043959ed02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252b581fb83780612d2643f55af8338637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e432831dd280a319c65235efc78a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81edb8c19b73429e764dfb67851625639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603143e7c8223562569b0c734febeb90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d71838ca01d44ddbe28f62a7573d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ced6a4d3fe8e245ce3bb0fab56cefc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151a62b1b9465d911dafa46654179a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a9c38cf8b68e8235ff500c3d13976644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e339a25ef356e4b913e68235355e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2a66f87b7a15bef84bb310642fa1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ee2f7674bbedec03b852960e18fde647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e84ae38c1fa7627938cf9893961138648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaa83a4a3375ce399db29aa9917c96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61212b7e7231ef519204800ae704649d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62899c3319c82708398d84e6c48ab40b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21755aa538427d782c090345eaf9950a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a3f96d9f1950bcc795847856cbee7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92963376bcc6f07c95810c29da52f83d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f626b3be4714321ef7db14481ae8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ac96e1ffb50b3f46125fd04ead14c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2193a15d8840f41d6bf66513ae2e06e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2da8686dacf907f850014dbed80ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac9c7eb14c6ca4e1e390563ac57ec3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220683eb9bc89b222917801eb334a9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91180b4385f1593384df6d5fbe5fc4da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56472ae202342c7e55a4aaa6cb21f6b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9b11243adf3334386e41ce905af61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bb32750fe64bf311b6e1093f0d5c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d91fa7cbae040bbe5a7170b7dfcbad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15979cfabd9a3aed59d9e018b5e1306f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43a41c484b1bc7a1357921aa50622c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873799d9def647e42a69f1dc6fb0c30d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f14431d6d426c038ce8468be4d70b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7073102e2275ec007dad0b2aaebadb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ac2d9728002f3e3edb6334e2ce4db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e894548c49017fda0040fca916eb327672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df496ba41f96f423dd2a64f7c6a211df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37d4b652b303abd419b56ed0f70c12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741232ae1b3f865214b09de79cc3566675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee404bde046e7a5e4ace0af6018c9ff5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013126599d93d9e61253adfe31098612677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb3e446c29f998d1ccc0aac2b3fb21678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d22a643983dea8057d5306c26a3c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa775f85fc90e90ecff028be769704d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e362f1682c736dcedfb04c905ee80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b79d19373c81bb51f35f6e3e5fd89a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53efc7a203bd993f4de8cd997167d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebffaf67615e8600e0dccc3d9285254684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06b6414d30c545af593387f583b40a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffdbc26d787bc5b6a2fd49c2aa8a20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858581ab6fa5ab9a6cb495f27b67998687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eacbb70e746edf544de67b11b3472688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706b93b6e5d399b2ff5c8d59ac4383d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f14a8ae2300eeaadaf82765ac0793690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a22fce64540827f2418ecfd5bcef3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dc8ef8a7c5452289c0a9ab8bd0e3d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96367505f3f5dc8e2bc4d1e81071017693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6105687e4ac63cee43da86a19004ef2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238ee3fce90776592f7759d6d185d0e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffd0ea126d62567772cf63c3b3be17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398620fc7b6d4ffa9d83dc25b7e821c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a904e63252d14dbb57dbc225e70ee3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2575659c00da736c98a1dbd232a5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8010981b9d0ff09b08c4d45e7c2ad79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638557a0cbadda433a766f08f4d9752701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040bc2456937da7a15b2d7296b08e0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c98ce00bd66d0cfd64c9dae464e9d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f4132b1e94c1145a802f970185cdd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0249da5348d4e08c096e04340dc9240705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2a6ab8477d4049133d87bcda2681e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f4847a0fe7f511ac6aeaf9a38ff06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d83cae122ecf5500f23aef0e233709708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146cc646477376afb32e1159b79e2ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee744e87c71392136c60fa889530a13b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6224684531947e89647020928a3cb9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf77eb0b1139495f4d9df12b4ff391712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821926556175c9d79b2b56d0fccc503713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54d1386c7922998c6f6b37872eceac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04471b6a66c731ecf001abcfe414439715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c9b8166cf0fd24be912c0837fc3eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490c0c295f235cb9f4e280816844f85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6fc6e7d60cb5757a2eee4b7b1a0eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32278aa7466607b85c8deb2625abadd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f59676732b4b0ebb757612c2afe991720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0411c51a2736249b4c4460251455f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388da76fe51d2f6943710f20c1a732e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a859136ae2af709088842752d5d9c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07616ba2a04b2e38219da315b62342c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be3af15a07a5dd7735b01ddab658d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11501c60869a5e824ffbdbad922bac0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d27df2b9107e734cefe6eaec6b23b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbac5b984a4f65b56d1550ed0e2b34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d066240dcf0a9a884622e3e2651592729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaf238f9fece2e06c2247b9b34a8d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d485764681491d07cb1b4a1cff1270731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0410554ec917e8556f5ee9a31585cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ec28b17db9f8a33965586c7f9eadb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbafaefda9c89547c132eafe1f1d02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cd2aacafe30f8e425ff531044d312735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f13b612e0237fc2abe91a536f50303736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2447a9887133baf2d8de43b46f1ae5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc6ed3c46b0c46580c1c6df2975216738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c01acc955f008a26c3ce05d6ddbf72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefe737b588c61116e446982635a2f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346cdfc903c83e3d3042661a551007f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850cb28c8d3a04670f5be4dde9b0dd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016a029233ee044f8546914af9ecddf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b719192160cc71fcb1ed4fdaa2e994744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6e7fe9ebfdfe96c90502ae828df94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9d63455cf5cc134570fabef0f63a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4c088444395ba214f6936d898eba0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c1c72f7e043e13b5f06a24ee251eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a335467e0dc5c041f8e219a7ac85c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad62592c5be4001f063c49fceb52a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce7c288161fe076be7bd658fc92749751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f41da09b2cbf0cbaaa4f32faff9f1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c35ca970d7dde5d347c612cb5370c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>