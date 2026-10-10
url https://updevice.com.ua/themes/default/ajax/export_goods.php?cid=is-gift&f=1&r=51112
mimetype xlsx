--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4e4059853246f373fb2d5f769cbd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7537642eecc46f489c1a95b00d72b622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5cd18238d9e4ff04a4140b490317e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbc1c6bd0203b3522adcf0c716f47e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7ef659cf3636bfd7817f9d0d8b7675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8367a61d8029e8a6e5ed39cc2c92c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb69f950e85ba636a07e55cf82714947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffe0a23131389ab3a81966a185f2e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1aaeddbb16aa33731db3fa0de6ba19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea988d0697f5146382610eb785e9ec5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d43dfb2786422f1ad50cd1c859c0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4e34855b9df41dd21a4cba6e9d29b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b02cb118656c38ccad36a6925ddfa013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d58e20cb94bba377e58b5109cd7b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62532a7a85ea7655fadd0b6643d2f4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c359c37e954ec0077108be1fee3b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e835ae791ee19a0274c5df7adaf6ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cc849faffb0e0b72e4a3f310ae20418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128a66a017b0c19e9c0c8091f223ffd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df2dd3a5fae2e12c13c931d96d689220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdb0dc11fe1d3c8c44681c790967e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152013807a83cb5e9c749bacc7bfa6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867a111123aa4af8c8d2a890bd43ae823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3596a5771c25e32c663357b7bd7b6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eba33ae8a61ac2d71e5a2d7a7aa4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2f1e66fde5a3f877ec0edf74baeaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effc52e5774aa164993a415e3a591e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914031a279aeb179a5612ecfd3195bb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeb0ddb7fbf7886f080d59b0e7ed2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f310bec4ee36768a1c7e8be77a2d79930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88d76894fe98fec76cba0cf27b4ff031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce4d43a33fb9689f4120a5490bcdaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b1c692a5f8f5cd23b6b8466d49aa833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb0599543426fb7209d373dd627bdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf2a36e6ea78c690e2fc12df44b10835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3adaddf17d8bce68542f8909811a1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158abcbeac9f44638e8edcef3f251f0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fccac3d45dd79288ee06e1c6e054038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e379781276c4171196b333b7e7180439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ae466fb7ccd74de603cb68786ef640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892f2251df0d4d224a5ecc2383be3c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a32a93393defd31b1499b6646742642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fccf3762b4f9dab02ecdcb1b3f2a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab7c7a2f6757d4837a22ae30530ff544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266939c38c8ae5c60345b818636f50445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73100a14e0ebce0db4dc2f2c5140e39046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00867cb200102a118b62506072a9017747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b744d0061101732cb66b66104f0ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7bc9ef11a2e5bdc8a976df1fa0d9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967df69a07e72434b0db4896b5eb26950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e5d501aac6b46cd6ca47cca7abc4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c897ead8b183124a2deb617603a7eba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c716833f581601a96285444224c77a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9057e4af1d721f621d37bf65b3f412e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e718b9a39344aff47ee43c3ca696f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf953d88c311db6d573484c1b5660ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419541ca637950da4ba0dc9fef864ddb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363ac9e7b8fe9fc544e69f776f8ed1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287346c61afde2673010e0c4edf217d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526881b8394e1ce56018ebc40020b3d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590628211a8d6106b48aa60f60422fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4d06cd95375e0c9d24f2c3e22849c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae23dc23ff41f8421bf6d6ecb0d82963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185dff2a1260fdbadc788374712d48364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d56a2af3c3328843f0c3cc53727a2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4292bd7c0dbca6290d52bf58231e7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcbda6cd1f56df010fdc91af74df2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc17cef77b596f97c708174b3ef19068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86413b3734978287cab2ec766b05303669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cbbad8c90c6c1325a9c3b33311f7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0ebf51c94ac844c48e46ef3d1b45771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b97c8650037133c49abc62f0ab48872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a152b224db6bb5013dd2c210af6e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b8ebd96ff95a754145a3f25804ff274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42124eb7ea53768e43c47ab20da7199e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c025d025ea6b833c5ffc46d8ba1cba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40bf06f1fa53b94d6200ba0d8eb68977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2052d1fc880d1979302d0a290aceb7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975aef1257967f12c82e1f619577acf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a86daf5a3b5ac8ebdd7ba63529393a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb1c1064ba71c43164b24c1352441981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56576cb603ea70ac2a95cb2b270d04ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f547f4e72953a01b558e82b437efd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c484bb36d49b6f3319d779dc1f1095d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522b40ac06036d286df8cd3cd86325385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f515a8709635d9f4499f411b15baa586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda2dbdb5ef93b527446b4d70746b6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea302c86afe8d8237bf71e0b582e9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026617fa9dcdb1dc19092a33648950089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fc566374319298c7bc614f9f672c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcd27adb9153a1f7e44f342d5c6e4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03d7df7b0453f26fcce9dff475fe6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0e16e8465a3beefe0c891e667ea5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cb44d9b5e75227c09a8a37194ff4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ed7e1b5aabffeadc7de334499266c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713592b4484fc9094f585b0d51b269c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43830aa5a041a6c3ccdf6816c80559197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e6ce685cb737a4d1c43605441fe8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9efe7de12f6534dc4ca76d980b26e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac486bb73870b3b7c45c4d72afca5303100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d877ca9071407b8a5229312910538101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae3922f11ca2624ec731be37a04784102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d44032bb0dbfc9c06d370b1df2e62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329c3637b0d4d5632b2f11477febcee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e288558341190acc4209339371cceec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673d52c1fa722da26ba512ab1b8b137106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea4e7b5fb9177b44dd2edc43f16a40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b732f8f86156010c8a1d8ed7a6dcec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effc0ef7952d51e563f1b69002c7068109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987964df27cb76af95031f793570b28c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776878b32c26c77af4adf07b3fbc6a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87b1461e68441b56ff986c35d314f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5170bf0da09c2b2185f04463f7376113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce226e78f6fd56975d95157e746e491114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc44eac296400d695554a983277173115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b53b0973625106a94249d8802ae8a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7da2a4b136db5045245bd5ff6a3f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f0ac1e9bca644b973bd1416f3b08a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368fc25d7c96a5edc027e57caf3f742119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bbb8ec6f5870583e8572126b79bbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5e49bbaa53888ba8b1929ec4db539121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ceb96d67c565d68cef12fbd28f5c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996916d55ade5966c27ff65f56bd192c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60a9b3fd5b2bb204f59d15a9cc9852124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d73f11791c70d23d8a29452cdd82b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cc5286ecfc1fc77ca5780a74a8f93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f26cae478a8ffd2fe3a27cddb90cc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef730293d5a02616c3733f396896ea63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697894c60f44d656223ce4442926db84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b5161b40e88eecb1f056307583213130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f55ef2060623eb249f439b7805bbe1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44174b735c0b39d64db0733f072f00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdf75d8413f776fc6041a0d9b24759133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab626ce52b36f603a19aac00f9e91a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d02e81591f7456736dac5c73e97ec7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed30f0e21c824f28822f3c85f17779136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5662ac939115c212f71cd6625d7b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8039bc16a04992834dc23e0aeb32f4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a27bb70f28180e7c939b5cdf090b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47578e42d089d9bb7f73d7b9059cfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ba97a821b8c7a958a6d86ba812190141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86c16eb1ad5cd4dc9e09d241946c44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4dc8ae494282aeead7b8b1e1c3b96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb7d376d4ea2673c290927b27315f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6a4fbfdf208ebf0c9bae50dc7206c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08381eab9ece21aceb487078b652fc54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a06c3e33a415a6f3f03a307218b7d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e30bf5af81786260b29c9975fa3345148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a3a4db0b5759d22b4dfd80ce32e4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49e5bb06d42f12c87aad8a71a7a261150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462c56bc40024a225941c608d666889151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762014cbae48845fd86cc64eeae2d7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236861a4dc8bc893bb77f7d43c4c3901153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0197ddaf3507f1bc6401851f2fc21ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52fd2358ea137eee495c184b410d17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d12556ed781e8063a794d75dbf614156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb405429cf3d19bc84a25985615a728157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40107155fa65513e5c6658e16043450158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b73b5e7e5e3640404dbc89456c2f70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97479ebc55a58fb01a405262b9d2f6ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a921be9d4b15eccf903266bb2625b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ff1009942f33cd2b2e1f7b10dbfc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585df00fa0dc4da38645db6a3b9bcf18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63ab40ea47d4206335c24f92f25a35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78831bb4a11c0b65139b1aead09a8ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638d98fd28a7f3239527e3a212d6e9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b053696e4b39b22bc73a09f60088ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee080154b192f2e2cae35f19231c760168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cf787c197cbbafa78ce23cc4d025e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce59dc12cd1b14ef4c6264c9fee1a0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1701198ba2ebea438c53a74c60a1c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cae65eccd40eacd1ba34e70d56eda6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f6e182cf5a18e29392791a9d431b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b51169420eef0e802ac196ee22e0a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9a08787f75d639ee95f54ab5c61fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b8a4bd83e611453a16de779890ba9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e7c2028c99fdc87ede0ece55e9d66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8afd0641458dff794e665f864af30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a703065697ba3ef5e9d09a2632e74b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8439c7f9e6ac656f5f1d87039b458180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c6e45cfa81ba77f52676b0417266d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8ccc0e0c559cae7d094b9dea22551182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489094f0601c31e9e0ebc016cab17f63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd043fc61890a888b3f228c5e0ee36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa83f1379e8939a55c9345a8cf5029f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e377081a506262fe28516bbf0353d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0478cbe85db4a05356b46ec3650a75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1904ac42fe25e29445f667d933e1da7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a93e5ca2d2d216a70d6bd4b83c598e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a59792b5d464dd24f3bc567ed22e53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540895a5477d5a2dd5e9aa8b22be6b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec7d0ff5f5ea9c928ff1f433ac3360192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc13b1eca4cb088c8669237be7a825193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f2b47d52a097f51690d32e7cd87ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606d4dbc309127a02344d368af5ae0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1b4dae87724ea05aa61a237259dfe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162ab97ffe61f08bcc03e34249085d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309f04e6ccf39541ab0983fcc8a0906198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baa1db58c1522cda96bbc850045561199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f9825d586fd389ca12ce5db80b6b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d55a930c767f1a5bc6d47ea5135b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc28c01fcb31e57b8479913d750783202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eabec843b511d953e2aa4d4b16f5d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33878eaea1cba7ed3f432545c1cb8b3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b6419e8870d0f52c7b739ffd2d921205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccc0fc977337d1b050e5da7b11befa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1edc6c646980a9f1fde26da87eb2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea058e699d372c1c97d8372dbc6a0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bd569fcc5586ee63c255fa9b2e2fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98999b923f9265474e8c12cb54fa0c0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b67c72d299a6b420fa320ffc11bf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba12991a3768d836e12080ea401409212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329d4a15cf0429f963ab74887f02f0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca256cee8cc4e82647bc2504a7a77fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119131a0c0ef59755befbed974f742b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9c84a6445567ea984784997336cc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba71a7736109138658e629e768bbd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800ec4f8616acc515a74e4f80df2731218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea59d9ed0d6840d2783f0ba380acc0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b6a8e49fc7f10a4d5ce7ba15a3dd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429a85efe1bdb2006ce349c1f13ba7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82612b401937d689df5daf4e83c701222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b167c04c1e2725e5122a0f974dd25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb692803b22b8c33d15ebb1a06e09aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e121772af31af87fe2a5ef9678e32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11371d191d7a57b9ff82ba2194b2cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b000e4253d2a2e456277903a8667527227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d70002a448eb8b35426feb5af0a4d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6883ac81ebb0cbb9c2b47abf375bab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb060eb09cfa5444398451a4be5d8823230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b3db8913dc0f819d6cc3464aee975231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d5bbc61a4f0a7bb14e01c23c16399232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a06815927676f75f0650692a6ac64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff917f70afae9a90dbce426fb1600d46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b894bcab49ee9e7ac74070aa8e768d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9a1b757ede13eb26b087c100ccf7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d9e1b25dd4a02d409568eb7bcf59a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b777e8cc7b49a67cf1730b14b9f2d89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727c93c931f56ac7696864d540289fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77745e1022676d87a8c6a7ca3934622b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c01ef793f6374ecad7be7eb2af3ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe39e10207ffc1e599af4b4e29b803242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d431e44eea67675cbc567ab3b88a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45272cc29972aef818897e961acd3f8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ea369abe1441c2afac850a077e104245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b303fdc384d6d0b49f425b96e10fb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699155231077f1fb2b62d35b50dcaa5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a678cca3e0fcf45ce64c8e1ad7038c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b18c63c83a8aa7be3b2cd18549a8c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd48306007662b680838af8810a79f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092b47cc3b4aee4c1be502481cd01e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707802af8e970a88a7aed41dd442a71f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c4cdfcf7ad6aeb8cb4ea1d29642ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72a272df4280fc25e2043702ac0c9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bb5009e2b1096602524fd9ee189b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e99f4a96728cfc83aa19bfb814a8b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685a2762467230152be44bb525ccaf0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da1b08332dc23bc2934b4e2382c5ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d7f9b30ef40486454c74e6928a0c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa22b8b1468e1c11e72be749648078f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5404bd65556f45a8ebe496f285ae57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bdd1449b94de8da0968e56922dbbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433eba8a29b7c5e4aa31565996317ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc2189e8c5a9303f34faf91531da73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9ebea2d4251f63ceb26d137cec65b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44bddfc269cc7c7d02dd85c19b0cba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a5e6d1e3bc57d1f00e0c44d34dbcb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aabaedfe02dac7cc9a171d1d674759268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0b199ee69acdfd506d7ef8628d737269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94287f6659e0320ab2d8a6988ee91666270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a352fdb510b8bf5a8d6406b8eb5d8e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbba6f0e348e583c3dafa52ec5e8786272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711c4b4eefce31dc1cb4cf2b4c1c96c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4015b84ed21fa92fd124d5da7fd58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc07b5e6d9b54b95f6d62c4c96cf4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f06778d1aeecd71a8c3c9dfc1fee1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8259112e09e33e788da8c89c3ceae2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbcd4170193c1ec96daa441ffb212a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b49b4b16f293b14fd6d4e442adaa9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8725ad9bbe7a8e9a966b670d7b1c217280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a4b8902b48337d1f7a2063ff20b1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eb793a26fc8dc800e6823e00ef079282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40caebc31db0fb3d8d962e6d9768331283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8abf8e8284513d9c5685e8daecb74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d7b265e29c8b79e81d238d03b3fe3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c5fecda719173da4bc504a8db850e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851492c068c2cfff354bfd189e94dd3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82e70f3012dd74b65928f845939992288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fa080329af371c7d6cc428d8896cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb0c96d042988f2ac0ac0484a7cba9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accf55abfadce6c196c26df94884ff7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58e0a7d7ce95a25479005706a94e8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb93903cdf15ea3235928397668c96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01986ae88f9940c018ad052a9baed5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7616861a0bdfa3ffd0d989dae0b7f52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e739caddf9e30f3ff615db1ac299b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec14144ef195c621e8c16261ee1812297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8d49a80a737bc4ba546a2c677bd08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8c4b062519bcc868779b503e46e78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf61b38d43563f69fef5a176a11621d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87486e6404e072c80b1add03432b40e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5742805869212076dda06e70058843a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4e02ee4bf23398a80e209a239fdaf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bba833a3b322ff24346408f014a9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30937ad497e78392bf654a4075c09ab1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f64a337ff95133c47f93745239d647306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a35665c1b8479d24462faf67b3a91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea88a960d709c4edf9d74d13932ee71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838004ab1f02bc4e6f81945c97ff7a5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eb7885ceab7fe3a48dd420877fc42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486a2ced95f2754e69eb9902ff1e4dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291e60d7f53492c872e127f70bdf8d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553936cc946a4b5271d36d2346168ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752b7f172ca4025ca0a33be5f135e96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3ccb9f5310dd9437e684329cee343315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48391ecdfa3bc17c7c2ffb85839cbd7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37217e43d3e495ada210ebcf699a859317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d87616b22c721eabb1f8276cfc444d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326c253552d77ba78c82836d8bd09ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c384bdce394089547fdf9001139ac20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5d126d08fa87ae3e1fca8fa9db7cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e3c9f5cf6f41f36ddeb14da49132f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbd53a94e3aa9c418639cddf37512c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebd9a9b475d8633bc93d51a4339a4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297606eb0c930cfd7b3d0f1dca74cfb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28070a01c2497150192308d9be1958fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636894e53f7a87e5c3b7c919504051fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb986762bf6dbd0607a781cd46d9c32c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e58954d37b449b2c49fc851a0d8a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089286ef107004692959312525d32c3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a7d5d4c0ff1b3c226e338b3f2afa8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc763db68e65283a2540ea453cf2c13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2c173317ab15cea63075c66550271333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670666535ac78fa2d596150b43324da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a4c1dc222a563a2ca7ec3133b8e36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d822e31cf44131922eec406e681f13a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4da556c52ec6d8078ce37d442cfcb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ef464bcacbcbecebfd0c2a7585db9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888350f7660fbb4401553325cfd1e498339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814d08a36deb4a69309c86a3c80d36d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f289d9e3479bb9ce63e3e1c9ebfd9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119426ee7bed044b828659e4573b6c1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f7b23bdd604d048f164fd6ca2718e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe9922d4308f6dde3059fd5af42c72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b08b1d1e019ae55a6df001879fd4d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77923b1569b2c0c410a0ac4afa727992346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd651fcd70110947be06ab5c5fb23e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d39e4480b8d82510a998137045fd9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f084c735712e489223e599cd661acc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53646e04f24ad2abf92eedd85c2e0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ea13606aaf07df983a7f8d8f61f19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8d19ddabb3e184329c82e69c77a83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b183bfddd10d9e5473cbf19d42dc98c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49f222a1bea0c7ddb229c0ec111b85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db26c7858160f8d3dc92ebb50fa7619355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946513d1f9b8c11072312a0602d0629356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f9120483f002fce01b3aa828c3129357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fe1cae6a28d5ef32d522aeb9a90d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da7760d9165ec2bc7d4dbed750f695359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b186377ca4ddd288d7c44cc8925d5e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cf4e40c31a945fc2751992e2533a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd34b6703156e6a0f413a72343f57d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dea811983c4b00c242477888dff4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb257a108cf31d4e75fdfaaca15fb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c66f87c3ba8730d40387bce5c6e06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69ac06bbec50cce0dda201d016c448366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d355860801e1b8f35220968f3aa194e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3d8cb69c813f67383f8b5df6bb679368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66383cfc125064e02cf164027d224ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a30d7d870f0bbdcdfc29767dec3f8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f10d5b607eb6561bc26fd647b8f8db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da5dae472d81a3be2e0c70ad1cc35e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265a2453fee67a72a0788ad4395f6eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b003d801c67c3daddf25c35b0d3ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319124ca7d3cbd99a610905c71a07d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958473855b2f0584c36fece296654a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dd5d912d9a0f72f279d4c30fb1c28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526c05736d09ef8ccff113b1c289110378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4d5048dc59ac7abfa4311ee20c327379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67a5fdac125b5099b59622f8c5f92f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3767e5d73e6744b6f9de5598626db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af262ddbc27a7f700b59649bc0b3d80b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc84a656d1821635cbbe6a99db977f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7249c2c1df746f860708cb9ed9bf1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29481789dc3e91cbe9e15c0dbfe9c7a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036828672a7c8ce7dca4782eaa0b2e07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ebabc59ba6cb385846cf3ecc2aa10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1134c34a17795f7ae1d177f2e87f4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f479f4599fcf4a06871ba412d67ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54a0b7a1482aef6df348632c92b732390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14745a0bec9f549eb7800cc6f0390893391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7abaa1fdb9b331f5ab527324e4441392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9033ce2770a7ed50bbfcfce037edb83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614407dc6a3631fa822ecba2f4c5eea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584709b803bd100cdb14a896abfc2b38395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1585f8ec05870a40c6d55da197c6c09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3ceedec86abb720388a8c2d274bd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94b4ad33c70e883927d20c0d3e1f0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefa00cb1ee114413afec40427f4092399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00fd9eaa1a813ac200a0f22e1b0e65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4311e631b0ad3162804e835e7df62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571f17bd1114f324a3fa6d8ec5a7792402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb31739136a6e957be8fe73e2d80d1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc756c06fb70d56e24fefe3cc2c9fc9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0841281f1f99b0d056df7fb136f14f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad380ac4c046672f43cde427d44c281406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7058c4e7af969604df487d70b37b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5611dbe1f7e5e5970789cdcb4b8edd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b0740ecd9c772300c9971dfe0b54e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604715c56590c153353fe7b7f43fff3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8822427dd7858859404613411803007411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506298d0ce481ba7470641061c43336412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167e2a84ce3a5198603bda4cf2ce82f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6214c66a651a19c5e5f2ecf67a1b58d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21a6a5e5cd008165df0a4c976da338415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17b252e85d7233e36eb60e6a36d889416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0dc87df070e2aa753d4b786762699417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e0a962fe5758d55031ff84b0893e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e4aa1e82a5cc6268477bc742471d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255b2f106fbfe164a4ee3141053baa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1418228c36b34dd7ac9f23252007b1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1355680d7b73c2153db6ba502674b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ebe66fd86e4ac8376981f9fd0deb7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b812d623d7d4485df43d567ed8977424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e10b71a0965f0e5d9a47b6d99f5a7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372935659d9bf2c017eb138dd0f413e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064401db64fa55fc51af3e7328af073427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd1a86930ba6a3cbec4b2925b3329c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16fcb69be2ab47a8eb84c396174b69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfe85196b088b3ad3eccc0881027b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c07a5742725c72367bf6c52d621194431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24fa57f62a4853f318cd2ab6f58b8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b1783bb50a8f4e676ec173a543f6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183f3e8dc1edc3a5efd31fdd078de76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00b68214b96e5b6be712bde683360b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ea9c6d0704bbdecf8c9ec30acbf14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749df147395f07af20ac8174773411c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75378597ee8f95b3cccf5063db5bdfa8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362b43db99e8715fcbc4b3281bd6890439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae150b17761afa4d238f9433f89a14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739c4a628130242db4259d1bdc8202e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8282992d71665ab87dd9e54951c55f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb9f69cf182bd73e8cb80da78e88e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cf7209eeaa2cce2e283ae45f97676444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c25523332fcad8380e741936ad201445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d2d16fe7137a1911758d3f7ec8a0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d414d9710c7fca44b791b13d5078f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71254df23b1755935a879714ee6f5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93614355c9fdec3772add7cbadabb2df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d44a09b6bdf2b12ab28c8761b9fc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5671d9c18f8954e260ad618f6eaec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e925d36e64b646a342f0839103959452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc5185f9dc6440d8ad596fccaae73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261251b86fc2f747a09bf2b7c8e5fc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ace32f206e7910cc7535fb2cda4f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeef05709ed998555a9befd60fb6ed0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02017fc3dec4a332c0a3df98e74cc52a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf80c1bf2b48e59d3c5c2bfd9c79772458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b2ccf9af54faa52fe742f643ac6e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b69be9d64a802b5a036562236a9ac8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87417f0941e7b323f27adc2a1c9735d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9a6fc46ed3773f341e50524c8fd74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca46766439ac7678a199a13cc95f86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec66ef2b0bd237447cb38933d4371f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afe22dc944a904e8ad2119c34d65a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06796794d55224faeb3aa8e772c04914466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2e083b77d08effa4cda8fae6e751f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb39c39097c102bf068a691a479cd00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472cd8b93ca444f8714559ab8aa8424469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44373b5797289aad633e6596c12a9413470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7537a43e27c99bf7ec0aaa73dc54ce0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b3d0fe6a4e9bd9107093503c862a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95bf677b1c6444751c4e76f508a206473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415817493d583750b8e8bcf27d9b742474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0ef9e4834a6cf61cccf2d77e2df2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57841bb05bb1f68028e3fa44ee2698476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ced00a316f360fcfeab839bc5c958b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b88eaffc30a23e4da1626569587c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0b9c7674b9345c1b009ca23e8f75c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237a58e7b5b99ce7906a400d1326072480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb14c82baba4089c343e284c378efee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec45b78e0f0933b07f1866087b5ff4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf5a837dd043ca4f5e1b76bdeba0f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba61536c63cf29bcb361a0e13a657a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ffd923f9c77f0dbe0458289d6436c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c7f9bbedc7f5984c98d81ac5f4071486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89163cc3c481be4b1086d118656988487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d66a4833d802e2624851c8f4582dcb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d68619ca8c923ab1b44441e01ed6a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e5fcce6fb1d8c661ece36c92f9c70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a64623feeee854e5cde20de332dbf3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d500c7c6a10e3a9555d154eadeaac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65fabcc8e17bed295961bf79ff1392493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1bc457b06f7d169a2de72d25e2087494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6261030b643469edafe754923c3d630495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcffb102ee98c723b3bca7a0e3d186496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2642c13f1f96e0b27547d536226e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19dbe13a8dbb34b69d63b748d2025a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afa01d718460888df9cca32ccfcc39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f0bd2c8407df04dd469daad22d030500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db8203875057544820f3250480c4a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba310f23ff56449399e8e0d44813742502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b12597ea969c46c4562ec4a74f399503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d551b6fcb65a7bd3812a97c3f7ecb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c217bb0691e238ebf330dcfb04c39f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e143f461db964e113c7c4887289adaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ecacb84543bcd9cd84a0657605c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388104ed13951ffc03982e91e63465ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f892c139981e796262289dbe690b97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027c51ac76b01571e781f917b3c90da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa315669550d449226f8ad8ec5d3cf1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee240a0a2fb7f059340894a84520a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba684441c9c3226840ce3b268589096d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a9edde1b8844482dba5efa4b9354e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e84a06e8ff4b495f94b02577f4822515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d72fc299fe92813302fa7abe6202e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b33f63831679e6b65134a55e1ab2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae697f5016a08121e95a65ff42e269518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72afba4db25c1bcd84b7ea16ab34bc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6180c6b272bdce4081773a7ecc8b5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfcc1f5826d6e84e425206133aac6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457dae53f70d47ee1894763aab8c725522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a791cadcd55b298bea02ca248579cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0f340f69eca35520cdbdc21314ae6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eb02d50e40c9eea50410268e87771525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357ae0725a446afe6edc0970583430e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab67dcb7f9dafcfbe0dd15cf6868eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb9e2e68ddccfffe2f17e4128ec038528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6541c2a9104fa3f8fd3dc994ac000d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b40bd64fb43f6776d49492845053d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea352326ee018dff02e0230d00c1f0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf508fd87978f042204cce50abbdc0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa1812a2d13ce7eaa0ecb50ee1ef68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2511c38ad9b338442ef599169be27ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d301efc80d066819c0127088c8518a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34a5541cbaa3b9c44fe0c82da7ad80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854933de8716965d95612416848d2b21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6d5e827b0fe37b2fb3b8f116fd103538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5005648cc7409d903d47a9880828d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1659b75e3984a3fd5d7b59e63b16630540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f46da3e698d1c6928761597a980d94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90509d9b8554be166bf1fbe2da1793c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380849f4b16c1d95b82bb42a959b3a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37171e7bcbe9f504e87dd70944f6de0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d6c0cc49b6961bb99e83a3a887ba6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bf43acfa9cae70f6a8a74317345d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf3628c41d6693c3857e0f17fb5a38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201fb7c9760549c10ae71687b0c75c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b890925b4eb7ca9f7f1dfb1441ed3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab78109c644b117a099ebc972895b60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a621f4e4c5310bd154ff5d5a94e57f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79400b6dc256eaa2e2c746e3dba3f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41d0bf8ee31389deca61992cdca1d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547d42a583c0519374ead143a067aa8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041b4b13bb056b017fbeca45c68ef33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6414ca8f9e46e9a5a06dba6c7c9629556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca2f68df84507fc767395c82445b0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955153e449ff8da537e70540ab4a1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac87766d85d5bfc052c8e463e62b33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80123c0701de548d6e0eaa67497ac53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa212a543656cc2b701f9b9cca0905ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302123384efdca4cb5d92101acfbad6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae242a40b2d36e064230710377921b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dd2d9434f717ecf923bbe6ac989ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d165be341d5721129b17a9bd3d8dee2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6b54e6327392336105b3231e86c10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f445c77591039d230da8655f3b10211567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8453ca870861f31039ea6c6e4f9d76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09782d61bae24aa55b52598fdbe71c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9d3314e8d81ce4cb456a4f9ded61f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aece195cc2f5f351b44b32fc9e3c97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2a9d34fe0840dae6d5ec573a13aaf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619d8c4f1e3d865989f3bf8a6fd7aac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85c6fbcdd05dfd61814fcad7daf4c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47ba7d116c6872b1ead139cd616d1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba275bf33d961210cec9b0f5c692f87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedb301f737477612d32a48cc3a63d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7d5fc76af395947bf01cd38dc5183578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054802875befa367371c182779aa2ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ff6e6d2561c7034d18631482268e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cd8126e0986913c05fce0dad1560f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281b5dcc3c5a4c5b378dc9d7d745dbd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694a866fe2ba07430904493087f415a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527333ddbbca9ee2d270ae6134d31ab7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3254dfb1c034bcbc330d08558f93ebc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cbec345603ee68d806507da94e314586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f142ba63282b67057047699f7cc88f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dfdb72cd1e56e4be068b311a2b0a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0993c58f18c95d307728d1e4d240a7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1aae3dead2278990fbba8007f5253590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8536f57739dd6a00eb750eae9f18a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb60afe03eeb649de31d3a5a0678f66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b6495d6483ee24e6546d71b16cf1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0e8850aafbabc3b28c4f55d492818594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1410e6aa2484110105c35d5fb95880595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970516bc81c7c1fd64376e0275ebf99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efe5f2ee7b3e277b8858776b157bd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c04b90657ec7bbee5ffc543d989452598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62024e00cc9f1187cab20bc1d2080b2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa412b26167f66e07412ac4a6789e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38900be0f147f8d618aa5fdc89c55e38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5f23e416152703d0d40d81b9380a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367450e2238ab2a8a3fdb7a41744fb0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4fe01629e45e0ae92f6e26fe7330f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f8b2037bf1758eee4d14620530128605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4146b8382556dc517e4c73eb383913606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1d13bace122fb0713cdf5c2427ece607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7e1fedc292657e98a40d6e83b8b57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd74b1b59390c2632a49d45ae49d70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1f97ea2ebff34af325fed5e679362610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da720522c25f4cf1cffad0806a06d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11e6f9be9d5e0107b6c43cbff630cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec59de1ecddcff0a171f526022035ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f39dc6d39cc13295c6f644bc60fe9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b580e4ad1bc6d8189e73364a2948b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00ba710e44bb158d359cb9996bc406616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3723e353365965062af4360ee4fbf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39a35c420c81c675064d6af6f835c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2d5d8ba92689c4a27a970d78d0ecd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934b36a6feb136a07dd64adf5b4ba81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c028f42f4d15ac09694506d905db9be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d855a06c72afb30bcac8aeb92413261622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b194f609d878849cbcc651c9bf9cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de4850a5fbeea436e42954abb602ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae085adebb1234f40c7a7b7c7ef5e8b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607912e7bdfa49bd512bedaced09256626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad70b9c3e2ac1f5cbe1a326f317e12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a3332e78ceb7d70d5c418dd3c0d78628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdd2e9b88aca7c58ad2ec8d0d1a7b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894afd3b86d94cfee8c59780c49f80fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac358f5540219c80d210de3d0137108631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4781e9aa6853b53492d49263979a09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200fd98f009a4960f5ace5bbaa47736633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23403f1e431ae0b744429e2edb6e703e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66b60f06437d897fa4f30a05e03646635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b99370e68a4e5659052d003a01dca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2deb9962f97dcdb8c5a38e5d72531637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34440f8d1b50c103ba87f4f061219af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df525b2a7c7e28edbb54240b23c1056639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507693d2c5803d1a3061411bdec865a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ada0c195c39f6c6a3c3c6a361c7ef3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca82b06cac0d55f17d357aad2b63ee7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051576c033c2e975161d8768d4104053643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a31f78459d36e109e69ca09860217644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5755dcff934ec433fffc7498773c6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b42cb779fb36dbe413c3ee41f9d904646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77bc0144c0a50ab80a5e42a7717484647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143569aa6ab9cfeedfdca99226fe7eba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecea234a528e64789d7b021448c441649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77b57484303adcf0cd1ea53931051f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ecf8859bff5499d2c2e9f525183fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2142f4cc58fd42c5f5ae17b9fa774b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2990f52378b0a6b704f0f2d6f8021653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f582f68d94d6f027cbe7c0925bcb05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92c15cee7753cf194eee09f192d4f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b26cb62a142dcce19f2f9563aff83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399e62ce8256495193707cabdf702c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa1a15a566d4356104d5b6858fd5e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c1a7dcab8f79d761cf6e442ff15a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf17e6722ac6ddb7a82c2457613ad67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a869151908f37cf8f25f4c78ab8ac3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390a2f8133dd14522381540af7ab59a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defcc8122c75298d11f9f6c6c93cc93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0cb57aedd285b91a2e1a8cfcf0554664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1842b1405dab6e72d5f019c002a73a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cce238a6620956e8981678339c4a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3bd6ae4cbbb7b576e2969c4b72324667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4ed9daf5b9193b4377b012b222e30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38c1ff09cd7f708a14efcda28e7cf5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c359f73cd60f56532ef86a56f088ba3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba104fa536aa9b71644b5222f6aecfa4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c33c7308b2f0f84e151b2a9462fd4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaef348d445e16fed9d6a25a772b6d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62442b4269293942decb0ec6616b7476674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c371dcd6e449584824135bef1ba063f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15310414d72e7a58c45009566341323676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c100935a1a318ae93bfe6e1e869ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d3a7f6656db04aafb306756421022678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d6b4d8fe1d04f6fc19b69c2a0017c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adb8bc64fd01dbefe3ea4ef889ad2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b2e986d8ba01a1c2d7912e4e7eaba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b4eadf72e3fbe2c6ce2222ee64802682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd87aba7712720315bb4e917cc0fff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4da1a7bc8f85622da24140254e251684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbd11dc8d195fa34683faa490836d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb3068e2c49238e6ceeef9a7b82d64686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40820bf62b3814bf5de0bcf8ca0f049687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a2298e0b1afa7da7817b6d00771dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c08832b9db9771b2b0ededb108a92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf06e8700cb3a2b5bf7420098595b6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d24f1e12331ec23ca0c51c81d4560691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b8947c2b29aa6a0cb49e0b8d60b48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58721d6903a73e5eac30913549f1edc3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2102ebb27a0c54e88308e571c2c3d35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2e7a889d9bc1bec350814f426cde5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f931b10f63b7dac562a72b12999f40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe7693b59f67e419463e90ab3ada83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d32f396b4945bdbbbc3daaee97e660698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7ec92b55f7eddd02b7c752df5e443699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b348a04fc72dec7c8755de7d9324dac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2ea84f69cb4d90ff944b5ce7455fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9be67c0d54eaa0ace46672b21b82c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8276c6abfc04e5eb6b90fbf3a537d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e509548e5dc6d2247d10ffc1c8b89ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636b246533a33d51425cc7937f31477705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ed893c1ed362ba82e90ffd5a7d285706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa49968d74481ede0e3bb4f8d0dd12707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a7bd96bf2a9309c9d40e75a5bffa2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3784c93ca452004925ef0cf7cb565709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0994f1dd7a859d1a5c1a7d331170fbd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f838c069811380f0ad66392649859e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d05bb1d12e3b97ce5650fcaf4d5c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2fa85b752118917b60a21717c4790713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda302ce4364077e3fd280434951d369714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9770126e8e03984f82e238d6dd4325715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f689327787deece358a29ea87269f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb938680f9d17c9e039ad71fb6ec8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f140cada0eba1178aab062163d8bf7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581148e8fe81c023e2325f95640b87b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0340b1d85aae765aab9a7d4a95891720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee10913ae9b24cdf24e39cc003c871721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f2fa06d9b28c88290e1150b8162a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd374f03c992d99409ab6e408f97263723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da13eb9670377da6503a59f3838a8c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f0a7dee8dee82a46ce62e2b63180a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c798dbd2cbf7b2e3132586a44ab08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e47625fa8aa4b3903b9bbfe3c63b0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7d38e21fbc9040c4bb79f168adeb3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c51c08aeffe28fd9c361c7a4e81b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c627f942b1e1c1fa4eb0d1c9d2e7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f7d434d21c3f94ae03c5100290282731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd33be87f7406ac62b9cd76346899b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02670d4db200fb272c67e10fb2c89b31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b6e28d1c7a4c9d8128903707da6b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f78c00389ceb5ff106f4927a9ebf1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286e410e8a71629b310e53e4aa585ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4e85b77b937509c6654351bb40137737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3bb36db150c115936b2f9bd531270738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc1d7a0482f223eab29c6b625b14d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673ee4f17f4208bb86521e900fbfce8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfaa8f8639971c667452f7f0dd6de4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f1b84505d631a8628754ab8645029742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a35410f28549cf5ecbb11d6a86ca7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8068271c8170f09c283dee667e957b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a4fdcb8ee76e823c728fc2d6cd6ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79519674a8382538bc535a1f0f74e937746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2361520147d2b5de6e607a0e79384747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845fcc517624a56ba042e3251aa938c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850045becc0d5dfe67c6cbd5b48d900749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2518f0cd147bbd347a406b910cca3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6875f44cb0140e77db752ad3185a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b31a08dc0854755d1ac151bc19bff1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02f3688d18142d8b31c4d4e704b564753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1b826a9134f68182cafc768e6de30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfb80a61d77db3a1a7b9102b344369755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b7dfd8981a75a5b4fbd02fc71866b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59566a390b8af7891f7fd9aa27fd130757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b4cd10375edf507202bd4fa3671fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f94ef7feafe1a32eae3bd3fee10f83759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a010dc4400ea2a1c128efcdc6fada81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad701ecfc4bf8bc73de558d32afe4dbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309c0b49414ca22f349ce9d4bd9d6ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80284fcb00b28d431abad91465c460824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233b7519f6e4b14ff2230051e7b6c165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bab3c9449b27354f163ea887d1a666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e82dfc46832695a1b901d1cba069f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cd7fa056a338b36bc8a851d66283a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b9f02d220c7ccd78257a919eaab2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fccd9f318c4ad6dd11647e65ba16e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eedfafcfca26d8b54ae2d5a60333611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062f0e805f945ac3d6cb3023911963c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36002582855d439d277e114fc133aab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77895ba7a35aaf0949a9856c62b9918414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3a1b0091663aff82a3eab4ab3abd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe11469ab98187fd795983d845acb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036eee18192f988100946b80394014517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814edacecbc8d5d1aaa44489d75679418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99683ef786085727862013b07f7fe0f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17164c0a0674bd6a6f9880b22237d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd9eccf6e537414c4dee244d21791921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ba1904752cd839a15d31abaf6a44622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffbac8204025966b331060b885ddfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd781feabaa60b429ec683c1037c5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b3cb7ad9c2057877de273d9a35f8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527ed4dfaaf3e507d722f20a17d2b1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a607ee0704c081098c6df82394bcce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41540a65f6612d039ac038219d1112c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d5cf54ca77eaf62549c32e46dd0a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427566d4365e71befa212ea5b6dd528930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3e9d6224aade3b1f08ae731bb0e3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010213b8700736b01249f67b3cfba56432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e9a994790b2396c175cd40315339133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a792fa21fc25fd9b8e187df8e4c586a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeb17dd1928659bcfca2a55a82292935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219fa09a861acf6ae24dd5874f6107736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037cf1c977b7099144a1c0faadc7b0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fe0a8cfbab7f47ae1b7821f60782638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc478e08a6c8b0ac5c889eeaf220a2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275d32cb03f26549bf76ca0e17aebd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2608ccb73286ce65029bcc5f19be2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b107d9ccb51716cf8a6d94ce99bbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc66302c057df414fdbccccee4ab7b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fddddf0be479a8066d4931ea9639fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04090c6e55d7d91195c83141b054cf8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca86d0abcf051beaec9ad55bbe94f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd50ee0df3459b50dc994cb6e71af9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcf3a5c4303161b37e7bf8503d2fe048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533531473a91aa8ba7e6f317b29c39e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3739281741d41ec992813c21fbc9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e8416e4068c01a18861502a0587da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450552e540bddebada7c077cd95d58c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4570df621ee8b7dae14b056e3a7636553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bbd6e527b6366d745a25b4acfa96954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80954bdeaba8a075a590c0b7ff950e0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88531dde1686afe789d4934f90c129356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124198ed697bd8fb0dfb7b42205d9c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42866d21ef8321818dd0414ab3b998858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021e9f4c9c4a4098a4650f57b30174759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8673b25204d64868e64e0f584d7b5a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc20a2a6250bb945b20464bbdaca7e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af39f2cc5baa2fc7211675face6c3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b334156b28434e5fb22bda58c320963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c9aab3c4dd1e69bf5757b6690f3b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bac4177dcba462aa6fb21b1cc61a8d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a14473048bc43529898ca055eeb5ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21432d2549a83ea90cd7163d09515ac067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebdabffe5dc4e51cd3ca156967e97f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840844cfc25733566abe1058c77a0fbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85e95f5975f5c41b279a271c9cc95670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ef0e33ec3bd7f70c5e0b2fcf1693c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cf19af9bcf6295cb5d9458705066b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92932117b6da66d7a3b6c73b13dde373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02960b18a12c2605974e065e65a5e6aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f96bb344c623d0c6fb347a5cc012a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c78cecceba5737411570e25c2a2cb576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c3b8f9348649208afe209580ea37177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1be6091f4c401a7849f7ef97e067d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f030831f85b8536991d79206c27d4fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee7bb77339a5254a1155e24f318e8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe4c3a2fe83a613165d85c0a19465b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6490650b6eaa93be4d24556c41c87cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033eca373a17f0cdc046b84d62c0a67483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff064ed4d2dee02a7854f8fdf87582f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d71560974a9715c274a048e298cb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c10ec4f63e4d49c2aa6e606839797686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9869814fd94c4f21ef30e75e726b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf96cc6458116bfd11f6cfab1aa20f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf2c1e1087e4cd115f64071c126b3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20657f84fdc03f9fbeaada7d7c378a1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d60b43f70eb66e6778aaf7f40e14c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65553ced7efdeef117197a792592213992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292accda63c30737d959475d455dbc6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bab9cc44a631aec05ff60b4edb46294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234a1bf61e4b4c88de5f31cc38a6d9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa42f6a459ff9aa73228a0985a53fc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb659233b8e47b9f6e72298cb8b10d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35eb8f8b2c277b58921ab16de3dd1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127439eb2d49177cae9de2f1be09d9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24044563f8bbb13e00bd8fbf1cff0216100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73247d7e7b380877cefb4ae7cd3f1834101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db13cd0c9cf273e20ebc9cfe1b130ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a35a7479f7aada3fe5e47945d57b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812aef46669848ddb9f5058097d5275104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898ec8231946e389f54254a576065c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066b1217ab213f8ea3cee1d3f3ba8ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2151e3117148951f06fee9cbf543d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb81dea75d01b0d3fa634ef2022e27f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eb3200bf483d2e1eeef167f98a159109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc49fafd9f7a126c9d6baf663c7013110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cdb1110f03e28b4342360f85d8ba3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396aaeec484d8e588d7241c73b6f213112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3743cd19be810a680b85c189bdca3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6e476a8a609a035449be385e4fa5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c604a5d80686ac8589855e712b8f21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3877df8fc50084a175c515f3b3b535a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b85b20a5de93d92276a6846d9e43a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c0874c2a0cdef51888855f80e3b59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7be02149c61a9bc48e3d739193be9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c53e8b8f2077c9441a085c374a886120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2a887983db44cb85454a5c63a2daf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881a17b08c75fa0e9c9ce38ac0ced62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd96bab9ae172451aafdedc2b6af1eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdc27d526b0f5b12bad7ea71303ea2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3f455625e52162f18d33b51794c70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6ca68438f907d7ba0c09140c96567126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47718b968221a45c04e8ca5c6ac4f35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d5d542d73ebc4c94f52ce70ccd7f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02108dea36c912f8bbf3c00a92678b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeef45a7501cb9955d43a67d6b8ffd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76e924068983996f38965205154606131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca19a62ce21bd7218595a09bb8291ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3d5f6af7987a7ec2fc479c9a36c2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce33f87facccb5ba47a859482e64b23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d74ef8f08e4eae02e91d1575aa9d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598f452b40626334aed83bf4f650d35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fd7a6bdc3950ee804672e52be324c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdb9af0a3fffbabd81f5bf9ab3b4bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf45e33960c2529b71012f2456fa7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ac24fefc25ef8529684130312f84c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e85a74bc341793b965b3f990b6b6e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b329b55ec7a0d744b7cec69fdd3caa2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e06bfc4f9453780fbee4a684224d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37242849a5453cf176b7aba5378942cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e2b9de67bf532f43a87a9bb2c3ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a366a9809cc2bce6cf60b6e8abcd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e7cebc41d9e1f64b04296f2ac6590147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6b90bf6bc8099feb1277889003792148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69409323ce77cafb22649f33e2612e31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982d72b7a3604e38f065c8fb677bd5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cda002d6f800db5482dd3c92f4b1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997807b7a03b11a11c03e5c204631081152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b6aee96f92689120d47c0eebf835e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8b048468e032d55ab038bc8534cbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029ee58be86af9e5db18049659acbcc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f18cbbdb89107da79ffb38bf4766fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee11a781c5fd1f9d9bcae354a29b26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb087a2b180b183ae2876fc8225171158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20245e6879a335dd797594376bf968c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288052e8cfa1ab6d6f17765599753c81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181d48e38d98fdd6db1f211f414685c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ff813be8ec89013b1d00a1cb5a370162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a524d001834e0ba7a601254427fb7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60640979d45916945e3ba82769e118164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77936b88f4485c8c287adade2cf1e80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb8d746a062e20d6c0e299b9ed799b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e29237605e0e7f43ae4ebd779bf44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb2c805a695b65e58eb2d8b871f03b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc120da6eb32d2ce52c8e5ad4bedf7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f9c523c8e5cfe2a55ad6e4673c4d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfbfdad589deb1743a75d065506ec2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887872e0a5c0ef17f84513c21990523172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092752bb3da065653cb362f713f5976173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a440cccc75e07af52dfaa8b136de13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874edd0d727e3820bc2bbdf3ae87534175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f9c34b4ab9d9f7b5e0416a53c968c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1ce5353dbb81331bcdc2adb004d00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4779c159e2c16cc38fee4257f3d883f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c07a21e311b4e76b9f9b79dffb151179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e639d9823cbf3179d3a104af3c4938180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecd0d725f87f13a2e194cab797e29e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2a1d9332ed6ef63cbfba72a13dfd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5caa40f5a9fddf98ff22c4e225a67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c53ab4fff84ba41af64b74c453a7f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e371092160f3fd95572c40d4055f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef5ae5e65ba6cfe83f4b4cc55a1a5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d556a39777d9dce344f1fba0c7c35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85110229129fdc46af560b78f51c8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f6adfa5a21448401c9b89b0bd3b58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f977ebbbf9f2dda063c85e93eba534b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe7c340d8283c3c8dbda8888dbe7e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3e4e21f76cd0cb1b9ca565f7a1c77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4b8577c8563efe73fb2204a0f842a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d679df38fdb251d3d125a000c489146194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756286ed765f1e9fb2e771c9ce53a5cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb038d4c1122e9f1947c309cb22b740196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fef982f9198872b45322a58e0f12d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaf5d0b9bc64f9655efa9476aa6f3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb76d7b70a3bf4c09d5b94d09e42cc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd31f9433078e7fbaf922988380eef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23feb41a0f79b5c54cb4a3f249370d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0e803cab01e7078ac4303d8a32032202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4c73728398f30f13140d27a979053203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904662b95804d2805c4d42fbf39cb3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946c4a17ce192e710b864bc737257ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8479d05912c35a91af07e6cc53e8523206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83a9809dbe4403edb15339821c346f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc63cfbbca100ca19a6ff87ebab558f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e401cf5d5e6c9664ce97fd7cc12ad4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb556d70920b8588ff8c788ba81a83d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da819e412e69e4a2172bb06f032621a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b63d2613546a804d83871efc625304212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2024c5205c5bad1e6bc724793365afc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3967fcb7ae3818eb38d6eb132ad07bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63065b7c02fafb05948f60c1cba4f3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2116772e71792d4e695d1e66876d426216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d0840c6569f1ef2193d90f1d8b298217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285926aa54eec2c98afac0a79e58f91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f14f4a2a74ead306a58cac90e08276219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c25412b3c3c9469ac1fc37fa8c944220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796342555635c61e177038a106d563e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80413dc12d54df816df2e2581030c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7caa18a809f7d118704c361d21e617223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b2f1bb2a0dbec215fc3e2c8fe231f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56c4dc704bece1c388795fba14affb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d2b3c47f7a67cd486417425fee69e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccebe7b9025dc04ed8983802c0d3a28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8aa0ebd795fa2de9a2ac1b31ef2e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de7efd8e09ac1debcf7f129fbbd14f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6ca6b3eb6366919ac176de1721847230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7300e6a76163bfde27a76c69ff80bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662810b051922fa958be281022ed01f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae9558f1f7075b3a72d44f000c4c94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ab8d7a1c5a3e12c002581655b6916234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38588ba64d3fe8fbca97bf8e03d36ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858e1dadc7cd515a9ffc8442ab3e92e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f758ef626427116b402eef8e0946da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2a7e846251700414913965257ac93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f04cb73433f2a02da033522186904239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dcc9746ff63b7b510fce735ea651c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559f4210edad4475ec1b7b17457ae92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7991d5ab07aa0feffa760320c10f40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e984a66badae9123b7b87b5222b46f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a894c654966329641e5a7f1abab14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f7664055f9ac083ef7b2923de7a0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509d1f8b472839d45888cef38d43d43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8301fab3f1cb1817404838ecbc83a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dad21f1a0a446ed35873ac1485f3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e19df28db9e29a14905f9dcb4ec158249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b55077e9edbc17d49cddaabe5587bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce20dd92f6a23fd57e21b5bae46efb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8270b2cc0a8fd0a5bb4e2e0f1855341252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960d68dc47b5c77cb93a7a7d61d630a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025906b847143d3d8c1f0484ab85af3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df14faf75221877620b9eef2d6529ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b1a7a752e182822848ebf0947b1b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25f8ee84b30b3a50b92fea3b125e63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c941f8e3bc98b910fcac62e0c4a5bbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c42961306c6eb57adb208b17b98586259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98757786a995b8f090ef5aad74cbca91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa10aaebda02b1fdaee761acdf6a907261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14350cd587296bd4f82dc2df566e5eea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ec03f88b180d38e733c7672a092d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0d4732fd0227561213d2206b00b5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee29cf1c538592dcc108622fdc5876265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79488412891411463a6a07d73ab504b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f40a6c3dbc5bfe238ddf0ff52285c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3680292f4927082d603507a0c5a91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daa1591291cac8df3aa00dac960cd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6a72f536540887a0ce2746ed9fcf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f90cfb66bb57812c375b3f454e545271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d44c5ebde33642b861d6f878c1005f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3199ff2fba709ddc5647042a4ca5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab749ee9ce0fb852fd09bce655e90fe0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8e7593a7fab81cd11ebea7d3870cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ba0b7548e1cad313b523542985326276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588297307d39dfe9a596ec1a342f82b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1c336686d61201715ced85c019983278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1bbd5232b31c7a0a6019600764812279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea16e535a51fe5b834fef21439606280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0010245c28affe28194aef372ca99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ed19231049579c4c80224efc71a0f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743a0852eaa6c63550d9ef8c209bbe3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc507fbb458a52bfe72c39846949ccfd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e6dc1d4214e361ed04af0d8152655285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48585c2819da1aa892ba39786c7755d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32714931c865dc7ba7f82c6eabb59d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3022343211f0a28c559d131d648ba2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c000286b0a0ab7c302812592ccdb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7fa911188ac43973454eab0dfbdf0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7787238e6da74ad28abe54b20f6059291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034605520d2652a54f0da8687fc8afc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f5bed690931418762e75946d1e75c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9957aef78fda2d518831377b90289f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cef1f112be3673746b6671cc1a1495295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b408fe9f67fd01ba58fecd70089ed4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9b61ff139500607ff1e39264d5fc6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c20ac77a6b7855ae6e639f516d5e17298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f5a2fca0421ce61981a8839d3faa1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238752b0cb7c4d5885e323fb05dd310300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0973d0d72bd759e3ada92798859f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a063b2ae55ced88ddb2eeba1ce1faf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cd96da0694bcf821232b0381f9dcb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469860ed0054f4c00830a00b360b7470304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceb9f955704d7529a21ae62aeec9c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e69329357c154bbe2abe04cc7961a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d2165b9e311e60857df8e96b92f88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629a9540fce85b0a6c22e1caa73d150308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb93d3dd67bdadbe3f41a6f4031ed1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baa04c8b77cb702b7095e76a09e3ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f99158875811ed00baf2938b0abdb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a209d4c9d2b08d25cdfc211dfd390aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03508d5c4d2b6c6e9fba4a903b416a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4630c9529d5025822386a907febe9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65934f77b9ff051bc336ecf3b4aeed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca57fc59e08f4cc3922027cb166c9b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8170276de0a56ed34fc34ffe072f179317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445db9eb89fb27af1307c986db4320d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7aaac47196673696299679cc9ca54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02024c6ceb9aba16129555a49029cf8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43477ad6cae22eefe2acc9b91302c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703fb23eb9d62fec39341910da2c23f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d449749aeb32f26a0062aa2fc5c9b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24357abc3e354aa2baf5be3033dc34ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393e9a8f94f13035cdb867ad10de81a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e4d600ebd0f9e8c88c82dd007fe01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486f86cb74be98f188335e3360dc9f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e621d96d9aeb1864d9117e1c2c0499328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d4200636d717ee07ea196e9934555329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d6770692789677df1893f894b5b04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74db6acb12b78236ff00e1b132ada3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fed2a2ef28690369d8b91509884503332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a4c9a9944afdd882bce4f37fc101a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cfbc75a41042b977d38a366c0ca04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bec3d3a835e0af8af50bd85a69cd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121db6b1b99a4ddf67384af943401b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e75c93e9f5a0d1765c4a752968c005337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ce2fa6326c09bd11be9773d7ae85f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116449f4f652e7c5f0877d16555fe7ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b480afd75af3edf4d073732aaa9d6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9000e10b259bdc63ebd744b057c7415341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a89e7fb8277824e4f971f24651f11b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad37fd184e2f3e2becba3384de8c8b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddd094b1e9b2ed044852010e3ebe3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b69e49cc794f080b4a0cd22df53c45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3ec650d273667e194045e2d727f44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07192c0639060040c3cc9bfbaa8ee3e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169644c3c7052600f9feb1dc4d4197b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93d14ac8bca313f11b3c4b43fa1d63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7afb491224afbe797ba89a0a02e5a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fc5995875e7cae42cf8adfce1d24b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006802e5ceabba1b97346a5d33cf30d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fefda3d47975f6881a2339fcfdefb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78234eeb5534c2079329c523d06eb5de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46559ad5a32c58917aec0af4404babfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa6e90ec575f2d05675ebe8e391efd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4542769ef5231a02326c657e8a77269357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e461eb1b9452499aba8176f16417815358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d066f12f5d8d75e8a08ed9b97254224359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1227d0b8d8a37c943a81ee948d10d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1828b37fc4db618fd915b76c15b1b7a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cf487f46dfac9cb3cd0084e645e3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d347c6a366a226e3b40f6f201bdc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66059b28dfb905fbdd41d938ebc7f779364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b64a1f2e923c72f64ac2115900dff1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0ef8b1a2464aa5409e40082a4b874366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb7422b361223710909b6ed66b0e17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e446539a78316404e67f440d2936c35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5551b20e5c0d8d9e06934a588f934d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369fda88df12979794792614d6a81a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d69b59f9161a93bc37ec0070e4df3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62472a9d8a817240f8351eec22f4071c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b3c4f71dc146bdf67e70319f01c57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257461986f8e4ea5b894c0a23b7fa376374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d854aaddc85c5500248ee35de81079375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b89f4d817f74ca8f60c0c0f0aa3986376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a2ff2f1eaf4b466141946d49c7217377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9795a075665dab1993d46c6bfa6d6aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ffc5df69c848a57cdfd446e125b23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e121c47f0cc69516479d69a7ace0944380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cab546f691778260bec416ff0c617381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdee9dfa5849e2df901d6c9f9a64a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cb9bbd2b47feb3436b615d168b115383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c008535b59096e5721c751c3c4baf7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ead4679f4650abf8b0fd2ddf799dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c51d25a87d1ec42efd65f3308d46d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bb412dba0f9dfe5b4a6c483f2d2f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bedee473907b8f1612ff423c0139ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3474d2e80b556d5921892d3907de6de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6361d5e183b1d2d592f078b500c167390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af444fbcc88090e2e49c97736b45af51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f322ea0611d50913908494691313a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db29f72ff88999bec8c81248d195ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0337141151a3ea4b292f0835cc332394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26744dfba717f63ed5de3a9c432359b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456b86c50b4ba71ceea8ece506d42b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c524ed31c29e4a07adba13b106a77397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646015dd84539a00d20e16b0e5fe50ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f041872fe5ef5df244385cddc96e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29e22a1f39f628c299b521e965ffe3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b416fcf626db909497c1c99a00f37c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e72fe5ebf8f9494de630b5c2c1018e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c24981b98936d40e0c841bd5e947a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf509dafc53972c2ef018661c7868b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a62f4dc3e46b6aae53945305a711b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c037804adf8046bcb7338bf254b0ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd95c4cd4885b1b2a4261136301c163407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4d7d69536db33a59d59ae20b23448408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac363f589421987604bc6f10cfd9b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e60b42543a0704b7fc060c07845f26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887920202d6536b99c27c7b5c45ac833411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bea15588210c6ca53193fe63897146412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05515876c008a7be85070f7f8790151e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb5d56e4fa97272029689b653d8fb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ed419acbb4c3037e05940f281adb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3c41f49e206d7cc4c8664af270363416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad57a23f534113c79dcf0edc79ae16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228a4a2e62c2925349dfdbe0debb824418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec9138f9669052314182bcb5bba609419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a87838dcad8f669efda0a4cf725d52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399e6ef4342960df9dc9109af815225421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74699d769457e286f6c29fa4c710762422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349493abe5a98af43dca9ce1371ed899423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121ba4d8a4b3fe65be29b810b22fa1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b568bc695fb09a6ed56e60784f0b6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1eaf086f49f58313a1ad7d468543e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97813e6bf3aeb8ce8685a73b01b74d1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbf7162e0faf0a9c7bc336a1a2c1d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c3170b9ab0f0794b20f25807a3a97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14c51acaf37fde6083875de4cf88d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acafdc21b0f074e76b2d2d04a81b106431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd3e7ef24a2d11d4f3e80bf683db54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431a3fbb6060aee89b91d84f228109a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127a5208eba105649aee8570ec3bfe9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de4f779bd5471befeff910d8c7e2fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96e1be249e23d99e781de1e2e3f638436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179b61f23003d1653e961f5845b8693437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa83252806df6afc5c21fddfafb8d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5734438e8b9232ba3a59667b63df0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe221f87dc42abff05883480f7885f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87ea0d7da77d7a98dc56a9e07286e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6757a36918e74dc559dbdf8de37d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c136da0f43b8022818fd7dcd93b3a85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a75b2b08b405ea4dea6f472b3a5c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452f78c9f866728e0fb193407b48796445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df2fa1045336e0b71637f6cc198f04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace1034728c8fc32784a6fadb24592447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9d5e8cdfcafe77feb7062c53d843a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fb1c5327eb75b0c3a17912239ac26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97784c7f672df57519a2318dc3ef4dd1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaabd3f855d4b0f3e8e00d9a3627876451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd95f014dff410c69713d114fd5fbd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ead2346109cae1515da2b750256c95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be93c9e40731bf4284826e3b4109ae1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fb048b928866ebc24e77648bf32f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e055ee645d5cd7304c8bed8fa8c33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151dc49c64c54dbaf06ac566a311176457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee116b8da894d7a151351e81e52594458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d48e829590fabf50a476c34c181df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da760280f2f6205ad9244a29e5efc9aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad61c7ae383843948c1c4f83d8cadb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713b32c28fa29387ab80573d87a609b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea5a15a08816e6afa8c6aad5a0eee3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33e5b5e10cd96927f7680e4fb7761e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea4cdd5ff9acabac65a7a1a184a05b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20770aab0909530423f9c045a02d96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ed6222d7b44a9f482d79f539b2bee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746e6d413aefe7091a0073a15998362468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990b4915fb21dd186ed48a1d3649bb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e387dce3e3c2a4d7989416058492b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c329f6943883a4c8eec5b323b2bb82b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c882f06a35f1284d1f064195ed12944472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce85fe9cebe3c4fc7a3cc97398a1415473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e6b154f0287729088296157d8aaa1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811cc83a3c046c6db9e6c73a6a7b3f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cc0973daf6c154c0abbc1b1d94851476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5394933faf1de486c15108f5bcb6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7f6cf5eeaf83baaa540c95e19108a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfeb0526095226e71b543d8f971b47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e383427d9562199e6d8e75b49566c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb795c3b6711b3a884f8e68948e55858481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640299ed1508ed24f4b6f4e9612769d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c92ecf65b81fed3e586f70313c3940483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868b0e4a1a9e8e991d8bf20c7996aad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074e91683db631714f5271396337139485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c0c1d24effd968d0d345975ebfbbd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6bd00c4bda3e414793b8308d0f4b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39470d681fde713e8e5f92112b2d9331488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daade7dc9ecba3888df154fe30d80550489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01f9f5188feed761ad8e6ba7e9e67490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f7e51a64e900b02da77c891fda28f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f15d8ce3873811fe4cf3994425459492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154be502daddea599bd1dee778197741493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c197b8d9a06e046faac958b968ded3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ed3066ca2769249e9c398d0bad049495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de6433c823f28683db629fdddeb5c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df25d01a9cfae3decd2e06f5a320002497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da444cba34dc5f216264c62cf13f7e49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dff45cd44aa31936e49b62b6d848c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f8cb1bbd24f566e8dc1b48124166a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25954e62a7155ebd9d3b52f8215bda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4993c226457bcb7985d0eb4d0ebdd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e3973b60e79599ae758e8466991a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b519bee93468cfa5ce41c150c3bf301504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b805761cea2c18e1ffedf370adef3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b3c5a0e787c6636c127e9773ae622506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8280859a47921e65fc9a477dfd72e3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def720329473b056782b3ff1d2a633a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff46b86a1b40540d504b361bd6f5384509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b7fc40ccf158ea121ee95ab6b079b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92e942a48cc901375369ce62de2bf2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d883055c5c9914eb8fbd8a22987a36512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b6e51c3c4e2ecfd390486ca6254e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fc4fb1e21be823aefbc2c96f4288a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925cfa609d9c8534945e879b042a4f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23064aafaf9ec98e47328bac058081a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8584530eabd10c8785a7db5c2dac9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcae1bf1b939431591b206f8a7dcb88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd85198a659313c9e6ebb65a7ebfef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38dfa79cb12fa2b0c311c27f82b728520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ad924ccf7cb97f2765038940f6564521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75194c237a151601ac86d1b81d323fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b48ced8d055a17129a7543ae2fd8f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d88872bdc1460f80d78cd4eb7a8412524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8de4a7a133464e5528419e68814b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee329b4dcd53587170366b8cb2044803526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79077e1c274cfc61d80687d391142f6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad4481acbefd9714e9f9e14c1292e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e8aa1c5746c25e076060ca6f7df37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03380af20f1b5cdeb5c848d25d22dc5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191d598261347daab4286b748e05ee6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca9b63c998624fdae378a0880dc7c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b2175c3ac5e43b1aca18b04069035533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaa57e84002f29bf539be61af526c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3338955d9fc8f066a5be0ba2b5c0f61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21095220ed557af82739b396c36d7ee1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44a1a08123e70cba9b8a1ec2514964537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fed174b50e1ee20b5a7ded6d97f917538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4d446a53f11885eb64f7f8ce355cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa36f40a3afb9189a11bd1f844eb633540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016b042ad1b1e5beda7535f3fb0e90c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918c318f4780052edea3330bec7de28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e8a9d0dbbfc53b41a627601e497a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d505695383929a0ca94500a002df2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87342fd842fd973ee8fba966adcf4aef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3967a0c1aaab8d923c06d73c0d7d33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105484f5c60b90246decae27bdc181d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75224d9478be1af91d360a96d4e7c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764a045f04f0a4ed106bdf9cf01a82d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250c9a5685a6d56868b47b91f0cd0db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abe572a91a4f6bbd7e0b0ed6eb8bca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768ddc080587b9a0620c18c29ac4d3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb6e924676b39bae272172fe894eb3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2059c701acf3fb4a5cad727a9a608554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831a190c84c7ea0fb6b1b5e4fcd0cda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1900f46badb0c88cf164753f824cb0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5264afe84a1eaddf795feaf20c8fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4e650c6a8c7e74aa8c190098f30b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b94b460dc1dcbd4eba7e511a3ca537559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5588aaee48074c8e6dd7d7946c30c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ff727f34c754ba0ba64a67c7362c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163a2863a3dce2c4ab4695634423636562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ac5531b404070f41edf36ad066510563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd18763b2b81c4a9a1a006ebc08f08d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76c7585c26fd8a9a16ac9e0cfc3033565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb75d79f0f38ebf2e9217aa006aaf5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935e354e35de6c88064c92e8bfe2174567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bfae7f704c5c14c591ec57d99a124568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c750f40e9eb4eaa26889a1f46bf81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62a81c1f2964cf0a5927b4cbfd10c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e3b557402e862a3a24fa75417c106571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e4a21d8056759327374ad1cb911b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce7e95a1187759e3b9eb32069b23dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517e94488a34d0d8a11f057d139aa72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cc7fb080595078670a4c921a9c321575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bca66d1bc231373b60661f9861a24f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c814a08f35363726028e53c22dedbcd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe817acc789e3c7b8f9142a637ba9a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f27616e8fc8250c81477a179c938f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa78234614c1974cee381e9b7c7ca0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337d0812e559ce28acc3949166e6eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd118447d4ceb5100b9781ecd6031e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df5a18dbf754f567d6985f7165081e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea6a2878e4e43190e27fa75be0d827584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c947c75ef0a7e2dcd717a497dd83312585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f1a87daaf17c0060268bfe4eb4478586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88903128fcdbb407d87654218576f8b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1422926eada50561473aa98132942ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a67f10724c1bf7b33edd25aa997215589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd394b03fdd38a0a6d712592376061590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f540be716a2d9a6957943e31e8704b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f31dd82ebf76eb1b6750dcbfa8cd3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c2e8c72c37cf6710cf576c33f1fcc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc448b93937e15f5e4e10c1cfe2cc9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4f75215ae71fd1572e7b8825060fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2682ca6e5c819cc0c3a7db1dee33a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcd837d59426fb822256252c99ffec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cff82d0bbdad34fe3cb0ee349e100e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd026f7e98e587f1d4f4a46bb8c221599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ba6f62362bd48cd1e9e9181252a55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9b8388117a087ab296237d52bbc51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504220d5b0c47db2fbc472b6a64ada87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62bded22f03998abd8adea08837560603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ee22a1efb49adb52f9f2702a21cb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88fc32099c5f69298b9468b22d422a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6efe53efb50911f60f8dcd6d7a9ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901ea27d518a16b06f2f51c89909259607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e07c08638d5d06146c6cfdc63f82b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018771b6793d897607c3f8b84bb4ec36609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ea73d0ad0c72b81e9699e73791a14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f4414a4796022408fae6b57fff93f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e97f83b651ec6dabfa344c209b84d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389200be5f8e763a6b85d6a368d50809613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8b5b5e55299e09b078df3a602825a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcceb060dca83de6acad1f71475e1a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaabc16988f8afb62be7ee7430eb15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea549e798b825f69e03222c82e3a40c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732ed68aa9ed63ce54c0d4daaae60b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1f5cd1d0c2ddd1d60152a5150f568619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0aa2185620659e3f9643f28bf1e46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927159bd692f4b9a2e219fb95b121f1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede71460be7cd9d947ba7ecfea44965622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a42bc37817f85e002ae37e7fa92cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f817bf015bcde76752de74ad0b64e11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199240e0a27d99dee1690137f5fb4549625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f49ffab2f1260c881ed4996c23d24b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99267c403f16319e9bcab88127fd6f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbac4f65c3d0329af84a231daa6d1db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8ef37a5d26e8200fe66896b312085629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee0161e6dc080e8632e1d1503a421f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81130b4e7d3c973bcccc4e7db72153631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d67db5579ad6c4af925064ef207c7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ad68b6d9ec2cf7b11a10d5b1b2c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc259e26499e21f4e6b71b2bffdb4b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb255b991fc742f37a8a599b65cd1f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efff064153935a7d4269294150cf48636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fbc388a708f110c1e2f49939526dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524407c64f0a063e55d8bd1577666766638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8961a984494e54a98bacd9f7025a1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806dbd9d709a2f32eb10eb3d8bab9f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c78898660f2111d34e3ea6b7359f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164779caa164e6fb1bd15f5c1285146642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cd0836843f706f673ada1b641877b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecd0015932c6b91084ebcd937dbc58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d4b83e4481416a2135c3f4e4fa451645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9effb441cf3885146837d443d2b031e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b37a0d30ba9c92e2cfee1dd4580cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7472361dc1ab5a81b7847a257dd12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a49224fdfb1b5b9ce7a4f8cc621356649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6519bcdcadfb05f158c4eba82f70a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276741c7cdb2aea19e49067301ae374651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fc951a558f94258f7ea9010951c25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88fef639b7959601521ee752e7880a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91368e1e48262d11b98990c4c3083b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9c8ceca435a1f441e46669c2914cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede562485194fc41d1a493734534bd1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70005e90cd2efbc71cbd8507bce91143657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259711a857ce2ca9fcd944b9006f220f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e625e1ed96127abc740ea09a13b43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353f5df93e5bd00410627fe9e3b6504660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702e547d230811cdd87fc6e76937ca1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c619bb22a83fec4ba43b1aaab0408a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a976ad3bbb70123c53db696b61115663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f29116320baa22f4ed52b81691fef7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444492833afcaa7cbed487316404d35a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c37979b9cfe592a37e13620a9390d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e73bb85bb91c7064e0d1caa412e1b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ece7bb160b641bbe15706a61d380b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ad55c44ebf310461851e5dacfe939669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ebde5de249a4ce043c8c1ce741f21670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4465142be03547ff3f65be2ca2f244671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d239fd94a14281b573d7f6795010d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e7b7e500952ddb66662f1873f0af4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a29e2565880d0619b8df75f1d7c491674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16168ac3cc87bc5e2a093d7c7830c212675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466e140d420c97735b77784f12cb5dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e21e0d0b9feaca83611d42fab45621677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efce4ee662688a834134fe854717b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ffea4a1f929172ee5b68f51815265679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40ebf2c64e0dd14ad62d0dfe8e14e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f47cb78e925c49eab053083fdae84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a72e2f3989797233e0524f05bed26682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b642ec979b9b500cde1c8f688156444683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebeb96d8d2cab6f88924a081841d86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e5b015bdd9ae30069b3d365b66085685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29259ac2bcc57c27ef677b811528433e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1507137f77d5b76cd028d78a84af4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b46b4adf049465b272ef0c2f7c1fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5f4c3959315c7632e37cf8e68902d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db8b63758385ffcd1e5fac1b596e34690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9db84dc1e0ef66ca93a159e75531e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9749963ff3fe5adda61a21e85edf98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4f880e6a301c3474d1ddbb7e20f35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f10787322c010ad0378743558ce7da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bb22d8ce22ba6d76d53c9d3883e61695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81f210004f85b2ab8d8769322bec10696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97fca77d4bafe73aa04726b8721ea8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eeaf35c9811525257a83e3a572b89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc303cd140fb5a29f213500e7beee6f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0df6ca07149613152b9203374b92bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb118640b32a588742cf1a51a5ae5f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debab5e286b227f82a9805562fc3142702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dee8a2879dc60eb5053505497bf864703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43dcaf5323a4cc3400b8e32645cf39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ee1d4cd9f38ccd3b840aad1c9d120705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6d0313d7925b13c89219882c99252706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ee6ab22f0f96aaf4a6cbddc81ce8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a16e0d10740e4599a8fc905581055e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90b41bec1744ca39832b6751575af4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd0d2e13b90e8bf091136c1988970e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d4d344acd29937ec1db02f11093e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6306b1b9671d233238423eb844b67a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fbb222b97934c34ac02bea483bc31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d3b443161f108f26e5e491a5d1dd8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452c94a20f4370ce2650d87ba2da010715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a89f94fa8134374d3b5f23d548d89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4523364239d4fc4e8c0a41deef27df9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddb340205a728fb122402953c86b73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b130de99879c6fb3cbaf20cf7f86c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd09859f89c2deb3e41db56a4b1755720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8c6f51ac49e22223439108f80605f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959acb5b4c880f5e03c77f9099c7b73f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb3c2947ea02508adb29093cb88a71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfabc06153f15867a4e6071c61e1a83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c627366fcaf0df30faef7e2c3d312a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb6665d2964278e3927f6628e9ca7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f89bfbf3ae0c4512a1a1649ffd41f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb564b16772dc9c33d91d9fedc9f6052728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0252e8d278ef92270ec6fc209532e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640c61e3509c4ca6275caf8e98aefe0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32ef533270cb595b66b669ff711085731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963664f328a1a70992ce27fdb56fd7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1607a17980f03092d178c4418b5cb5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f08e57e94787512d811c2aa2cadd08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7b91cdce2ae8d31d8888db949fb5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420165953b0a20b1c4cb48f3fd12b7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66836b4560826eab743adaf8364a6014737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57ee8e7a0e156676985b72c0b9d91e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32129e15dec8312b92badda375ea7fc5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecc2c9864ce25edaf3b6383c86d163740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101cade253d8cffa84d8e579cd40646741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a6247c40cd9edc975db33b4122e53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a0faef3f0b60cd477a598c1dd9dc4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fa28f0f88c5d4678c9481f2c3d51f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405b7c01e1ab0649fd2be48df8fe2e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92a99a74ad71d6974b78e5cac5912746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f7aaf9b7f10de4c42c4314a21c2e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f293605e4ad4a752a694e183b1f189748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3ebee51f0db61d4c371caed35d8f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77cf7b0f5911f3f60efb47bb6aee8b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eccbe7e3fa81a43d0039384f7025e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13c1deb39553369d90aa88c979a6d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65524dfcee7b221640793ae5b755e536753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf40746103fc4ed27af9802699f2f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13cfa83cd0d721a4c9537024847370755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4182b8786d09916da4e244fff1908d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6dc8b9fdc647cfc9563fddc735d79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde0aeeb68ef5c1bcbf8479a31290a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ab727b8a2667773ac18507404244a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>