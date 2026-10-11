--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b78a19d670b32b11449b9ba5d2c0651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6a094a9664577bffe7cd2af6efcaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dc7614301a5a352e4322798b640683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313263eb9faf338d2e3b2a6251ab3df04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b53b3282b464783b6f739135666855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3101de9dd4aec4dd836f6334dd657dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20590834a8e40802291455393920e62a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fc8ea4ef88601835826da4fa0e8968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b7b5b157b16906e323ba724deb2b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898ad8cff244d517e14bceb91cc53e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68614083b5393ee9fd6ae35a03131a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0c4e900a056d3936630ed935908e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65421f0c956cc0b335a6f27f841cb26413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15f0a115e287056723271fb220529814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffda024634fd55773bf031dfc88297f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b97933a6cf04cc3f75f9c057a770116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2459ca72c0b9700431143f46d5d945817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03354283c4949bdba437031f50db803518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e99c39642b6e5fc3b76ed62c88ab019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca726121b5636dac0e8b151127d958e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138300310742bd57ca9cac6fee7c8c7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a53ccc11ccf57e0cff5608ee1d65b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd5b1fc3e329ae1f2afc955c54ac9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c0e0176ac1425c4b8cdb5e6c511be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c7958eee64882ce0ed710db34ef3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723286c098d007d1afd397980387f5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a289eb0f91a146eb2ec073f66e8f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127fc34f629f52593ac9b17320ec72b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c787a74a95bbc8b8907a9b92082824229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304b018ca86b562570b8bc97db49f0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d95b091df5ea1a76452d32300506cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747a837a9428b9256c7ff6cf191cc8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ff054cb8a56112581ee16e7fa308733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23ad3ab8b6a0ef1c56612770394d8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9fb0cfb6ae73a74862f95b8a1b56135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c4ab4d134279fc7b61c0e5b3fb98c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bb6198d414e0b773129bbaeb82ba537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d188ba6e2bcffb0be95cd0c1f327aa738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae4b28af5292a25ccc5a4bd78ba2a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184377e7ebd4706d4cf8359a68c13cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d91ea21103a5b9415250f6bad217141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb30d13826cfd1b511af595280ec2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2c226b8454f5867afff9f338db1f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0ef74e9a7345aded9bdca80bbe44f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25398fb6b9a42a2b0f819295d9826f0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d94d9213043c5423f7f10ef5c7a4c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981ed6723ef8ae833e825c2f186f09a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b5eac8af74009bae4beacd2d545bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d6924ebe6e48d8d9d684fa0c3fe9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffb4cc74985bccbba367a20bf7696250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd16a7f7961d1dd81f7c19b0fe25fd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f699d32d2aa2a1e3399e174cc60127352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699987d503515418371837f4079fe5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5d8bf15c3f4a80c5c2e4c4603d96154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912d906a787009433a20dca2340837355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8338bce791928c1d8852339f6aafb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf83d02b59092abb8360da8011e1a6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc0da8f082d7e8d6e6510fe9ac4eed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c29949a867a417dffbe31f0856009159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea604fc0806b2982b16ed184aba736dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac5e6cd3740dcca362bcc158c0987661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d87ccb6509fb43e11576ba804aaf362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7b828026aaecfc15622e2b374465e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ed575850d6af4593b7261f7ddf5a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e523b346dfa454c39160d0c035bc86a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcac2e9c6d6eed667c7f214409e50466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7be19ab57364c066958122aa04c89d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467b9f3166146392a24e274487ad31e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c7877d0dde75446a1bfc59b411c4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0567eedf0e7c3b2fa6d11e151a831270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cf7fc278e2a3419e51b49d9e53b7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c77c09ca4e89435f28d68dcf5da0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9161760dc6adb799f58064b70b8e6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f274919aea2ea10daddf8df97423b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccab265f7bc18c608ce2dfba75cf3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3ab4962f8237a269db08fafbf6fb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910b6cef455b7edeb2c81bcdd0c92e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e06e33bcb8e7ba8bb041ed8df9172a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb8aa00654d425972f17688675886979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ec36cbafb4698afd5412f24d3b0e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ba253b0d101e935fcee85252cd7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42d87e5f43cbe7095ba9cdaf06434282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9374a13c9e7ced4ad997a594f72f9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebed87836905656c660edde2a0448c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b868cbe62550fc3f71a413373984e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be14958bfe5d4c2aaebb00dbe9d0e4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb805463930c564bf6bc78932d54a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7dc0c96a8c7708fb19fcd59c5acf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce361123e4bcaf0c3bdb2964cba81689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864ff703d17a3563e3af7c928b2eff690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ac0ed2fbd2fa71b7e7694c98b355491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e0810b622e799257ebddb0cc2d5a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ca263132d4a0b340dca102d3b57ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef861bcbcc687b80efc540468eaf2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fde213e0a9f6aa039adaeee3e0f02195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812898fd0d2a86bccec75f6ce95ec8d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b2d500d96692514d88783e3fee16797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd89df2790aad053d72b126e4fd8a4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4c9e4519044d8847c26ad5502524599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668590816dbfd7388b48d99eb356ce55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ddbb8b7071b7e578c8fad634bd958101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4118fe33be675b9736a355bcb2e3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326992c841802b3b67d80eb8573ccb4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf2d72d013126eaa76fd6986d60cf8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aaad1d209a5e6a858cacb00f20005105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad4a97aaf672133783e1959f45372c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c660ddf0ed0764ec649574bfcade8b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176c2765e74d80b14155f4a3da88aea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e8d7763d1a87f653f7f8a0ac7d800109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10bb7fca17d4a563bae4ffe18d44a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b99f032e5d43dcdfbc83229717f72f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658c49b1610da57dfb9375042fcd8ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53e235cf77fca41edd1e16257014c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4615093faa9b269ad043dcc324f29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749886fd422c0b53b376d32e5b564ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e81550521228507200cdc0a4db200116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202ecabaf851675b7e45f5824f8f087117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c008b04c7d9c5a9787b954d67ffe1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820138f862fa1539043b09987c4a0b92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a8fb778352a9f572c0f9d1617126b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92965063eab1b03cf43be696934950c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fa4ad7c33e2f2f60d1def5a774274122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c8788cbd6863d9553c203fb0d5fe9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b301c8427b417048e21e91b478d96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4e6498c254e77f3c9bc84c6e35c84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ac23c7e53ff42bd10c585320897f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cc1f5b59904682eedcf1593e55607127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c6e5f9dd7862df9efca6988d0179128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b7e13d1f3965409f756bbb30246f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d72447cfb93de11bbefb8d75a1556130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ee7a50b6b9e03a7937acaa5c9a5a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd37c6e25b41b06370017995765fc59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e11fc3f86db82beed41a1652915dcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58584f053c110e459f3aeac2ddf4ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be244931b562a4d833a93a525aced3e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f6a0af82d81e632d48ce5c2566fcc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed702c260016807117d71576135b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64292c558479b858532e119fdc0976a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4ab57206be2aba6d5593dac35c174139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c84322fb0273ca0fbb41d10fe37e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8bca2adc6e997916a6bf41f1a5f41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2aa7bf9c1b25c332d0f26f1916d91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442691ef434b57dbe8b5da700f1496c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ddb439fdff062b02c270f1db3b20b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768dee27afa55adc888705d9342bac6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f0cf14bbe5fb3e7501ab7bc19cebc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f96a6a32705c4b08ae1e12355f6f98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610452c4f9052e30f5332b024f9fe2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28cc86a633e8f5d850da99d194f6a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b8482ad3a80e9322cb40e25db10a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc5b5e820f24dd9a29694972f3106b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a52ad09df72d8f55ece42c6a8cddf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbce29cb3e245bac8424f6db22d462a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386454543415473078698c4f3668b8f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac273bb562a6f1dd6d2b26b9a45a9d7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a1fe57dc3008b1986e3aac3bc5170156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de1a4a108e43db3d3f594fa79361a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a842c9110e8daa2b2d3595e85d415a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068ad41e1d29efacc62692c3fea2017159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64c61b39820c61c9c45ab7f69b1f97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6e795bb07d3861cfcf683daf9e710161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6a66fb8f0ff4b58c765a8a1ee6409162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda09dedd4de2df2f7b6dfb81d4e2aaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf776f73972e9c4c3f51c1b76ccef5d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381716e5aa88447665afb552fd8b728165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965d189d7e29e1733f83a5b18511291166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead7fe52eb81934b8f5d1930ef60672167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8879998a2bb942e99bba9bbeb1c3bdf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29d0d42518b8afdf3e5dcb98f5c053169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3d5825da30348ad30813746d3fd56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d3bd66f1bfeb5c67e1d26297c4a5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3071da984aef3cd5acee297351dc68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37251007948dade59a0ada3f763224d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1fa337de1bd09e8240a98a54484dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36fdbe8207a7b09b04ab385692858b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6891eb25fda2eacf9faa17abcf1aa0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b6bf49958c438d2534d70ddeb2be2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a41b8801335602856e6a26d8ddb1f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b584da8dc4fbebc403c26c4c5432c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7979fe285773bd2dcd1dbd5f752b764180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f7e8fc3d9f51cfea50bb83c44dce6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1540e459e24acc48d1b342d4d8727182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ef059f7701d50664be1343548c89f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af1dafff455c5c96ea32b371199cd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3698834ad3552bb70263a26d0c6ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18650404e295ef46e4e2f09de661a4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cf4b7a073a44741d9c79f13b1aa83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c252fb0259cb9ae1f115ab23b5efbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b26a76c0c36e1cd463dcd9d0bd596189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944012e52adf2e69239473cb446d3da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06c11c8052b06c7c19392609222806191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1e4053373e06d2ca33f37dd724ab1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a04937aef81f0eb15aceed71d6a74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ddbf9c50d1dae9f839f9c5d901b33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf899dc4dc5b582ccffb00a49aad9cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0f8923f7a0a2ca0ff5353e77b70e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624bdbd6e9b5a18bdfc791adb6b1d63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87265b867af874d652444ccc2bf19fc3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4feaefd7d1f03c8c3150b0e1cfeca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c757d2beca87666ea66e1e365fc04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b439566c06f3b5fcf686e9a37628a7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe57e71c079b7dae6ac2df91f12ee28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d372ef4c7721477193167ae68ff814203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90e494dd4b1e36ccc871388daba56e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bb018f9ac59c1e4ce509b48187ff8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbf9727a050861a03e72add17aa405206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11f67c8b3f147bbaaa2577a253bdc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b601267d1c7c966fd4b2c434508d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9559e54f6bd379d8ef1cf17250fb64c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e8a1d7eae925a10c051f3597c6d65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892443949bc99123090d2f565f45467211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f392124dc26515e2ba811b9ba9cbf3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ae295b50a94aef24ca41003c55ff3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28725ca5809695f700e7699509e801214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d836e2b84727b521999091cb53acefb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3ce28e867a44e50a581cdc075410e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a189339fca3ad2c19af59764e3496217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d10b054423dd18abb607c43bf5cb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31244c42c52a9c95a403b12675b811219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07720d3b0c282d20cfdca8f7c5dbd9aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0d7f79fdabecfeade78be31f3b887221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9bf23f4aa16333c4c271d1b980cda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa339fd962d34e4173d5d0b0b2388f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c62d8159c56b901f222cd4d7cc9da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287244abf0ce0e03a1f33d8fa3e18a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e4961311bab320e483a9e03a81eb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4809180d74d886884735d3351b5a93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb95b2c4cc7646d1dc613fa118e09d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ff22912f7066e75bfa3ca3291ded229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a485e0da05699133b69cefb5eaa4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83596d8ee1bc5d37cfdb5d4f4bb1a7e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebf794dadabc9b401ab5dc3993d38c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b221c1a26dada69d77f82d402256c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a40fbc0d969beab92144f3f5fec63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544561733bf6d33f68a1a073bf6b8a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24e9e6c00f8179bee03a2b00023cd8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacf57055f048930b05fcfa6c20af9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0670847d931e2e46a3a02c74cbcb1ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f0209948d4823c8fa9275aee68b34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf8f8cd0f99356340a43fb9364a4ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a9dce05fbfee17d578c7c46781e8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cecca54b5317ac88b2c2f15a6fc113242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecea8afcb6832fccf83619be0c8542243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1d4e5dea7a31da9db1087e0c0b4a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183339ff7f79c7fc9f1d988df5087c08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cf7fbbeb575922feb67361a841c11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24035b8e818190a7936ad6fcb7fd8573247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa611448deafe53aaf4ee9dd2289501248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54f85eea8da1382cdbf45efeade6a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9794f3fae89a5db25adde47d64b00d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33ab5f057e56449f2d5d8784b5caba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39671697855a1a5b84cb0bd324b799252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08be1eac041db392aa93dc8727f8c47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59776882e563110ba4f29314d583b1b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b562859a19b325da76d4c4129c7335255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50103c1b430af69e74c0107b7de0c1c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dc1ad066e3815d47a25ea38908eb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4de4cae860fd1d176fa17adc83bfd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe354ba470b96ad0fd75d9d517d6c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a320ef7cc80b0377b24dd8f8175fac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf3c300c32e87ea8350358a0e5e68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a0caddf20540e5497d1cebb5224d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c4da11300b4814ba0dd80f337033f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b07c492c9d4526ee5cdf7e43d934cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9312088c789cfceb0b0a82aca3b19da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab762be915ab1f6e7ba2b79106f5f632266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193093ecea80ccf940991302d836bcc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27ff04c8b93fc3edd6d2264d9d1331268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92d7d1caab466665b2fcdc17b80e63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0eb033a29c37c5aa6a2f48ea32fb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c828775d495e0156c188d9e0d6deea0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb05fcff812e2b6d60c5e016acf5da7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356b04c51a895ebe04774bf8eb71a45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4ffca3d35a3e24ecd3254b32f2047274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5314027609701901a1b7f8a053dfebd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bd4e0c62e0535cfe4775e1d3233b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2355d335a8ea20239e81d0790a3720a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8582ee42cad9c304d4c4c1f75d2f8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9f02e6533729f56dfa1f79f692efa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253645c8eee872d0fb6a56d482dfa5ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a496c31351075b1881281ac31b1ff7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660b6b85eb2bf1a42216bcacfad5463282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12da1d5eba589e57d48f1bc4ba7381f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb0bfe288cbbadc6dc3ed46accc5fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1cc5aa7431c02c6517a7350c57a44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6537fb6b06adc4c7ea79c97bdf1df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21aa241d1c9eef1a74f1b787b6fee8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb83a5854221a6fd09aedba11f14a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c8191ed6e5d72cc5bd23807b8947b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61771f15ed8176e48b7eac72cf9a7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30367f54ff72d99ddc9a7209f5becc6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38432d690eba502cedcf605ce21faed1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568258fa6fed31bb5b7315a951d7e40d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f2de6d3401cc5fccd5d3ebc66eddc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a1f7a7688100dba0986dcb879dce2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec51c2eea3533ee90fd94aef067a5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d7237a10e75ad373d27b829ddccb4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c17fdff2958a022f6efb98f572cdc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62766e8a59f728665ad19284924ed9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566e6beb6851565893fbff8cae76f02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2aca028dd0509ae321e72f2c31aec9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0521c5e8c6a1acfa94916d3c745eade302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e89b3070d13eb79547435f52025dfe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364eaf1d0a37a95535414be2d946548304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d047cc4b8720b2dd7df60c759d4e3e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa4a0ef1f23bce4884e626147760ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15d6e7adddd086777258559215f363307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762f37cbb1803a14d7f215b4a839b7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205bef55e3f8ed57e531af49de19614309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5129dac74b02454ba8db866040a06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067ecbc6fac765abd73f1f5f6d495e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9c35630961f874cd6a20a4a8b55a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869bd84e0f00aa5d23be38ab0b6e4f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aec8eb2aa01cdf8ae5032a3e7d52f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172581f8474f5f99234629294424b39a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27770f21f5854d0fd5deb8e006e2c296316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e21f27fae64c51aef8f99761e231cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c616f7862d00dd3efb3dd3eec77b33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2cac1ac5798813088e9c1d179fa8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9ce70e1ccc16b3b51f9c2072f79fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21c389125a769ac7c239d4d57358fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e16a4f1b5d1178607397c849802912322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bd9841d463075ec4b4f991ff4032e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710d3240a136a6ebd26d440fafbb103324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b8fbaf46c0dd23920bedda72573db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa592fddcf0cf8b04bf5f5b300b4617326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc21a39964a1f7b5f388ab47a56402b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7327ff8d4480cd1ea1e08d310a1acc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d237caa8a6a713c409d326f47e0ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efe5119e79b63d6388c39a53c35934330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02432f6ff597df449d7307a44313d853331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a7d7bebd680193df57b8d722a68c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cdf1d2c7a473bce2ac7f1ea5fa194333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6723de0a7cc701cd2909dc492b8ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2df86f9bd6bbc299eedcd0a9ae98a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e426222845af0c5f88d507e8e9415336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48abe098d34f1438883ee64ade21d4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f35eec19b437766cf120fa1b6e441338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f05176dd01e426069c07ad5674e4a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d7a4dcc03cdc87e2e810d18243620340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c4403bd634cf19d8f82e7cb4ce610341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54973092f23954ca23a4eecab94b46b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb32238d7b41647880dc196fc843d96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b5ee74511849fafbb22e3424bcf61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30775c8886477f1a9a9259a54a9f7e5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe74dd4ad4f6e7272cee2c42273941346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c827104ab632d9a342363b85e06c651347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706ae2a5470c6caf42a4bb9ea29ed65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618fb292906ce4d3dac96edbe655b03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f85a9494faa27050a8c276539d58f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9640fd2e1082e61b2a893a8239abd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc98b2b1efefb8b8e97d5d1df973b1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c07d015c27fdeebaa0bcc72c86a5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaef64fea34c00970dd9536435c25e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bce0b90b1b12d98f547fb64a74a4e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939283bcb808c44b7859b1177891713356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/added8a407f1161ee8e7215ebc6d6068357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9bde8c19bc07e956014bcf5a722e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de35ea6632a73ce04f0a13625275d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2594d788e11435fdec942fe057186360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b98dc5b3511c49d1d878e4609b0281361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e65c745d81a389969b5b29a3b810b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206a404837e0471bff7d455f67c2b1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdca3fe05065dd7e152fd6819d43265364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d84c128507d580468f781dff03f16f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8c1128c43046e2e695c639e7a9785366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a89aabe5247794f14577bdb903b947367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea972530c30609d0415014c15f6ea6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72234c887f3e7ec03d99970782335dad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedc0a2ab3b6490ac8dc412b7bc40dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d693e069d6f39eded969962c49f371e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5945d7efe5e2cc5e54cdce2cb3353372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b813cbbabaad60a9f7dd8eb549d1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472048858f214b26ed7961a1d09dfcc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542619e0b94a5b5d561e27bdca73f9d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf676fdaabd41b6f9a3ae37cb30e2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9114df9ded6f977dcc3bfd824f5c681377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d7b29978701aad9cdb60d5b0c468a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f4cf119baffa946dffbb4baa81856379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d843ebe3cfa17e94a5676ac98c853c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd437041ed64743e2be98a8881a1b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda514a8871323724da6a96e1ecff91382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e21713b005ec3e2a65c364e8c91b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f902f055949164a06cf6a7191da2303384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eb7c19e2ea788a723f1df7b10d9ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21edb55440729d6ee6b1dc89c600df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f0ffbd267dcd31e4180792260e39b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595780ed334d3c1f2f229f934c039d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fa1d7df8d87704c685580eb9c10e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f032ec1d243573ce8bd4a67a0b0e74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2be625b33bb9e4e2bacaa9c7467957391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4d502c0b194934ef2c60b48360059392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dcdc049748cb35b2def42c435c3ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b088c8e997593208bd83d0f971ad9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb86cb80ee6b2e99da71f751a6a76aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930100d6e451a61d44d16cd3dbd84839396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50868c71db3bf0546cd0232c67e9d211397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42580e4f334e0908eefe5e30756faab2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52ef175619bc391705aae736f16c9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60cabcad24b629f2878795d6d7724f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffdaf3ac4c957207f80c02db9b6a2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e302b9a31743a66c8353e148882a62a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12130ecd31925c4b7e6ea60ebff7ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a1de9c60547d162d104ce812337dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dbd2efb728a788e5c503c3f332838405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da1552ecb0cc66e1e6d4a22d073862406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbf119c2cd54f184be5ef94726306d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd860820c3c88b614ece50abc4ff62e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd8a36c8abe4ca1194b0861b2337d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9b16b57154227c3ccb97da6cb9e82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abee2c8f62aea34f15ada1d5ea24ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117f9bc6533ec7bc60c520da625072f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59a2e65e63ced4a1c84fd9010deb69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee016d07aca08d9cd44d892b13a744414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48af30acd89bc61a957ac67bc6ad40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6d7cce64ebf281c7259996199b2a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e5bc70d811419e77f0244f5635aec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8af8d75469c6720189dd745fc4fc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5e45fa19c19f2110b6455aa194372419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1bf332d28b0c61aa6b3859a3987e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aaba29c4f7fd796c5a93c64c43d75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60bad16f6782ab556ac76f29850744422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6321b40fd7c31adffcf7c15411355423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eefa0d055a9a7161612cf0f401b653424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cf4b1608f48b055eaa32b9c31f23e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7ed2e9d24f1ef8b79b18c5ee20c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2256f0879c59f168e0da0725001341427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25513214e282aa2df5a807b1abafcd0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d44507d61fe81a4ae76e69bdba9a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaeb73cb588458c5fe9e3d8b06d510430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3350a4d2ec75b9fa3dab8869ca898e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a161ae170db4eb2147b3ad49b87c3f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3b7daa42f6603bff35980cda7d48b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeacbbc98a5ee48db9679cf9c2d04c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcedac4dc80795ca41c908ec741288d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ed4865d1125b45ab92a86c58b0642436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1978644ab411895c383aef37783732437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f986ce917205080e789914d5f93f883438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b9c0cfe82b4c5e8bc677c8dd993a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759761590b49872149bbbe7d27e0a34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6232fa881e922512481169059c306441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44140682af88b745b094cc658f48dc6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5b6bb89af4063e2286ca4d7bd82be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680abc2dc50c47955996da90a3974a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5f5fa33781d72f2859c1fcac71b12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc597020c52676891724e28a3fbd77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febe04d6364bfab3c63c010e9f61463447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3115508909e556198dc42f34eedd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e41432a0bc03c926664e88f8d536d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996555ca20180da80114857d6078385450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b99a67806588bee922d7551e139776451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b268dc3b8adb3853739fa4686047b67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5bee7af343923b2979a83716edfba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87cfefb20c37831b58079e0ce56cb3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa12854bdba7c8182310da76013501455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b97e445839c8b84e88c5216a1bf43456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab84fda3e4e95fa1bc9f2d5487eb66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422a1f106ec66b8d8a79ea3ac1b2a32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade875ac508c2908a4fb72e63648058459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6dcbf2d4344f35d60588c21e6ae36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c93a330eb0f363730a9050d462f0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f52b59ab30d399c02e5fe0bc8ce620462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd79cef6834f35603535f1fdd0052e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb92287c18cef390ae4116bd7a997c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a3aa9a6113b422e92913499d80361465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8c3f802186d7031ca18b0755d8e5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c728f59149de9fc11e9fda529f65653467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d4a5ff514095c9f6174011c8d4763468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145169d055c381c321b948595e1d47a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc98f737966ffe7775405b567f4f3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ce8500647867ed9645fd7affc8e7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf70fc5669c9863b676e7dc1b566169472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec52d798a64a8789784a8ac02663e3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85b333379ae3e70b49f5fd96f4abc0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd09bb5e468891dab30097d1afc76e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2889a9e31277ecb2f9799d7554614476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42faea1223fe02fff20065abac7e654477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f53dfed5cb5fd250e2dea0fc28e978478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c71e82f27af5af15056d3c4d39ab7e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3deb8ce57cec512baac750f955c0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46859844f4b8e10ca3431fb1a08b41a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ed72e7589fef23fdb6df81d03dce5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd3a3a95fa9bf91ea1e0b61f61bef6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c419d30a87438068b232c397dbc96d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711118acb17c40d77d1b2b02b92bd39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538f07f1d8f65ba04e6ec9070f715d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe1f6883d23ae53be9244f861a381f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8905ca099de35c46274cd89496251488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807babf28d3a765c61ca81a0690dec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7241bced2ea9a6b816585e448fd1a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dae3b7d43c6aa03748d65944d252d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55bd5b4fba533be6409ef5b93f8680492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9269c6b7c3525fa18cf4bd8b50302f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451c5e421d116c4172f265b61aa08f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02311bcd6434793c6b6377617133d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e8759230852aad44be2a32c348cc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bccf0fc502bd70db203b57d169f33a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ac4ca80079ae375e369cc3b1ad731498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b1e034b82479de962aec249a6455b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b8ff3918ff95ec052d65ae492be8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e23a3d64da75e458e49fea3f4cdfcb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f6a4254dd7237954e9c406b8c3f12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0c8a36b72f6953beac195ebdaa956503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe6618e3f19b03ffd174d0bae7df3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff725e86e546aefd3c5a599429be42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764996d7134ef492567f8e261b593a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e7c76eb3edd2f7fa6f7018ae4062c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6be747f2083b4e46e1a7c90cf0c7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f556e56b5297a9c93c6d4b25207b4ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b416f508b763e6e65e2af673ea80f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f90fa66296b97d885592a9fe8fa4cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16831330eec2579da81c50a643f60a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8002045d2a53c4e3555d152727d88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5d4e2a50f986e29a7036d9ce802fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74f207dde1c7a199300f1a6172735f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe8b5acc036ed9b359cfa8fdcfcf41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d2f6108a426a318e41547c2eee91d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe66fdc920b4ed92ae928c67da25b57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cebb833cc57b673e36da53a34b16c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86edf3c5be884358ea46ca6d60c5dbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eb32e1cb01a8d7814218dacf63a77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc27c0a4240afdce38008cdc624377f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf24ada83bdcb87c3aa7ba54a7efa3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e8be283aa4651b59848dbb983ef2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffde5f4d66f9b349d3978ec4431893525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05772972282cf7eca858a7906343d4c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad6e2ec737bbbe0620f1b85b1cdb25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74135e01299b81b63a07236d71dc72fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b00ae188ecda27aba3c90eaae7a96a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd78ef913924a7930f5f92b2381dc6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc302135b63f9289f4d110c40eb820531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf749368985c2e91b44c57fb8612d1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4eec255f48a466c7db16767f6fab5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd534d6daa7a91562315730d6235bcc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a38cdb1abb56d22624af0d54cad13e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0eed653a066be795396efb308946e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a4f31b7c6fdffa55af8377211574d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea51d5a5439d235ca57acb7ac344ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d2c1d113efccde69719c1dd5022e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf769cff8d60aaf535c2ab7771bf56e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25b1dad51a38b04b03e0c54cf8e625541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9aa9201c22bb7e03f887ed9d372fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7d8e36bbb1d03887b3a3e11acfe19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158a13f8c4597f188717a1e1da81379544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214bc230ff8a038b2bca036f2744e0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42b1d630ea1a8b302bb1439b9aa147546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cd90dbc9d19435e4499681033751d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a177fbeaa6392bc3286f7e46b1776548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bad5375f0db981ca4db475a3bb8d0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53ba2756b02875471ba42da20f31d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486054f2f3ba82267f119c0572ab9f75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2a4586eb73cba76d4397845f6dd25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd1faf57a311030bd21b0f0b1f0029553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83c5280af4a84002946c4416b87f97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34461694d11e9620b939d4c7b6493976555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6952beec4f43a9e6026fd8c4e5a7a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2211f0ef3b624bb287c17dc6897f096557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0343d5295ad66cf30bcf5dc9c770d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e781f98c6885a1f4f29e1e5a2bd3a41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad83c7740e4bc94695eab24a057ff1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8b9c4e6f3076d8e813901152f55d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152300270e6f70e202d71daea8435a78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170aa01ebe67c5d3134e077164677e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51347c8202800599614fba9b71b91afc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a6012f54c955591f003fc2183a3c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816afee2470f89e93c766ec70199f38e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78ac568189f61c948a62bd3dad4fa3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcee88e3538567e0dcc4287873a55dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e441a721e66f2cf6d6c194521dd9d6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea66e4ad6fd960e02f6a3092f6a9927570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1b286c134f1074b613ab89b1f2c94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ed605244ce67495680ea69a93bba7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cab65d371335a8cfd1bd34462b9dd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bf5431d3f02738325f3a840f7f5c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed704795b0c0dc806f73600e542f3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf82d4e9d0730bff92f1d94e4defd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84257d4f13112621f9153194b37584b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03f4a03caa698dbfa6208bc9852386578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ba99858d9f72a14f5da7f7805efaa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf382975283e244e2bb89bf80418e734580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c3467f2d1ccbeb9d61b26ca5961f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8267268292115c2d9d4ab682ae9007e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b35d52bc20bcb50ce5b5cfa86e79d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae749eaf599de6bb848f4602ed1a56f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2bd8a657ef8e44c87462fc9e1a3c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632b8d2871b1ec3f7ad9fd6875b0a3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392504a011f75248d1df8fe707c073ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65873a79ab69a5f6048ef81b75c2bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b8857753ce6256601b4bd3a56d332589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef181f31219e484da0b044cf3ccfd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ac9925cf69ce18b3f6bef1194e008591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f721ac2538d7a60975f3dd45aafffd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50af79df87e0cbc97b2e1eba74f1099593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1afac4d064d52bd2e5bdf18f888021594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469a11a234c6400ab4d93421f3742f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75775b61aeea501bc0abcf060d4809b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a5ff5a1c245ec56b0bac0803128e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe854f95c30cc4584d69c7cc1722fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5eda9d9adcfe6fbdafe061ea3ba36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac0ec86b78e28aa685c768dfc1d14a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f55e81bc37d01189d49ff81140c54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5283ecf49f59dc7d8890665464370a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526418aff808c97127fee5c3e86db7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c9a6c778331bd25354135ad264c07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0bba9ab01eba54b13922312a028a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0b3f57abec8cbfb0ea27bdf14a0da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73855a7c7e7337f462b213a753c4e628607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3f3fe0d19552aac2208ea8c674bda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6be7ef42f2ccd2187cb07e25d2c490609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67958fdd63a8cab7b52512cc0890a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249becec6e4e5a8d4ea9cdc87bc4b70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928b48313b91c851584eeaa6a2144f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4279a73c15e923672e3f89923009f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc611e4d9d6899df04051240ae997d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae32d0d12fb73dc0cc54405812c15d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fd847a358baeca3e03af947d80310616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c039cf18ac4a5641a37a1baaffa1ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9498e46121ff083778a576e2995fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72c3baa77d4a3df4598b187be0c46e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0961b5841a4a323ea39d59f02640d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8612c1526f6e63199a1e8af45112f20621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5fde95c7d0afb227a5adacdb33bbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f33d1f564b9e9b96c171fbcac4bd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2fa3e6b90752797c32065dc1595dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942fed154f32d00e61bb819ab8cec8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5a26d1aa9a0cfa4704d8dc2de9196626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2e0d6cf8b0d95a8815667dff46637627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb480b53ffa08abf725da55d005a95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c27c7658b6c1270a270c1b4cffc062629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30565700e581e375ef3af87a5fee67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833564697500bdc6d2dbbd9ce91dda4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296df43c50b45d4d735ebd98152c302f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6318353387913e3b060fb195a3cb36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b25e873e451771ff986c766c74326634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8355ea3030ef03d25d82fcc4d888d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775fcfae4c1b9c369f2e7b50718d397636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203b86563b19df7fa7aa7fa3198b74f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1af4b800ac2f85d71ae288cc814fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a162b0983ec2c4ebacfee610b23bca5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf3dc0bdc5585d7e7b5b5420add3f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a45ff1aa9beb6b34ffcc72577f34d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd7699eeb92868109221f0f32c42f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1ea08031542d2c86d704d8e612754643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251c0a661614b1c808b28cb89e0392b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bd5566ca2e8473addf20f14135f7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b880443c4ccc8a2c1a6e070dd4d918e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04a2563fe8fedd6356a0cafeda1406647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108a3f087ade33639c9daadba02edb5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d304712bd9bee7596aefb5857e4c92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98535744582f3aa466096b5a5e7330650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6192370d56fafdfa7aa52a85cc19c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f33502f4e1a5a8d872e13f504acb4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158e52f048f5ec037ec86434199da7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131fa7828d480c6b54459393d723cf8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b98889ea3cc498227279cd0f4b1602655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca5e3f379fbdbeecbd9507169dad95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c5933f0303fa08e484d55a9ba1b45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff78fa853ebb315032e9e4666d251b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f949a93260d9d83334b24258cc185659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea536131dd30b4dc44f3057dda00e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839351ce63d2d0a5ab27546df3543ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da579ee6c2a6aaab90d6e9c3a6e6b11e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec100c30d530a910e7c4c159b38e11a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee35ef109e58cc73a36e269c0a7439b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a7de8a5b7a9e5b96800dc970139bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6cd5b6b3bf1ccbe3642997a25d04d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb5e81f6dd854ef91b45f83eed224d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e9a347b0234ec1b09ade3cfbb9ee8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d544aede412757d03f59f2c9c8b0a2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4304fddb0aa5ef3eec9d3cd6bedbf96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b06fa5b37d7c0ae21a2960ceb42cff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9976cd6a6a89e0f3200e6a1d64392672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8679e8a235a8d6ae1e4666a8aa770f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a1404a831c3549adf79b15cc22e31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9f53a3092eb3b443271dfae1bf2e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6bf6d67cd97e8d76076301fb1359676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10208e9af1dbe307c82e95ef3ce298f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e25701198393ef15eb3c484b2dafe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b73a1dca68a9513ea2887288bba82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac006699642a6f647f2b82f0abbe6818680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e01706ccb1c1d3c1e0efa744eab0b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa72cb8b1a0d76c405f61f052cd5641682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc439e2f676ae6889ec51c41611fce2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507f116b018b51a1512f90b24716849684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615970d8802812a3a3f34b0502cdda4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeade5a3fc1cc3b3a8612e6c8184d87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c869185e4c46bd8f09e11972cb4d76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b484af4b9c279d58f869ccf9ea87c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8c0c96602dec9f171ca223ed88768689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2ed23fc5705d6a6e2b7dde11831de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6993f18c31011295dec24424770baaf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d906164acb9d79e30772c66a42e98e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6be73061c627b0959838a8a9d96c0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55022365c266fc945a9844c2543889d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c5238307fab32a228a5b1f15a0db7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068c4396fbd4ed6f1d89f9f03126275696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4697429225a3fdc6811c6722a744dae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5047f0c04a1c4e277422a0a585329698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e25048462d7266924d084cbed2749699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9de668f88dadac50e7e55d2656a53c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ad0bbeffb2470602db350e24de04b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8945ed4c0a9dbb08381ab6ab1a0eddd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f663c42e3bd7bf676fb43313fde2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b388793024a823164352362df4a3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a04bb1d9d59f32298ffa7091a0ac8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d89a438e5761a1bf9b206383f7c4e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d7a3f0c8d34d69c6598670b0a0669707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943fb65cf9087c5b3fea628e083176d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ac4c9cc8ef15c6a57d11fc3a89915709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f290f639ad9449055a29deb2aee41f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae313234c97cddeac5a46cf4cbb6df3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c96e51f21f3f2b087773c0ecd7461b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b102c1f8f9ea0fc55729efa6d08a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd5db499f872a00ff6a0f2868b21f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718a71970deb599dd06c00240a143a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedb0f16e8c61fa084f08bc75ac4e4c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25451bd44993309a93ba6b652191b0af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077978ea43ba31e65bdb00b8eb836035718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ea0a406a1f96976fa588109c0e168719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d333e21186f8aee2bd0eee4198712720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cea8af69d49ec74bffc8439d878f0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c758700b78b8ffb432c9de3c0392fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaf487303ecc6d35176a8a94e5ddae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9d7b16d926f5f8961ed3ac09b954f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2f9a0f69248494fa7aa54e5cdec9b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd168ca1b1b5c9e306caf82bf54df9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459c28f42544af16c7db5622e7de03a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcfb3861b719cec2149b59acf8d376728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63deda5cb0f123a5a638b818065859f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d8e7366f466b0373b538779d1194c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b126429fa334e19b153af8cfacebaec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921e3ae497a4ce365747cbfc72b43b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0923f9d29c0e6992852ac2a03826ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36883b6294edeaefe31d8acb160b9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b11b72dc4656b5292e64d43deeafd5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb81419712a6905fd9b083d8efd88f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278e0e7c8d2306c758c4ecb0c92f2d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05deb12e3b49a8aa84cb3c49b1ade1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e24783805ff4d75bf688b76efd64c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf21d671b479182efc63080e681f5b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ee440e5b77e2196ce00621d76f525741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5bdbc452098df455f9c077ef05e21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4627faa887d6a4df0104d48e64f4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914b790c7ecf0b5d4812ce0c6bad723744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20f030e4ef04aabd72767e08700e99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5484eecf976c7d79079aea7ec0c183746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935d72b1c6e7c1b5caec0591f4fd402747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5dd0970f238c0eb8a139fefbc39f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd89780895805b31e3a64071394238749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fd1058803c7570b57f11b1b3763d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e0027dc738ba48291089916090307751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6ff2b6a12d19cf8aa73af4333e5a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286788310c13b188f88a47ac18e83cb753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a54726217783b07e78115c86536801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942c52a9cbd142df90284a17067a3e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe7bbb1fdae0b737437ca372e215a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ad8ddc943c2d66ff3b25c61a631304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c3bd997e19744b447073e132b7b885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308a3082116f4092e4d2448a56aebbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa940ea36889b76409a1bb2c761e587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcae9fbd27fc7628b7b8e6323f1e0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7ef4ba22103ad13feda18303405129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e5ab9b07aa8133a5ca0d92dd4caf810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05b507b296bf1f5f9af617c0b0bf2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2ef2d195bb7121be2b1595d96c89712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564ac17f8e56abf17fab40b0011290613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd28e8920c3895e3586992de4335a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac1d516430997bee8afbc1809187115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36041e36dc0a65e3b85fe769eec41a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9df19b0be0712171252dc749534afe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f13ff0f850266d1606bede6d0d72d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a52ff3f332ca5f0dad3644872c59919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb05923af6812f00d3cdf0900c704e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a69114f8df626c6c4d100cd15bd39021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516402f0aa696bbd9d1d9672aace156a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f86a33f7633a8e089e260fcc2740e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d83a440b2b64e05275ccfbc475fc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7353be4b161613fee4e7adf65997f7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb89dec0326c3e859d6ce28150c1a2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a54c352fc6d6ed079c80680866338127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e58382c6d5831ffee6d2c18712c87028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308d560da57a96eed54a0d20009aa1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48d4205f94f4adcf03939f422ec25e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1913b885a0162146484016defdf3b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68d04674fc2714930ff9c1d631bfec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b7f798baa534385fb03895767af0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14a0170881cc62307e114b916b499834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8a06e04b91813ecb7b997379760ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366121b23c281980152f97883da19e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6d3f05e9f8dc89f7d091d0e8107b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35eb591ab7e36d2a69611aaba020b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948312e2803f4777ff49c5d2622609f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfd3402a49e00789e87b1c3732711540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe9f600cc202bf4493cbba3cddd88e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342e8b1378958b11642272cf6094ab742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a891edf4317e4a6d2d4646d53a46943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e965fd48b511e3346c761a41ca704d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a72373918ee5eb5d08bd6fab4d4d1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540453367adb0a6e683087bec28e4fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd1068459f934658cf495cfd3aeda547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34523af05f24fba92268a1db6bd64c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a3457d7750b32ab087ab0634d85c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9da64fe608101280cf132220785a4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a1401dae1afaadcff48b283f0741d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5626930c1e5686ac68d10f92781906252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aab1d82cbce07b0b2a4e1495dce01153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f38f0409376da9593f2c4e7ec1ade654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c0b4eebf68b14c0a95f9e112c720055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efce6ad4f9e5838b0bdf108f76bef4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec1267d1d588f1e55afe9bb74d5d3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaadf8d5ff22bf502f8facda2d8b34158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459a4b8d5ccd848c4c05ec77312cd7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5dda985018fa93b269be69cb6cc0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694d4f1ffcdc687afc9e300c6e9ba7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd53642ecd51459a12bcfcddc2702662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c711af868700ee739725bc858ca06f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f84ae08797999091ea7122719a4ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b58f3d14357b5d1f5be3943dae01b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8c6a419b34249523397bdb660e11766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971acd9baa531af503d2319dc9b1a5ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f086fe2d167c1bb0d0076ebc1f14d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc17b76984dce1a8062dcff6f7e19d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b444ad346cc55a47a74f1fa89ad2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbdd7d390d45318b921752b2b5ab5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdc35653741f26c545dda87102e36e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936cf0c53d2e645c9064040a942a84b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e64f339d72482f121adb1fd1c5b17e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f730f13059361fc546de05606eb693b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a890d0a293781effb2e57e79bfbf5ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762f57bca1e52e9f57e487f7eb9350977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879df26517dd6fd9631075d0d3655e1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e616be4ea013776ad79d0c5c4afb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d584ad5bd1277d2142cdac67aceab680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13360e8a00895c9742be19175090581881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa70fb02c271a5afd725a715310dd3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6fee8a8de904b00d7b5228f304d1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333c3de49b54438159f7bcbb31e55e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5543db105a538b0ba1ca0aea9067d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfffe0844a0c79a069fd88158d8440486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edab42316094e7932b696a898dbe75a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462452e636b51b1761c9895f6826ecc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a966b24968e368d40852c5d4a322a1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dcaf98b01eb2fbe9f43e0ae64585a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da21ecad9708953236c775e3b7492291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ef7409d2edd743b4c4e77a281b85b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90e26477cc651c98f9677c03907c4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690ed44276fdd3218fe7ab7b4f385ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061e4aa356b563bfe68f05838b71b7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775304f47a6d68b72c9d3f04613d30896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477b766ce0a6c57a2befd0c9e071ec997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd09a353453ac3342acc2c14f37b28698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccf52b598023da4ddd73de31229cb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4652b1fb4903cb58fa713d63591bf36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5299c94543a26656fd0359a169119101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fae3540fc12cdac741fac46aec086102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449c0c3efc50056feb1b2437cc3aebc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d70d4a7d305ecc1de708247be98113104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2d311d2d8fd1d3512d75c99852d6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0946369a730c5f0d33738cf9d0aa804106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d678854bf53cd648875b8c3eddb1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12259ba848944ac42af9291af75acf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37fa130408cb9474b6eb2f6a6d5afa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ae66bf489cce495e9238fd263c4eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa2d5aa935e24b7c9cbce3f5392197111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689579e9eaacc15eb7ae0d87adf16d06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee470a0b5295229c9df99384611d1e50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f243a6a6872038a822c8649d05ea9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f990f48eab33a8109f21a4f6d2131f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd840cc5a42474b4acc3d574b00b2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948d1f5652a73e4fa48646d4ed92d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24673a805bf0d4027ec93cb80408ede118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08a469515ed21cf56ead910588c209119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbb7d1b1dcd7522430a7e70720b57f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1815a43ca44627e4b7b55104d8c979a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c800cf21a12be992c078350944c95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bb4aee13c3760b9b221aec6f8b9a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa051da8655903ecdea887ae9c5782124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca1f29e82b1246c5eefd48a0009b65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b227be3c392b36b8bd701676e4ab2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea369a69931f3cf9fd545b9f8ee3b4f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fab6ed8e2e6159383ed270f0b5162a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acfa0b0183c4819d1619a7859de793129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ddaf97446fb98988d4cb0fac7d48b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a1e6801cd0a432fc4cf9c07e1cc9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f4d13fdeb415d35ec7d361a994b1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b442725aab1a91ee197d0fb8c1c25d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dccc7f16e030c239cd81d07ff318e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664e7379f1a32c434198355bac4a73a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1d318ab197e0f793ef0a845f5a135136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41d1bd478742a7ab1440670a68fafd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89270d2d370e216f31b8ac5f2c255c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcfb92625d6e7760d5878dac15a57d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a90fbd4c1c753ef7a3f05d9bc5c695140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1391dc12ef2eec43ab2e5cb4295984f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db885c0db1a3a5ba0ede96e651992f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d50397c828dbe16a2a94c58029644143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0774943341bcc46f917986a916f7058144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6480b686eea2d1a32491b14dc609f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ae91e24585c35beddf61dc33a53a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68983feb54e3e86da72b98b42c4591147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae0f7d84adcf0f11e41d19b6fc37e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41f08b1a3d6f673af04dded406b63e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43e440b95fe437ad3710ae4e8ca05e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d28037286592fd268f5b759eea484151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5177786f323abe806b7af86399aa013152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b87ffa1319311f8c8cba0d622f0fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e2328bbd5a8c7081791af725480f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e557bfb2b07d3468fe667b497fbae2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743ce89af15772e56b7d4d1347fbef7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df657b85fa5a7bd0fc5711b13f5711157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f797994861bf21ef14bea4d4cc04eea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef757e9fbce32f20e922e72026797c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d8eb3d7fd30f644608cf457140692160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4850a5fd8cc7009ca7a26645e44dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc79f4b0ba83d14f53efed59858389162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120846b935400a7442395e1c586093b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797bca3fc59a8d9d86e04dc9186428d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1c2b098914fb7928aef82cd1feba1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2aa2c2a322fa57496b31dc1dbf8be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a1c6d3c4a8039a63c4a685e76f451167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956d791f2517af81366302e6e692fbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234bd8291dcd19fa697fa92aea91af0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ac7403b4cdac736e3e45b7e7ab104170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cf2cd648ae50c33ae585cae724cbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417fbe55028201bf65d90307c3dd9f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088ee411af70777fb9a9e9593e7821d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6a0a42687a7294d6d42ea4e7b3549174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a58021e2b96d1c5f349891d3a552ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3812a2e0489f9744ede2ff0ad55007a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b097990284bd7002ecc4e1eca8a082177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276479870da887cb7c84b7a9ff7b578e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be508f1aca7f9de236f18da8677f78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed44f6e8c2c8efa232e169ba8cedbd9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6876ca9b8321186bdf5578110f5fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441562720387370cd9297cb02b1d4eca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4672d794fb2703301fdeccc9421e9c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aab26be190723cb1935153711c18f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928ab4195a34e558fe461b94aa712aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92200dac447dacbc64a09893e1d1a1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46793d4c78062523df83990b657a098187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd442e9c42c19c2a6ba0b344e563863188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace37897a46ea7307c27f428ccb7ddd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302bfb41aab5e7371e069506f6e5fa6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dced0b9a8f8d27a4bf21b651809311191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4672588c4b12d99cd56e405e9f0e91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b32fcc516bff6d0829691f825de2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0d55913d1851e3ad466296bc27f5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5855e3c879b4a100b8e573aa509c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ab779f81248841661b2577b750005196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fb8499d211407f982c0e849c347bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc90cfec6d556421cca9891f7ad7d6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeb24862cd233d0f94ab3d6e0f0a56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bbd92548c08928c1d190dbac4db65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5cca2febd656eb67e6e5d2e2415a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb295f7f68dbd725863f2acf5de9c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4dc8783affb2381ac77c65b3d12b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e876b616200301556ea332c91725836204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee8c21c96f6a702dc3b2212732061205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85603e9215e8b0cb128097b589161180206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc54de3435f5050574ab93b23932070207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8458341711f27e7c398d9b635166ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f57c378dd43d8a67c3491853647dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eb6e714c8d2ad5c4e46ec673c683e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f572cc51c7d08bd9293abeaec638d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40847e62007579f7cad429ee9be0a8df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117f1ec8dbca64751c5cbdd7c88725a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a528b6b50090e798d6dc0677cb64b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe558d92587e9471919f4eae6635a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5b7320615ae68b9112c5b480567bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d2d841746f7a18ea9bc2f00af75ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd36ab0795205861a4e2146f9d5b157218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd7f62e6511cde40195db2fe7152f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5209a5d4aad4c42e3af9627f7418cc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b01cf83e00b85997c3adbed06dae01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81491b7f54a8275bb4c9b302d1642e92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7a1771c54d3e978fe5059cc929766223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea15b1ead6c1ced636bf077bcf0ca95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3ddd68a3edd6c22071e5434b132b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f4ffdd439c9c669afa4985b5123e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea661de66b984deb73558bff8a9844227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae692bcc1eb5f7b25ce8a22e3015cfe9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fb817ed76c49c982ec5e5ee8d10e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cba0f8f782ebcefd758bc5562e775230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe914ecab4f953321d31760b28c7ab0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99509f14c2af416104855e0460c97f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aed4d47a6ade9b66400f645193dc1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357f33509ae378ddd1a784282c63383234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b09370d09113f00a401679778910a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8b35a9bc66d0f1b7b1cf3dfd005c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b222591c3c98b6e1b74e3b3b48bd111237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c52813c81ecc2b7e159eb66e18507238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7abe72ce6e289fb4a2ee208d37bc80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d57d6b6cade3226bc9087ce273591240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db6932250e65ba8c853ed3d14f10cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418df983a97aa55e0032508fa5c6661242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459ad219fc6eedcecf76c41e2d5b025243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888031e4472de5b2401ffaade5ec2f2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04d8eec9fbf04cef6f2ad6a908c99f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb680f54d835ebf2245310906bf35e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4dcb9b154396e58a69878b96d81ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea745ca3c5ce3946d7a2db9f5cf459248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36ea0428060612b2a29642c4439737249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51716b3aeb970f8a8b6b9f8ffc2cbc3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf87c008514aaff8e5dbcc436cc11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a02db19228d0e9b6a217d209ce5477252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c1e24ac31e3b4a6e06595823ce0d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ef317a88fa1586677658631466f51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c1797e21d05569639781c5f41ef8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e19830c538a08207efc3254af9fe9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed28b8f65ceba5dfb71504d9ce2392257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e064ab676855cca6801715e4606b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737273473690c5bcf45cdc301617739259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbf0fad5527d34d91f4b7da9d56632260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebf8a4c3dbb19c95ac72ca9419e44d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369ad01ef5b6d30d14bb28a4c1e597262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7a02a403e3ec1884dd70f94002829263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140332c5565f6c83d954b1ec8520dd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fcd630b1a09093ecc6b8f04651f9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e40421ebff434828dfd790a7e97094266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e5ee712beb6eea225e37d17631833267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7250a0a736c95dc79eb6c9852f6074f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5a42f024d3e74ae8a9794899cafc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76918e87ed1ac5a59a370baf80a1d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b224a6ab72f87e0520896e1357b92f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36280e4ff9a2f598efa2d066fe471d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff243cdd5357ab2a0faf8dceac6f21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44f6ac3b92eec87fcaa24f4538733f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0d7ac2538d9a14af6eb07c8e6df5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961851e73c5b6d21d4e96fcab20d3d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481501e3bec6b1347f9de5a31c93d8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae85bde63459a77d3bd829961a42a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb70f17d0eb25554f4dd28887f803d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ea7da8ae4b0c8ba43b7f574046cae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999882c266ef63a1cc020819952b28d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7cb8b4daafa2603b0e6a653d69b6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6979f91798b420b6b2a4a14cf2c37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d4adfcd0512f4aaa6f0f39ff87b93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcc1c8f448d4e1c0f8681c5256254f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3a78c1ec533ce6c7c29c49aff36fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaa1db73d2cea80cdc04f97633a645287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ad21d5ebd3f18ad54d6a0ec41a94b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3614762e07ec7fb6ee25eb7aebe949289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596d784de6594a8d9742627534c3134290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346abc56e0d78ba326fcd4222e2b5f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08317d2642d84dbb02175e21b22ce761292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694c3b365e68a81970efa56e55d07ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7752312edccacd526ea231a0e555ccc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509e35ab0c948170194e27b1daba224295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073584c9dfe477ffc8da25fd57e9633a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3516d95eafde3e0bbf86d8a14452c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b58379472fbe76a16e67323828c886298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742862e861c2afa8657932c9c8341d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675711b1a864fb48a868798275b847f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb82bb2c86caf44cabcf533d11ef344301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178195f6a9b7af29c7a9d04715f9186302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640904dbecd0e3f639f0eb0a43521278303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c36b8672dde76508859fb37923394304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb613242e0b86559d3bf718c931d623305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb621d1d0a4c272ff957bc0c48d69a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5cb8b3ed9deeef26e26285b3af3c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38501a90e2f5ac9e9adc8813945f346a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81105598754b7e054a1509a239822e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa93cabd855f55af3db47c07cfe2e10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df4151fcdf2bbf96ee6c6f03cf5314311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fd83018e4490c496971de03fd425c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427a73524e3a4e769ef3d19c5fc8acd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca6454f21f8bc78342e3fdcdfd6a3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf26982528bbdc83bca9e27d6df0a03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc65e991c6b7f63af3a81c307cdbc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5a3ee655c51d2475df9e6b96ef2e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25213910c030612e6c9f1747f6e98c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fe9d66a0589cb13e71c933c891809319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27785dac3c87e607a7912c11d83784f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f92ffe1e4767fab1db370b8a066da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3c25ff196ad56c122aa31becd23e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d81e558c448072e58fc2a42c5dfb8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360397b3f6f145577535215a90cceae5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec128d08925bcc3dd192026aa8af687325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b4d190953d723bd1bc2a05dcddef2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5659ec0cb3019a0f4c9b873594907327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1f78d5d09abe682db198f97e07cc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72987ea1b43c70f9f75dc288b1a037e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca57cd706498e4e04fe8b65bed2eba5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bf15da7f8b9727f28ba04697670f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11e5ca590b3f4164f552efcfdb55d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cba441f24ea43fbbe2a9ced741fe22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d77da28c39490c05f199aa0cb0b1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720ff5d1b6db80da7513e6730008ce0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05113f6dbb69f686a83e1769b40dd26e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e74fe54f9ff17b8483231232af505b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8421c01b02d561a5b626d9629c722338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b0cf7e7a0aece40fb47cd39796648339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56897eaf634118314a3214d2046be0a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5767dcdbb9e36e6f44e72e841c8c83d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f2d571967f142edfd306baf4b3d24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f10ca1b9c727e56280f933ff6cdc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f397bd4fe6735d9c70415b0b220424a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f12dee4bd4e3ff5969177d7a49fa0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6354ee7f736961ecd216400c18061346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8b33c3a13596ac75cfbd63d5a93d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9190e6de2a3b5be6d2391bfeeb899b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9e6590200d2bcf86d7421527f2eb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac160681a8b1301be6fb417aebf36c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda1eb4b586f8caafe832093f1b9ffe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbcc1ff1402caa8b050a7df7a2c701352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddf59e24a2e585f1d425e584919224353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b36d3677ae760425e7d6d2272ae93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba3308ed7313dd63713ca541e85ba0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd9c6b821f85c880222a72da63c76e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8578b96a4bb745ccde409c8f33767357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871ced66303dd46af4f654c251e50c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e880638fd6b05d83673bc297d8423f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865b01255eb4d348eeeee6f029f3bf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f901a7a7778afc30fda23da05774d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c28f88b6fb3bd5f10344c89810f4ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268240a3b3cb99d26c20757fb43626c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e6951b8f874cdfe42db10b3874fea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7256333523ad21e76748f5fd3fe2853365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61ba30c9f05072f51abbf010a58ca7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b717367f33b0d89a63411378a81379d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8192546ab1ec9c519824b9d72072c51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126935f549614ed2fe58ded0e6fa86a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde03d1ea2403533e65cd2f8a1f5f39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb89e924cb17d0f4aa4d2b00588959371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a0bea014de1e813c136c4a2aaa458372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34466eba328bc2757db8d49f74ade78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559628a634fc829bf17001118ed1b9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552e6c0a005201d5a3f09df7427a2c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a0279c383327daa2dd6a051ab4a2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae78219c9c800f45c38cd6e79042e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c69b47260121c3aae0927f3902b21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb4175febc8cc543d73397e20f91c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a6de7c13c0ada6c40c8d1aa881227380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accc2356b8835a705cf2c1130e51da4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd767c5313ef1ad5b98e891279bade9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc376124b624fdba0ad5f1837ebe16fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e02a3e3bddeba8cd82a90f5c12c6f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74829e1f913196d601b957c45e4d09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fbc4d64d95254ed9693d3aab69303386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65824450eb15e8ae9da549435a1a79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e09e0df93ce8055ccfa38f7fc6fe3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84587a58c839fbe65aead621108bef7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cee7a41694ab02b91d97f8b0ca5b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a751fd25feb21ba14a26401c6f8d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b6da4dff7dae84e446a3a84b14bec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff71167b945118432a930cdb3d89ef3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce4aa4040af7142b40b395e1b3a79b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c136ea6d05c569055c37aafc44cd1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667df91902715d7e5ce792e6ed8a0a96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e040a209bbd74f4fe997e0dfcf4cf2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690a6f0f9de05ec7ddf639e0a7fd299398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f456b908f3348be1260fdd4879254d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92676369eabc9ef9686746f3babe4988400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45145fb1c0e84e9b772deb68c2d54a51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfddbf08fd3eb8f38055293a251cac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649f21a480e190fae2aba9c63d177d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6765afa2b6f7099e8811e7df7f4af12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b70ed8a973ca5bac766da9185ebb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b640d521471f5adaf5465f20c0896406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbbd3d316c6e0f45eaee94a7e1d32a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542f89e233826d127cf506001540826408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981b77f4e6315849ac5ff756ad16b69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192de71b5c8277f0f0071efbfb0b479410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd756f52689be5e72bc6c98f831df9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e299f6a9f7064aab04ce7f1d0936f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429afcae8ebc72e1818a9896bd00b97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfdfb235b2fd86942a3415324cb1a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed65a25b26b8c2c591d56efcfd43fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1486948bfba7d3f2f57fdfb9aa60f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ac407250a35a4c731458dfc0a932c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b56b07b15361f6b924ae70ebe3277418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffd7067d959e3dcd36044d896f5812419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0820bf07796f02d4ad063dcf39974e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12be725804879f9f7760000a20a4d99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a765c04457543275fbb2063104eacd9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9192078fe86278274d73e2e93f7a56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231e62be71a3f58e12cc87b1860a1a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4156b2a030695739ef5031047a2e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266808ed36c021df843e9925976f39d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a988e74c14a867261a22a4882e2182427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee0b4cf9d2ad1069276a0451d19fea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521962a7257a2543516437e0533c1c8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c722dae9fdf8dbf1b8d7ad91556891430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31f67147e70ddd9e0c21c1c04b3bb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb200a03e804755cc1a7e1409722d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945bca08d41f5dd166b059ea878ae2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792d4fe9815e40e0079a715852e2e76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcbf9e2292766703aca45ac4f389dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5834133ce1ba01e243905bb9170c4b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6ca1e47356391c1a70fe65ea5d556437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a01e5846755b02825db5c0f26c948438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2668852ae0f3def58f4d137ccce9a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bb05c75eafdc87081ecd007d2db4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e317439167b94004b35b047d0d126a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85218fd4d4aa816962285ed8f626e62e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e56dbebe57c1ba87a115e6fe0b2e57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43483f3105736ba878f18dcc2e8e57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78782c80c317835ea6eb277b544cee03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aa839332035090fc7ef12c0bbc25a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c75b8c48db7db540094e9e0e09676f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fda0ad26614d1b6bda364af30454c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3096a34c24e7d8e3c220d82ee69b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd53037dca73f014b9ffad9e83ab61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b41fcadbf530523b5a9155cbe9e36b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dfba3c596f18889c47d3f317e7993452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a098c8db1eba105a4fc82a986bb19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97decd53c49e09e0af871f79d14e67c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ca347e45d96d3194aff12054f2d4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86461110aa9d55310407f65ea8e67007456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8171e7a1190402c9ffcb2bad5d032457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5bb39e9e6672dbad58cb784d6c8d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab46a732a9676cc09ae789af75ab714459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244e71a81422d57654b13ed5e724415460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cf2961d7f6cbafb77d4e2ac55f589461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b41b65def9a940e600298edb25ed99462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8218886b1fd2f70b32c2fd551fdd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b4b3f5f9f8cfa73b85589d7645f21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b7b5d7e022fc0e1226d639a7277ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2ebd0a875c73b4d2cc4f4482dc89d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7557f742f932e2846dd963d14a8e528467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88841bb05a0687c29ec0d4a00d0fe79c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70495d4cb31a579bc022b9cba3d7355469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21265fa5557fa1e7a21ab4e621602ebb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969931760cbdbea5ccd8269d017f41d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33df344f249e35d287c59045ca1354472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634d4e500a7487f376e054607401912473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe911d28b967dda49842d9ede066126474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574125b9248593b9fd831e7e05158ffa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bfa04ac2c7aa47d3280dbdfeaeb7e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f981b89d6f9926687e8dafdf636e94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb97b6562e7b7d410a8d9d9426c215478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9a644d42e2b1badd2f18f4688a209479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d11200b9030efc0763d42c0050dbec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085110e3d68cd312cb96b3c7baa66302481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ca0ed7e293f1a1f215dd591e3cc2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48735eb0627383d502e82dab1bac3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7bd553c5ff0c93c9ce66f70ccb31c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c468bbb3231e99b57876d419c12aa4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759efb2791156bf285623f942c3217ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dac5c12b0b6320939f36d839ab5577487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d9499fa5dbccf05d3b965c377ff60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868817ebd20bb3c53c43c6084d5eeb3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6458d29697284713cbaeaf421824ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f266dc503e44aa44f621c081bad7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937c4b12d9c8e69ae518d7cf3c05ff5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45049c2299692bd47308990b67b86d65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762049b25f8ee539411de58faa0efef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a9d745f2f0c7246d7735e4bc41e67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162ab3b486f72ae2afbceb1c7193b82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0ec9d740312c57a196e7560e0549c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ce2504fe0d6fd90985ac3e8628098498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72562da39cffb2a1dd66bab864c8d337499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97ee8243196c1288e05d3b1f9fe7a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fb34c43e8929fb0b5716878d6eb61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dc6f10f1734f5e950b093c26c9e0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597ed79e20a748be0141399c2a3a652503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeba0a6b7f43d5f9137e445f33e532504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6589ac5c4ed7a0cce4f91edbbcdb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086f5a46b45298273884e8221b62b0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b90fc5e52157985d4811ab4c160cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf124d3709941ec0fd818a8cfdb8c7ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80319d4fa8846d772115d723477ef97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0265590786a4aa529bf45c988a6c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626ed9fa683a0c11f685505aa32d561511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0d63d173d4bfb9e4ad0e7870b5e6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29614a855407169cbb97fb598578b58d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1736bce3790cab3488375ecc5aec53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c56f9db781f5ee9d063fa120457102515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6551d72143e5cd187ae3b67513d4fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460302a10c3757a7ddf70f6e462a646517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e872538689de417e5ef86c16dcfcb3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca72a18e7a225051cfe32ff423c2d60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dafbf20da3f0c1f22e8cd4e0f9ec3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b6de3476ab2c638877c9048a9367b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2048284996d3a90bfb256ca7fe2b53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaa292e87842bb74a1420e978a7d00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58955cb9819692bad81e6ff5174342c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509fe1df0f44603e8257977592a2a81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159e0e5a9aee242cd11b2a865de9ad3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d0328235a5a75a2d124adb6073a8f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745cda2d9e7eda6b5622df158dbb2c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae12ae7080d2d700446c02183fe28d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0ac42791a2d252b9eaae33b195ccf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415cf78f42f7a65c0198e7f4d63898a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194277b706e5db2caa589e5fc9414817532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fd56be9ad1d997109560fa54af3e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e16dff1d0b7a3155b44b3951539a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3a5438c8cedebc9e3a69163becb2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d68d001ab0f123e917af4d2f3451cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b958a00aaefc84bd77aa36635fda72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dbe3a864f71d2fcd80ef61489806d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd66b5d512f50ba4482f5153701323539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b36df11d1e87dc175bcc317b07bdd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8994e3031ca268f1f9ebfd9e20e65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7369d97607e2bb530596fd7a14930b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a66600565b75190fb73d8be829d4ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9640f452285661f5d654a5b766ba619544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa754b2ee9233e3f999ee254db8c6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a6fa48869c148656a2eb431193dcd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7bf0a8c4e3d46e46452abf31344e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dc01e383f38508d440e97f60d7612548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad32c146f4a7ae2b1459bd7b03ced5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c69f2cecb4ef26cfe2d2eb70c9834550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faccfbc1d049def9dcbdb251ffc76a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cd6c484dcf615175532c7a60f02e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f3edc6127683435da9247c6d82bf2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec79e120dd30c58d2238dd36216d01c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06198c4c84ee2b2ffa38c69e9ac83c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e608224517f87fd781f8c66162c1ffd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fade5ad929284d3d5dc911c4f8be9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2088967786c3683be512a6eb3b3e04f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc6ef6b7d6774aeabc3b7004736f27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4d410ab14ad3d32d0605d346d1449560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e99d8b6d8526435531aca70388e8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12738c02bc40715eecab69a8fff6a1ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025894c64edd83a88b78353b707e2a95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baa5fde72f429f45be6825654b5c1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3871af2241c074433ad8d2c7eb2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d538683753406aaca7f26386644d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757976585bb403e4d2309e47db1e6f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569a13d470c37d183f440a590ec026f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1319fffef040beb9eea1944b5379fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fc617296d1c912879195f956ad0f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32065bb04860a5b79f7eca862feb64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e72849968ff34dfbf88bb63a9e288572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12864e3c6bb93431f57382d6e0e6d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b988a77c0b278b6e1cffb71243333ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1560062a05e085fd3c7968dcb6d5e5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf3632f0fd6e648b4fd6b98e8781f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed780f22d44b4f3ffee88f919503386577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a4e1aba3645db83fb8822bcd955cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40b53b49cc42f79075dd65bd06b20a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce3df8fec8224b9cba2ea3d98c24b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b0a1af5036ae46efd7c64a50b5fa1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45416f3d5b0aae0a54658171359020e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2df8a1dd0b2f6fd6b0ec01fe90701583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcd7a81c3ce7f06a48a7ca52b605b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600267b105aee9953ca8ecfb1f92c20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824bfad3e413979fd061f7e3250f714586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921e8a1fdb4ed19660b08b307079e60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3931fa5b197a9f1e61a881f66e88e22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed83975429d43e8e93ac91a4f4049d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cab2b53e1914f20acb6b81907edbe4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77248a4bac841e064da18faad9bac8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c81ce14980d962ec67b1c980fc3523592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb60001e01c181391fc52bb7c254228593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e22b3974e24014c7b422cdd037576594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a97ea071947feb51562138cab45eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a402c5c276683c095377de05d1346596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9add2b9fb9abc8c0ccd0ad2bade2b11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532a948b41ebf7171fa15eb6c2aa59d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d51e7b2f2011db0d9faad44e477311599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360127db723ea55931ee743418fb59a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740ce76bd2638b69d2561b8e375c7ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c6fa54ad3f48c91bee0f23e3a03f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88949da573d3cc820a01a5d10fea2295603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88ef812dbc194808785140b6dda7e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61c450f463e04438f32326f89d7ed6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f2efd72bdf0f09775642ce7f7c276606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4594e20e16e635801f1a1473d7f405607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c2fbf70756deb41d9f2aa80bedd54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0bf8c4b89b8c9b60943c948bd12a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520b3aec29295f30632c5fa4820d446610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7caaa566ba630388f5d2ba66c4a9d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e224adccfa0e3af03025851ec6b376612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51764438f0e76ea5765468f40835807d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff5dd7ac93578ec4858ef68fefb9a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501709755b42f0a4c27c4179031f960b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c88be845d97fb11a5c81161c026ecb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddade858f007f8058b8760f163e17ed7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ed8db2e566700a210c9fdf5c22d7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c8adcc72ae51f718bb36a4731e6a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf821766b3640b87e5b29be7cd8e8556620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f272677849358036cf01297a3b9c340621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78775afd22fb48008263bc48c4708202622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675423aa2dfbdcd6ee47f7dfcb20442623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c58a0e268bd003bb1b6a5e1295de0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7522cd6d15dd2ad25efd863b64346f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad810cf2355381171ed35938178350626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dffbbbd66a47c6473f1164099ff83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8793a792e21a4f425e7f256fbf7081628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be83e800d5f6935ba8d754ef991740e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc34f5b7fd5f59fe78642eb10ed49e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdee147603ca197947c81a6eb8aeb5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dffd15bd9ada76f0f0fd3829b25532632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2ee447fd76444f5074a477f588e61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89184c2c2257f9ad4409889066c6b506634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a4582a07a370d1c8650c3905656ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581a7c64e52bfa58c5bc52d9896fa08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452f3551173850919269ecc0fc934f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939de5ced6e87309c61534dcb849f3d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a22e073c011009e7a508860b257f8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23749c3eb575695e866f396d2ff14fed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070738f8730fdb7e5c2b7a01dce171b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562d9fbb3f14c178682ed4d0ca5cc80642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b97b14b5cf293b44085184c29405a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da09a89b1b637b57c6974b28f69198644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77de3f9b66e85caed1338b43423a243645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e06c284abdc0a7b416221c9bb2638646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95776d232d033f2685d63f47231a7bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f008b3781a162042323bbcff8a030648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4a0b5c98047304d845e7dca18ecab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da5d95e02f5180db8c7d05bf137194650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be4fab23dc3ca1f52691810235bdfc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b08fc1e18e6660821f16eebe66e64652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2ade831427826bc5ce06ba9cbee48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa604fdc386bdbeea103582c6729fa49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a4dcf89d5a60ee0723e2201e379b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deec5923c4f3186836c10091f59e8f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf203296cf4fd1e5186eea01d0a5d88d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f85599250d4a8e96e7ef71ccc278bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a208f0ea1c4a6eb2d9fc8dc9904df08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f485e4e300bd5072c868ffc268d19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660228e9ee777030c8efb9170213348661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc678a58af2fb746868d5bb4cc2b1386662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad32e14ce5a93ad88486c250db7ea0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bc4b7ec25dbf3cfede9ea6d66598d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c9d0e382de5f376974eb9d1f4f53e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ad0767cb6ea39dd1f0bc7915a7bd3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a328958c897898b9b1c6b2fb74aab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677cd994882ab6c68612f3c4690aa02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f7414445d8ba251d93db8d3b81aab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9534f5655630bbd3e543de061920e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bcf78f80671759c946cffd9028ca8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1da36300fbb65703c24dd95154e0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c456c79fc10b0ec84cdb030dc5348673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31f236571b0fd549f3dd4263dd0ff2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54782a857d6d56194e9cce4c192f128675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15890bc770ce78bb556a5a48217b92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9537f0950f910e843074615947e09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ab7db0ce14ae5f7c9c4838135e1ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1107185959b4593109af326a80ae22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e62b63c2245a25f3720e76af29c6b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b435b7bb4b1ec926adbdcf610743c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec67cf1fdccd8ba67d2afd282d15903682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8cee17df0c55dc4a9c9267c1ad1a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703481bda5b8db70afff2e4567605cd3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c439cf9827b0a99fdf07f815a8297685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68250b5940cef3a3282349fe96f68f9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc366a55fcf34572db5cce4ff98777687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00e296b0efc65f2bb3eeccf7023cba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91835c9f1a3ecd3c58c5c6437b9d11f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d0aa08ac048db55df9bf3e81c7286690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924c88cc18c5f3b086bddfccf07fe76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65242a94fd9ab691b09e81f6480d6b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06488c8395b01748e7e603af34f551693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fe9bd36b50435894e836424ac50ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2ae4e7ee9d331c9912bfbdb99caaa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50164f468edc89b3722fd649340e1065696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8bc35d855c4251dab33b0bfc3797a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83969c802466ce49174d7a004e638929698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5924b38b1e2882b2ea38a7e120c8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95980857fbfdfbbe6e7781f62f9a573700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10794280c5b588db30d979d400218e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cf19cf472f5ddc296698ecc2a4982702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2509e95820b2fd07ebf20119941cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d6cddc8ddd8178fe80a76f95655e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e117e3c93ee8d0ff9026c82b736159705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb551e398b18b4649dc38651df801fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefe7ccc321bedebade75fa7b681c31707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045a5aaef2f5e3faa55baa8f3dc24f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d69033616e3bee43109b9808fb3695709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8525d828aecfcb4b27ab6436c58404710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7651b5d2739de98c898db51d1033a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd9d31a9f082fdd424699e156e97e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241a0c0c508829b40093c73afb6b531713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dcd803960b15aaf32fd7624fe8c8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a1eaf2a7f6f2af48a19c46f28d2d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af482c59b00639e4c2c3c6251ca543716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcec460b1a2c6325c7c96ce81fa7d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfc3a9a98696be78d065ee066b7880718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53980f65982de658b2396c3549145f63719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9951eff917074d5dc69d53d22a65c77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2ef138ba600e5537ba3deb33f115d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c1a52ece1aa6ae181295423b8c1d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b2123163b52700a8294645afd2bc9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28860abcc548ef787e4619d48dc6b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a98bf04742254a6baa76ed5de8d9d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dd1748d75d1a29bc065c8efe10813726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6b4f6f5f6f3a25023748af8611671727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07bf6de2e0a1ecb3f1772ef9605a3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f84dc3f6229477efc1685e02f3227e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fd6c2eafe8aa15edf6141f8432b38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98450eaa6bcbe87a0ec10af011b312d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f11b59faa64783c5cbad0d3aa8a01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b8acf5544f3275170804b98673850733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652e0bb277ca8d6bfea7142978d02b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49742b83f75c2fb212f30aca909c8c03735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810be09cd1e7703656f58637a66c1462736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884a087c52c32108123ba53fdf0030c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a7c14c53fa98ddf9759e530309cba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec821c121ae078d89a0d21035815f245739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3810b7fc25d314b8e3d0f2d5ff5565740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68070024eaa96deeb199b7a739545a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2c4ae576c155ce20341e67d92e176742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96f898a6c42f88514b33e2b2f8225c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a41d555a748cceac4433482d1b579744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f95f67bd33d95d5e676f258f37913f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00d91d42d696dd625585b7b1e1de05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634e157c3cd85fb21e05cf0b1d16751747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff9603d2642fe9cfa5e3f8b1787ad2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63842a3255f1300d5e8f1deefd4ee9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f29eeaf51c79318fba441e2b730ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0cb67d8328f201d407e8d4dde561d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e94d14bb0f8140453be974edc73d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb036046370740b4c976bc944ac1bfad753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>