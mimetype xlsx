--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73adfa0cf2a829bbb04d167818b76de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2335ef761c55bc6cc5064df9a8c502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7016241e884d8c30002510918ecc13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cbd22f5a60c89c8556db05105500d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aa5fafffc01f6a84210424c2700285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328da0d033c57d88e901383ab2c8d6746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1450361ee6326967ed86ff2da58ff2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f29697369c109c4deb04ac78aaacf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fe796eba28fc938622755caf557859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2187010f0f24b109df1f57477a2f9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f5eea9594bf12cf0471ebafeaa15c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8657ac2fb42400202f119115fdf1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594feb116ab72f6a379da81cf75608a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f367e6b00e76a6967c31f691463755414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ce2163cd1caa854573ebdf386e22815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebe0076b5eb1d2a6539c38dbb04de016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9e4c8d6af82a7d378f045f7bdb8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc05027377a4e614a66ca68961e2e7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cdce02e480fa882c58c6f4f1c640219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e55a8e120170f92a72270e8b9015720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a955f5500ccfe69588f6df7c1723c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bda1d2854c0f5f4eefa0cdf087a9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d482ba7975927bea355c017e7b131423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6b836045c30458d3d0fe7178aef4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a208905d7a0f7d7da2e97020f0e73a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e5dbf511db15b61821161b7b61f5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b9b69250c7d7bbab10bb76dfb643527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854b71d5c43798d6c438f208ed97d5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859959a323c7c86dced7784f533663a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bad3bf303ac13172b354c28020e2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51811dd92b437ad2108416e07905bc2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032a1953e33044ce79d80019ec8615d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c2fa92cccc27fb16b9bbcdcb73fd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fcf080543d0e41fd2dbec9035755034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd2e4e83c22b81ef16fff4f7a52f9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861b6267f33efaa4ce283c3db0ab4fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f960842b1dbfe267bd080586b172037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58e0e27b772dd7e6460cae9dabd95838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921abc485113267bd8e791786220974e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57f10ecd802810a0297158c8d519f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f41dc92121c7038a68f5f4d33d67ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522255e4861ed843ffdec224c658f8c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11cccc71f59da127ba10fa666d307a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2e3aaf735867bf8edb1a9d120721a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ced05edb851b8900032b0f0917f8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bdf23a40130453ab9162c3c301d4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5807db346631af5ddeddf1ab8f5e7fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfae8b7e8adce2047483e399b0e99d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a496916f0e3720a577d10f56b3149ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4706364febb723873e533373d6bcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5841580a8a87b867c9767bc025826451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2953c98a37007e55974089e2f8a57952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d43135ad13534b01d3e497f2b0f8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc19c47d089051f1eb675cb2ab49a2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abc10b78f0ed3f0c7a676c65d22efe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee795d76be2e087647bec29f0979054d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39a55341d3cf9a2728f65b4a4410ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9751459381655dc655693403c3405da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05fb74e9e79b71abd691ee5c1560af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac761f9cfd781d612a756588c2471460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bf00436a1c832bd7bc160ad38ca3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a0dd28c139e9b9837237d71f03c3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccdaed08d0e0719d3a14c124d5b5a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0fc8207f27241e146adc07a0ac2d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6d3a867f3500419f89ec84fa4a90d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79edc4fe05f572ed09a1791f18b7c0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb10ec040111c05b7979dda1421298567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644e9cd20b8a1c27330fed245d1706b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfa5a1e1597dfae35fcd87adffc2de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597444728ff836a5466eb31e5bf3970970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5ef40dc5ab744c6a0cb686e713d5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41427a9fefa67356da6db242766f321172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96133625057d5f68b5ad0d79a1d16c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac0dcdcdf317db256275290f3ba71474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91364fb1146067f46f07617910cb0ac075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ca6ec568568c1da246e1f39138f0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd761d4d0823e84044d48ae19802c92377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3797bdb14a6d2dc62710b876fae8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66160b84316b13b8f6e0cebf96dc3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c23bf55caacaa04f995683ffe052980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559b759f69715cabae2739a0973991c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a394aa1520792b4cb970b90b9d4b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc56449ab4de1e967805abc16714aca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ea06686baa8e9254aa0a675564fa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7cbfdbf882dffd821958bc19e1f0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9869518d5757c3013fd58a0e66c82786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d29513efdb8e4a5af6f5ca9fadf2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4613f13d43343cc4309a0b36ca0f84388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6fd22977450c5354479a9878193c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241d76df1d1c9d36f060ab3d77f8bd890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49907f87d8ed2bdc28bc79eb4becc68691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b05c698f5cf4d364469c8a199a92792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8af2e125068a3859019c503f5beb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef19c348064453fab76064d41627aed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024c2a92ce0601be7f972f7708e063495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fccaf19d78aa5b78aae08b9e58d74f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee77d21528bd957d623d015c4c8bfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745b90fda8a28f75a6fdbba4ec4f13798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d3ffbf909a5acfd58ee1203f0513e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b76ab56d299ac620843f9851a339be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb353597dea390e9906d8294e85f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e7f1a33f276836d07727837c6268b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2e3f27f3f5e5a042c36610f715ebd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d697269202fa8faa69d3096a3bff65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9098cd9839e9c6428ec47b87f47f43f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9bf92effe1a97c419880f95a13d60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1ccd6acdaf79e21afdebf77817a8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf2859e12911046b21a4ae7ccc2249108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726c593acea233dccbb98553109574e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d1258696d25e9470a50d4d9b85c6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bada2ecc2f559cc3acf3521d082c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e554a3fd9882b2b9c4214eb052530112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c0c2edd4d2e9693a7d012e592138a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12f09589e10ee4d2d9a3e26cbbce5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1eb7f95be5fc65ed9c50aa025cbae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94d66a020983be33687cf9c98d3693116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55701a49204a44e28dc8df006800610117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaa0f43ad8a72cdaa843bedf77b9f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88649377a5ad0d467f82e4c4ba871448119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268545028a6792cf939164baa52c7d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c78cc6c1fa136f4113e73b530514c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390cf38ffb0be98311410ae544bd738122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d7b65036f755f58835bd25088ae74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2f3efab01a8aafc0ab9133069ba7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cd0214831a47afa90c226f0119182125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55bc1a98f9e3a032205110ed7e4fe6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c4cdb1b91beb2a0962b5c1172b419127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085efcbcf758ae93d2007b4ec9954f25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a3f1640ff3de774c6c74f9abc8795129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eed478d6ce83988b7b979e7a46a67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e4df5bcb92635b626877caa0167c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fa1aa2ad1f3e0fa29245ed65e2310132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ceb7b775ae6c6d5cfeaa2ab641df2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c38ebbbc9ad8793ca625525c24703134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d792e8c051b040e0fcf616ed3079d80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509e7eeed98457178b61b51867fc112136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11639152fedb339a5cb51390cceb3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98790f45a53f1d3e4d3d320f52856c2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d1aa9442b5f701a04f90dc8803d89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ca7fd869223c39a9422443dbe2eb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ed2323cb4813c09f191ca7a89826a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286fcac9d070bc2bec5b74146779422142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71c94db38e922964f8a1707c3033b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb28f1082eda3161e42f4c0c7f60842144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba944168d89829b35611486c89dd754145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eb8ea25e93b286fb6c1e9db8c9ad9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ae9858d979ddbb510c43782be3c39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b8f0c4a4bb46118708a8567b717b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0767599f90f1cd04f7006aa43f720e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4377f906d76316e8f7c01ba6d6b9902150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a4991e1d20c33181f72fe61ad24a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59110051f71104dadbf81a925019925152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e875abe80f42a2d27dcbc83763ba96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cc99eda8b84052e7e1d2c3861718f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdc4f94ac8698cc53897f896ba22df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea781c965ba26b23745e353a77a6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740fea2f6d7b45e706949b36bbd7f5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70add9198f2a4a826bdd4c2bb666f7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532be0b25792a560c9164db98eee9137159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01815b0c6ccf2cc7987091b1160d4eae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60041c13682de53f47b789b5fe86df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd15036b5f963fde3103c61870d72ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dd6b747113ffe5bca43c3e63e8532163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedbeb63b4b3c16810b5667d533217d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f411f8b1a582ab5e7f20a7c1350467f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba9f419a0bdd148b2fb4c5f5308654166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9896644441b31a8fbd7bc81088c7a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edb8de29d00f0321e06b99f5b0ffd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e940a3ed4d89ea9b62b0839d3981169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b6b5825ec0ffb84cd7bf5ddbe0444170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd7750d6d618a16dbc7de3ff407ce1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1497ec9056b14e7bb91393c32ced9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8b3f9db0ca92442920867e4c47bb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d74852d0af7c39f7a6f9776a85c01a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fc21cffec06b0fe37f8e34b926694175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6f8dd3b1cb43916e605eabc1b0643176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a2cfb556ac006b3986c06b645fcf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8762533c344905777d3ef4353ab0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255b7cab6c2c11e5be494d1380d4b18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5703b0f344cfed30714ec7515c6ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3642b74a53117b0b92608cce3460b25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c14e99db0324f3271dc07e2f4b9ee3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a177655d9433c8ef6df6915664b9244183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e44b2e3c2c09bd993a249cfa53bca0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda58123686ccdb6a464f50a3a27499d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b9e59dd03da4569aa503e7a0dcca3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a99bb199a2294a5d668cc2b5f0f14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960450f9a94b482fb55cebb2aa8e3b15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43216cc63d4fa93c7f06b36c39631c3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2bf538bc72ebb4fdee5f8b3dce99c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ad013e262566229273fdf286c17b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1dda127cc5a3d87694dda77e1c782192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5b62a2d7cb6375e67ce04015630fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec64f58fc4a56971fac1265074acc63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ab73599dac6a4dd15d3c65981bad2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291809d76bd6b134ec20e3f434cecc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988347c5471117f774a14337d7361dd4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a9cc2cc5f18ccc92a310690ee23d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ec62988698d742842f54b868f4727199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cb1a0b0af2d4fa93ec9bac13752d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5b4843fbb8fe89011466180a759bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c067850dd270d31bcbd5568f71022202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d3882ba09cbd3c41c1ca5908ea028203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f6e29da6fe92b58db49fdc2966d09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dfbe8b4bc5f2be0cab41991bc9bdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c0d7f50e74ede948f722241f4fd2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb36130c296c754fb71534d58801849207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8db70d16693ef6526485824bf6f0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c0681a18b327967409a74a031cf63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f60215c7d347314677c77e3646b330210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb1b7781aee0bd7bab8ce916c772fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc469392470f82668c0075d8e01d9d24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c2b1bca975133c1ed7025d908d1c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24b433a9637e49282e3b92ec421ba2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c641055101d8f645b9952ef63e9c256215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4323db00325c2124d5d387768e9120216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d33e6c775c1652a61d2bed46dc82e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d098395e77692d4e6834ff23dade59f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9473f44aa7412cd95fe4bfcc6c9c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceeacfed9f6caf12d88938f2200677220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5af2279529ed693a8e1e5d5d68cb5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ea37828f65a0b50745492cbd77a7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49006ddc80b60d90c5c729489daa9162223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2b70b0745027939c08d94915d9653224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1360b848b7e14f3ccba7c48efa989e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e955fcaa3116e40bc8eeda034af6b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ae3027da5e64580491449203ee465227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e02c31967272cfe9bfa745610fa72a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4cf6f33a5fcabc02969824e2781df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb48d7238a1a02f254df7f557700ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c287b887d36f3c876e02d5d56c872e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfd9c4cd1c46860a9127474db244ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113bf739ec16e5ec139cff97d4ea2d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462e3c299be49e28f6258b2de623a49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d4cc8c7c14a7a72f3859432545f22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1283c427dac10f1b7c27fd58210d15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7436922da2f0dbb4d995b898f4c76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5d0660c1f6ed8f28f31edf1337a4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d04c096d7da70ef45406d22d523341239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e24c3b1359788a117ac1f83c8e4eaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2dc303fe5b62d2f93d49ec1e73e46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3518b261773cb4e47c132b346798a70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244157bf41584d685faf6e6c1770ab13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb71c53ee59fa87fd5297c1960a1b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb867058d3e0865efe637da43619f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162440737ea77dcad50b8414e3309563246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9bdc1598e59f7610a4638ac9cdcfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493090a3891d4ddb1b9ab588dabc1fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40231cbc901cc46f535e8a330fdf63af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e6976c35f2f1a1169c7ab5b768a88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455629e5566b484364234abbd07ea14e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597bf2224843278aadafa5b20392184252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b39f2af7e996d885344d00883239d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260df1374cef7c44c89d82389eb9037254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e74bec23f17ee6ca6f562cc8072b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508e4e862ebeec3371782aa1f5be53b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e624fe2193c1e88e5b19c08ce9976257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43048313a9be62f5c284832107ab169258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe69349a284cb3f20dff95b47c49e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9589d4ba80f1c2612a8319cc9440b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d114613e025901279078e6a835f51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26478b7ea8a662b257a71055b141feb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fab6505caf6396973c7be2ec02fe0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c04d0624e2223c487991a84038803c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23170a05be9aba1957935790acbcceff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffdc50f78b5230ae17d545eb9a0dd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467455f35dc806c8e8d59a7a75b46a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c07c6e81620f13e7405f2e0ebd15d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a419cf6c7bf54c6b669ef9f0989181269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4091e3476ae55bf417682d81c80739270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f042a1022a4cfaf9f04b7d2ca7913271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c8fb92061f6cc0828a4c08aa3ca8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e53be3ced1fa64fa6b674eba890ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71312998fd7bddaded497ea421216a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a07ecc594d5445bc5389ae8ca0c8a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd9277bbc9a611d4d2528b86134070276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e07c2078cdf40fdf31f62a8012ff39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd68bd67215f8b8c06dc57b754c4d39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10adfcedca2a1ae08652ba142bc6312279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd22edfd01a92d62b7eab194ab557dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d887780f189a10f19924b9e2bad73a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6780adc1198bc87f72119c1392ba0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862daf2061a95024f1ef3f9c9a1b4cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f308237db79f18a46f31b7f2fec2c72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017a9334579441f99a14c69a4305d81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9242bfda9d7b4833f8dfcc7e80bab63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7ce4007f86424dfa06d2f9a78c674287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da09f21d96ed7d588eb88ba4e8a81f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46962921f8589f0f7af1bfa7aee281bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037f8012d329f11a00016d831dec487290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa568c3a6c40f8a0289442fbb8b1823291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7560253ff6f8a8939d7f672abe8762f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6dec3ad88393de0e8befd651614b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b748c412e61b9de136b8dec1808db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e609b5d4ce14a9288c01beb6a275ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ed221de61e2aba336907ebee07363296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5c206d986e446431a82797910a051297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d1762287921a02cd4ce8bc7965334298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991689c0ce9ad037f8d7fbac9f48d48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a1181c7c5ae7f55675b6ec13dd4f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abece35cc9ae580cda8b898275223965301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427943af682f9cb85a17c238a68e2d24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab69b0837285a329036054b0b4713f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61e9b255fc91bc14a67dc03b392fea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee40d248d65935018ab41d319f1c667305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c081e51730e1157ce87904500aa769d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016e32a0bd9775026a97ada234e2cb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ee4b4f8a277c0e870e7f35db7cf70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ba2c02b6f7bb3314dbcae1ed7a1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b3c5fd333097c5fa1cd4f0b915ba5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2defbae05d07fc78bc8f22d41468607311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f872d153b025ebeeb5df48b6ea47f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff464da1740dca2043599f06c8f72365313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5302d2a4469058e69deb30c10504fe3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572b548ef86cca5b41da272430f6e91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbe0ddd45550b234191cc2520f15a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a7f3b08cd64f545ec142aa6464916317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6622cdc64a78356bd06392769b2fbcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f68a7898e766f91c7dc0f98c8011cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aad7dde22224ecf83dc5df4aa625e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dd0e82b985cdf98b580a2649a6918321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19811ddc3a641b131c652e6a8493b22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa894e2ff49435117ec7e999153ba69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a99080a099e5955e378fbe24c4cb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ae383c9f402f20dc97a6377bf0ce9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf83efc3a1a4e8411dfecfdb12ea793326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705de36df513f6282c15d9a96abd7665327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd968a1796525cfcfbb8e79995fc37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268752ae0e190120273a2d5b86a4bb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd7944191b725826a64be0d9df320a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6686006546e3ec64fabb6099fe45a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0624bfaddec5f57fccace4accf4d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb7144b68ce2029281110a4e67a576333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5c762407c04d421189f4961a27fae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d218708c718d00858a26d1108c7a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f07bfa2628894ca7a3e8fb26785be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34705cbb569202d86801f178909a00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee0bb435face26f7e95e19c23e3e5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49012694d77de71e1a4a19d7705fa436339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315a1684dcc48e454a57ac160b9703f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62185b128dafb97a5ee4eebd2c647c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed186563936a10648a6b7044c8eec973342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b185d4c8d5e7b230c351ae93d5d81c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f57316c6b4d955f2cf928f88168925344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccc1bfbc19e2fd40884e7fbd6bb7c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9fab2ae2a8534a4fb48f0ff168df3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0f92ce9404d715bce47062953750f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81281bd7731c5252c5e80a0a5e1dc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43176c68e5b15a1e9c0f3697abd67caf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953457ca7f442e04dbb651fab6ef9aec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831686979220da6cebbd16a08cc4146351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f5fdf01aeea10c4011a32e5e2cad3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71074a62abca55699ba256b77705a167353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b75febc50c3061063348abfd0bc73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04980d80a8e3c506bf068afa045a3796355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8705ef8db74dcd50ac9a592adcd5f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a3fdec1c340f03d90fec8d0a97e2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb647e793552c83182187e580f02d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e94dfed8e5e73cdf8e551b71d5762359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca8817091b04a2d625ad3f94f46f13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e762209f175fe8942226ddcb0a58398361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bc28922b07cce7e789eeeb8eb7ab8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc8146063a6f2bdb0729a5199d12e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7dffc1f610bc138aabfacb9ef8ee6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b5dd1a69598f92495ec9864a6feec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873c3b335abc29b622f4b463cc4ef54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65159aa7e553f13162ed7e858c3d3685367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795960523146183ed87154e10a605a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced39469c6b081c01428a69a31486bf5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65405326d7193e3bac9333c2aedf7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16791d134307be1a744bbde12569bfd9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02044fbe49fc5fb15d8401b6d5ef2745372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e3b2cd116b71ff47d2636ac3f0610373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b67b1a3f5a9786e51f61e68ec1681b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3037cb08af23c1de7e1c33a81e88144375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df2af4f1f3acd34bfe19fb3c431dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05e2fc611436e7bbdda500476904d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aaeffdea0494cfca99d2d28547125378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb967e2d51b4cdc550478531969c6f91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defb5e7e7d27007b4d6408acd35eb36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4953a2523211550e8ea197ff7e5bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84a3a8c3a2d5e2799b569f6ae44409382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c788c422ac57335e6870e635ddf10cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd806e1dbb6f6c52d25a114e0ed8790384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5776a7f61498923254d353490bd96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf87c3ee143500d693b6cf91a61fc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f453c0bcdeb4d868338a7489c446f4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fba501cee25e1a8ebb138c545ddb7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95641b614795c69f69e0e4fffda20b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c03fa95678e73fc99c43e37e5cae56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239929278708da512d753b79e3c95e05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc5bc2502d680d46d24cc83ec38e1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920e6cc8fb5f55dbedaec4f51c36f10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7337c9a2a87d1209d855f978cd8421a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8f8ce936f9da84e56190a5a681ec7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec94da5e08928537567f842ea26fda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d211aa2eae1458b011b2cfcd1ef485397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cb8989623f8087d80bcf784d316e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee93bddb8b9cb0a5b9d81f9ddae4f23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d169caa425f5ddf8cdecd7d53f638400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de4fcf252c3d043e95feb9ae1d4b66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a12e1b25dc544abc3e64bf235a252402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a7c66d914e06df46daac510debc13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f14f8a8e31572c4b60b69d1678e0b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851fb11be5947f92de4be5b603bc69d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5566c91e14bb7abf1d969e3b51bb26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f932e395e7d4513e1094187942377df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fee1f507132f7fa22a9dcec13b183408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61535e5ba5a66d083460650521c45f88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1d8462e4241e2bb076a5edaf01403410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11b88f3155334fa847664fce810c87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d988c9636e7f14c0ac8a736ca75ef31412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3b1998965a470efb0f6eba90466ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4605bf38d67390a9dc1f2364d9ead02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b192e5b747f001098dd16eb3342d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc93f5af473b8b0d382ab25750041e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703409d3acd739191e8366237b7c8850417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f7a8ab178045196e589bf5143deb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf4e4a5a14e9c2a2e764b11b46d45b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddd5b5f34feba1860734272759e118420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d51b99508c213076ca64b267635926421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74209b2fd909f84c5223a21aeeff200e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11dfd9bf98af704c789009b3d3b7ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52f23201ded8a0319c56cf03571c02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e452d796b639a225519b5202ba00aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0a2442d08c04e9fb9686800771816426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b6bd8b8436c8f9ee7f7c441db5a40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24dcc980ee98d108a4ee0710a2c98d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160ce16c5cc938ca819f24e5df25738429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c538235301613478951a1ab82d6b033430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b804e78ca3364d3998aa1f76113d108431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6e9249279a9e611d557d98d02e165432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722c7ef456fa548f8c73e5d47fee18a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020878dc70579b5c590520c62178d2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a501044c2a018ebf6219fc6b37c9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383643f6c1baeec7be60dc0c7e0c6df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d6fbdbcf792ecce9a9f4ab47a8463437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1ccf3a004da345350fe0d9e5f2d33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea2ed157d53a6c8fc4f63e63fa0599439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eef28033a0e987ff22527d86a6f953440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3af5d91b2d82744a2dc025ea84af1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83adf43bcb1d665a615c5a9e746a13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ba7d2e869322dbc9602f5c93dc82c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331fd942c9035e25375b22ca15fc975444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a89aed7fe50af00200e9182289a85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fcd1cf8596e250d19ef6ba7163af8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a82adcdc2100f2289234005f733763447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cbb05425d57fb881a37d17ab512e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a616960031fd26b132028a2b6b04ce8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d5f45231175d74097e54890c8a8e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b68e5a1c9c6122b6b20c7c512f31c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45618f27008cf36653e498f4850bd5ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e646b4295f3ac18f70dedcc40cf98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d33a5ccc31f0a285f9a00bad63aa4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f70b58b7f1f2d25db81b13d927898455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec07a4e02a429fdf7b2fd5f682aeb2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd798546de65af235508f954c5d3f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78fe9f9ef959d093d29ab36f483aab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887718263b252c262d3738114094375459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49a9a5d24559cd4c341ead386b44f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75d5d3869aef21ae2532e88862e47e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c323d526c63a9bd55f6a873a25882e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ddc24e7e0debe5a2844b6e847cb54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fe435aa956dea5d993f248dd28a18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4594bc228b6d138e16e64075e9b8434465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed2c38a2668a45b9a0b775237535b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b1853dcd979790f4f8dfe7924f111467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa433b87e41a3e71b616727702c0a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64381c9eb3009ebf7c1a6a3aa7c4cb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e20faed2e697c91c3515018412619470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24822c0d450fc3e8887830e3ff7b7e41471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c828b71a35306883f739fa0e9b934472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb2be1321e191ec8ad066e7c6eca71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c68b1db9c4244d804f367ea6f2a57b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ca4a2c293b8d18b2576552b7fb176475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e7661bcf62edd1b2e4db698a87969476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fea6808be01dad0fa525b5556892a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619aba025ae198e9c998812ae9e8c0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c8b2f4eb4b7a2ad0c32aec3d1d2fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aedbb41edfcbe4b0be3e34f5263b4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8c76fa196b9e0a2868959c578a940481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262de735ff39e032473a7db885629f2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869db235f655ac52febbf7741e67f92a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7519ebca68a5f8f4353698060e9bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f946f92b45a2663789dd05879c1547485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29bb6649488a7a6ab4125980fcdf72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aab0ab61de6a766d8cb5e477d1a30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebc47900f054d258f9d750c2314cd9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad3c607e976331c40b79d30f05d5c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9852c0c035af3e36a8ade9e220640d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941f61d417d4f66c40328105417b4d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6987a99e2aca5c8d3657586172df84e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c4322cfb46bea07fb2763ee994744493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24955057ffa1c7b123271c12febe00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bbebd913becb8219300ad42dbcd29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a6fe66b5e471066ddc446e73d5f19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d9065b2657c7bf9ffd455168047bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ff51cc5d68ec8cc3650fc9cbceeff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4199bf63e115de3430339ccee19b170499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9961ab97a98fbe45303e558da0efa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196831c327a898785e8fee5d24bf56d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029d508077a1cf3dd582a3466cd5251502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41797219c012a6e1305edf856fdf4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5cb2fa87d495cc47c4ca2c455802c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560717afe535e777e48229f56d41db80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f2bc40d623b13f8fe6865a7a40a36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caa98bfcaad9f7de0effb1feb5b3aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61d8c7487ddba09644a5d228b66670508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6678bf8769d913df51530b2432d3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496183cc0c1d6a8c58e653f9611ed49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b990c9d554e75c28438c7f139a872511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fab316b80ef234128bd5884d8afe6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9462db3aefc5d15678f1791dbff69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54923bcc8d79b285e734344291a2f8a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb582e141fea0f62650cf9db3967bd08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76d59099333ffbc4e04dafabbd2395516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e8f4a16c86899f3c5a910a3a92fb0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edf432811c27226cc227ab502c59a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3a83272f8fc5eb400cd079565bd25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ea3d38737d24734658d8a8a80369f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed16e0a20a09008d05c11074cdf2bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de437d43024f938eb8a4e3257d1e3b98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b16b904037989cd5baff2d7a17caf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0d587ea69cb195c98883e28dcba53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ade6580a4210468651a573f6dc173525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498051e0ea29dec668b711c1a7f09e1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6c2ff204db35aa63c3ab801025c82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bbedde3b949b9cccc6f8ed528b38f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ea4d8fecf64bfec8303f05abab9c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3d8ad4a4fec195f32c62776ba40e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbb7b538023d8746fcecd345b77036531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876f493e649b176d9c0ffd27afae63e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d767fedcf268d912f24f31a048f8392533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6232b159a0cc99709893c236e8eb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62ffb033ae6433b37570fdc3707fec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba860c22e1d063a13e5ea73a5888e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abb88819cf44b93cc11a10c3dfff0f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7710c4dc4e45551ed2dd57d5715e39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ea09527c023bba14c649588ab9856539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8642084d8da6f578fbb8dc0a8c85e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c02fe10c8976c1ab546ab82bfae8a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eba97f6c2ebc6f3fe2e34511cc28ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ed71dbb86f4b8b5cdde590c705bde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738ddc9f35be92a624ec8ee225d0e0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52871ab658d67f3fce737da0483015f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8316bc1e5889a00ef3cfd3b24cd3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e4cf14633f44605d063c1411fb866547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de8e6c86e9c099085b43329e0f3970548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd0bccc1b1c85b4fef0b26f2d8c5c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5241c833d7465cb46f8e7d8e24f3cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c975031f040c7a544d8b90422f510e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf584d4d160db2b67cfdca54352e38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf3af2079132488e3e8254fe3ba86f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb726ac2ed437be2d55b172d7630c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb2550d0fd4461769bad2ee4e9fb2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3c42482dca797a3939a85ea0aa7e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000487075f5d0ea8823a17a79703c7e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e66922a0f72da23386d742183db01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4ffeab16833de374fff20271864a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ef97e3278dbb9c1842c344b49c88c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463b5998cf6d82c33e842ee65838d1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8ed5ff53f81329ee46c4015d831c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67af80333bdb08f6de1b89d3934141563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eec87cf29c4e9817fb06143c0c3ac3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91590a9aa27b0c81e999ed4c865eaa5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d240ff31e6ed376dba0a8b07f142c17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195f227326245daa62f07dc2e1717c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f257a99f3b2aa25cbdb13e555d546a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24987173fdc79d48ad2cd2318f221b11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29f132d1c0494e6634c5cf2835b2c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b056d2d1075c72f84bf6221f06ac3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11079db77284f54f0a11794d820e4f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae4c547ed508d89d96509c9c764fdc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89112615ace3a4b890ae18dbf4475c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d115373dbf394815cc505c5eea29d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c696e2d3f0f661df9312b8cc5cb288576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12388cb8389f8d04d448914884b24577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b02957464d96a074d5e29c2924c07d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82b52459faf731d53277a09df087c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833413884e21feeb53af3e16c7441ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5316aa40a4bcc905a76672ab1b88a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12249041311f3a32eb358f624c6897db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9bf720b96fbd6c747a5217218c493583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33064dfd773aac87f4c9096a92e09d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706731b6886883b3ff8c8d2aa9a459e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878b551ede1aef38302c4f604f7ee6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894109b301d50d24be186b8af534d4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b548fd161882b553b40b363c5af0b7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac74b01cc5ecbbadee92dbe0dd4f6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f90a4c3839d35deab32f0407a223b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7bb5da7ba50b500ebca38d9b3ead3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a039f9607d7d974d46b5d08b37c6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fa055db90319ff8715c2d11e79b72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b6843400d80cb7cf5efc2ba9df7e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de695778e88ede8eb6187099026ec3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20447a7adee4a7748919df261828c3a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23821904c42ab4c2365850795329f5e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be406a88f1cbffc47817d5718678eb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0dc4edfc653bb942b52ec12e8cdfd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d09dee703be510e9a8ba8fff7e0793600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a830507543f344b98b95950625852601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cbd4606c1a894f5b5116ff2735eca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74e45b705b8852dce8bc9de1736bfe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d1c1eefa9abfd4c30d1eace1277c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717d2b5e437754cfa67509a12174ccb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acf323a2b0dfa580e2866c14b248bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417df271124f4608390dc77a7f2f26e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481c7f400bef27001a1caf7451d1f30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d6210e4816e974801f944c79b0493609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6584a6835eca1a919f79cdc0243f67b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddead5dd9cd8ce287ec7a9899d7d6eb5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e2cdab2d03850d7cd5b7f365a5423612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847029fc942914fcaafd2af46b882573613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1915ff1bf981839e65b605d0a3537d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d4fcade24e03d3275436b14561a38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256470ffc7b9869ae6aa3b051d27c10c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cda7c96143c84b133d5f5eeff0d7bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ebcebb07c0efc82e3803c2be65cb0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77d797e9506a7c816cc7d5173b423f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0114b23d679a1573b7a431267230111620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b498af52928fb8f58549975c0c1ff7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc636704a6234669adbd6a22c6b0b035622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cc66856c45e899db4f11165a6478a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4ec3d1fd884865936fb0451d76df3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a96181236ca48819956b5dcad22acc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00be07c123f5f42ac6a9e3dbaaf4a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f0f84ee62e37916baaaaafd794d56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7554ecffdba59198b8dcbb917f3f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb43e5d9e6ac11a4f1231de8ae14284629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fddd0319d5a6ae9c655674f09b46b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f57f9db17749d0796c72040fff785d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a6c9941fdc4cd7340f89f0ea10a74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b89ecc995671b999014001d33bceb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9b6753b399612769a11dd8d0d1b24634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be207d3c135360985f0bae3646fe597635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9067f2923abaa062618687c54dc8a2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812aa86fa50a364cae51b76b4e9e5b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d83b1570514b4add9206e54e5c80be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1fd1b7b83869f8fc8db3fedc51102639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac010772496aca498b0861f751422526640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d6a2a3e6b9dedaaf0608af041d58e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d091bb807507b95e4bedfef6909fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812d890e02ddb0b5547743869fbfc49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c604536318c3156793269f7fa1deedf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba65a9e68d2b51969dd3274021db7dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645385bad261b04ba2d509f27b77458e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd0327efecde5466ba4caa233c1240647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a4ec3417e778437ac244172940b5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7db3e802d5dfeb28b9c2b4167339c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636e7f075b0b3f03cd4dd95d9874008650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514af5b965d3080b339cef4f95b7f1d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac2ad9bf767fdf44a29550d7e529cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0305a68123d86e7c347a73458e145e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c5209e4d563d06848458d560f60ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28be428eb6cf6995c4aa0a5876be60a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778f2e62cd538ea2a083ae16ea88553656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742641897173493f48c4926e1c9d19b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a627cefad03e41066174f42c7265c41658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44e0ae1761e02953d3318fdaf5274b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92a08615ce595e4dc9bebddd67b7f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763f7d51cf624ebff7d3853fe8aca3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2a1331bd25cf361b516972b9f1c77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea472a7d0f827f94cd7e120d46f846663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1320dfdb0255d9aad45c54e220bf1d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eb6314bbfbb0a0745c3a6aaed170b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8ad2153003eae668fba56829276db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199131f3cce81ec014339fa29269f644667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf839a37d67adb061cd91969a79cc68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc2eb85a858d886202354b2495ad10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c386b6dcaa648090c3227d130d2b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acfbafc2fc041bf2fc64625271c542671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c486f84d6a5b7cb1e8d9250a2ca0c3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75f872753977565f20dfc4a13b120d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805b6395dc5ec86ea335e612d83afb5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cadc0bbbdc330f3a7546c7ca02ad99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2095d67c026f024e90063edc688c210676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362d5ddff046e97fd36ba4f9da1da27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d8a75824e567a6144e2f4246f02f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712487a930b19d48c3dba7dcc4a415fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e9945371d0b84c972441bdc9678cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17850e718071b32bfb40d570e5ddac38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df91ccd11c67439221684d76f975369682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd33ec8aca319101c9cbfa2df6b7ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c200e0c832392d6134dd9a7631fe45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d05fe743b17bdc8c09e0f6817eed0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c23eaa88e34fc5be03fd4d428b14f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1987477e174bea9e1fd948c305b1ed3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83190c92cee176dde19a62fba103f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97c1e911eb165482a4e6555f1f175e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f128e027f1847436dac2e38a62f177690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef5c8d8cf0307f8ec52a1d2496573691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b245b3de891e2f3ec16a0e66d8136692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e7454489d54c0cf68adbb7d0a9dee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e418a6986e471717be61ee9edb3d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfd7b2f65b37a3dc66558b8e0ea17f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aac905e84ec5a130b76bff00a0b76a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef584561634b8ae72279b19eddddd20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0183bda693156b1945e9c92b7f48fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5c9ef7790d860efa334ce76b571c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede550897acf087c1b33d8e87497d861700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58773238abc08d1c5336fbdc46e177701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037019c409d4c7471ea54aa19110121f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc945b5e1709a9f971e4cdcb4ed11471703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d7f0ef37e027c76903dbe4c693006704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744b09268aa50fd07b4e17cd89a164d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73a36dbb00c4ee27539d1926c1bcec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f927488f1bc9db64ff30e244a718fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6446a267e6cbca64d5c874cc86972b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f181b3720152fcfc0f4b9d5c97be7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ee61ea27d94fbb6ff790e83252056710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2adc1c158489661aa87fa7adc1ce1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1123bc6f9b774f0bcd0e9261449a39712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736b2003bd839b2ac6eb0e1bb39eeb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2df8d1f0ab7ce108d45399d89e8e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3339d80b48645c3e70ebd41dcaa9f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e807c853f7d4c876c9548e41620fb45716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb5f165949737fe136ef55b001bb28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f36952664c5858f7a0ecd1e9d7b6e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0a2e1c363574599b98032a52700dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e4eb81618e271277589afb63a23b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d516ecb1f944b805a57ce9db56187721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2270e0786771f11a7a5faf98604379b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5123f0814b9a2cb36203c081e942b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e24587b2ea69a132e33122c50d64a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea968e32de04199e7596f52fa2fdcdd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584c538d98606eedbea72a3f7353f0e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427538e7c2a8dac2b6c105269ff69d70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b1f44c8656d667f5cc9847de33167728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a0c64917f411ff7ae0f7790f3693b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c02bfd3246bfd654a93ad5ee2c7b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c667e2ef4a36dd2f9bf866542786b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb9490c969ac94a263de67660500f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ac3cdd8bbf6cb1b07081c79781228733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffe9ecdef274aa45d48d9647bfc306734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec177f8db1e9f8c27d3737a7228611f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba1d9d51996f2cfd420c1c3c376a94736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef152dfad8c16db4e6573e99a629e946737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2a61999c2ec8b59c9d6baaa54bc29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d9aac7b63d1cf4035d5ebc86365f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8115ff542131cdf530cb38fd51cc8f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cf44af8a0c41ea1f0611d31bd7a90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc49209d8c82f833cd01dcc31800731742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf69cf60693a363388743490ed6c39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd4176691ad7741102d72dd3b6a87b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c157658cf04d11ee837cb5335d14d31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca6bf1631c4217edffdfe15f8bb19a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29967d89d3a5a09f41d641e9bf80653747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae323f3c04817b43dc5f10a6709a3a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9687514b01bbabea380edba3f43a6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969fc4a6fdeddcf749b4700a66358c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113430b143ffc6ef3ac368c1a8b36b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246769263caa4d29861ff1c14e2bb38c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb556afc313c623291e8a96cf3002de6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc29937aad9ec8ba438819caf5d523d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53beeb2949c54985e739b9b795c0717755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f344a41151e55b76b860dbf75c9867a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5178b1e2e5f98d681607cfa56cd8edb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d995128176945831b6a0770d12f83758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc723eda95d27668341831d5beba51d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fb7fbf1c3fec9f90078ac227809ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871fbaf36ad8aff5a79e4c1b6220ff72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b0ffe0ae716efa66dc841fd24f44f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037644bef1c5a47a816541a88e90a0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae2d1e2d1429e653411dde54a7d41a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00167b79402bad9d5564cde11c5a506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334f828cf594a0ac7561b3335d009cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aeb4fc3e0f99fba92c32763906c9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84230fc9aa23784c927fd3de2caf4e389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46d88e620136e9a450a778e1f4468410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baee36250b8dd7e243da427fb796a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582129c1ee8ff893cb81663f5030284512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838a96d9fe72813ce45fa0d951d927713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a051c43006a74c8170b9f9e083fa74714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd3f298e492abb242bfe8cdfa1dce515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d85f56326e57a3e7ab5c5a32e0fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2404600c682998d6200e037cfb18d9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ff7fa7e8934338028bb14d855a64218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d6a364b53ea584d8c299ce888fdd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673fb289d86e22cfee5fe2e6f25f69920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be85607cec1b231f5a735788172194f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1aba163195f210cfef4e83bf194e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc8688d3cd311dd2b4a14d66a01ccc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa210f3a009a8532b2976738d93beb7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ebc2ffa298a652e9fb32824a2d56f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee6745330b0cd0898a1cd576190f1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0903e46efb7e05eee83d0c9915b6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34bc03b55e5b26ae14cfffa324be0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3d96169331426f008b2f6f1447ae729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa1af5a2d6b5f0a50cb016b3cffb9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c28c8c0c59d5d093fbb36b3cd5ebd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7537dfca24bc41128ce49804dd045da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b53ce851cabcd65aa4b4d8e9b93e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14727410844098c7ae9ee32383ee543c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbbe7e3dd99d3f669fffcf4b58365b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b355397ea35dc73e70bd15c3469f41336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5363d609cf58bd9a5149059f2743b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d747b7a39ad7342347dfefb4fabd03938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1562b0e45dd9a70bbce5c4487921d7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14696cbce00445e32b9dbcc2ee9d4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bc39423a8bb0e1c916d4e5c2093da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d43f14d2767652a9bc2f5e368147442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74478927fa2d19c4366fd51e05585ae043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891e26b85954f75f169c0cb03a8b29b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da2c50361fb6eccce61a7a3e6c1dc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebe067f57a5a7ebcea9f830a1f28d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddc30f4841357942aa5e8bfe48b3df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e081c33e25a61f2765d565e1bfccd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298748d393aff9637158cd3a24a3793349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f230f33f273880a475860cb73a5b5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24a6b3b219b84701c0bc7ac28a4d6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded22864817b4f15ab4ce5ae2180f8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c930506fddda3b9ac1b130b6caf737153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ebd606cdf0534fbd3f64e9da7234054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40cf0d9a86a12b2632a36c77a4c78955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafdb631ae8da57c19126b45c0b820656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd640c217a4ee6babb5d3521a62a84557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d83ca7d0465a70e4d1a3a2945392f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc3b92325849027f2575a096b97a7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975df36671fe04411486625b6548ece860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b9a90d5f9d0affb1b1d73e3ca9af461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c855dfb5d823293210174f228d6e21962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f5832f5e7de864e5d3226effa3dd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ef0d01b492847e403ea36e027134c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aecf788154b29c70a10acd1c89d0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a443b19b3c502d9ced3871d53cbe866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd492b6c028903958653f4c0ffd443c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56d5c00e58355b6f052e364c888a6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac9377ed581ae116debc1629d1c97569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038143fdd3276d22346db21c41f589670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450c69b2f90bff63884c27a8ae47c2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495903dd0f754f70f35eb48f344394ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe2a54ae3a259a1340e98e9c9b758173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2367bea9a1211490b93bdb050fb78674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699e4d0f2ba969a4a1248a765ab34b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc9bf9c8a382808053aea74c78a1b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bbfe4d9c7d91c9df8be1ce70e614677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42545ff6b88bbce2cd060eabf39dd7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85958414debd0c0857d447c404285b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8433e8edb71f1382be8cfd0434ddcb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1982a615570ff457d923a4db2a4314481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6e1599918a363b36232f24f0b84b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c6ee495a306e588afc9385be9db8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a7969fb1414823c9d7e03390fb08684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f503623b010504f3fbd5323dd2a0a8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d55c1923fa668147b62e6e485f46686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b669f5b705656349096a4749db0661487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d268660e40610c1a32bad69e9315988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccdb7828a1a2c06b9e76d0631831ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dff0acc98d1bf1efaee7c236ab8c3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752e71921ba962375671fac5b0dfec591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212d41b9250f15d25662f175ec5ab8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2a0d40daa109fec5d531e9822764393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42837fd311b21a6b9b148558655ec43194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aa8600e7d5fdf309f4fa9455845a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f225c0f4ac4b1eed3bf71e9a71fabf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928581972633be1e4ab68e6a2d7d97b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715681e9d3991b34cf8852a8770e8ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4ba4a4a597aa580610631756df8b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceea7008155ba2153b1067409709684100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575349af48662a2bbdd426a4423d559f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b73eec45d12cf09932b8f9cd922b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3a1b3b01f4ed40a1135a1af312287103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8c1069b8a801586eb086b330e2e21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc81f758bf2fc2ad4b6d34eed61050105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4523a091e42746af12934c3b672b8fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730b056f833797431972da9e683ce79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d49871577d6b81418d95c91280fb55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe047a396cb495c2f25be5d0cf4b94a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9643a21ce42d945095c5782610beb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad96800c3261a23061e6a013708174f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c648f32c30a0f7441699f890b6e105112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0c5add7f72d794c0e533c41a583d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ab51308b03e7c5349b25b0ea4c65e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a04846d77622555a177bf65575677115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e993ffad65d383547d6bd76fe0abc5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8b693f5edf6f50a659dc478730910117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bb9f823b66756a3d97dd317c9a044118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0b092efde577f006ad64dd12a49fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ddc8b4a71db0228b8bf9fae8dcf2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a14a6ed1dccec2bade01c55d2f92d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b34a90ebfa74839e5603185e07dc15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66538945c50b02af0f84001d3fe1d459123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0ed490f79d0288e2f2888f45f9776124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109075911dbd2e4de27abb566c28c93f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899bba1492b471094210ac543a7b61c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bb101e6921655a52052db76ce3e57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf116fbb173669e97afeefa36d9c526128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ed9908f0f205858a87a95dc0732df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722831a97b0ce1f911f99d4a9aa6c2b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a4d7f9ea318fda53a103dad9d86d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaf96e050b4595fbd0c0b66e8524ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098c965e868b5dcdcc0758a1177412b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d99dd4c80709b8b7cdfcda042c545f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c04652d25ad7b3e73bb19555c367c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572165b39dfb9d68e13ff9c2b4bec2fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0fd0556fbd95d4ba1b0c7959353a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2149181f3390aca5bf812b667caa09e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f170b86f3de435c8adfe15d4b693ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c971a1c3c53fda3a3aa7e274b3a6cbe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05e030349de57de4a6d37848821bce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c371083188d009653dd28c1023ec7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5400fc10d7b10c2c84579fd917b26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e1d6d8be6ba3bea6b694175d48563144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a6128b2a7f842300c341a87f79d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b248a52d8e1352753a38fe6f2a026146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accab6dde7ba95f41a2c292ac6577be8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dcd8301802700645fadfc92626dc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f980c8adc68a1fb0d04cf6b7dcb2e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b12adf8d81570f5cd4b49a94004c77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e9b0b900b23f4695cfaec98924d8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8366a3045312eaece0d81fba90fe0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1231ae13434b556432ee292e593a94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcacbf45b4071e83eda49933fbc291d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167b4eca66d9b0e7c63b9fc21b17f08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61678f36ce5927763080d09b8c437f97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e04cafcfa62f6f1247d18b753d683157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bb014aae6c972a4c2604aee11f9f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fa267fb28d58047723b8b0b4b5680159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ab2837ee6613876b862058a5d9f0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430d106d8c95d929a1e806423c3ce59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c0bd4efa01a5162fde680267c178f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49531e4244a5c0922b93abce77b3a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287e128be95b929fa27c1ed192cec63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1500d015d9cf87e00397bf010b229165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461c485b0ff164009873eb22ddf100c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b07487abd37c7d3fdfff87a9ef019167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a3104d27486787e9cb0534c5eed98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f938e7a5b2c99e03e0de58fe306fd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ceb7c835d0965cbad46536b60d2b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdf701a361ddd90c4030101a2d92a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e516ad6f63eef6aa37c0cb5eeea3d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1e555684b83c2666ed15dbb8c84f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4553f03f977ac03a40f514c42665523174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539daa916495fe9f242add15773dce8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6d509943d4132fdbe60701906fb0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dca8fabe20903e7b1d220cef76cc6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83ccbe0fd94ea7044f04509ea3bf11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ea9612e769f4a90f1669c0f5d9475179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c14ffacf22cff9192ed4b677032f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54138a952e9a687f3199382894ac91e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348ad9d731353bacc52b2b88ba5c302182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec539e2dbe1769cc4ab5c487efa2ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ab2df2d1abdcabb50f41f54d3fbe9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc2dd8f969c49ce1593eaee83c5411185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416937fab4dce8e9cbe2601acd871ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c2c8f1f88724c5f4f8b0516cc592d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da81b6fc4eb685545672c0965dec5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0dcfcdf089590bc3d4e16ba1d2548189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a377bc27150a51bab2b4226da14ecb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515052b5a4ee7252dab4b772adbc809191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28738725aec07ad68bd0e84d6d380614192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723c85c5da7e0b3e19e465ec9deeb8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15d1a48aad74d62710de0879b96092194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acec06d49d35c1e2638055f0b2f0d60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6826a504408bb1d04b2875ab9c4e790196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ea1f4871872a6c31d1a8cf656bc28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfae7ebec1f4b0bf4b7ae24f8bbf042198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c8df5ce5ea2f74ed769cc4fe91473199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf65200a6f03f392f567d7af8b8377c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3021adc62b0d0a2f27913220c0253201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d4038512eff83c170bf61bbb3040a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987afe0c80b57a4a46e9becdec74d87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77489fc597660bf6b52f9529606b8a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668c3c2975cff9d67cf1ab32a56b505205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8c9ba306f9da5c24328c20c10e621206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16efab7a3f780f88ac4f65641d1d247207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21a0f600053ec729017208d47f28bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a319fab4dd4a509a69e17a2b97bf890209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974aee259bc9e75f3f93d141837f7d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acc386924e903f4c9dce07fd025e5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036df99ecae3bf892d80ae1748e026a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd7a28ab0b5d27fe8c57629e05dd44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bc57fe3803bf4315617518db55ac0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de441299911f82c483c8873086858852215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ad8d97ad19e40e79a3f7b05df33bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10f9e4a6e87d98e7be93b15585513e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a951d494a383f308616bf47d5c105fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0045fc9df4ad6c9c14e302e95f9e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47c83067bea38b675a5314c2ee0162220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff56ecc7756586bc4f8c5360a498605221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7efcc73433e19541f0b6ebcd053d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca96d05955b638875ca56634041d7e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b438c1dd7fc8cfea0435eb022391f65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e3f995772866f966ff8b36af2b731225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f539acbf0b261402da98a3499c6324226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031268eef109e5fcf36e121cb12bee22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5b513da94cd05128700b8e2dcda69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faf30da816999a39c33bef74b3bcd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091d7b8b0c961da5a9616986bebb3d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0686895f710433bfab5f654ba3b6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c5c10fa3ccc8a6674c55becc63ad1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6009fa938df8e02ca3472a415622961233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88323a6d1fdfb665034f0d9348a2d99d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d079e5be385241e539c37f76cec6a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a4292de5211c4757edda00d65393236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a60f3f1dc1cc5f01721f07ff91d9cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af451d3863010ce422bd147b6af81aac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d49e9b379d5f87ff49e448105936b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79a53638d779c1389caf6234330af1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2993d96a23d7006e00e0d2074e6e7c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42115abd2ef38a6d9f47e275228baf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b373391ced8331db87f39108bff5258243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554b5be0913b53e1b9da544576c249f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47931d9c542589d7535290fe3913a820245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca50a85abfc496fc89cf5aa819fd61b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b0a2b87113365131f08eb95f9a2d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57992fffef2b8658a1316b3d20c94a6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7247170cb6d37ac3effb475bf913316249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf45728c6276dd458c1200362cda87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db87997fb023839b749b66d6abeece251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83868bd0e2aee118aacbf6818a86ebef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbfd221d04a61ee0a7709b9aa129de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369be51f18ad70182c005aa7c349653254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde05ff9d2bc0d93d54e1ef8caeb1b84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5181991ca6701b684ddabc19d1410256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85608adca80762f24bd5774b9c5d71ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538b3ca9346fcf81e0c6fa29f4962b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd12380a5491636bc9f91a07c29d07e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d0e44cce4f0301e93e03e5379fa64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad768ec953c981b4b6d1f7042a78fe0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3ee44b2343248e20458d2a6f161a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684c00da1a29b65614c92d585d08d63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab43c7d1d801e63aca9746deaecc57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e64974701a5c63f2f59383454ca67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde102101e14a309b82ad02d049eec60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78da87ead38a7363c0edc9ef95e039267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9a10d6b206f07f2f8ee2cf8d7cd28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a23889f39caad634062305e700c82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f71b61780e7dd19e7c7803fd26830c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec3fc48a41255c489902713f9b6f48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3fad70ff1f05368bec4dc64eb8f74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6968c24174682c81b474f906c02e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822b902763ba8f553d3ffb61cae6364274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cda90823262a781563db9ae646274275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6819a91a0b2c2d54edfa5fa6d5092276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df20d2f5f1e3a47dbe2a784c33b21e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b87e0f681cb30356574764f39a0a63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa78dcd70ccf070c0a14cf3f91932e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37409c75f41321e423663b63e7ab7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fddb9f3994b4b7f2d2830ac8e0341c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e84d0a75dbdffb29c29d273afad12d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecddc493dceb7219c78fe55d1ea6464283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149680c8af444aa833f6b08499e988a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd04dd2f3ac559335957a8e823718a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd87be484ccb7129ee84fd620ca7dd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4420a14de873523da79052501b4440d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d88b7db5435838dc02bc19f86e1f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283fbfeb07fcb4399d14b6d6b32853e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3b9760b81f2c6bc620f05d0c41a5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bfa4ebd83fa727e17272003d88baf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68133e4efa641113741e36401149caf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed892cb541030c3b936433ae03b160d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fdaf590417f3988c1c93d49459465294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9ea3987e7602d9269be3b0b66a31b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5529b8d6802ce2fdb3969a971f749cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19944531371065e871d81a84b0a44eb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeae487d5b09f775dac00b9d7d8965298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5b80ccd8e8cf912ef03ba2cde4f7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25504883b9fec05cbc04c3e61a717c30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1343387b1d2ba8908564bd52a6260301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a6d00bb8f672b2c78de0dd7b35450302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f414145cd8fd140d51e323601bff335303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eefed64ec301b1e830439e2c0d4d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2f575317b86b10212429dd01b5234305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d211a56074d86f88672978a84c2ac6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50f900d31075c97a58cb72521524aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bceeab17f4e19392aece93aa451bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b3fbac67bdd40fd3534e087acc8cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b108b3f53f5816974cb1944efbdf3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8737bed2cfa207f903eaba50a78c68a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382de0a9eaebc0f48a87d5bff69aec94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5953c73fb60bae64082af3fe7ae94d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35e64ebee51a4ace2e99f51908b134314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc66b866f202e5432e756a601dec598315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db63ee1400bc251dc98ac5232f2ad6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e7cb2eb966b7f721a589a208bc396317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc092d2578f25507d5ae6a8df390d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8c8c7e631282ff0ffd1f514ca92ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff954302c189c77160cf0827d6cdffa2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d60adb16c8aa4427612b5ae4affc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274e25d60f16ed25c75cf17082517ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f69af2964dae9abf5900ac34981d61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e759843f5d0ce8ad87666cd8977b517324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0694362e0554e90a955570267ebab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277685b44e8727795ad56c696c2c6039326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa9f87fc760da9796fc7e8fdf27c2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d983b2080feef75fe8680b2fb0d78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cae12c0acd1dac5be3c67232604c31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561413991c5b5ac37b5a548936c79d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3e8774a56c3d4458e9dd4a0fa74ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5cbafdcd5412df423843781c283b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216d373c3ea83dfffb18b311e1b900e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf186c8786810368cd35ca1e09622ca4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbda6898df14b304e5b358fe926eead335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b25c435dae5b77601a3415cc5dede4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d07cb42e1dc6a31e1cc9fefd3025a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d365be20fbef0a856c0490913b5bba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf84ecad1fca710f997628aee7b6c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b21871d204e46eb0bcabe105096d12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ff90d239f17e4a118f6d0fa45469a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b781cc95929f9d5e2f67b42c1449342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918fc0e167db41649f6458f528fc697343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d6525b3652f22f8e7ddaf098360fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708b80cdd4d2f1bafb9ff315c4588ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e864962bded114a7cd337d69cf9932346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c422ac08d9bbdcba7b69d2fd8837893347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0ab17a23e11c69bf22143a7815e53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdc2bfc543929f933ce6e954070253349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675b293e02ed2a95171714483278dd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab9c80523a206498e46395bc5dfe63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da41c73a7f0a8bfe3994a78a251e03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4704725205604f49d1d3adda40f0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf61d268e03d2dd40e40569376cb2eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c4df6852426097cf762d537d3abf8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936a48869e4c6301c9dbf2bdd2de2ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1726f49e8f5b8fc81e459f2fb4030da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e249fce4d2f030b3038f436fb59b752358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c57f885fedd64c3f9395deee4783b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a1a3a05fbb8a4b35f743ac8698c89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23707c46552ce12910e553684a313cf4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d18249a55c72baeff6a56a7f2198b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f3935d4b59ddda3d07a4ccfcfe644363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef465ab01b9c8e8cd151d674f34ee40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fd34fc0693c84b6cf481d6aa21b01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51592dc444b174ba5c76d99a5df0ba9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e065d26cb921624ee24cbb398b0fc8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee2278f746426e1647c1b983a28e03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b54d56307e2d6a8dfc8056fdf18b1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d7fa443147fe10a4140f25a51eec4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014178bc66c1ef22b586de234464c803371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325397a42b4f653120f2bb86e8b4dfe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e853c9bc81899183da537e92a4ddc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829a0b6fc162fc5dfb0dbe8ff892789374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c071a069ee30190fdff115c8aec2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2b7977089ab922f68cadabbbc2d05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cd6fdf7d00baa2af188971f1f2903377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ffd73e65dacbde8a7c45d784ffec9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ae2a31a53c9114fcf35443e68f251379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c2609651a3be4893df7d3ee073157380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4e1a81b915ea215857b4683754b8e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0265532c653f7616fef3f5e9b3f57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae93c45028c6cff4a1ec0765a8434e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2301440ae308975e702006ab257fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12939b1a012c6b1195dca686f64ef59f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18d24a7dd937c2995a3beda7ffbf33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a739ae123f6a2204e07da6404c702387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28146a733d1e0cf79c0966e83b2edf09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259b83504ce7f2832e8d2ea9cebc930389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd37b671928f6bc43471acec348cb70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfcdc34689e79404099786c66e223e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e7dcb6b1686928d58de0f7ed642b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7a756d2684bb631182dafa792a35b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c93aa474b9ca17374bfdf4d6ec67a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc399d40fdc2e6585efd3ef35e87cabb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd28bdbf3ab71186f152f22a2fbb7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9b70ff46a625e54d1e7d67b0d1e82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab7de7c196c61e9a7326e25fe7b7a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e9db58c83dfe027f9dfe9036661e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538c33f3711808736283819567c2731400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaf1ec8bf09fe06f795280e407e813401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fb9d1f61fcf29139ee7968fd2b826402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d66b7c27c2c7ba8e44da6037b6aeb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb36f7fd016e4c176e00dc6197faf4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bbb93a06bfadfb71a9fa9ab053aff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fa5be47530b9ab0c0f8220ef77a4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa029ee34ab7de05f7b7287f930c6ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33545184ae8229a618e830897dc4047a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba30f1701c555dc1e5f41a989194192409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827ecd29d25c45a5863bd6a5470e528410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351a4459eda1f4e56ab497beaf6ee9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5088f8db32efdd50fa304a2c7529c40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e78d91ebac97898c9a67d6231c546413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c391654bcfd03ada390a9f87fc4fa4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0e32c6b58f9588294561d47d72794415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca917446b29e0732a79fa8478db800416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb107ef765d7768b5961f74b2432ac4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f89824bebd6313048beb4b00bbe7d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1237e7c17e65ae8568ce166170bdd08419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d18b2e7f0ff923755e156a64764ea2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abbc7642fcab42b5cda80a2e28bab6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686900aea8f5cbe91633c8203263b131422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb8461331c1d8c2cbaebc928262664423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cac0edac46746be13ff06b94fb38d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2975c3dc46b9cfe523e1bca14280a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f38d48cf84250957d435fbf848e272426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606c92b8aac4766dcd2d57a7735ea2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad47c2ff7dfbca319b8cca7da19cefb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a26ed08f8d2207afebba81f52f42d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b583e635689e84bd646eefa44fd00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b1e46af919e7d8a1d131271738922431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fafc3b59986d0e0c3ed647734edb6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd26fa90853d160ddd249311f69b90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6250e25b9d983888a24ca75ae22121434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650043d340970626105f730c2d361af1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56b298b70b2b8f85d37996a00063ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bd5c8bbc40022461ebbb64a7dd90f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d30d0d261ee1bf211d81fdba2ccc0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054a1ef50ff8992268672ea010e0de5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9856ad4640750fd3254022ca50aa1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceaf6d58c8e1be93d70ce2def2689b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc971a019503f7f4c76a20a24da79c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8660cc99d4a5f78d4e114e285cbf344443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1938a4483520000d3f2263c160c527444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b62740d4d3a6202d7b01a51f79bf46445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c697b0faef95f85cc3afba76fcf167446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f98ef6c328ab7c1d2cd45c969a0c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc467052086faa2976c3feff010645448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573b982a9a64022461def512d862126449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e166eff639191ab9602eeda0ab34e53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7ea36491a38780b35b5439906bbf6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1816b38e08d0943ee80a4ad679718452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082007f010b9744ed325534e932f96a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c2f90d90623886080241969fbaa9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074f530e2b3d41fb63da6aff9b8c300455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111402139b0d8857c5734545251a6890456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de8c7078a74ffb58f0ee4f5c969bb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf44088ca74e34fba36229502c0f74f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315c76c0130da3cc46bdd627f242058459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1948626fed2d7c0bd607c8e8953b61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885817bf6a546b78f031a3bf1f7d25a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b5cd49bf8e25ba2b9eca5a1b8260f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f46ff8adf7ea7831f407ae679c2c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45791324e4e3dc920707cb907f86703c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769134a1b7d63293e7c0679f32548d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800bd4d778cc3e8e15fc97e49493132466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba2bc76896b1c07355cf48398db9df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52554a43df95e2caee5bb684d4198d01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91ed772e4790e0e5b3a30c9c1bbbe5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dffdc5c57b9a0f85d1dce632688df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940bad87791930f2a63a0cffa82fb10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f78cc3cea82bc629fc15cb9d0db39b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d11066f48e1f6c07e5668964923bf9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffa50b04e7717830d9e9032d1d226b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb70363683213464828425fa835676475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde4287a5312d85a8e6c516ac113979476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf756cbd90485c027f38f3a8c75d35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e8ddb41e3276b86b2784710f5d153478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45976b20e3d1db79ed5ffb9af73ed841479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3db68080d1eecb88bebc2af1795ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdd4bae9698d8fca925070a42a60c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13e2b0ca16273a8664330a23dabd5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8959beff84e625fd638427c22c67390483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea813a3dd2b12a1ebe727350e93d928484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbb27ec530ed7a7796042844cd31a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd4329f77b1800795c07e703d59b99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de08fb4a5096b3979e565b4df95eb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ad315e0ae94954520653646dc2744488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15208bdf802da0e00345065cd60bd01f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5deb33b4b6fde21ef5513c3ded91e64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee7b783bcafeee31c942554f9bb422491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee60b1fc615723541cfefcccea886f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad428f037f21e882ba44fdc2d016348b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847c69e252e13b2c865fcd7fa037874494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28cabcb0743dc89474bfee5a797e38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc2f9679ef79c8c117b3b7da2208e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1f56bc7a34a9abac49c755d6c9104497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea670638a4adfa6086198efc2e0eb18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a315e1c0c5970a8d7d3393f4429f69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fa033bbe85f6a3262a0d3bf0fed56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9495a949472840b51a92f50f65572b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0de6180c1fb9cca29217e8128433f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874b0a301b5c63951d82cb5cb436a9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1f76890f1d46050318e2fab1cfbab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0977ebf920fb8a61fb47636aab218505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd2d0210db49dee650ea41596c106e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4c32ca6bc57b77d73bd3e6ddf516e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70535635e99c75d644dcb2a7b22952db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f714767eadffce8fbf898851f6fc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f149cc89361ae3372a0060696865c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d02e80d0a359696c231aa65082aa0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1c774cc45280b71ca86cf1a5f7fa3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc139d4bf85364fd78130226e817e59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de25a56df5e8ef34b483e097dcd5ee0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a128858b90797ea6109757ce372ce1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8544eb07ec18ce2edb7f2b0d196cd87516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99dae9bf5c2e59605914e274695a6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6ae9df2bc403733af7225912ebeb4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230a22d3108a88f3326881a5d02b7bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbaf937e7ec0030342162accdf59ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac2f9627126ad39dcd297061d48e3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3ffd9dc7c13bd55b2d93b144b4728522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefcfaa5b9a476cfe7c3e9e89e36c7a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0c1bc7b7d76c942c2484dbc78fa11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69821cffeb770dda495dd480433abe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca9eab99f7979709c6ae8380d59c2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60aec290282c417408ced812b388e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24a07ea65b3f8264fae10258e9bd70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fbdab2bdd29e144e60049ccc89c0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10e29e7935e9147ac240c14614ecbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f4c91ad92d203d2e53d0e73ffa925531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6c417e153c4fa5eb0f9211557b6c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479194a0c2f440f70c04913655314f49533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4bb6a418ed61e5e717432d07fa598534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ddc2483e57eb84c568b1a4ac68dd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514745063f093b76f7050c8d27066f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c503d8be0187705b302ad861a0e853a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8304f6591ba8020f7cbd1518b4720e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c239b1550a936f94f2e862035374a25539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a6dc4e38888ebdd5813ba66d352f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6e44abcfae5919d49f7975a07ee71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3760903f6412c965a0477943a22fd07542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc7700ff52b6c6e3bef00258db6746543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d376956a12a0df9b550c2f08b183f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d888ae39ae30f5ee0e8ff8fe7f529545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089bcf0c78ad8fa31aa915c45b95796546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332eb36ce25f49e7d3fa7e5d1d904b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49813e40ad3eda6d68837b814ba8294b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effa2fd124aa9fe4e3fb42ff6450db6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293759be178273c5f66de8cc8a9e917550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c558c9d6d800056d9626e1afdf66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee242bd00d3c289781b1afcc30d2565552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746f71d00e7eefa8c1b02f1cd134dd9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60bf56d1144c002bbb627139fa2fe3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030490459fa06a1d7916d707d90714a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404a3b638f6c7d327f47f4ad3622fa0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2d1560f5b812f050f4d1587b314e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a08ed630becce852c0af575a81d5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf2356d266a92cab04394002071e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a7f9e96accd04256af45c87e9d109560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31264dd62aa9843df359eeb358b99079561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717521b5c255332b9fe2b4c038452e17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c10c79d0d432b0af3be99bc3ef89f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed14968bf05b6bf1324adaef5043915564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97984914a3e417ff3eb25494b28d6b32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d56689f0a62cf0f94aaac401f6af5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b30578c46789f71adca2f2aadbac9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe7df5265e6aa4452fa2a1769e9111568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633771825a9855af5692bdcde92f2f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdb43b97e475d38ff471b2fa945bb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad38d22e142e2c1ca62a39419c763cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86fca4add3a31b64392b869c15e14b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc619609a953286c9750a7e2f9a6107573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a6ae6fcd28e8676e5215be2f44923574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036719643ff4cceea49e313331a6db9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b3873c81d757e66204f90f8f45997576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e5048dad34a9e71a5149e2d4bdde1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7ece72c84d6fc8f288e9a52a7fe46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90419737be4ac9ca198664e6e1f7aa7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c783e660e871840b8e2a54bd924e94d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41179f9827c4f31a9216911c83337e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff662992d1d7ac3ec3cddfe01473a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ee1eecdf39e4c82fdbc6611810e28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc495693ba3f6de613a8f2c7d899b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bc87c5340e37e8b0d52b0732fb88a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a7716a589d69f828a9b9b0d6b0bd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ca0ec6e4b2b5ad574795089167467587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b58fcb5bfd2b673a8cba59841a5196588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974d37314f6250cdd94ece8f994056b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2a15c09dcf03e6a031ff69e4edd98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11a40fffbc8be8746f308288cb0887591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63895043f77384b7bfaea22d7caa39dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab71e39bec32e69923305af91567071593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8abcb9d82946c67218e4e2a60c93b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3bf74f8039992e997013f7db87210595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175e1a03fb68a9918fc6deb2421f703596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820e3dcbc070e54088ccff20e9b1e56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401158e3b934fa9e93f5ad86a21dfef3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138200db574bb8157cf344d9172d04f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368ece18074ff5c3218866716aedb6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749aae36d0a6ef5f51824fed9044921601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2b8db836a30cd205b9325f00f4529602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f9ccb72d72aa4c77521a6601b78e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590b3fdf50caf4f11b1aed31993c265604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f389fe0764c6adc1e9f0eebd8ba27b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee4339f40bb6709b0e533bd7dda871606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aae5cd3ec8fafd03059c05f5016c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea1916224cf5e631dbb5cc203ec454608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8e3a0a37d20a4ae78ef2a7a1f8551609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7364cfdbff45305b6b6d2ea38a3a51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995d91b8b82525aa3f7fa95e5f27dd7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e937a2932151df61e6abec9e679d7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ea304de97c37635fcbb230311930f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53ab38d4e062bddcd736c6efd71b2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209bf09211d18896f79fe55e8e15fdb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1c62234dd226ada4627cc3449083c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d586a087f08a1a07540b4fa1aaba1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e6daefacc2c6820fc36d51193873f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1102cb622931493f7ceee2fa569c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2d9337c9af574c1ab087c6dfc61ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695e25d6dcb8dd076f7a0bd7620cce7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9bddef71073eed3dcb209e765085d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a67450f87e996e3e0f88e9a815b85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bc5fadb2d87137b4bd6d165d80ad3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5cc46aeeba98cb2a13a95408d1a30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0991e00299ddf9addce34f5642c2ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667ca7936b71766a2a6dbf352c446e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccefbee0d23c10693ae6205583aa5e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fd725a6e39f7fb78f7fe5a038c7ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6d1a3a1cd6c6f2442e88971e98c52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5f26cbb66fbf7c6cfe40ef62bb104631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86734f356e8ee7a07cfb45f6acf89c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddbe8b3b6e4d23a398c0b5e1ebb979633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211ea838dbdf3cce0cc65b3df2e612b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd808848614bd32e6419af206a50771c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c78b9dae4f570bf6686c481abd00f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022018d341e00ac1e86afcf9448f9e78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ae55f43930a6b69092ccc445341a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202e4d5235adb8deaf94098c081ed1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b157bca11cf125147844db43b2e226640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573740a44652876148bfb5431a2fae9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076230526bf002d01f4447bfb7d5b194642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac061c50f8ef9dcd3fd723418d78d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaec8e9bdac8b8d35d594195699f55d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30564307f5eaf82fbd79b7d63091cb8b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e5ec975a477e1a30678d4bac3b91c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8db766a1cecbdfcd53c53c1fd8b045647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8331208a55a97e53707972af0f848648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eed980b179da7c17bfcf7dafda1cf4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5421475bad068d7458251f6eda099f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe34013d07b5000978696a4db8bd26d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7710cd1b6eb4b5c29641936b0a4fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c0740f717322c843e095fe33619a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e754709b72fc3bad47342b985f10f77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709afa3b5c2c465b62823552efa9ffce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73ba1f8a57cec88045dcdfd96d58f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d625e6c25d4d87687b0ef2117e6b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5ff4a45a7f5a75a690de239519909658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c913dd421e168aee488d2b9ecc8cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53a263a5b915205ecaddc1c7f3088f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039abe80343b19283668fe30216210b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e6fb7f4197d62b124a6ccd27dfb85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e88e12db8d860a79d2199e5f53bf13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b89df1f5342ef533f27d48c58a5bb4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697750b2f89737514d1530ba75a81f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e961256d6e768e440b3139d377fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8a35aa97d343de42478ab6579af77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66550bb1abe5052f5f6fe28d4afd4e45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f925df162166567e6de2364b546378669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f710f9bdedacf422a757c4f89f12c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcd7920cd110a97b843f00dea5fd73671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bea49684918e681a4e1b0d4f20e40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ced5b764bb883bd60085e91698ef0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1567a5e217b82f2c97d5146025797674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554371b22999ad6e4e72d15542809bb0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746168c3d747634423c13ce8abfae412676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ff8afe41d1f7ccc6941216d3d96f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707460122598169443937affe7a1ef2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097765e6ed4d8e09d96f818c15e4ab0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff3a93f9894705c2165f27082aa41a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a0627f24e310f626f4e72bb998a5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc50a70f50b47994bede4cd8b15551682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc99da1dea3325a4e498e1b63397b70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9103a29a0b0e2e93af73899467b4a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d987cddf0f96f3e502c48dbf4df00c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f721adbb0c112c0cbcd9aa1cbf69f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b713b72e36b798dc34032b3fb8b4eef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387ea2733387065bfa3bcb7aa4bd25a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb6c73833b35ba4a46b481479ae732689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e14b93e188fc91248c0053f3b950f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eb61e5561d8b864761f5b72656004691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39df2000bd3b1d640d23faf3b2dd31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e72804229020444ae518f86545cf9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17775addea2aac7751fa6293af3431694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210413e3fdc9b46cd27604d21c644a95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe23ec1ab0ca63b7fe5e90daec00ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacac1c0f8d4e242a1be0ab11c4f79b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e10edba89c8dd9d75aa5d173975c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009045faa9de65a5bcbf1e0bf19701b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6d6b46daf6ef0b789178fc47d89d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d032b55f5bc29312feada05b49ea9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d2cd70b68e305fa31403830476c5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74444184f4ec27e455839985ce1e24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e0a3c93f2e9ce48978e264544c1b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f5c6983f24c76a9a8a6d7bf8b8b13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef1b88c32c1976f196592922f4474f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27785e59bf60ea297549a76cde5473e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec75cd1736ae8e86b592473cf91446708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e7a2ea7c0dd517fc0f53c0a842a96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c94203ac226a4c0ccb24b747e54df9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bc7a0410d967d847e8060e2ad120f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28bbd54c90960e529e003ac88ae105712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803c478bc38f6fc1253871e6aa0436d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f17fe9da5603ce322b4c2e0ad59675714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67d4451e8d97e5b97e0ccf5f23e9c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c582427a45c9410fb7edd4981e30cc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4816d4dc9081418061848cfb86e185717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a77d4954214c4b592b2ea3646aeb5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649950e566819fddf22778ce3c41c0d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87e21aa81609a11efc2044491a762b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6a629de8f93fd31a9db780e89a241721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a7f17ff79379b367f1b37c6d57756722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c43dccb3d70b3373d04c39c2da5b80723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f0c124551604945dc5d128fdaed24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418f974757972d24a7bba0c42f217cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6396ffb0f1eac60dd40df8f6b6c95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12257bf70976e3383f96ca704dcd76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e115dd2077061b73fbd63430e5226728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b91466b5a0b9610c0ff4c5a5e957b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13588df5bd56483ad6e53c2bc92a824b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7de71a19642093a5108c3ba2da1fad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25224552db83a1381206801804f34d3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fac5dcf227caab8fc380992363ada8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7314d18c73a21f532c6101f1e4dc2c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfac93ea75fc44060f78c22485d890735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e7ec0fda91ce817221b559a049fef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66239e72f889f1620c9905bd3cbe29ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c3b48df83351e63620a7aa372f1f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9031921af2604c1122baacb78938c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5314cbed862e7487568e7853eb12654740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147694b8c0a434b3997fc882e21b29a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de063f01829a0ccd192f698e6804984742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1349b7d231b6692c461bc32b7277ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70334e3a4e5bcc55cdb34d25791833744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9456150b16b6da19f6b6b32e86075745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf41dc9ca496cead7db19acd9a112a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead658d0049058c1546487946690905747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2704f2e0382085eed32f755d97546748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16bca1a22ad2aa27554de1a8a6ad16749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c60cb6e819e6468f60754e24f56ffd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904eecb35be7553e779a6ba90a6ef15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab077e4d58852e610ad92d1d2826161752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa3f8be93e97638a798c0aff834e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005691afc556259a7a7a4d6dd7f064a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8f8a7d421fc942de64f056bb81afe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7207531241ff5d16354c12a0f6d28c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77980b7e1fcccd7699a331122128f9e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c787c6fd0bc27003bbb2571ad4121758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c041eb8fb1d7ad146c6fa48e91e8f6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>