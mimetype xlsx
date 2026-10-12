--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dded96d4ef30280484c3f9af0e6e311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab665479cefab5628ad8160d4e3fcfa42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b515fc65d8a7e8b403263866fdef1753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d032dda0c45e87612c5942b45abde4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b06d414e22ac71d421c8ff2a43983f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e3606c5aeaa41e855c50807f372e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017066fbb482589518e1a291852b5dde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a8b38aa05e51c03d890fc0e43ca7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f5a9057de9b42534f9026fbe941889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bc0b688e061d47f8c1ab0f8de983b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4efdcac9c77e812aa50dff39a013111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acacc86b69e6b04923f4a7c701a457412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a01c01aacdbf1fa0b27779704665d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf815ec16f79fd8d81b34bf2296f04a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc7650384f9fa520f7257251a7afbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443e69dd4af8110072d68853a516d2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66890ae862207f4f7a883ddddcc29f5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238ba995ecf40dc4eaf15a3b312770318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59b2e37172ecc9e86d1a534cd65f3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132d1710b11b5a4f1245e6c93338bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c681549ac6ffca4b51eb041e4e719a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8050ba0c7bdad9f9c713969517d8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1242231e6536a4722c7b73719271a7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8581a43a62716ae85f868ca5939f3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be18849c6450c5defdd8d64d1b861cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6ac0f09993016ef27f540c61a815426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c4f4f33c93ec54334d471024e98c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c0b12da55db632473737825dd16a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f50b54ed3dccb2c3c4453ac1512fe829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd549924739e0dfb26a6f172b974d4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02610a2181cd25213d36f7e951adb04931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d149539443cb5bd64fe5b1a0262528732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1237c9a613f450e8d9a4a6155a7d7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfbb5a99774d803da37d4820feb16434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477edaae93d0cfa88079eb042fc7d19a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5160e725ca47fb7f8acde72c3fbd62c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b261da8411db76e4376cf2895c68c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4bcb96cd3f702fa419aa1d8dac9c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66657ce8daadcf9ef4e143d59fa02039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d154cf35b890380d82558a85b9cf6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2a7664987d06136b73b2b226ac17c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a63b8126cced8ff6a85f70839b99b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4fd641873cb81d94e59e0a4d93e7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28767d01740b757a470bdf58dc343c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6188f5eae348614032987d7b52069e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447996977d3178d41d05961cba390e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27b1622876397dec9c0e28e5de89de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94cd0bbf8a4f152c1b0826c4cdca2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a138054565c6ff373eeb303b78c871d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61585960840f4e09835eb6114c2a189c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4313c12093dd520b848fe1c14057e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9315add682a0fce2bdcdbf9a33e71a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43710dc8304ca3ce638ca96dad9b34053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f14c4eed11c5ebd8bfae56a316571954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b32441f1f240c08aaa6c051c1aa69455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6f2594853e3d1f61306201646aaaf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5117bfe24ba785b9797e2c7edbc86a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5c3750060b94bcadc752443178bd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c167398069d6d9856f9d0418b2124759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74f1775af9f7b737a552670a3e301c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc8306e957b5f5201d0536020b398a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99296b93504249f34681505073978a9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d9536d960e287244f46ec98bdc73963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428f3f840869f9e46046378488f4a2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b329b153edb6d6330b7a074086af3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19042c1f9e958034644f0677ffa740366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b89b189254ee9acdb0a0ec015552267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617aef3a0581338e28033c543cc44ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a32bff6a2a837dfd827091f342d0ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ac6152489356865b91917b347bb2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb4460d9f0132b748757ea63668f2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdc9bc81141c8fa8aab2fa6287c36572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f915546d8c2b3f75db4301109dded273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25787b273e3142736a60fa672dcbbd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dff2f6d9f38f717f2d4e2d90a796075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787c730acf0c65e69b425d5181cef8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23b5b7d45049bcfa387fa2aa3044cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56960d843c700f97ef2a41abbe7651f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae67192d8a8a009fa043556e4907fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc87780e884fd8cf28fa4e15fbe308380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586799322720118d73850688a4ac87881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9a614b6a22dc0a2fb389bb6d36b3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27117ec5e442eb9f0350acdcc40e1a6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530b46754ba859943d18ac646751fb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cb16cc7e30b067c839b9652dda94385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f2d433d1414d631f2480435178fc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b2a8baaa021ba5fd2f0f10aecfe8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151696d1e5c40e8b6c309f2784e0d43388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3f521cecd20a7c237969474b63b5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ebf154073763a2d7f5e7d926809b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99b4561eb04b04199cc6f355c49ee991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff62df64cc484960f88454715ee5cb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719995989aaf8dc02002c93c039db9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727081187ea9af69bbc8d41fd9ed3a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f777b9b04559c8fc1b68e166c634b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad8d5db221f1a197be13c86c36262f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5f8f5e1e408daa9af13e0f57e214297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c54a213cbe0907a57ef56dc0ee1da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c3d0284cf95e51fd67ca6cc1bfddb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db9d22d86fd1d5fb1471170e68082a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff257648f3f2f4fdc86920d72702770101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f38d3244195f6911bb6871c7ae707102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec970c25ac79ffe8008d15952ec56b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c388dd47629888ac0f92659b7c322104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b592d2e5498f5311133d0a3891b83d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe890b36b27be23d0cdc685fcf8aab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770a2842e04751d056ec0b571da817c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c7a5edcb4aaae409dae7e86d0fa59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713c91d68a7d69dcfebee2dbe58fc15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082cd37f1b2542f7a292b1473b1b6a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a63595a7d66c51beba3b3575b3f78b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89156eedeb6a8f24cfef54e582a5f533112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f926b5aa6ef2dc9c67ee39c63b49b87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3142c6df41bf5a6d85d356e32e4ada114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b39e9aa5ffdc5e9614b2a2b23043e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df7542455099b4f85e3b7ba19caabb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526d2bcd3a7d74197ae9a0a00befd53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affb2cb8fa4a617f41d74224d1cc506118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4bf336d1c667a43bf9e79b90ced12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab71049e13563f308eb770163526c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020efac1f9b9c8022e35fb2d0025e1f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3f983c78876f0924c783788234458122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb728069eb9e618ac741f3249e51cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c7a5be05f7477cf92ccd306123b96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045fc81b4720e87203445b4dd9407f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0539574e25ce1e2a1e09127a610342126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f823ad531cc7a0477def43253495deb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb6883e9be6aef9aba8a591597d39a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c05ede67f457185bf97699d96375e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eab7eebcc0c6835f888fe7e1068083130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bf54e38f7bb4bbc9ac249efffe11a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d91febbf6a5274e9d221c8de2393b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7e85d151989c5b36695a9a6c23e68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e28ee3337073998fcf1d4bd3d64840134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2938b18b737aa3714cc275ae4babc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e21fc8b06978e56bab8b7264e690e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852270ecce8562affd287fa9daa1da9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0ef003fb16858469f08c680146784138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994c6b5c80629022860d7a461024700139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6435b4285bed0b9b08c5a831c2544140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50845d449a3182e19a554b03e1049ad4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763f4d13411eb27640b126aeabad95b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53805f998013b0c33319ed531cb74c94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d568b6344a00f02799c9fb89baec55a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bb60f034d518c540f2b6810d16b49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed8af7a06128459776f0c72e07938d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bca454b64ea712a7211c80fd5b3f3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669732b56488fa714bcf9a218382120f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a7a12623a1a9fa5096be75f44ebf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f732fbd79321466ea1956838f4c0449150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881de43fbf62173dab54401471105b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce014012255ae06ecba01144256e7d6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aef4be714469c2a649ad7792ab55e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6719be15252446b7fecb5a67327e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fb2b363dea4301e2f701cb581994a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c79661791b14acdaaec731bf6cc429156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5ba59c3e605b31a19aeb93181a4c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e49a08228dd5215ce236abc796e18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93989c0be39088fe76deaac8a6eaecf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a909b3e9d337fcccb507b56d40cde1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4b7113beccdf5c8837497c07ffdd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3f4d7e6a8491aa6eaf0e328eccce9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a3235a5fe69eb57306df3c7e3dc75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb904a368d43ad135ffd884f392b6eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977007ad45f1fc2c315000e0ae22dfc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383edd45e74baeff1f2563f55344074166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981450b4a061d1c26595e7d76551594c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01993f9ca495d7d2edbcd4dcc2dc663b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d0b9b8800e2ee0b3c2c1649e61d94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47e453699266d34170f03a43f13eb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2375c124c7feacf422eead7515460d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b857605e7080377a04366ee99ad204172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77bee632b7124ffd0467b8dec48f66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67be892d6cdf8b875aae403b59088a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7501d34b58b0cf5e255525e27ac47c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794907f43ac19003f1cbc0e026481f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10922b94ea5b632073fd5f80d7b2ed8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f128ec1a296db3e27fd9f4993d73d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3652fde1a4d948e2b3cd4c1dfa577179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a11aa9dddf54e3c1e5b792b56410e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418299ab1cff393e6b51b94cb6a1616181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8247216d454b332f61fea7b789d47e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7c8aec23564c029efa56b319e69bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaebe91a4e70b962a8bc8e90c0ddd0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7a8f829f91bd7a580f22d6b542c54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b81511088445df64f73a59f91cfb91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbec66b2e8a569895942c081f447562187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a86fae8e3e0fdf4c80ed6b2e4cb3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1659e30227a9da60cd0f2742a55346189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aafa916b65fa4fc83dd64829dc56a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca674897026d7fba62bec2d8b729dee7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60f87893529e8410f41ed3ae90e5ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383e93138e4b94f15ae9e58ee463f20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632c611eb9b616f260f90b37696c300194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e768224a85692d3d101a7eb2a5193b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92613654f96b59312f016d6e492d406196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4c364236f5b253c92742981f80389197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6ebd11f375a8a34c2119b8c289ffc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ad9323e691654e721baeca31d842c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fbe5a2b9b6984d87c7f5242bd0306200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf89394e3179e55bf6a5024eab73b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f5f3ee779dc9e4115a9320b42f675202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3625b544b30e3c45b0e2f85a1a61d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4b33259d210be2112c9c1bda984c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da323074061861b4782961b2634f56d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658f9fb64fd5da651001a9716beb6c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0759263daffb4126cb980a51c4a55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb384bb165826dcd252e0944e258131208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e420760cf416293d70e7f8bb50c8b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be35eaa255494c1ca3bee2dcbfda6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcfb3ad78e344476cbcb8c7bd00a69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adc4e771ba8de4f368933bb24671de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d37e11f2ec93861f20744de52e434213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252d7061e29088c2abba846867a9632214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565bbd97764607029683dfbb8e95382215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4804663789bbd1ded524391d2f088d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1cd4650c3d9b28123fcb372554f87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1c80c21d538b974f9b8a3e1f8d34d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec89858cd71230f06f5bd435620e60b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5c2f41e24fd50be53227cb40ae618220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f07c798b6aa9f0b914523d54a3c8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ddd0b2f72ff62f1e79c0bc07fef35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7122419c990eaf4809ce33c90eb1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc7cc20eb4b0dc68f77d67dff83d5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aea0e9b52728366491cc911b5f2e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5491547f59defae4b2c8464c84a91b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2d26b2f4ab12c7d2b03fe02b905f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22492617a9183178c48e15a453a23b8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce9403dff72e409e9d99ea4b173959229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3a5b6b2345ad26edbcd1fb1fb7183230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9a3d90b4c141e589c2cef0ad4f036231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f395a8de128c932397aa03a9e4dcc22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488adc4789022f7e977dddbb922bcc4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f891ffbe40d53e54a147fb3bcefa68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272b38bb295d11d8eb85e9ba2646523235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6514d8acb90884aff5d77917c101cb8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfba48feb2c103ddd8a6321a1ceeffa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05788b0b2600be2b5d4e8947b4c5534238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2288e3cf125e40126e191c18fa4b110239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a46f88dd5b36ebae821f2ebf843187240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0a6db6cdbcf99651f59e8c069a1d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d59817bdb71ce351ffd56e20f12fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b734c32fdf1addc038ee02effc23cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279038896cd3b6202a229c8932aac5ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc57a821617f548717c5656eedfddba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496511fc9ffc2679a8ca1af2d457555c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891bcb82c4547309459cea14ffd769d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef80be59939d6e8bae3b8dcbffe769248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccf3ccf8f70a5ea9c8abdebbc48d4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897aaae6cd3bb0ef60d51582b6bb727250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb603f38c522630bac4b8fc62d0921d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fff17950969dcfd2f894f61aa31e98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4ecaecfcf59baa9742b0957cfd6af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae9b8570224377a74c9e867a87d4f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754eb9f9375611c000ef4498f160dc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afbb55788d94272e6d8a44af17984f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13a3ec8718065fcb3a666a6eadfded257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282093025b2077ddc8e70c1f5a00f68c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f711d79af29a6d2d7ee8eb0b6ad702259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f51f3e4df3af8496370426e64c19d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5dea7c8089fbeb5737963fa6d247d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa927d28a0fce332431f0f1c2cc1f58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e94858ced663204485b585ff01595263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25f7638c216dccff607bf8a75494ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a9058452534ef576902418514e4e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9abe74df0b362be017245bf665dcfc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32611c15573d860feb568f19b5674043267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2554f9d09ebee62718e865ec1f170d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af46fa1988cca16fd7aeeb64d83401269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a94326841bca4af564781cd49ed46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7d0eceb7c1e2ba24cd93c9b6c6f23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd79bbf8869c6027c0fbfd90b9c135272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ab7c0a5dbc1cf4e5ca8e5c4923de0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7718b85b70b15b14b7317b1ac71eb43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6bcc2466d96382eb5e4600063bb1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941c477a986d98b0bc5a8508b0b2f6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222e14690d2ffb5c70cf8adc2f80439277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5c6f7aca24baa3e3548b4e66cb96d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb10a1b3636685266b2fe197d688e89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3baf0e56ba78b4584add84c227092280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb81c57ad21ddf6812e4b909b9fecb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dbc745b3eb8285b50cfa3e6702cbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76d5c4d1da857d212025e712e683fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a634424cba11e4e4874cffa78228f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721c4687961bd88acf90992cbbb6b5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bcbf7956fd4e2023335485ad08aa7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03adecb9bf9538ad2386c7c0fd64a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6a1156a2b1a9434446261e5f1c9dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498476bd486f8cba3514d01b8506a49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da26403986ff017baf4ff36cb17fb72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa857b9295f55bfe9fe52f2eed764291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144305a3ea0a2e92bf336d518903df2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9f3172f7a2a61c525b0538968decd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e64a24b1a426fd6af4be027055ef8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8382a5420b86cdf9c0ece770e59ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a5de1fcaf2dadb9de5051442176a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c2a9bdaea8e6c95454c28d80cf3cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd9ff6a6f2d7765f85322c3e542d2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145da8d00976a3488fe1414c7214ea2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f62f254dfae5d70214239b7e132dc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62795a529a9676ef1bcfd93183880d39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243d5fa7c27aee15b5d3f62f879bece302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ad872771389fbf5bc67cb0dc98d51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8c00e3f6c49658752829dddbdb84a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532d650595b0dea2a330423ead6a153305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe165f5658b82c1d6fed7b005c3728306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b28b4a055827f715a84a24633a873307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70136806f5139f62dd58c2101449813308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785d27c58a0e5f255c42aa1923c52fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21870a1c4ee204eb3787ce97519a7cb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c5a30a93926e25fb5d98c758a33f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01f95ecc7349ff0cf0df50e675f951312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc86a75648e219616717cadbc2ce68f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506fc0caef9975aaa35ea039c9f29dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8a11850e53d6ac46624a809539bd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21351f2accf266db7cf573d3fa00a578316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde09f4b7648c0a99ce26acbcb0a2c44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa1df9b19a9ef7a4234c937e195d1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc70b37f10900e91ffa5146f7b0e42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cb25d1ae09a45e36e9732fdb4db08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d02f6aae3a162aabd12de1cf48e9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cf50227d52574761a6110fb21ba53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127e90aaaf5f5e47181f15fb40373ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770856bbd70241e02a78ca5eb48d3a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7460bcd4fbc155a103dbd87c3f679a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a5e3c01fb5f46ae4d19dff5d6f37c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cb9eeaab0c8a0a3ef720843578fb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd453a5c9e4b16590af865a52cf614c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd65351e66d5918692e134c5d2748d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fab2bf1bdb4ecbff1bfb4bc1b2375330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1567577f86efa8231f8068cf16d76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86799b49098a4e5de540be436569da7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583382d4375a0dc051914a4de3e82401333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ca54a154afa1583e666b21519225f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2582503dbc62cd7d70cc144496d827335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185ee29749d9d44bd546fd08535e826336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ba1f0fe9591f5b928c9a4c2ed6124337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dc4a11467e6130866077979369330338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c97594507d082540657d9a53ce93d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03ef14154cb21c9cf08e1cbefe9dca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4ff93fe87af37db287dc677e1a8d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cafecd9e1786f437ab8bed77585ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41145c76e649112b5737dc4c44b0fa4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898a01d64b6ca114d493419379c3ee2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec2336b702b5272aa050e355521f97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98de860a432f6431dc504e14afac68c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648042fbcbd7650b7ebec0cd75e5f95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c478036fc21dae20300a6716db620348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897ff586fae24e7fe01a8303de323ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fde2f44b4fd63d134cd86a825992c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8075aa5f6132213cc9f749f37285534351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b449894174328c3be546856d498e4c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd06ddc10496ea05ce22e43003666d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0c8ead5499d947d183bbb4b0dd38e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd402dc40c863cb69385c2fdfb505e52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2b5a81ac6e6978aedd741b40f2af9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b1df49f818b0861c2b650fa090025357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0580dfb2c9eab831f0d813ea61bcef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a49561285909fb3f0116c0f8964a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897d10a8ad85c8242301b4b601e05b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625f696cc3bd00cede83b5662bcf794361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72326bab1ee74d03e26909aa647d2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840290ad950bde7cc2deec8b0c9b88e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b693f51fcee95c3d99b7fd608aaeeb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e5282e1283e3ccd99bf7edefaeaf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22748e3cbad988a368c557879ed125dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf12661def22e50c32cc76db2778a4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f49e4371621228b113998ecd6c0b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbe7c807fdcc5996ac222167cb593d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe9e60bea96ff8585715e97d094d96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3051fb46977150bbb6efd44f2570ee7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482b18a0cb754e3cda764cf5d6b8ad2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7744549d7b7ead43fb8bca23f8c8a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f8f32779cc1ada9317b278848eb06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a7cd1d6d415fc457528eb1b66f9b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb802555cfd3329cecd99e63b2948736376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f1cd2c4e18e15cf151f3246f34df1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a92ef303f545f7b182a52449c90d6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4ac2fbd4b6ef039e250f7d46d0ec5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bed36035de4ce9e931298ef3702ed8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00228bd8fa31e51ff9feef851e4c9f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d8d9695f9a7c364b5f135a889bc40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f413daf9d0d7def8046f2516566f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc745d16cf0270550bdae16bba9054d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860e756d25aad96db63a11cb71f5e03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004125a048a4b451082b7b5b32586479386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df96d41ba978549e603aa2a208286f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba46f162a8c85b66443136c9596c489388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03156f7ec2b599761bcbfe2553c493389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba3d1d5a9fb2f646c36599009b3cc9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3ccadbb62e3133bc64f3710934b02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837ee47078e52718ce55d72aa8bafb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb335948c1b1e7a7803199b4cab3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f47c43f8b1dad1d233f77ad4e1f3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664e6022c7ff38fde39d3313f9ebbbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c184d892bcea57ec0daeeb9b979c00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959346b259a4afcdc7a78ce70f4ea953397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0eb11d9fe516f4848c2ab93a665ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9b5079ba1ab4ca340441d1c18cf8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176402a44f3520d3069e7f1fcf6ce014400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50517365833eaf8cc58c5152c26eecda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff051bd846e4c26dae78eb0038ece0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e8a40a89a1f1435d828ad8c04f43a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb32a26f9e33a1d931690691f81d78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a6bbc78739191f679cb91b6f1920d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceb9f36e9ea7e15a4b400eccdbf8cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01624f763b0a1e2fdc227ddc88e96215407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e00e60e492d9ccbedb9216455e928408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b29b628f8aea39469076f7c9a9c59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbe4d5838054a15478e0c7f73c2569410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4b6918964712103ea478f3881f764411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b39bde95cdfdc16b504abd79d2e58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3453bc775124f59e036beaa576453b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c927fc0965734d22890beb508fc34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6ea5d1c5cc298853f7c1c95cff04e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f791c2896d5156e0e071b63a2e4cc4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a35aec2aec2e376219a1562df9c9cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066c77fde4598f120a4068efb127c2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f65419dac7433e74527079ea1b511419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4f6a729230554f6e00b30be296e39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddac1944041747d5c8c73eecd05f19d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9f5a78ee8ffefe81f79cc373e5e8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9b70a78b2772b295f859ae5183e82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8f3db1e5a19426f76af324b36cd89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5a15162c9bc8bef07d0a1fd2f3b45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfbdb0dd9096aa9f1714120d5ada47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe5bb877c3ce3a0ddbdc9f0d121626427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8c1897905dcade7a0d64bb050534f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff7339f3489a50dc98a1097f7b9d50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e69d45fdcccca02d2a1f78975f802430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c550be17926effc56598acb79c2d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d2827d5d05151257da928c17e4c74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127912923fdc488c30c087f0b29a98e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498c69af760b604fbc7ace503fa59e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7faf8351df19044eedacfc5988b99a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3034709e3e5a8b93842266cf9634b3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be182bdd95b886f10e20057c9e02539437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996c66bfcf72f5664a4758f5a7383c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57927b4e94b958ba503b043f109394b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd769eb8053d858e6a799785c57855b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb83ec1c87ee7452b94b96f46f386ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4a3a98b7a313e9efe417771f27827442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cedc8fcbdc24b0324e6b72cb028390443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cbd85e0976b4282480e11eb68846c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17372e8765c07acd71a77f0d7c15d8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca181d1194fdb62dcdbf27898cd7d22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b4c26b56e6732f8ac9fc8be89ba0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462805ead0e446a67474373e9364d73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3bbf9a5038622c401ba0518c39704449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cf00fadedf8feffb0c9ada3edd29b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6edd008303076548adebcd47a1728451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3d411100e9afe5c2b8c204785e5af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150409bb11fd265fa3f2c02692d9c404453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7ef6a3910baf4462f1232585a5be6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de267f90818fb50173562438bdc3320455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2f676bdc3bc914495499a2ea21cca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa5b3c9236f209372283cd304de31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952553e661417c0fa939359119e5d18e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05124a8ef9c0bb1457953de50ac860db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719040a1de9c1d760cc14f88a56c8394460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a151cb2f4617bc117a5564dbb8ae0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58654627b84445578340997aa23db6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45627e4e5ce9bfca40c49612da408db2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15f59eb55625d7783fed0756da3f8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df077a458c620f364d0ea347ca022aee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c99644107cf52a45e0c5ed5a91cc9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33ba51cbbadc0199470eb6a0e77bc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff4727e188136a59a098973f31a74a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69d92dc97091a9a99cb8a0b0549aed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02484fb1b259ecafba7f6a2bc478ea22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007207f30987da3137801293819ba3fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674e98ba7ffca3e70afa36b9ff33a88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6738f8209471d62c83e3776c872745473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168e806fa1e14cc7f19cc7054dfe290474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22d738437b7665b7330566e7f6bfe4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cc20e5f4f2f2350d7cb34290b8bb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b9c9647a193003f4060861b46cdb3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486da2a3f6d574345e7ecfac8b5e638478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75f1a8d8ac57d1361c9429a8cc4a9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db07be3984f4a4d93f44b27f7fd6127480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8ebbe69059ce96d0996ebc03b3dc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ec8095dbdf5d2fce370bea8c7e51b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c432063cc8493fa3dffe04c510660a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ac6c2cc9cf21211ff55da2cae51a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30010a93348db67d62df601e753693485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1b542064a5170b0ba6449f5dac21f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5811dd3d58a537aca6238a97f3ac986487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a1d5bf809ea83247a9e71e25a2136488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411f1734c6be8a849be3a9dd7076b17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eff8f2a9c3eb4908fd863a2334468490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843a6ada0a656c10139c3a9f88ae99e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3287975441ebf41f616288892170f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfccd9bdd99f0ef2dec26fa97a44483493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c037f1691ae8b0db164e1844ba596af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76f63856d63586bab4c1f49e83626f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cba5f71a5cd8dfbdaf8f7c1b6d3995496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3f9a00f728778625cc938d6672bb8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd5717589f005000d37f17a90a9748498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100016fc54d9b19a7a256ee2cb8b4da6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865067aa39e3d6e65b198b581909ba6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71db28ae00c31320711715b957270ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aef3accc6813a0c7fba2cced36127f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f605bd0f5fbf605d823807b5346e19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15e752b5baf80fcfb93bc1dbc767a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64ace73877bffef93dfd30cdcc9a87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf6914c9ebcb84e498094a6e7bdff8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbb888f1d533e5eb9e7065e1f58f5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199831ef177deb04c7c58572ab08da2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e7963fd3a0a23132ed48583b7606d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49af534912f14cba4044e25ded4633510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e243e99ee80891466ff998cad4631511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c090213b8ba0386457f07059dd8b071512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376731d76d33fd07cf6999e394931db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdc53cb630751b1e18bbf44d8da6b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaa96e3aeda20d14277c0d9c324702515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df4ee8e1549fdc5d9e4107400573bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73043aa2ae936a7730d4a588b665a003517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef6a497469df4fd5c963cb0d0cd271518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b05499acbef0328edd912179b6b508519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de8c1e28d0a1ed775153ea87dcea4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd76737d9f9123823d2b00e3045788521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56866af782c097bd0bb20fb1baccbbeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d148586c68e95f0effd41083820d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5122369c328947be9a5a3ea6e1e67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2bda9ad54b30209a6c744325830f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6a25b07ac570d1f9168eb510b3f5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eabfbbebdf70e025bd2be762ab9757527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06579ed755df0a0cee61cf82cc94b7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df290e25d0e6bedfadd2bce54a9f02da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3e939fba88b5f2bae520d2d549079530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7d58ad9f40cc07f4f49b6b3ed8dfb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7778e62633ab5ee9b8188e6fee013532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b8d408021b071f3463acccd578006533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947476baae39b9048671b67d47c35e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee44d7483f22dbca30c46be3761445535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075366a7a34c197ddf700d1158b0cbcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732366fd223bf73097d4b73a353ca21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faf1ef66f9c74e55471eba87ed3e6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addb26d9f23327458829ce9e8c62855539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e863149858bd7f462f2fb00d7cc69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbe28fc7097677d52196803a1e940c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aed159b39a85be11b713f472020f09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd51a8839f71057418069de2841452543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aadf20136518a106bd79128824285c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea0ddbe947c1a5cea9e981ad120eb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1c1ccaa7bbfd99ab40b4fa58c6420546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668af16822fe4f0c8e3b2ae9acfe079547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdff94204dfa8097b5cb1cb83e042cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3649c8a3bcbb697c970cb36eccdc77b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17d724b76e341bbac5119f4ddbb2e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd78c5e047d9e5007321cd9013c047e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7695489c7bf1580b159b87a38bc9c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eb4e26e6d2ebb94badc37720e8007553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39daabe38614979a5de0fa7b697932554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ab9118ec10b596f32efd4ac115646555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604c2587d42717ba41ba5333508a1fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253bd696777710b91e41bca79294517557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c9d4b203d0ee15fe59a08fd3634d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f2a8344587ace25765c791d3c5f7d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae74f06d5f7c93d8dee9ea5259ac45d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7099210cf44da374352a951be997f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4c8ce661309e4c969179b81181854562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a84778952909d714b7652d1ca866d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef84ef7a2384551ca5ed09bc3a1f35e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a94bdf8c42b21b5baf3ce571ee6c67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14c31c44ec5dbbb018698dd658cc21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0aa9a2e21d3d9702d26d288ec9354567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029ee6824a103a8ff15fa8b2ab71d95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463d005a88740d9d9cecea5821307ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647a057d77f6341c683aff68f1d8d31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82e0a027674bdb27f7a416c442226e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c53df3b3748f5a54d7398561dcaa0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754b74521f9135213cd6e2c485a045b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880829fd8fe9f4e8798e7a4211aae54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae48496a9d706b965cdb6d3533b20e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ea0782222e7ad947a73a1b573747c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f91d7f31bd4b9ab5ce383dc3a56f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeff1263bbf15f0d1a7f77a52edb2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d22beda124075ffb810243a317332579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f746b97bfe6d61403ca05be62d0fac6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00765c1ee928d2cecf05ca7dec28e5ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addae0d60675b7f1882522824154b13f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c972efffbc2123f220aa2596c39518583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42a570c5228e23bae5a31fde1e7f59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad9102a998c6a24f73d40ef95fc592585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69569c1e778fc9e3726a16a7ccb390586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29941027cdbec361f94bbb537c23a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0868a08ac6b4d5a016e9968b54802588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0311053a57d9dc2005b5c6e4e846131589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71509dd07860071793a0fb7a7c68fc3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f91f66ee116a1f251b5f0bb45551f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a753611b279d58fe5e8b0b7b8f2910592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754654bffd77d491bfd5168729bf85aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476f6f95ba1138875f283944942711b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bef9875ac4a6d316b282fb1a282f9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2ab075790012187ba682535603bf1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bb37a54c6fa7b6b60b8f9b0b9c2b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694d0bc22f7007e4b03763f13899e3a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343237cf1259100234def5a0a8bbc53f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e736c781d2b334ca96ab85750199693600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9135bed9da2f482168c4ab1f3e87e23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a223507a74c4106856739c696ff35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d17bb1271db84dd585e9d922368e01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd01e33ed82629237a0122e3ce58bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad0cd2fd263d913f5e25d4df48fa49605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4a25d762c54937eed7e0faa97eb96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ec282808a28a97921991c26c6e787607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd032828e13da24a7a6fad14e5129ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48034807d655de199de2f492dfb3cd53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014397365a6c2fe83af495b38ef3f4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb78255698f4a37aef1d29404cfff2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11d13b1b3eafafcdf07f48dc23611a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c174e280f5d2ab3c29296822551852613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbd2c46909e49600762ebcd026bcfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b308385886e60bfd60cef595b82e4c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a01448e06f39afadd03b4691e506b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad132aa046f289e6b7c9696d9be501617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0f7ec30a52ff7d5056b4e1532881e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0354d44d7b3f2b98b944995af3d227619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f6503361d97377dcc8dcc72afab0c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a89f1c4ed0b9714d1d63ca6a1058a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c9a9b71eccf30bb443673b430392b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cac2c3cddde285abd06c3f3380524623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53005ea1d31fae420149c3bbf0fb7b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59041d1f5ea496eeb16994fc8106c2d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8a87952901ca98d4c9225a9b1aa53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68419122e4e27ca8d433871db5af5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767c4c9ad18dba222421c8361ea24dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8fca13c1b4e2400b2c0fb8e409cd3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35416ada91dae07a7f87787a64864b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c2c4c71e37a21961c3dcf241feff8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afd6eaf054ffb90a43d1e3121f4963632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19ace319b395a6570f1c238538cd2c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666432b284b91ffe44e8be43667d98bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ef26381880e2c041236ce171152f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d42eb94026ef65f6c2aa558fe5188636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01901ea7c4b5a0d06fa5c865ecb5114c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3dd1297b972474d31a62deb89a15f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ceacf3fed1029114793f0ae66697f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382473875653179b7cba3c6ac032e8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e85a80a0c5b0c4e91bc6955632976641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793361418ff20a01c36f0d6d96bf2882642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f84f0fee7b4d388a22a835f7aab84c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd07f186a464c2b1494b29eaaf4ed3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12c5efe196607beb9ecaf526f1f86c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac1411f6ebde5b083e02314e4aca91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f49a19c812352f5b5c5b63b1e1d97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdefc1ab102576b2d504d4b4b98958648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cc5e3a7d6332e7d005828e2ae9875649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ba1caa55f0dddf67eb179bb99ac44650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e3c39e38ef577a2925d58348a63b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc810bf8bf4ea9de753e0bd1c61770e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02741b66be600af6c8cb1d6ef0d5dc82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5614c420a918b45521f73ba1c8cb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c708421561f41eafd5e63120e406ff3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017302d64e56675e4eb9ccfd81220d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e558854dd05e172558b64f5729e94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97c1b2376e9d229a8656c22907333c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5c630d36e53719fa6e0fffce3c8b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fd9bce9db2111c92f39459825b224660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806f140855e4b3ec9e560ac39e60af9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f03dc83cb360f829c5465f9173f6ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b29c735e29db6764f3393d6eb02ea5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d2402273eace930a69653307cb223664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56975e8e043849c843873db9a61c08ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423817208c09cb7ad72dacd0c794743c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007dc9ed29a683ea56a51cc95e7d39b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83349d0cb6db4ba31a17337d645e5235668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3a7e7662818ad3a9f53fefdf508b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee795ed0348f7c74ff264d56ad57b2c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5556a3ed62b3c8737f8df0c378b4a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8d5a634a9f4b370884ec4c7eed5d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98230c23ff7575c66a20e6abf9b4178b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced08da8e3bc105a4a8a9c035203166674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c5cf9449340bb5111dea41c6f91c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9ed8ed878b2b852b86e0e62a6d204676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b44564c6893a3e16a2ef939e21e5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098639e672d442d974b5d2e3e62ca766678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9794b3e170ab7706da1bef4b65b06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e70f537233f76bedb75c5e34b11eac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ecd91fce55344c7012a09734d62e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57aecdf789f9c894c907770f1fda23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002f6b9c757d31fdde6ada415e165cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549262393837cecdb8cf700be9ea9b65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fff53b5c3f1380832dd72b84e1faf1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b12f0f2e745faa026ec354f3666ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3a9ee2e09f8e47a353c15d0417729687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6423d03a511127222af715b68efb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9386868e5397a59c87634b30e6ea30b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb002923b5d263a2cc505b5b6f6351690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed32e493fb1b1af288c95b57d7f9f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5fd88cadf1c97a864f48bcfb402a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23b1adb8088aa600719fa8da0473d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083ccd1dad8f03d6bd7b5f3dce19a9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58430b59bf8beeb9ab26122d0a9651695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac521d0117a9ec3b1014e1caf347164696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0c1cd579b69d0f61a44ab2eea7651697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406047e82526e6750199565fceec50be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317281ed1fcab1712f12de6bfab6019699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939dee9365fa4b37d4414361b381dae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c68142d2a805989f1f5a961e28065701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b97c1f2bb7879e206658d49a7b8a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4873d14a60706d545e060c16505195703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dc3bf98c4c9a2ea097b5dbccac844704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344c272b4e2c9f0cc318297d350134c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aa380492488568da6228f5fea9409706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d32918a0fa71a871230e3a74c28ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b30988db8c3475ec27c8031f131c35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799820197ccf6d2b645b0d6791b0aaf2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59d81782e275bdd121bb9563e25bf6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88df4244c2ecfd3b875cf2baafb656711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8707af5f0eeb767f76c557de1f979712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264d1005ade9f16384a5c8f6c61a04f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf974c9ef22c8d87ecf67cc8e929f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b7ac34cb37133839f33eab7c4aaed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb0d00a09ba7e861bae5b9ded8f2b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de794bc622d142847f64700a54deac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecd778b9885fee1de05ad27adc1577718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e3ad6c4e566faaa604935b872aa24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703149e5ebfd05225d3ebff0e0a9d8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda5ba61bfc110bdb55219c7c152ae4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a14f5ad9bf739c1bbf890a203f8d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ee8ec3fc83f161284aa56ff54e897723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b6b0a21372dd12db3a555080c7e0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8191271644fdeff736c8ceaad8a86725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57aeb336937b91d81f6f579082ba03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79de8eaf87b7332f0fc30c53976981727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3365ffb59af6fd1ac79b75cc196e79c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54927cd1e61b289bd8a0e81774a2b24729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b7ab2e8cf2da27a8ac56fcc587443730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21882e06285e608b99793048792cda77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d251d75d25d1afbf52b4203668cec4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a25cb81f7d530ff6b39e80a2dd8a89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99596535796127368ba082a5e7d2593c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920a7c406e79363011c21ea1c703424735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546618e5391bf1afdde17386755d358736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c5d84d474c55df3ee57f0446f13f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c840e07b5b173b5a6c518c9283e2568738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0b5819ebdcc4f54d5650084eed0db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f900842ec8673ec7ba37fc7a1a6c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9486736123fb66824bbe5b653f9cde741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6067838cebf5e2e7d82850078cde4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61d98fd72a6abdd7f2c0a3cac7a249743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacdcb64b4f926c85d07e20c4b7114d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797c018ffdc9d6bdc0ef5e1b73e18fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c935be76d27782d016ffe38802fcfe2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d78c46126958ccadd5830769b4309e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e956acbcd362fdb604b4912bbd07145748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ef5530e5fe8a81206650ce0cc08ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2668abf8158288b6061f270067bc9a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34a3a7868aee38cf609ddad8d2d6a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8560f1177061dd8b02f3f4d8f1ca710752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc352d53bf2361b7d18e9d61980a94753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13916d400f776a1452af385e625ccb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac6609ae66f9d2d0dc01f5920cf0952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483df8318a277d5bda5b3002099093e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef822c2780e03c93e0b1c8f8a7d56b084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be5d5a8d9b82840071925851edfa345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdec5632405273370438032ad44cec86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a038c8f5f17be95f92369990883d40d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdbf1601ea34391e93d714888637b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf108344f0f393119b64bdd61e6f559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b65eb69679f63ffd057269d3e479610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9afb23561c9c5ae096ada2ce764d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b596fbcb5eda71bf25d77e5ac50095112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea744dc2ba974419472a57c3fc229f1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc6ebc2b906e356ce1203e526df36714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae81185f44aa3fb8eee8d6eaf5e594c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90f1e3aa7ac7f6f991c1495b9a332416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6c5e35ac48ff46ecc5312dab616da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916d41298f031926194739c7bcb872318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531ba1d1bece5a61e5328dfeaa4e19c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcc787f940c1de7a6ce1b8397ebd4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d55b3d6102bea463f93879c325a89a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28143cc9d03e028de76f1955502bbd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd320f7a38b9425bdea67fd1cc53af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1607169253649f8ec4adbe122b19424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b4a946854ef68cfb26558f201241025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00bf36a7f20ae83e74481caf19ae6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e01845ec9631b14c3f1a5c66bfd09c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fd52e4724ae6017e2188474ce82f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91907433190740f129b6644c53e225a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613e5a2680113cd29387ec9bf15f56530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc0c4d78a5164ae7bde3345adc23db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ac57b583962ef99f5ecb2889eec1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764333a7158ae51338ef9786ef29fe433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2864de1501aded4f3dc2d7aaf525434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1369ef4e6953f958fade33b54c19d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3161340b9c79113ed54fb765df7d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb8cd6f69d9342da98661fdd9ad54e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe575b5bc27d2098afb86dbac849b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd23f49392abb2d67b7c67c645441df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388c58f05df0a298d74847950e5a54a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fa17eb4f6dbbe2324156f4e77525e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74b918e5aa503973ce848977dc53b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663461644fa7b2dba5f8a56beb6312a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1677870e797b8fe1003427d641118e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bdefd3b5fb4bd482b4199b27126e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd22aa92ed1f123fc0d33c2bcea31746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeda8f856fea6ea88c61f85c71dff1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eecd141bacac84e3fc307863904b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a94d0e76511d1fa69eabb1553a47c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6673abda059ce583d66081f3d9baa0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86640703d980d2051d69967594f9d4fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf924b993f4a8dce28b71adb4c00f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438908bef7da9abf9bdb6aa44e3077c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054d9fb679e51e0d3e54783a03fc9bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fec2bf6aac0937d2de3c4317efa0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90c59e4098d0a3f9254322bfd9400356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d99ec25d8e1aae89de039f6761f8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa445d1cfdda1bc71dcfc85dd2b807658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e249484e8d2563ed15aeee2e3daf3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768b380683b18ae0c6daff5392e898560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a825f64bdd5d3f0536dea05fda34e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ed2f8b9366b8b23b455896bc3d36c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb21e0867dd5c7ae6662f0a5d43f18d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c51cb0b0a8897b79192aabc2305f6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf3f97f6a9d1bef36d666bf380d34f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b0a31c9ee8c7b497688aeb3b89f4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d97a3b0483ad2b8c0cdae22d315fce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34b85f9d43aac5e3c337531e3147c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2458d6b26118bf788884e2f45828e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649eb1e8fd94b681eccb19fed3f4c2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d321caab37da558e29d4d5a54354cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd72abdc22b77f1b9aec4ee14de3c5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18eb8b31b872fbec1404d28cc194fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cd65723d7db88ed5059484a6e0ebe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9796a2a748f74e4e988e5165c380775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705234ba16747b267f25d3241bdc5ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be80aceda596b222a1a8cbadd951a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cd8f06536b7a6d3beb448cb4560b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090847b9a1b4cba9fd408666695f3d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66268fb4b3aa2641d24037d3aa958d5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68b05bda2d9d56ea8967c451f84f0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747403eab64ffcf9d03515c39076e4a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0be7c08d8702e76199ebfd7ad69bdf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be27d78decb5941e945ed91db6db92784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd0bf48f19b1e12bd208e0c60fec8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9eeb2ed2a64fd15b204cdfcaa896986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdd30b0261ab677e7c2f0cc705f4da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a91399d4c361f564f9e5b01be9da9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd176eaa780353ba980100fe811041089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6bb89dca7a958b9cbc5ccbc9a713590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78bfd51bdaf2c3477c73a427d916fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436d947245c7897ed2f1a5af20ad9ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75e978c7f98b7d34ce46a179f2649193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19860568f940c48397933a4abf4d32b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfb2ad8a79ab2fb92a94e29d47e8af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2750f918026652c63b795aacc7749dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a56a159a24a0702e9ad4a766a4d5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede83cd92bfac05b25c946dca393b1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcb18485779bb1c0f7e857b6e85af199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8214832ba57535e2f15296276d4926100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf76e8450ef625d54b2dc41d5dbdbbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e3263aa23d1b5bfdd85ebf7a0634d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385938579c41bc1118b21e287fa7f31d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17fba1e00afba1bf9e325291648700104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a24aa575650abee7453b647b08926105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13708e4c7a624dd27bb38a4fc965521e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d721069a06ac75bfd55194ba7deb2d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dffd1097cf57fe50882db048eec0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33fd0514f7016c1112dcd4f2a21695109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d08091687d974c2e368d9f4cb87cad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ea8029376b85b7451b065396e8660111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8f66cd25357cd5c992dd001eb0311112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4ed2c67eb5af1312d6d55a0b0d13a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16ff29116d0f7810790a2a44ad8038114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2af9cee52d140d4b186c4df82e41a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23fafe66e842ff3a9e2ad16c8ed5f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eda590b7469635bb13aadfbcecfe86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bb50bdb0968a2416456c89a67d2e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376b7217cb2cc53c2b7e6df01396fce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc8b6e081695a96d90a43419561536120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdd2028f5c5e7b7cc376ca079254f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae3d248ad31dc9ad1b5a22bd764947122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258b2629e9e290307d47169e38de164123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85919859c8326b61fe05c2b3811ad8c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0a82e979c549232030b9ddf821f99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0981680a86a2b955e6457aeb4896b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007cc7e7aba4d353b7eeb74f5637dce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6672044a17d78808e614d5fd3d5140128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d124769749628803585e618071f767129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61e906486376f47ea1dbdae807d64f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77628529ac74f4438999ec66acae3f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e59fa4ad8c3e8b07446929d37ff8d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a1dc257991cb27b9391042f05d56c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41fc25aeae8b20f6962f9b7015ca50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01f3b12ccd1c5f91389d3b2a3489a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dbfeae8cfeedf5674e31845fb141d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e1d36448962fb3ca89ffc6556ba9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08634d4b01c51d265d189b478589fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ec7ca63cb7d6d77cbcbefd667e08a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d5e9a4ac347f95c343fb5858a4157140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d06dfa62b51eed5f96d131482d271d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f56363c37e27d646ac044018b9b87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39450cad7bcf3c0ffaa5e6cbbc61ac3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471416069179d5d2ddaab481dd69d5fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4da92c2112e5e1ad26a7caba0314b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6ed735a9304c987ab3d076fd323ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4840f1753ba3b69dc2005e9ab9b32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc60c92e8f938ba04236b212808fabb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f515a4351039a01ed92c3cbece8fce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70966b4074a2ca5db48574def4f1bbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4525bb8debcdd61908471e0cb079567151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8350f46eb1a27f0908e2f01560938152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e5d1afbeae5ecf8a333a1ea1a3884153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a5a97c684914e8deb8951f99c8e44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2c7160cd1f3f5dd3e0b852cc646ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ed76ff50415319d33164e1b65d46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493be6d5085d469072fd9832f6476b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8770739fed898d0ffe7c8280c787a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689b5688cb8b9ab7b491a91dc286c28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16f1e45c2a13ea81412fab2b39ad4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ce64ce7673428e4ab7f6a3286de97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01c8a82995c8fc3476d240de0e2d44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e39b792f57ff15528d2d9ab6440ef2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33ace1f286cde709592b8b02ba68f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740615c6f4e4336bb83ce8b6009ac4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb08bbcf2f5c0356509cee080e6134166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5442fe26bd47eeaf0311ec5c3aacab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abecf545283b03a46517c7756f9a11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833ff7fa9ac9a667ff144e21b2a0964169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1171bfc415be746775c1376562d1346170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569828a96648d1d8f757b743b6233f89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160b8662958c7584f13d390745f7a9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edbfa1a1f372f0ac100ad01cdd2bab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838567e54b7c125f28a70616d31c9ce6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac5adbcbfa34e1648ede118750e5d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae16162955ff855d7c275b0708ac7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e97e4a4ce82381dc360224884653a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f7299cf069a09e4a59ef43c78f69c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837c66f5aadcfa9fb051cfd576ba640179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332964c118641b916f01e696d9ab41b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db829dcfe00a4e39f6e68f968c4d7b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70519d43273988d3f7f2ae1238eee7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a6116a309db10292dd3afdb40baf0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ccc55133d1490e6322bc5e91ee40b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59550695923d40d2b69315a1fcd9b46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4d47f5f56113b76b14c19e96c2faf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10dca69427eb97ae48bd7c97887fcf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a01cb25fefe910205a006ad850abc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ad577a897b027c84f5a4367586b44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466914387c9afb29f8af4fb327af1bfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae80cdff4cfac97c588d530a21570e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d00ace3e489902005b24bc50657d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051004b3005fa16e0ab45048c3a0112c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29cc531608329c8ee32fa2441caccd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d04962bca9468d5528061efdede27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704563aeb4e5fa6099f6b053dc3d031f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f76b66e6dab18f35c4b1c97d3ab30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47fa4f071b6fc22e121ac6493c2d85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233396f8445c4e7429a144b7648546199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe72ba5bd9edcae63e9e7dedc80d1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668019f303fc24e08ce986f57b18d6d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b20b1e59ec44326f192cb023f94bdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6e84700ab25c82f1fb552a30d4b20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7d6fe6094f1216358585670387f45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aba3112b6e7b778673e36d4e423870205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132b4136bcb16785625072bb649655f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c32365236277b45e2adb4a120fd3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1ed0479785e6d23d02d1c6bce3b26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9863833770cbd24be99c72116e4e9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead91fc08e09768c594083dc266eed7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0f6e7986f39b83f815acea34163e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f11ca7e292cf74c71808966fc48e62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7cdf14d0ee59388caf3f0e96e6a90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b97ed7ae2e1216f8c04c15897a6f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc46bbb54e81d6a8d60f9064ca999215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3adc24a5516789fd997a37d9f6114216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a9fabb8ee1b3765da23e016a7a796217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95e7af050234e1db4d10c96d5598fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6fe6b5ae98aa1154f32fa62a94bcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddf11100201e2e9c8be215a38c248a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adadba83d3d26589c5dc32ac42019c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aa52c2f9d8e6f4d5f04ad70c8e31e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde879e57dbfc58d91a11de602b545a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2e14c520ae941cf0269788b43d3e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4188aa5b8ddc3c233fb4a584dd4f1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689268b11dfc739dd23fcdcf365537b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f5324bf51deecc32a87f20ae876a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b7bb4264ff7aa653ad4dd3799b0a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523defebfd3c0739e84c00366f85c5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb274cafaccb10fb7e383f38f28622b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee0e190bda8a7023be201156f648d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29a1b9feb3c7225b20069b02e9ffca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f3dd053320f32af3f553fecba0dd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6693863246b608f88df68a60deaa270234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bd9d9d299f6be741da3327ebd1ba8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0a68c53831517769773abb293d991236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aa6555d780ad1aebc1f8b32af3503237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e85cf15ac7277066fee8e71a821f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a28bd19d3c97f069c3d157a0bd33c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5040e48204d60201d2287d34814b6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd75d3bb43295fb89a489ef2c464637241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53646d7af6b155bf653d55b1f4edfd72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111c3e7977d1dc87420eb35f47526c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1596962bdb6762862dc0fccd864f42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eab323eb62db2543ffe47c2a063090245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f62de4eb45b1c3834a46de03e3bd75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880348edbad58d31225ed309863d030247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fe2aa1a1263da8c20e1e4b08bc769248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820134dfd7c806ef0c6ee841662b6e74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d81e72d8027dc4483fe43dcb208e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1551d2f52cd9c93b69f9fc53faab7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a11cd4c328fccf4c9d568aa12f148252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c5def1f0a1215108a86d87ec9277c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf55a99e9d31ca4e72c85e1af7d325d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc5749d02973b17f01d5e4edb3f256255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7651539782588ecc3aed92aa62c2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eac2f7384e4efd1a489fefc0ecab80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c325a5daf2c85ba5166b50dd2bd3dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a732dc67319131c07a7c59460d7d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a5acf2d70636e49c69f8348338d07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cf997e62e418048e9ad7298152ecf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dcd256ac2d4baa3ed00035498d152262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e172be444722ff0c035752c95c37af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289ecbc974e0f9c3a53cc43bc5ecb6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dae73e200dc5947fc4aaa8f4a69c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc74ff360c6aa5730307c2114475457266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b86a9c0e8f9eec6c2a4914f793c93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204f5c1010f1c563e2c3d8516780f77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17031a70490fdf7db787294801df4642269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4999339132f711e25e504764c9c0955270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba930c1f55f2f1d4d8a4c339a0b96de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161f6dd640a784cdb0455ae684e1535272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abd2b96ec392fd9a30a03761da43a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383795680d3f27c23f1cf0926e0b9582274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e22f903d4276b63f1aca75e4cf0d71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb15011e0bbf18ea380334dbe1123a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a167a02cc0dd5f9d209bbe2177be0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60a95a854504a59fa161ad99c036a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25336519733a4f0d3612aca3f247b609279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034341b1911efaf2eca7961c7054996e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0819c755489a27f3d6ed93ff1258047281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751e63ea19f4e833a1298508d86299c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b5c72b91b4ebe7483e55cf6c943c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b020ea34149d2615dcf74726ee896284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b9589a99933c7034bb04ea7590701285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb012918a0182834d283b7a10d760014286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7cf211f04d84fd9643d86edd67b34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c34c77e3693c65cfb4220ca5ab7c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9ca93085ff48937a2207514117fd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d588d28280e1cb9f5a3051b94e4da2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82bd731a8ec46e849938ed170ebeb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787ab2efbc5924dbaa4859f52553b5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325506dc30e178ade2af8f1a02dc7371293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d91b0ee0e6be2084678a05c9611812294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495168a4817869e160b2b4e3ad203cd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090694ad4a7e94dc3a5c6e4ec334a99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f75c78b415f604adfcfd09d89ce4c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24705843931f2edc87167b526c6b14a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a4e95eab3e707a1d25ee27df0d00b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30772677222e044af53587b48c9e959d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d4556d2134a74d6ad7b6be2d4d54c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1342a7a7eff29feb0e91a82eeeb9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc42a6a92a3aec3cb1fa27fd8f1c54b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65713cbd7f97df315be38557ae399bd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc37ab2ba5f00505bc0e665ca3c8fb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95b4f48d8c8020c9fdaf4f84af03a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab71bbd1a872fde2f19fdfc961b5dba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad78a166883063420528c06113bab2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c12005f1c50687ae34d687c2085981309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9154325228c0e909393856957e469310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea275ea76b08e5c4ee2a63394596c78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301545cffe07ff259e228b12238b67c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0344aa2e72d9dc10a69c33d8e6cf302313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3d7bc7ee933acd9c9901eea1cfc81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31badc284324766acd2d1b64b9ff888a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aef3759400d02c2c0b93e334acdcaf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da895704a9202c17d4e1547678c862e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3ee69f923306ced0d567d0e12950e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734ea04664eda4eb7aded0cf0cc3dc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c89166933f0867786a84c1eeacc1eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa93466dd0e48d2f1de3cac98fbd61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ceba83a0edf8552657b33c1f78e05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8330a21f4a14ed5e0e2695b8ba4dde2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c336a8100ea3f8e682d01a3748242324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd62aa74b5f60e7e93143fdf16d00ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891514f3aa25b713880cc739597c245326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2992d0439270e6adc5d1f9844820c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491bbfdadc300bb8bf95774f36a6e3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e6d582267538253a8500947e8c8fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094529b47ddfcbf79cfe51be52dfe736330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db5a33153622c973761201f9eaf1ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58024cfcf9eea888ce9652f464803b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f666cb350a8260875cd46f4dd9f4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfcd933931e744bcb70d2a9e4d10b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384b942f36071eeef82d57e89d7eb10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4f3b685d1ecbff046e70772263d18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7c9fde4a2cadd8414f905bf2a1822337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e59c799701da4d8d6ae46e81f79aae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f87571505eaeb7bedad94a845538c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e39015f3feda47304e6c15c2069c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505271da9bd89e3baaa061ef145aa5d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f33b914b15bf034613437c0dcd2c42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e64a8b0569749cf39877bc13a3491343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaefa679ee8fdb9e57ada5035af1ef5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c1a9b3743dd835308fb19cbd7e8da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971166039373c36e7cfc33d15b74dc2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda8a6a90ea17850ad300b268a7130e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae70465d0f9c9f9446273694cb69d44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f45c6285ab13691683be324b9b657d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7175450a3e2bef59d13a36054be4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b1bed9b4f11f8c281cd7f72763f60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7d0670842e3315d6ff3a14582141e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf81f960b4caf8d58f262d4a3afdba5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4680eb1b47456513db4efe987b8c437354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b617f237d38e860a8899f2526a0506355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090078d2517eede556dddd766a781158356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67458dab3555d03bcab7a5cebc8ef415357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5f4a798f94fca97d8aec658407ec4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7686d9517fc8d10d0a852d83e669f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51590336c1cd7b58553a85eb4f8c8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a72c267b0079c87bd919425cd4cbc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b0d1b659b1484d9fc36959ed51698362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a59db51262a91ca09da9223167f63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517f00793ace0d1fa1df661ea76ef8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad87f06759c32c0eb99f19c0f104c81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06f1380356a882002b40203fae02a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebf4552ccf35b2fadd3c9190139468367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dbc63271738be3d4d34407d9b3ae0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c889aa6a8c3e0cafac786f23f47907369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93951fc77d03e10c15b764ad51161fd4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f00ac3fc20c47280749a66c7271259371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e366a7d902086af803032d1af71b4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff90cbfda714f8607861c6c97265824373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae3c3bb161b4a2faea3c20ddcfbbd8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1ccb0adf8a83e2bede2cca794e721375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316601aa516acb81ee526ba53cc3c7eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382e939f1f088f677863b2b0535a846377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24045ca86149a02256fac12a9577dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba062b1345f08fde6bd75bc0683e8a58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8bab6652b96eac0cfa6de495d5f65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de3569963aed2e69a606a972df276f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb03d1b085bb7744be9437dfc447478382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2082d3729b5f8ed8b5faf69ea85b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30325c641cef1edd5674d4edaae13be7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0704c1de337e3a48dafab4a993389f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822039e7777e4072a9e4ae8126f0f1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3792c0c776dfcd4d0d1ce0e71063d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8169616f279db0da1d1f15e8762c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6f244de8a7f4d72d9fa894d041a52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25889c6e12a7ded73362c921a0f15157390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09ae74805cfb9de5335f7dd596cec6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe982fcb3ae3c425818e7af5eae12bc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3650ae367b8e8ce83e7a669c366621c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86543f07eb5f41f049f4c81aa4d632a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e6f5fd0e87e296859541743ba0f33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3a16f2d60d762684dc2420019d94e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14f58701d91a00de88a2002d057a51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6839dd383cadb12b9884e2c063d751398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816a4f22f42995cef0a360f051eb7d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93ef9f709743827ce6c8017aedcf54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258a835502312904c83c4758ba05f95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a6c615d49db8dd568594584977f7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393385affa2ee6b6455bab2542c2669403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226fabf39d5840b400207b2cfd91be4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b755e3f855fe1ee0f525ac761763fdf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bbd04ed8c553bbb0884b1d24528a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d359eb10c0fdabeb2e93600829c5e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d7a829c19e3e92c03abc0fa57484e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c9ce67ad9719965fcbb7188ca223e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14086a2bacbccc5a477c73f9f3adc7a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e55f9519069923299f6acba1dbef8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b53d73c17df34f6cf341adf81408d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533b14579fadf7bd34d6ff0c6d5e6f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54ff333f43df11b85c0ab3a39cfe30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47992b0d0608cf96dc22d9d43d116062415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33fa6c1c7408b9919446a245305972416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39b37c5a6a2817de90caecf604bb17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aca6aeb09c9c1c92a63f78371ec55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a87c5b3911be2c1162084660eb6b02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984078955eccffc27374ed56f4b3de40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1aab131a76a2f483b77de3bbdd697421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1825df995bae61ebbcd800a7d53ce26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968d21d1edd1570b66511d4edee1c69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d89d23a5be236d1f1742724c6c939d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5706e61af1b06c6b4b3673624363e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdeebd4b46a4bf60721430b65bb521426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffbeb1645dfdb61147aa5e48747047427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89e6a7aba848785c64e00ec124c6d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e555b3a1ab8493b86d03893111c68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f334ba24e95512a1d4d095f8c6e7a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3c5f98002ec2a9192db4f9664cc14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0efc9ac684485ce286d3073ec2757432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64510ded83555b40fe28e067d58c422a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983248ed512cd4a56701ef832b1661d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a38ad8fca9bca7f9754f826128d8b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc06eda6a45d586737140c542f95a0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c939fb16fa673739c586acc0e29a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34374be70ddc189dcae2c004a082fc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeb8a1500fa11907fc1ae639e605f0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742a520dcc1e44fabd0e5835cd3a563440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66437af2b809f83dfb488077912dd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363d316b483af6ec0cb98b1b7331a6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df108de9e0d3f9bfcfacd541a19099443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe5e0f7156a131c9d405663a628713444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4ce06903504f5664f5cce69d917fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f937ffbbc50fbbcbec9b068f5d2829446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf5a93a56b2f9a09e4c1b1333bdbbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc4ab53e4cbb3b6731c9b5834a764e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d60b26b4fcdd6f904c04a501f6b75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff882ddcba5eee2ad684d859a87ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c022b8625b1841cfe90364ce5696459451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674e4eb0dcab522a29adc427f6fcdbf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b3ba17aaa5ed0f114fcef9026d38b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a6e71528f7ca0d0cb69d34e8569bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78f73def77a69e17d171649ec15411455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb79c0fa4a5ff25a3708557427a1b42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf8d1c4ff788f19012707aa7fe1748457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982e139e82b5d92cfb980cd9f214038458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefa0c65b41f7bcb169ec784086573a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f51c7f561f40e9467b9a898351a44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e18a51069a64dbba246d4034674084461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dbebfb7dc6f50fd8edc72d03c2301462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e762cec1c7c7016b5acf2fa2d741eaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143edbbfa4c0d7c409e803bba4b2ec70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cd85eb1d7e37e962c314f8962a2e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40a1dd88bb862f3c19b481ca6b2a66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e715c207c66e8f3cea81cfef0c1a3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cfc7057cee4373c158d6197dc0790468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c7fbff9af0ca4d3a8f5c852211c52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3105338f01e801a3cabeb7aa5b3d2b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a932e500f8001b00bc55325330fc01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4783d445e524f4a873b1f97cfe99b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce887800898ad17ced60d8893b09644473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0850f05422934879e59be1b7f5fca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b373dd995b9fe70fb347ffdceea63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5663137dc11e9c2a67ef48dc46c07c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f35ac79970ec9c626e043c62caf73b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bbc1b7524894191561415c53fc8ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622adae00e97b65b1ce7ae5c831255c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cd2be138a41693d23d2769a61c8d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d60a26b66a89e8f094665bdb6b60cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a205b3efce83c9e968a8b9609b845f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0fbf33172153153d9052ab6a223a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82750a379dcd09cbb610ba05c8db2396484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128205ad2b60a1804e2715a7e91c11ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5085873089f5883cae20ff3ee9a8cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc61940b75c0346ef382a2816d279e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3c1cea5008b8df778c3b8b8a6fe38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddea5e4cc02bad465259cb7d52eb6d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77fd71ff2b6da243aa0f3f48782df3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f2adf579358cec8bbe1644981f1ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ce8b1c103adb6cba01c18d941db06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4a40c980e9ceacd30a55b48cdefa3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042865e27df324595ec6a2ab757ec643494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98eaeef831005dbd048a569e06ab76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba7ce91ec2c6fb792f8ed5f18e0094496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fca548f1897b78aeadbce12fdc1de9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e958dd73d9845cce8113d1c42a277498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504c0a1798fcbadeebd6725726231f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f95237b73ddd2f964e63e8ce0cc57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3815cb6dba65f68b6eb27d70a75bdf6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9241e523f6f5a77a49a8f64b9fe5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60563c8410ee40d4473b88458b4fddd0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9a5e2f16bf738787d373a65fb686a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aec55d9d678ab1e73da56d67b9fc58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c8521bfcefa52f4f3ce71a02fbaf6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f327b593bdc81086d0bb5b7ece15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c37ab7dc2c4ebaaa1696df9fb7cf5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045afc9cce350f086d403e526e2c601509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984820dcb0525429ef1f49a34c306276510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5616f2ebe287aa50a5da987bbfa4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178e284d4216bb92f0f387629f52ece512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05733a33e4f4667d9ff92c4c27a09c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8617d39b4b6a07da349a55f23fcce2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056a938a450361bb6aaf1c8f5149d8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277306414408217e732d1aefdea2e137516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594de9465c3ab0fe1bdd103b4b9e603517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb9e98e0ab39b8f358097b82c7ff9f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c74277bc35aa660caeeca753138f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9ceea329475920529199b0d61685f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1b29338a1652cc1661c075ace53da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cc8378770f5ea7e38401cc2e2cf3e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c70cfb3120ab79fcb153591abbbbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dc5bb413e14c3e500a7fc52318f94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d369dcb4b236bcf9de0bafb18c9e05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8d48315aad51a7c12ff6c4cf42d19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43f41af4be4371cde55475e6bfbd78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ef7f2c21771763e87e3b7df67eaa7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a804e463a5ec758217c0f0dc860d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dcc32f6f4ecd6d37ffca7977caac6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695af7ac31d616e4b768412a126ad8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4734e7bd5ae7142cad347ec3471250532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14e325cb71891aefe0d72d3ec90a1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5122a458ffc2fff1c38aad1cc48744e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e3edf49df75bd0fb931965f025cea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dda6200766f7d241a56d06aaf73c8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cb43960c281c1a2d157779e6e9187537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1b84ab2c5bbfdba9a5b539484f170538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80230cc3fc49d7d8ba4038715d8a5aff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037336c9527631ce3226b7c4921fe5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30d7cdce4870849e1e281a99739f8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccf1b71dbe3f016ecba3aff73ff3e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f91f3396d46b60f9fd791e007572a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713eced93b33266942e38f7fc6e3030544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3f3dd34ecb7bca92049e073294c74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af801d0e67a7334e28506565833ba210546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd6f652e712efc28a83ef114fe9a74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e78546942544df1375571903181e56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e2861975ce6e070e661802eb125a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6f1916735f89d03f1ffd9a7ad3ece550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263aa9b3768ba9403a7cfd77c7d67c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94b3faa03cadfdba8fca8b7e0a0a0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb442de714883397080bb84d0acc6895553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c341712a51799a5e80fc3311e8e0501554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473ffd16b0e08e7468b5966994044db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51233ad5cd2be2f86f089d35acceb76c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b42074f40d7eb39c896df5618f8cd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf44e14e8e8a7d06d63ae8d73959485558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb1dfbdfda74d32cda85228e9fd11a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e39543ed028555a3ec87980834d32560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51940811b4da5affba8bfa4e95291d8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e17b14f9ea9b0e62bafe44fea7ce7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152d2eb9910a3ecba442c9076404220563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a8b42a84330a59f53c4d13c9245ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab336cc1085053a24d2e49beb24daee7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853e24a30a45f74b0c669c6919f3d7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2337428e8763261288f8bbee188908567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfeffdaa8618e5290b6511ac8ea76b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717249702556c2c6a96aadf9b720a9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcdeb938dd93905a71c1ffcda4ab2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8e0ceebaf80cc306e787f57c596ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da4f60b7331001072fbf06214d30d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d789415c236ba1ccfcc12037535b423573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea0f9e7b23f00772e8287956266b69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd4b4d87faada40d814a5d945baed4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f839cfec14564b4e1980e7ab6a706576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cdb6d58ae66d07ef077647ef52a9e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038862fa3e4e3dd8e00bcd9aeaed35a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af012563ac733121be1f423e55b44b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1f9b1c6579957050261092b942d5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb2b1205a84a1182431e2d971aca94581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cbb242d8a7fff39f577304bdc9754582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebd93d605e46f86f61ca42c06f33c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bf034391256ea470db63bd85f104a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175108b3a65bd9b1297275e9fc8f2ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19271f0a9380e1b7574224573ea27a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773f7493ce39f50ef636cbff5d67e83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aa12cf59bf099a8042bd7d7e02afe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da283a2da2920af7b46b0c3576bba84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f0d9a0667f6e9b3a588d45d081cd6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e96485b6c03dc314a3b2779a057cdf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603e2b9c3bc782d2f87ad21a28aca3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5f09d63d17310a444f7d5de8d943b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab2acbcc69a17a6f69f9cf0f0ac8d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a909573e08ebdf7de349e8b1dcdb4c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c931989b529ee087ad82067f4b6a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c6fec5e366eb222fcd83a07d23565597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776b1c1bb076c5fab73947cdeeba853598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a410390f2cafbcf84e986843e85cfad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd5a44c63deaaac1ac539329c76b14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded85f430af12776925b6e20e3c07cf4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ef1b6559dc91c5e0e4c7b23ffc548602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe44bae71f56f6112f7f8db4e0727c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983a904ae5bb04dae306e169b391894604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47778060424f11c80261f9e9b77ad9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3f9a207054e2e50256d6498267607606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71833eec8bdf1bdecb54653d4d56cf2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d222d0ab150a51b7a517bded483942608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed90543a1647e7ce80e67394dd05659609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d218881824cd52e8a1ae9bafc2b72c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cf8564a46991a48daa6577cffde4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d83d3023a9ecbb30d0c41848c63c9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83096ef87b0e4a7f88361a99488a7af8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efe38c7b118136699b0a67a8981e23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec39d0cf3d18f3b597ddc1b86191e1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5395be292aac4b574230453bb8baec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0b117543f7db66c8b986ee1222a3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097264be5bfcceb7da086e15316579b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b30a58ce99c536af9b9e1ac8f42e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726867c18553cbf0b70ccde22e9f9040620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6abcc8bc2a5adeeaa2fb6150b0a38c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711366f3f87812d1009bce4b1bad5c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af1c5d03247ef92952c19599957c74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bf7425a4f79fcd8a00b5612d4d70d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88d1141d3d573aae55f0b0d68d31af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c46904bb914f45997ba76f2604c7ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae3c66ababbfa2e761a07df7b96d1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59badf26b296ebd1eb22e56d9b8375db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feec4ba71ba6e203ffc877f9c7d9e59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af95f24242a2bd81fe08bc501b48d45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e63f594122bfd1957eb0248de9b9fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aaa066bc85a9762ff2d6aba73b786632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d7538767e2efa6e12bc3a6ae5f852633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a43edaf8d8f5b6f67c23a50b67218d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cfa3f54fd1c6450868ad760a58377635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fae5380c5f9efd1fcdd66e71bf9d69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a9af2f09c44c35225b17270b32b4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638b7c4042a540f3ce05cc6432967cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c78d460d98dcf35ca612d75922cf67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37cae02bcef1e2d7b25918d6fa1534640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3d8547e84dbc83583cf059b81b001641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd487b6796f0d0e047ad8727250c1729642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf62723fd42fd8e0f6f57a67925ffa2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff6a4b80e3b56661eeed61ed6a57c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc16b00cce421a6a35d7a1ec3dc547645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3721b794765d50666d9ca50fcb9395646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9c96b6385122fdc83074ef0bc0b68647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c91e6707f76442bf60a28fb6ff40e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27b271f3658c4bd4a0b7fdd58a03e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8a803d43fbcd4da0539f47b348c0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b72eaea82689aa4e1fa75851c8124651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647cb3cfa77f5d44bb81b6a5653a820652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba216b2b80a47861941172ce454007653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baa7fbe858f67f4c3f70b03df31cd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe031b2c18e20513c78859c9c74836e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0809988b3db066595c3903cfa8ffcec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a03c98cfb6b69acc03207a7785a2fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d09132964d1bf7777b34a5704b9ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b69be7b73479b6114be046508164659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af182e68ff6992295e466508133e5dbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187ea163f2ad3594ae8d85dc16b4d3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf674ffbd165769c02b5fa8105079662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013ac189b6f737f07cee2dfba871ad3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac033fedfbb16b7d164067af79462c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1d2dfb09ac94f27ad8eb6eca10549665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de52fb4337163d7e3fd0aebc4ba2a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b579cf7f0622a3852d0530b7e616c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe1d74c960fbcd403b64fd9d2c1008668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175721ba1236992b8e9e6a30a52b4669669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a18407926c2ea56ed11ab4205e1d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be18c84a944c46fa91dbbbb9da3d52b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899f2bb3d93d5efa4a1e91262840d29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f316d002fef01a6dbf93968f01a8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335814706dfc4edd703ae51962ed6a61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca32d64606ceba1fdd9a88d7c0d86a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a41596bf51217778800aa6bdd55a1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21c0b42f52efe2ed10bb3f69f1fcec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2c218f6444e83d168fcfaec733c74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a460b306e1331ce25cd2a49184c78e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5e7daed6d7a4b3cace9dbce6d9604680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01267ed6c9c042ffa416b5935031023681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100d5cd9684a1e3bf269af9b2785c87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699f40d0a259a5049e3b1ae5c2f4e3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a779f6fc2b3115af0db1d89918642c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec02aae7556542e4916ce1f09623357685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f3772913181756d6277edcf500e30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeb210fa9d73bfd2c7a808d1395da3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83db265f9be955f7d0f64bb8bb72f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08a0ceb26e9551e248a55a2bb1973a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58663ecd1743ddaef506ec671f43fe7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceefdb2d45ff5d5b0116ad47207ada0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032a85ed901c4478a65677a49604f79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2c5e608d1ad90a478fd46d02d4a12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a696f48516c72f9093aee390292ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5be1db997d1de9200f605c01b2288695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8341321572ff766ff7e7d3eea04931696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d30dfa1518577dede2dd5b9b8a9174697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fea37e96ec26a1f64f826c61e07456698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10211d3ee02baf298c596e896e35b4c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c327aa72ebd344bc57102a55384cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451827fe7a2017d7701ae775ab365670701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd82c47654de0326a75a599731514cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f03b1110547ab4b31b3d449b53c309703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc8c841795abaf0195e943fdc4e685704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c1258f252d3334515cf1321d8a4fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9a54fb6973a6f275f9848fe623e7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca15bd9f2ac23f0dc81ebc5bf361d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3c7d8bcf815d1f4e623ded631e994708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b68b0c10c498c16ce00bb27d3fad73709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31052559692a7f5fbc7b23d61109ef3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987ef82fb09a8c18716f5523a5e4314711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e22d4dd9fb9eb65a413f114916b38a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0727647e4a687bcfd3410b046d275713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c23666681d340edfd7e490ae0c993e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fc951a05e6db1c59733b20fa79952715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95123584cd8be6749c0afe1b812138716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78833b88fa115daa266d6a10896d9ada717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee01de153176b89cff49a89bc966d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639134377b5afcc901aad4128532fcf4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34f7dd358a8613aa2cf36cdab61e8b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71997761e2c6c2fde976be9a1d455632721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ead4a7a2c5f52938422070ea755964722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce6bb185209ca08508d03c905806d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7399605c2da2bc62c18daa64ca281724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60508cbfd5974546b3ceca6ef601124725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d020bd47ed53055d76ebaea65f6ab3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f3c9ee9443b0fb016e2eced14e0c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00447ff9dcbdc034136845d90582965728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296ba6c1ea592fbe1698cdce079771f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff2d4c1ed01398b44360e7f9491168730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a13a022a60717e12977d003245608731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52e28328f6329a10b09a5ed00ceda3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ea17c27ff65a592c3ac047eb1e13b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6a061015114b30d355044299b5af6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4202c5c6b50c1da9e490b7be4f01da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeae612ac3efeadb8ee08c0a4f1cc53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f764d76638f05f234a54a1cab0dac63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1d3cb81ecc98452599a26d3c13a6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd3f95299ee3e1b28dc87cff58ee64739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802d8a91eb39dceae77139ea9f54d7a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0df980ab1baeeb9be8ca3581065ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad529bdcef9dded6a600f508a277a457742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc698f7547171a38056385afa3ce9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808d575a11b9c5e104e941afe17e2ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb407a72749ea2bfd99c994169d986745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dc35a51623e5554b4bfbc53dbde5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5429df89a4203945947e5f1ba9448747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0251522ac0437bf92c63f1a110274748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99779b0538d2113c17eb04b8d93ff422749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738092ab8aebcf6f9b70d3ae592f4b18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399b4a0d2af3763464e773ef8c95c15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc9bebc665a1a3a10f046588e68a50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92116badee2adeea2077ff5c99e1411753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b96f18c5b8404e86eb137e8abb1558754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0ee74114846f22e0b6d400ea4b6ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b79b943d18ba696d5c970d2123064756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb634d95423397a86de64a2059471ac757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>