--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaa9ace30da088e066a1d92e44d1a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61b8ef1b27c313dbff7169e55b16fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920c86a9b85da8e6f4cb4df459614db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd61aed240a88eb1c08d126d597591c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4049698dc8331d291abb4c026e1dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25eb0a0211cd2601c09c8101286fdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f626600bea03396c12010b84aa647517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc0ccae00a4f4d14c5c9221517f14a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06542f1c85d89d08312bb3cbed8379bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03791d7ad104e0c506626750cc79e1a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721efc0531752607b1521528c9dfb0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fcd131b10c361a5905f4e1d0276e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a595e06e50a9244defa901623110a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c33f2149785447a16126a221b5da514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfab6c56b9faeb884c306aace3b679115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56356cec0ee5a94947ae4f85e6d4c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69255abbd8828a8adee259d8561b4ce417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df75b2f1b4abc1e9ffc42503660af9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244d56b74f3465c1d78f9b56defff6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a020a78b0569ec8e51d5435eca4de120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b8015cfa8453d7f7938b6057e05bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de0a58ed403d70f3988384449c4a1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc27b70ef6cc5e7408914c7d3c096b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae585027ccd354702e20428bfc2ea2ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b46ab9776237b90dd4748e7a7ca0b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e267c722a11332761bfbd842dc5a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7f9c972872c068633169be28e6fda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867920860d50a4ffee8be380b6f0a2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44040e6cf46ab7a8efedcfe38c2d55129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ccfb1995af86d364ecce0153a9fb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e9f9162a8566a5f805c82f9af61331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dc5e076baad61f1398df5a6884adf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7e120885715bd9ece361fe007adef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d353c4b3d171b9770649c32daeebefd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea63578c600a627503583de8eb08d3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c671fd55dd8b37c328d3bf6c9d1f7be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436ac04eefb157b04375e26574b23b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8754d154f5d6ba952130e2e02126638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577bc41c4db3446630a0521c3366e5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9476aa60b3a0a58eb42fbaf0e52f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6e2ca6a8718b9abce048075dbea4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00193d8adb087ce0671c1cdd349f92e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e798569605c5ff2a2c42d49c7c55c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294ccd7541e037d7376f4658fcb48eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca7068a719c9a753500e24649a2df845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f80045fe1b0ac6f8cf95337780004846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74233ea111a149a8cf8ca627dbf9d9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5b53a5372ec4d47390d69230be0b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d48ffe11dcb68dc5df68660087a6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f8d38dd57c2d370558e1f5805a8ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c1e54a149d7b3615f17cf69baf50551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d970606795cf36f264ce781037a38552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a302c7db4958aa72709a48964e3898b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd7d7686a8f7308a7be7f216c63a1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b505849efdc70f3ce9a595df692a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fda3e77800e716ae438fb2426fa9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9675dd04902a25c74c1eff6647cb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ad8f36fbed6cb910fca37a052db9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e10a2bcd554818922e96807e1d0fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb72d47ce0b18c678107151c8fe11d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf961824861c799a0b59a9ba208ef61f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fd11d6206bcc0e327d3fb89a97a4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ff20b3a88557d847fb09a1dd0332163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b65b4a36f926e1af1416a2d6e5362564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a6f165a63d14540f3c40894d0212265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc568528aafeb015827696b0b4e83b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03d167686347475ae8ef446c34823c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3429f33d4c7c078b334605f3d525ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d8acc37aacd37d1fa8bc48bd217d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c25577c552aebd871a4b38fbe61afb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d640b19653c38a2072a2c0c991d0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c479b45f3973406e7b5874a4c58c38472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78501c22f51bf6eebe15f1582d3331f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887b8adbfb433c6e330a454bd5b3a1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d298779b35fab4ad61fbc40a0d7af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a122bfa5785f46f58e42a7efd2467076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05c2171a31b5873a93c88016a24f2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fa170e4f80f04045047e60608a97a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d1fae4693f05f3c00b3649d1d64b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67374bc1c966c819505223a1cda75880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe473fc24f933d40290f5be7db835b1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04bcb05cc1647c794cc4a5b01702b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f52084c8faf524f6136837c3cb49083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a67a8299c71dc2dbd4cbbb7cd0e11184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f9a585658a3e027b7dfd887e1735485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c92a8288706452f7fd3cd829f9338486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e68bf71518f395a22ef90208e3d8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d80b5a1700355bf1e402fc40fd56a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dbf8e7f6c7dd8d7cdffc26e0738f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb81a65420d5cb5ca631e8bbb562a5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871dae9a2ec2763d7365affa872048f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777a94bffe6848a52c8ef417417428392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68bc3f4b0548357eb5f0d01b947e4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9708a90ea9725ae42820e7bebcc0ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac24fbc9f07bc9e54700101ca9369795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1eb6d2367c1e36cd9bcc561dbe3fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aa525d70a9b22c624fbb6f92539bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e2cba8a6ce0a8944ddd9d3284433598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c10a76706a1b1fc11a61fc6cb025c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e57389ca1ccc1247b09665cfdc8d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5eb2d020bd2e2d3b74a72d9cfa3e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64079ce02dba3cb9e8e20066c04800bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d820b0ac6f38516f11c7749c618ade103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbafdaf5d4ec6cf79d3d8c1fde5603104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332024de1cd8de054fe627b6b88870aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499b0bcfe29597b8e4f2c71d47498bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820c3ca4b30f9beec80cbcd976005bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11017d1f7820dda869ddaa251c95d24c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed44d2e69ec2b31f43f2f593756ce8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa3e07e2d8053e8e6af3a779297b41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e214060ce471afee154f5cb24c46ad0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf877634073f01f43fca448d7bde0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87262ae6818cef08485f12f2f2a519113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607df219b77bdf92f84920a7cf4a1d28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e627370e0743e634a1e1a0457cc8453115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40af0f4f0aa6220b3156d40517545fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff541ab301c5dbacdbc2ac7ef4df8c23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9aaa39e98db2408631bc9073fcd7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2518a28e979f6b6a60a3089040caa1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ae25c75a2a2ad19f5d24617f7b8bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f973f11a08682cc9df8064af0daecd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720de7bbb7f6aad884956749d610381d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaa46d1a3f054550da45f97cf83045123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370f9f4f876f1a3e37bfb77e0287953124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ca9d2f49d785883b4d4b4728ba399125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c6dd9d3bfb105860ce511589a93ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301d7caa885509978957e6cbdc7325d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ed4ac589caa0952a73b3a7496d0e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069f4e3c3490e8f59128a3d85acd8fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f409339d21cc71be794806131ca127130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa60ded2e054c3e0ac6a5e43f7ba7d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fc051cbbc693a19e7f15092d175ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e330a093384d3222807b33d658730b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499a115bd144d02c9fc69abbb15168c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702a0d6620efbc9b187396a0d92cf87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab4b2e2d4a54b2f8eb98eb5126b00e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494befec69150fa4c475e67e0e4bbd7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f414b77b447198d27b9375732480b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7270370a0ed71572c5349d3d2e3fee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e529cb2522f62324556809e6ef206140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e788d7797abc37d3c9983b4ca3961d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b478dbbb3b57a17e24657895737e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07288ac8e3cbbcbd69f547e66eff21a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b475a8235006ec1f3b02263c5a357144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc8d508c9132f4b7699ff353c931b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b15f0d5dd5ba19e4a68f100afe4e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd669a82206fcff17946c27be083ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa4a752b35e34359287a9c76b21612148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240b9697c2448b6d6b8d6a0fc595e91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca23e4d36315eb70d418926988f53ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2316ac39b51a230e393012f17ada01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288e03fd56185496c0d19646bcb9a96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054a07c3ca2a558034fec032a61e85c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2648f3f8f83cdfa18a820782be78b54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc06348284211345ba32a564e98759155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36348eff02fc96ad879586d8a63851156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cd297263e96e4b3f3845d033a209f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d8172bf3c676b113c54e4fe30b545158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da3edeb9dd72733278f222a16a31fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cd397984095d97b53d6c4aefa2150160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12697630aa6c156265b567d7e95a49a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af532e74ff5685d7765fca8160bbed9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522491e988f5610bb81946d259efe01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0bc01b9a9e14c054b63be5fa3c71c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c821b3ee884d9bc283fad47d13ed92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac21afe3925207354ba3bdf7a72b379166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd507bb183d71f7197d9154a516b897167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821386434c428069de8e03405a8182b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6bd5934f7e8b4c1a8fa1314334ebd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba739ecaef14d62b0bcca7616056585170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26959b196a58255927d1014c1efb719171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09321ca76aa10d3c90dc31101c4f17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f660bc3abb03357b232651e3e9616173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19cf453745f8a7da268d170cb8d780174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1bbe1a86249eb90d1370b3098088f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f954f12f133bf5bb7bee7e10d7096f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45553522eece5c38cc2ca159f38cd0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a963d47bbd1e8a5de12373cd63470e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfae7e52f6cb1558118dee01e35a15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493440ea3192eb05915b1b75cad8806180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f923ac88c66bbaa6e7852fef918f09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f6211031bdca4011d0dc52f780a55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a4b6634de24cd31036022f352ad60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8175e1c0e894da1b5dbf48379e964ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16ec1f2e5ac69fa6685c66b8d92844185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1a2094f50d81761c3925fecf56242186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6eee92ed568599b8cdb5dab778477187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3763bfa00b6eacd24cf674b2923f17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a18ed791899f3533729fa9e7a3205189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fa9899b5b53ec63f6ead5d3980a13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdc3be0834e522232a8f4216397367191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f40777ed760695af504ee551db221f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6532ab88653e5275e2704234819af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521f1342702fbf34ac06b19ee2c0842194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3e35c62f00097a06ba086518502a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf406ef0d7cebb5fb68f4b67aecee1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d7bf5d901dc822dd815a31d000fd3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3197dc26098ed4d0bcfaf3264c3676198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eaeef058a4160c072365646c62813199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018ddd64e8b70859b02f1509dcc48f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19314d1d20f7fd46bb00b85e52db7feb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd5fcad195c919047b01d230c71cf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35e309cdbc3c78bbb7cd668baacc62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63165a287c2a5e9af77bfd7331cabb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ed04e3282ddc7b39112289959fc32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdbac22f58cfc86198e29914032a28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b3d9aa570daaa3c40e07521eba330207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be66b0cbe37020f7146f87f914e1961208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6052a4e2985de7bfe09f01e4618153209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a43a248e3d41caab5a78d3e725262210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12b1d3d48c35907d076d44d6b2bdb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd933de48048b9840db7302c73cc71c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adc0b92c6034306002871eb8db5657213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bbd66583b1a7a27ff47d0ed325a2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c2344a2128f8599169a50f318754f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062a0c958d1082635bf635d7dc961c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bc92ca4b9be649c6e294495ec21cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315324df04be2cadd150086acef465a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749527dcae3556f9695171e15771136219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb581a9a05d5e641a5d58e653dee9fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b395258ddccdc9315c9f541c1b0cf0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c4ef3560fe8bb5f68b03363387a7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9c5f9948c971bb7966dca0c45def8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835273cffe559cd387993ca765a9045f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aba4203fb1ad62699878f678348723225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9af71e0fa3c05682b36af717c1236226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468707ae2e9644388bdb223e5c4a065227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01702df59c023e04d4e94693fef7f2ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270e1a0be85ee19cc389cdbf58eb5b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7a0dd4046b73cc495cf8220b698e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f6b98b0d91d62eee7c75dfdfd9e2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95b8c602215561dbdd373f6e1f51f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31654aca15d1b35227ed0dc241906d64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4783b06e74aef5a8080af270ab7cda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a54d7817a5963006dc2d52146252d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb035cc92a541f630da1415ce9b0b53b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec8cf43227342ed8937614581488ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca556967c9d7395ef81d19eab7956ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f82602d033ab4fd3e7fcd8997edf64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2e0805d5909b3352d87d5b4c1e953240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc0cbe59c57190a6fcf76d792d2e57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb6de53b28590f0e08bb741dff8720242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032c976026e5cd930763b83a4f1ef5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907683aa1422039c55a3fc193f624f12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454f13f259fd87e64daa2e61aa75b59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212443ed752aab3c9849ac0a64df79b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb1adbe21cfac4e9daa949dc022449247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4f16265a5bb71455a28531ae57be9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6829a0c2f00916c08a415f910fc6b66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216deaed2fac41e54f48841802d124ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1e7a42b8e2894f4813e9d18eba122251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca4f024a60c41d173d5711df49c295252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4e1d3800398e46a17fb2486bfb128253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c311e79036266054d9b2bcb23b0bb68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d742d4077660785618aba2d61ad46e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9250eac739aeafa8112e1e5d7d4eab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c22bfbea9041cbfd0d5669825071cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda0c2959f3802b5db6b60d6ac5f9e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecea24341e42818ba18ac5d4302939259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d9273b0b28d27fbe46213c1e8be87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf78e26ff83820ef2aff18aa0b137b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87650dfc05c2365fa7cd2480c8f5ced8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65042b19c87864e5c12947806cb94b1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f981383f874d08a9c9d481b472aac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d0eb9ddbe0f0223cb57e1dfdf6279265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7367c680cde5e2721b88a004406af6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63364b7a764ec75490ecf5f18c9e14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b93e6ffb88ec585d2b0176fcc8dfd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18341e9de409d7bdd5f01bcccab9add269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f213638de49a09e6b5438ce721808270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076a3295711d77dc0cbc8433b5259dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe76a9e226e943c4bc451213ee5b12e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabf94f5914335ad923149e6606c2b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffc1f5a7d10569dd615b3898f64206274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6546e2fc3a248df6dcb9a9ef9c7b3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb8a7ab703a78426d12907379fc0ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e002537a224497e579112f399929d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67937852cf70bf934779a2d43f0585e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453997017f65e3776e64929a858c925279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264ea3559b281616bc3beb48f6e5681280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b018559742913a80ad0a7d6f740d446281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7cba0f0c1c658b50106e19bc988c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc973b7e50c0b562e39ce9dd88d24aa4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a4e867c4537ce1a2ccaa661916733284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781307a3bcc0c6979b45c15a58890a77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26130ffb8208df204b6da4b8224acc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c32a388fffa2529800a09d8f6d993287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a2d353a0f477949f7d0e07ce8e364288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c15b18c3458139d4cedd981f2be40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f534caec697c29f5a3e00fd0f5c89e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b53fadc86fb106dfbf03215a65e92c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bec01373ab3ef818ec3c66d560d12d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423003f60875bd8bbb2fdf05d98b0084293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349ec5bbe7887944dd81b26d221b8f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a6199f2b1ffcac412a3ce401e749d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feea446c889e57baff8b215a15bc2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9062e7836e74df44215b1d444afd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8efdc190d072266cf8101297a0c2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dca989db5469163e29f92c9bdec07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c8731876fb1f47e6febded25a5c8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8ecc953eba600f28e3ae0523ddffb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce8923b3f855a41a4483b9181782d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fe856792c719c5c7375880cd24fcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326b5d4f4a3165caf523129343b2378304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1aef123d296cf2965e030ffec8c57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071786f424a8de5caef06f77a0e11b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b3947ada97a9eda64c0306eec6f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2113f3a513faed68262ad3da5de64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abc8a789a79008063f4711aedb603b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d462541bc854c9b6c2ad35a08897dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecb6756eef3912c147ac978b5b8c8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f3fcf48b86d4a1f02d0a15d71aef6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7eb9085d3c103267cde2af2473e182313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94968fc11f098b1e3a8b9c68f48b17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82109c2788d6dbf6b2aa10d155774ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e24e4bdcbd3d61ea40bfb32c603989316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a8e4a5e695ca27bc690b75217cac3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3d1fc95180726ca5be59e9c2d62ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a63847e2e879084646fae05978555319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7c72e570be8ae5a161ea60010e4a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1889e46bd792b7b3387ccfb1ecf06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b336150260ed4bafcefdbfcf14add8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f9ea66feeab11c53fbda83dc9dd8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb44dada59cba0dcb25c0bd75980a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184598b2e3350489dc8a2f27f6c8d5fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f9d6f9b77e424ff9cb84271d33d94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc41088e54255af9e0aff5f579ff5c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837e4bfaa30bbc47cb30ea7e325595b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1e3b2744a4f4595c43e14eafa2953329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed2968cbdf596edf96a3560434cd2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b164898541d5711b3adbbf69732f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f01169c331e5df1e88f61c8d915228332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0b1b02a020e35ae561bef90a2b015333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97305033ff2ccec35c22211a36763d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce918a4ad24615326f52569da3ff8a44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c0fd810fde1c7b2d45fb2f682033c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dead72cb3a803b0c100754d8ec6ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3b08836d11421f5b182ee193b1c08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdae2555463b3a257d3ca081c67f20e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f3faadbc991d4b9cccf98788ab61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d3903ad2731acf705a0e3a1a34def341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d543ab0db8c96f8d05f3682936a6a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a698bbb28728f5f26f3962c9c380a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e2056544fb34134b116c6970f0672344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe9d7cf6280a8bc9dae90f729a2839345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e6fc63c0f0a7459b3ca1f296e45b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16b699e03065dee6675df7bafff41a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f9022dd4a868de71eb47fe8fc9702348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49868102530698837287b83792c2aed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9240d6f944832a3a683c378ae6172350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e5de2992009d13d6842937ad673e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5901d70c938916c01a5e30694079f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a1e641adbf64762a63999a57d7498353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36279358bf888cc1ed19b4a71846254354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492e4e1412f35dd09685415dcf31bb0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce966b0599be39dbd898b7a527f63fe1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83495e9692a53d3d6b351587bf39f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3a0c6c551e35d70228e02e235e424358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e991f14677c415342609db9a6e68ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9730487d5b79aa595b17f5a50b6e064360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a0f2ab805e22dc695c3d5ec49c7c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce35c3d3d25465d0a92841689e33918362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70b19c30de7faaebbc8de2ca479462363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1f1a469e5207f55ed2064a8525745364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fd4bf16360eaaf4ed8928027defa0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327f4f2b485c1dbd437bc21701717a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d7650498011bf8455936f7808c695367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c537844fcf6caae9b9ffcd0fcd299368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711eaafc28844979e20df02599bb8b49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4a506a55733925dfa813fbbe7934370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb08909871eb3c688dd570337b9fd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60117e429e7734ed6ed4046fcaac809372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb2408908fe34590ccc52b805174a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56025e38b43ed248555c08c9763234f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d4bc5dab267bb894e30f8bdd52463375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b514709d4ff3fa1c1c949cb0030618376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a530d60387c418a7ee9642e7a19286377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55e6de2b68310c0bdf1105372c6674378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f9e36417e6bdc7b5d2964d1c7715f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b1e9fc499b01b3cd43168fc58435f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f451ae8079cfe1332a8f6d7194124381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9dcadb7f1c23558f08915658df797382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18418872323270526c17632e7651e0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c2dfbaf85633e75392164448e674384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e22088d5d11a8be1678e1040c2904c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11474d6f07bfa95ace2525df45eb28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33f6bb87d8541559e1e2630f1306bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e84189e76a127c0e8227daca0480cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e67891697bfac35441634688d74233389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcac4aefbeb48e33cf6c2d3d611d72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0560855c09e88483c4d40504c52e85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a2e515ec1b2f858eecde2b539fd24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57e33c4682fa00119c95e2b799b751393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055db9fc47fe4ed8bb9c83be4c263fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5b965f73a3a99f078adf92914578c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e0e51c31839c4839ece67a68c39fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b949484324b5b2ea202e9b85aea7fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefad785966ac71ffdca8dfbc26a8c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd446d554e234d4cec4edf480402a5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9822edbb9e2078fc3a80009a54f8c3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c56734d5e86ca2252bc464c2159e42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697852557743588b2992754974770b9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966062ca4b09c96ee9e265b5c65ce8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe41ed8255a2120b158aabbde753b03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac73c662887971f570cf20813ccad6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13162a419dfbe53177d8193717c22d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ffdbcc2b3c0bcc6458a6c36515f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e23c1a759d82a587a03bac347ea9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f90b9a4f1c96679a9857d0e8aac0da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d3cbdb6f3468e847b5b8142c69a31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e5bf2bf44529e81bcab5bbc0e5cd6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6226d295d5f8e72b66626d49f9047ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd9fe465d76739537b72ec99d8828c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d40c401516a578b07f9c682cc98dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da8c9b3c5b2b9c4c09a19f2632d5a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea5736eb28d6532b8403c7262703d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54777089c7b0dbf69b980ec2535d8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6a7aec59635a6310fa05a65377f5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5473151dc32c98e6ce4193ffb754444419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcb7509d2d2925021b66b8ff61572f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3782822f30b6ef62fc17dd4891084e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28beded8f3e9c1adaa7ae8ee6c5e22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb13eb937b5b027c4ea61826713f901423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4da17fb212c9b73af40b775d0c617b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0a0eb648d206d7518990ad39c2b8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5177f786fd255387602ac79751cb971426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a98883eb50986dde384c5385275a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebedfc7648e8b6357a452197f3b6860428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0b7fa2259b38a81de8fcb17cca96b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0680b305d85a7a4792cb66f3f0ae7cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bf26b6761fffa0b340516782b85dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86784fc93b608b056234788fee8fe291432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dd1919dd9767461684de13e54dd78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92822eb55ec6793bf9410a79e18bc18d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305ada7ddc8aa6208aff097d842fda7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d73de911225a98b689657470b72770436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c3670b95328daf15c03678775c6e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d43a4d5dca817703ffce10bc329e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90b56662896818be4323c0f73d9d2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7be76b3fa57ea5f3245b89f3a3d7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d4dc383b08c37a916faa14b36bbc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2bdb2551655a007bbc287484435e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c66820b80a901104fd709043071b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9c38ce3d26a1722e7e4da63b2430d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a084d6ef9f331f9dadcd199b7519b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237f2066d629a36f414bd3b99920784446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c679c59677c786a0b98e77e3d965b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a433ecb56aae71b58d50b2ec3a403448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0098205d3c5d125a44f42ff336dde449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b0a35be3e5b3c039c3b0672c5caa7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400718f6dabbb2a2d234a6257304f3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71dc6dc387bb1fea8f14bbed1dd767452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346982dc1974fdb99d93ccaaf6517ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa9232039b34afe379329c3169fc40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be40620c0692662e96d618eccff735c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4836819f66db49decb9e5f8ff884f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31e1a6fa588e6af2ca07d9c32748c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2478807e26b349ac41c25cbf2b3f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072937e220ffbd46b66b39ba7df1e99b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0368a9531c980cbf403580660e6c223460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e748c2d4a91afb08e74dabca77af8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a300a70805f369ebb7afc9a0778557462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c19cf759bf37a7d7b3b1b453cf67a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf88b72ea3ba08ff027954f18aa133464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960736d4bf7a2f70d5b4396b65433c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748fca2b72a80eeab3e5a513a637d67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b270bff7b058945ce89ea50715b5d76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb272763a250bdcea766513ce2678d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6628a1ade8da3ee8cedb1287da9ef48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb77b46f2bc939058e6e2fc270a2932470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528764a794561b4529a50413d67bc52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93207f1b75c3655ace27230e65ee16de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aba808338de6b106d0a19a8fbafbd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d8e48994fb62536add58e99b57810474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830b2dc8c7f08cf3344d01d415eb949475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf51b1e9d7c228eae382269c73361a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3f227faae4618c7c65bedce7680d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753d85baa439f4603fb34755fe60f84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fac692a1d4397468295883fde419ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c622b13b5342a5ffcb37ef413991565480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2f01933959f245228611ec0625630481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69064758a57724db325de11d47da1a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b95af2103a8546fbaae32d4be4163483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb415b84c8533da2212dce20eaabf32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c561607e06d612dfa3901c378e5fbe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00e8eb9ab827dff606392ae0b1c314486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83aa83d528ad9bb4e10d61bbcd8ca6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4339dc04727d690b8133fa5f74a8b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d811af11f3e81c2d201b1860b66d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b63b1021f0364aba7a5fb7e2503f84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04352c0195dc61e81b6febfa4b9673a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4237dffa8543c061365b48b2a3de3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc72d1b0cd777fdd119746efaa254df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75609f511888ea92491e97a4f95e04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6665a0a4bd8f7f2c05975252c6469495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d4025afab56756822ce0fb34c9b0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef1bd7626319678dcba7dfc8a4597e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca7ef26a24339d492e7e096527c479498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f089da9001b85c38fb3c99432e4560b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd466a1e35055ad92791879b6a8673a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e971a2c70bd1d3a5ffd9b1e1930a79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893142bbf7d1b2c420ba4187ca57b16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3ba7fa76019b1433697593be4b11b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed715c042efa754af618dc7e672cfd58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f495849a79025bc5ca785103fd5b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c070b29102481150938e8cad246797506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470d6f4afa5cf2f5e791399af06cd45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963d5c5fd2a49411f51868738b20bca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fedd02fcd236291d966824bcdc94d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b3a52e617c07c134bc9ba5f7b5444510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836e64bd44de287188a4135e33d1f8c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b879472e94450e919f5743b9a0e40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6af0c2c7b65f5c596251e025c5545513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c320503301af66cd647b920fbc910514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421fe933900ecba74902894160bf1a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4261b3af83d1fdce936468fc9afbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d62467101e5430e9ae4f81aa5797a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e9e4abefbb1d3b16b04152e0cbd30518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9578a31b87cae18c39d16c8f56e6db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73513cf69a222a4b7e176c8e1036bdcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792f1649d7743921df558668d40a3ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da254c391f08d93d52d17ab238dd353522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2592e7d333ff604b2bd9652b8495c7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cac3d95cea2a9af5f42a5e0854656524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5950d7bf66206726ae5ef30ba9a792525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5e017185709042375bf139c3ef9b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8d406741f75cd704ee82a16571f12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2019f4e46abb41b96f80eeb3eb501c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cf30446638a3709199f31a92e370e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ec4ba3b42ad2a2c64e829dc038d27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89b40e3d070eba5319add94b6c92ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7611fd6564736097519b7d99d4c62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d9f893d68b050884cd0ffeee11870533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8e8cd606d275c583a1719adfd4b8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263029a1204c9c497564f2559bed2de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3a940a2655bc02f7dda3745d5c684536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c95b16939ee696e41308f73d48956537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5e4367cc0a1111210df92f4c6c8e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ceb918a1c5ba1f57ca68601422484539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8223dc4f4bbe9c3c7fa21872933735540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76adbb152b90a0de6afdda4dcaf038f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548be0504e6de56bad83846721e3d94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c292e7bb104e7ea2ce040a44501a31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2255b5d9044b6c4e45e1e75c2938e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c66a220de237fe2737e916518c126545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386057074883716e0663e321d7d6ba8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe20382440902ecf17d05e700c46d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db148f9e9922e4e31095f8ac6a1f66dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ba1fc9da5664a6880453adb0c0003549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33021a6cf131dbe88b2be10b9c7b74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebbb7657c9b629bbb1d1462a5d86b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820b1bf0199ef878a176ce94e2a9d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cfa264d4372e8afc9111b4f066033553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b12e703f01000d08f317485c583941554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb7b0dbd3bfdc07a944dd1604e79d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b9f4d1810efff523030258fe7ba01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5abbd3684d1cc4a6883d012b86842557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad4f11ce657bd700e89a38d7c9f6bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cd3be5cd28b939a040c3087a84d85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7e546d51e35020105a63a1f582825560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933c7b7ca856921e6deb68fb75ef0da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2373da5d7ba9addb274548762bc347562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2a7aaf1e5c71d6073fc32e993ff90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ff2b92894db839270f6406478d9b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0977c8e327d202623d9d9aba88179d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256349dd4aff47eb7773851f9a71c7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d086086e3bd5d2b3943ae0f546dcde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc9d0347e0207059a1452ae6956adf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4b502815bfdc3b4ccc7550d7ecd7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8e79d9e6aa2e55ac282e16f610dc7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca74ac5b56959b308db32fa844a02ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288b30f0fc4459dca9e967c4de3bc75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9665da631630144d0d964ad0ed3d74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4650bdb3b5d7f46ff93bb3891a6e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ab5bf238fd36fe4c6c260615ef7e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5d0d630e2cc82dce663324846f6bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713603328c2157c8d7f2aad829539b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5574093276fed01eb2c0aaa1bd2c4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41577958fa46bb5a87ad0ae877047b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1221f5912539d3ed20246d8b029b0e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c382ccb9fa16754133bdad34c58cdd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42411254a4ec96231ca13ae39e274f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d1c58008968a7bbe219536c554156583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cf24f7f5c48116da0cd6ea7c4d961584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b190f06e6cb5d0af5f71bc30bd8337e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f71227d6f85e5d591cd8c942a40d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa97d95a7d0a82b3960a159693eaf8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec47740907da2132798a535307466fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e535be6573a745072d7074314e71679589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e64f59aec351c86aa0b77ffa315bfe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c27c02c80fe4e889884710866b2b09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5893f7168534bb92335de42313fd5e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0de6459fb7d853e73bd15b5adce01c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a00d213bae2b42805f927321e4efe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259ebef8e747534a346f063455ae738595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2b52f293df18aaead244112a014f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c91a464e5b91184a39cde42c779139597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd691e8cd5d33c0dc9eff10c152d3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe47d5d0db9cf93526cea6693a7e31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf83be4c01059058d86413bda232e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde2e7918af5cfed24226808de3bc45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582525432a34c55d9a51377ea524e58a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89166820195636e27b4905e94cb1da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69619eb2513b393eaf4193c356d9b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b502317d7a0e06d12a75a253314956a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac29b8c121d8f71c1fb601ffafe70db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99057143dacc2f3620e3d78f10cb3194607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f78b6f69409ecb0814a07ab26f9523608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737111de1013d533127725e0014f16b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e541fb585f928da652f7caa41e4820c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda654540d6ce7f0f7c652aade4512d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a2a5ea3a5c2015467fc489967ab7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab58ce490fe625fa76267c1beff7da2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238022fed8322f4784013333cc2b6803614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dd073b03747f107c3f054a6862e77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa721dc7d29717563505772f0e3b50e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9528382fd026123da7bf1aac4e5d51617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74331e57eb5bda4ef5c1f7e13d17d5ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a5f5b74826fa3fb6d0ac82ac8500e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a81f53a00548cf370b383f1b74debd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98104507990cf7bb8243c7865639861621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601d2ebdac017732c19e37954a333d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096803d84872e7a7273847e691071fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28a6f718292bef233890c9b1b257de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c325f6275e53424ca8a40b5676835625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18a416da7522a40e027d567638a4e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4236df22fc290aabbc987c92a1178e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b98000f7d9f11af390ac0075b752c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a294fe6d25bd40df965788d3a0358a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc51cca8982d333982d77ec547282be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91f16237b3903e932afa320807d9cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaac4a03d4f756e52ddfd485fab758632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addba701ab9529f17428f4d3f4d8ba8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a82574bb47e2dcedd924adf5aab79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017b7608296a809b0b15de60f9e0c42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d5e192558af8e784bcc6a80551102636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11430144a421da16cfe2938fd3aaff0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a1bff709993a581b23eb6f4148ee3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1471c85a3a4b20113643d33644fd46a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c4a29406d889047459e7470e18935640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8148fed6d627f2a930529ccf0f82113641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b9d38208074160a2076b1294f62f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dd567dbf637a62ae1e58437aff6e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5879c8510dc90cef97ef3f4212f9f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a8268891d9cb6514ca30ee0e0dad1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355099751d5b821c1ba67252f8cf992646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79826163cdf0336539267905e1d1d62f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51840dbc5fbfe99a62d76ade8936cb71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b58ec2bad7f6737ed7728f5752ee3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aee2e24b3daf0e73a5a5dee99a1c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40356378bca14f96e42adfe7ea09abfe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35f885666945bdf39e9bbfa437c9f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d71d5def5fb864c828846f7b19103653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c840eb939887902bb2e84bfd9578f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052024f23637f73cb2c7703f8755db58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616d59ce815f215e0b3fbaed3cb4d5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb9541b4ec35fc56ba4f0b73b55ac7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98fc2866924f776b4c3a1e583f84fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601d168f23b8dd7da0f51e555cfeca8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149da3557e81288ccc6dd98cf79fd72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756275e8ed89a0e20a13e2c3aa814e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d01a69c1a4ce95615842b481906710662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e982d23ba90aa945e20374d5878566663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6ec0772bf6e2b31668abe2ea5dcda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb38f59be13b3dbba5bc258260c2055665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8ee94aa37b60a2f6ed146dbf17170666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ee4ed794d759cf2f04778319077de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3da54cd71313b8ec98c13fbb2dc422668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8ea7791a4bc7b483023750691e943669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e56810f6ce280d7acf299c655e7ad3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2c2c05684d4bf2d27e4413ca8de63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c57725688fae7e20a65ccfbf0d1217672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687cf7ae83ec718abf4a9ecd084f828673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa89455be36c1f9cd5e3bc5486af00674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f94ca275f8b5d0bddab7b3ab4dc0ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa76246a206a9e65fb89b767286fe4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e345a672aa6333342959514faec2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4df0b0b890dc3109205e30ba0d761678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa30c8c025680fcb6af8aaa596546d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31daf8942ccef169ea08a3f309b9a34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b857fb10f50690946705385f4ce09681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bf397758818c424618c78ab836243682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdffea814cac986924005737f1b09a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a3466a2c0728d2c6392d78429d716684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbbc469b8e148aae6a2b4b310b49dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3233e785906a3a1b852f2690a7e2235686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5884346fbc39e1a10fe40c5aeec89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036dab644faa49573800ae80152b382688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53937598e2d74a71df14562a4d69208e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409bf8cb7de5a5f9960a3a9d92b3958690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0448714112fc72e073ffc02e1042a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462415e6f4aeef7370843b77d1271faf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9487dbb39875bea3e2ccd81920b595f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162883f3079cf3adfca9e314350dfcf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3d804b79e50f094c73d038571771d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf648f6b63302f67ab15d6bf00753099696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8922b7930250f8ece605770bae46d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c1ef32e798e9b1232721b796633c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2330c267b9720466870e20c862d661699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c8ca12a2d54ded643392bc25dcb0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1d2b75d9d65e90eae932bd165534b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dfe0fc5c94d019e69819c5dd19ba6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc712abf1f883db49a21fc5a76d73972703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36ba6ead7c0fff8952c6a1fb191c40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54280c9098831e4d1d198f716afc9af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bbd807ba98190ebb5213d1774bee2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1949e3dc3c39e695ee730de359cd2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984dd45011c2a4bcd16a0a5161cec59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd39d4fe38b89ed2ba9c1e5c5ba29e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff279a100466eb2dffae1065eff6b9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f627e896885b8a85667e2ea1edb24bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19877e39466992c06011e8ab67849d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542e61666c642e14a2ef423928baca3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb40d714d4a4a55ef87ad709557da5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a6d3b7329a3e3ac13588a8208f5ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc024c8c6ef8d013e306fcfad88d77d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73622cf8149cf875deb48eb12ecebe0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc559ae08e3bafaa4362a1ea323f549718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10ff62916cf7dba0b03f0eec2068ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f252f2d08634e9eb5613a9ca3c034a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6cc5a52e8dd1ce1de8c1f2d95f336721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a1af4ba70d749077be21806a993e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77f4e3a0084ce0c501dd2087285d8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecea710ee66c9ed25b85b2e6e3589ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d813e705e6a7c1f01b9ab41eafab2ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee948db64ee6ebef3311e78a5f3ca77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252be43b3468fb286f56450058397e9b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bd4c4344f25d341c35a6b872e8c43728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b7085fe97a10bf8ca838d8b3b5700729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236d8f883fc44d90a8fec28ef557661730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026cd883a1ff9c21abfcabe7efbcc20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84905f6262cc3128c275e03c0a7ba30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a36b20b80bbc3bf8b45ff5cd3b08d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538526300ed928558052e87aafb79b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514d444eb38a31475a0690fe1da1677735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36377e85eaf2f6a78cf5db88c2432b47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873c50a2bf7f15752061f7b3fca3911737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea83cde91b84fdc21a3ce7a759af4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6ee608e088f1ec8c5a4be4e062029739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bf0bb150b020bfb3f1b7de8cf6d05740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fa3a0bd0c7ec730897441abcc88cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e54ed03f13c24c8d851195dc63704742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1211b81c1162117dc107f567d406071743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d6572e6293a32addfe394c8348029744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc06041efc521dfc4e3dfe79b78bc5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed2b89d2bfdd396b418e48460ca616746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c38a28221cb0fb1dbbdc81e1be673747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc825968fb86b680f2c8dd5ca60e1db7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64d3347371c25a85bc97120f82dc76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b9c306743e43fe21c2bcc73bf1bd5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56445e5440ceee475fcd211a0fc4e2e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082be34e7aedfb9c2c0915766c265db0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b42882bf2dd9902e682b0b1e206770753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766fb5e525a884fe40fe14ffc930fa7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60308af784123da850a05b67fa8a0a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92afacb9d9c256d8d933e555be7c1a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500a6df25225fe147d44feb8a878269757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728638a40922c85a7d7db53903936e22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd3a41e79b622cba8d2af321571a28759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b08330950caabdb8a4bbba6e6645e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6153ab8dfda69fbfa8e2e957d6dd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e862eed1365a9eafd5941194365d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dde100fc0e66a223b9eec9333b6b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa874a3bcfed83135c99208b0a8b8305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53532ce2aa094fe78ad35573a6439546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c531db94a0bf162ec21f0be83b07db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53745c95f5489f5b49d8a492916fab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150550415634b1495041b293a711db489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3527218035c86d69afdae3a985c28d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578049398641e53c006cc92178b5a52611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d525b36bec4e1d16b2be74e7cfc01712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd0cea9f336039f8923b330e594fe413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5676c560061c06710ddd824b88d5c6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a922cf58e77a7cdfb531fc6d83bba0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7291571c54dc1167be4519ab366e9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbeed5c3bb0f95a793e22cd7482d2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856d43cf44df4c198d9446766cdf8ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8acb0d86d684f1bb2c164ec599e87019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a061b192ad78f0634321c15ac6b89b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2625c08d374332234d57e73149f592521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e32c8f16102640768152e7b734afc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eab46e9bb658b2729c0adf2f77a6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd095ffea5dc04cbebd2e7ca983da5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf96c2ddbf605e8321081c1d7564fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004e11eeca97666a672a05122d99dd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b35e7ac5860cb2ebf4c1d17decb6bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb84e36b2b6adbb3d68702aca403b0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f982c5d0573687d1deba6206af86729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f236aa79b6dddf79c53461e39834a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c779867f2108b7c717082d4c25f9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e4bc4b9ff9e3faa519052fbc5762832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6f560b9b3e8053253a3da4c75fe4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f698598deb62d235545d57a5a6d7b9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f4db12c86c1df0bebcbab8e7433b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a82ac6c6737dc9070bc1dde41d6a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69309c75beb4b505d155c65be3743ae137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ef0ad776acc37641b26052ab2339c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0681b23546d77fbd86314a781477fae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140353c09c908dcb16ca412085bfd4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8783018cfd63b3575dbb967ef39bda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2531b005bb837086294e2d929c2ce142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf66eeaca98e0a4f645f6aee18947d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4a74c5e72e622d367bea5a65b65cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9fbd24cde13c84caba0cf0e66f8d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952107d4c441fda4658dc46a93d7bde146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d0d8508b88061a0e703326cc5ef7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23c6c34d3ea3aa64d9a7927668d8da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a6850759c23f65c4e7908da868b1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fba9a094f7b3046d71b3ccf059e1350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743b0810c7c264bad270f195fedfff951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6b3778650b014fc1a9559f8c880dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cc52448f634d8810e77f3e8ccba4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9310af748f8ffa32a0fd10dc1eac754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd572b43b849d15e4e5c6144b30026355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b424f3861769edafd04fa55457da4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0009659ecd01c84fa174de0a120cc9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215b5333fdf7d24ebd6102c964c0d0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d62048f07a4e627055c1ea1f8524659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90962e0a8b9401863e14fb3318c551b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dd6aa59d9b5b1178b8ad3be7a33eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5beb121e29fe8373266733d26e1fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996c50ee093beba65e1595145ee60d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701480d913d39efcebf40d79025715964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4a6c0267a6e464374593912bc0c7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b4631fb684cdb5405a15dd05d997466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7b097309279f32206600e47e606f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36228ad6f4501acbdba0378d2532d81d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3005dff2ffb7108c7c8aac88282ea2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e1771f3473bee6e6f638107a1126270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947407010eb3e684c5d4ec309be6f64071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732032e00ca859f7f81f6a133e6135872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722b222df58dd047251d77ae7ae3ebd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43297eb3502b1382137cc3b510b5f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723e0e9587eed1874e68cbe09ba91da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c586fcab6a3d13645712bee266cb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e654be2432821533b80a7e79db3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cec0ef684999b1bba2caeb1a68942178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3200befb65e33bcba5496022ae46079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9635ce06765623f2df7e000afb46580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd5a7bffadcb8554db960592f4888981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3769d1e52595c315d43306e4844b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c379a0c8fb161503922ecf91bf5de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc1bcb70ba73f35fb904f00eb4ed8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e3fc036e22029cb965389ba47794485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1d05fd5fe4cd7a8f7db85b92bc67386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c501eafcd0d8b429ff83c87db5bc7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0bb67eefd84ea42b1d7328ea4742588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa7e23e3cbe8909e6153b5863ec04289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d48a6f49a871b0d7f8cb76f1ba25390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d504c78c7c03ce17661efe6a590171991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae92c334f81e54362d9a8051be6fb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733e7b847269ef7f5fbc19385c7fded93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabed2aca7917c70159f5bea1ba1b2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ef085511b3304afcc26eb6972967795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388db83707c3c12c40f7d839e099692996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980bb6bc0fe3f1cb5351c9ea20bd05b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50211a2d290c07d9fbec6d7554234798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08066d2ee84ca23c02e94a06f0f02a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61498b46fe797f4578856350c5ab0f14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9520ebd1b623b954ca3499628d86c74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da87b006b32332f02840e47c0cc24a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73e5107312999a7c3c3473541066d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209b1e7f387a16737e0b5945be2e184104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ae404430af68c963e122706330ec0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f955a6e255072bdff15b4da659315106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9726750795ffee7feeb1176660c59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11e1914d46c860ca9148922180d025108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b7ce08a68a566706bf8af9e488db8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d486a4f62ef9588039a41e6145cc17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1919482b83359144d51a7ac35fd39f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35379b2c97b01b2d9ee8907b62d8c52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8f414813732c0f58d1d99876c9324113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbb3a9b33725d997a26e709b9eed29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2fb5b58c1f0448ffd807ffdb1fbd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17749a579acfadf6ad67a88f10146e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7f4c33a687e583beb31451070b690117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f206936a60875f199e25c9a8f60461118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4005720c1dac651183c38daad92fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d5f2366af8389a645121ca69d5353120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88084a3710b07a656613c6d6cb4e07a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8015d80505d47bf58b196e11308d676122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949967d877d105f3650af31551cac61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748741f5ea1c98e206190b5e519686b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8897282db09bb1d1ff3e0223e5848125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a1c924a408049be6ade301fd857c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e0bce73b6b398570ee51d82519d5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058128519f984749aa1bcfbf4673c0ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a0df98fc6aa9a07945b64d95df311129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5a5bd3c5c0168f98405f21882041f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc92f9fc3228a33bfbec3070ca8faf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae3d1927fb8b8119fbd044114785e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebda1d90993ca325a3ed3435cdf5d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52d67011b752ac9f2c788ffcf68b64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422f5e68e9ad57ac8c280c60af6826f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a255afdb5d8bfc6b99f3f22d63fa8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264423ea1a963b4d00623110d7f2e4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e26417a8ff6cf6698f4e36b3b84db9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521d8b91d6d049fab89448dae939a5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc8a2b306f915623c572bfadd5a967140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7ac7ccbc052c8b3fa65407d920793141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618ba6e17b20c7155d57e7f8b18ca4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b491073b04836c026d80639f888d2a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9b5ede2ce849947f7ef232a69a8b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd42133ab9065ff8749cf0951a503a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08ea6351645aba16740722acb5f695146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab61a5519d9ddb3a06b378deef9589147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48cc826e3b6909ef4ae39cde1300ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f490a3e31d5fad8508f6ce15e323d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25f3f31914118bed0f87289baf38f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295c801bc5b2f395b17b369699570e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b12a8d533dc912139ab596c85d4c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fccc3c503d5ba397a8c7daaaa5520153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bfe26e20de29c015bde59c1aebcd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01112b80adbd50dcd03d5ab94cd173eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48f9e173190b8cc7d35c6be309ec1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab277a3794de0ee6045d4459b684f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adbf400fedede1657695ab1a0cb686158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d15c428aaa87682292e26a780a19f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2e481d8fca8fe96dc5c6055e90e9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7eeef07462df73f3c068af14c41e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da301b0e7021b507f3081d91c0b20c5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e798bf5a4bcecdfd0f9c6599a364621163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a2dc04b45bfd700b1ee24e86eb505164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde9f2dfda3a8c64200e952470ccc97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdecfb5c9408dd6dadd6e51707843d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aa1162b960753c3758c3c70924e03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4b6982186f7953133811eab034861168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad57c4fab5fdc28fc013917a11811e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829ac0c7fe2bfc728e27e4bf36f646c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2a97f6f16d78727753745280889db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c25918390b5389d86a541aefaa44c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba227a32eab1526d1431d91a533d86d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f002d21241a94fdd7fc0ad7d669599174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815fe6e9386c6f71a78f5b8e541d2a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51803131e7aaf2356ce96825b30cbc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce22c9629db77d857236a7fd922f2ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192a7aac5a329748807f2fd30dfd9f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3bc60094a2b6fce952fa89c202786179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa1e89466b493d455c0653671c8319180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261c6b09f64b63c17fd6c893e74fabc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28126a1687454d67380e8c2c0e56c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13ac1cef830bd2741a526c04e5ce55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65ddb0918efeadccb85e9efa1ea614184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f36c5dcca0ab200be312e08fd981c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e893ed97148ed4cfceb7a95942f15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328c69b9d5ffe033ab152ed2ee64c55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5d8fd5dcbc5d0db1ccad6a2dbae99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742fdfed9f26c8393dd127581d73c7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757052ed4673e6a24e8af29a499e5841190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e72e04bc715e6dd6820602ca46baa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a4fad80b7c1b641a7b078cc7a4f7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780296049287027975edbc4e94cccabf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49b717d2f304b4f61c15af9753b90d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c31fbb1f4e1b18805491bbaf66afd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7d5dbfef8caca32c2265aaa6c0e66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1c7bc56f23717db0683718f5b2cb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca817b4a817b626ef0c58146ad68a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d889f41d9fce9644d6264791a45d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec488b3dff871895181926be2227e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dda8b09e9082fb6fea79fabfed35e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefa29e371a9b2c9a2865bdc13ebaa1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caf138c729cf2488728cfb58ccb1ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98ec9e15d6cb906c0d2da9ac742ffc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12903e40392baec187ce274a2e073641205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e003fa98268f2c3ff2333b7426631206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4358acf86003198ce3919a2d941f05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9a3c593ca7d0030d72c428d79418b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650dc6f6f28a29c10036d404f916d69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ddb4ab1a305af45588975533bab6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afab819e410cc3a05a9753458a4a49b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0a5386f9207c1eb811197e774d50d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d6cd89869375e6bfa50de335d909d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c079a3cdeae473c7fdc38e3e549dab5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690906c21ca6ec0d921aa38a7d4bcabd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8aadbd4f40f786553c9534beb1f6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e499ef7b41a762361517c1160e2eba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490bbf7cd286d5b171cfae064d4c006218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec30a04ec8ac497e8bfb63bf9a90f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb370109373d9f6257c676d348665f8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6e65020ccc451bb915ddb4f89dcda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740537835290eb12f58926b28052664222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f7ad40da960cf322ef19d8dc8f70d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c382e0086608f5bfaf7d7657803f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274eadebecb0a20612ebe9f8d54dff3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f22e1ec3d6a2f2383eb3441a522c9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1da6c78b56ca38a02517e7eb10e21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4629d08db91f916cad87b082fb15b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1981b663b997da68bd542cfdb0bc20b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56934b29882c04d8c96e48d3e29e5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611affa6a96ae53c6f69491fb4aef5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db50919a73cbc070c4b8ff3e8aee10a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ffd3df89a9d7e0b203b092a8a7b70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27936ce47036753c62bcee750df207b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534d4b0bfbf6dd05ab853ceee2d8f31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df87c0dbb2ef92e65948af7c7bd425236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bd3d8acb5857800d07a44ad57281c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453c3ae25c777fe9047e8a8aa3b9670238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4db0e3dd853f2391990a20f93cc8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c9fa8a82b26d2ebc807933bfb93b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daef8a16a02ad6607e0ef12bb3a5c56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91bfc404f1da9f1acc183ac50f0f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4ee037109304467648eab275eab50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e051e78ac488dba377a47725891007b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c05de5664894d16addfac0b43cde50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa093fb85fc682f386ba96e722e200b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0cfa3a0f218ec3c00af6fd14430e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3a16ac7122adb2f2884732fbafae8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c275a66a43761a7fe867957535e124249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818987c2726b7b70e840848efc335ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184190f2d5b25d6b51d9866527f2597e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152121def771a7c197bf9fe1a96bec04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a30ee29a65736135c998fffa98802d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5163686e87bd6b302001b9c90d6d02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d5a0df012cd8f4934c4da59a25317255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37569f2f6fde6d6f96bdc0f7c33de0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7b86d2a045c6fbce1a886bfd5433c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf038fbc387c1a63e9a701fa03177d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261db7be4c26cb882fc63b2672690024259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af86a1436b0d3dec87f09c8ed9ebba7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec2b5f632579eb76ae30a1abfb99e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7aaab96b8fd41c7f2dbd0aba94b1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ad651bd3e9cb9a0cbec0e1bc93247263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058997a1f2814660472ca9cd36b2902e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4956df7397ee7cf9a0881bfc7030872265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d3b9f9605f335e854019d3a66fc2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6a3d4a94a7b10fd4d32bdb9bd4422267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26af7bb83cdd08bf35e870f5ddb936c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20667f5477932413eb7841d156d7ae21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05717411f048cd30c91b4f4aa010aadc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408c48ec3004d834801fec9809e197b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536221502aaaea1bc292123c1dc3c8b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac57d82760e2277948bd2bb1470ee8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b06a39e5d754fad40dadd8d5f5ac6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5179b9fe9b3228ac80f1b9dc2af7e0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddbf15ebf59ad332912d83dc61b603276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6ccbebf3a2ed0893041481b7ebcfd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672f254eebfeab9337fd49521ebfcbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e77ddab93d1ccedc22972427402916279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e4f42be8615e9c1d3596883bfc28f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5a778eb6607fb358870496f64b0ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f701cd266a98b0e9fc00ca45612d75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2144fc6450c345e249dedee1c444b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13a74cf29badca805bd1033a2c8b32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22623f6d9eeb47db781a2dad41cb48cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3d1ffed8d3180e78b40913c7b9d49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ff3bc6a1cfd9567f07752cee25fcc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e517baa9ce4df6263d6860a7285f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47206cca7e12c1b378e902525536829289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34c5508b45f5d37972b1e0e35e469f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174136560d42b1ca269eedc89004dbe6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14b765290217a1b10c9029bdb41585292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4a92e1ac7ce1e2e8549da8756e657293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cc0ea1ade7c6fd8ce7ac542aea66c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8e234a238c6178df7cacec43a1ccd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7cdb19915b412ffb2fd2e7fe4fe87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03521b48fbc0bec0a9e581c3d20b92f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb278752c0c921c1f5c77ac8b802a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b46a840241c0d98d2beeb38d75bd8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d5e3a4b28548bd8becfeddd38a67e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f222c6fac0057872d3e051f6070e4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c51064d52ad2d4d3f234f400786b55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98264c0d6a372ef0d92fe1decd4e0300303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bd1d76ddf3567f1e9315efe0f3461304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119f989f028d5b56d35feb039a2c459305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4a09d35facc483df39a6ccaf0e532306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0032bab337b648efd240d53b43e368a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888909a55ec98644e1e2877398604ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b806db909f830babee3425353c09c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18992f3757488236b9232f952c7660e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3987a71ebaf4c201e57148530800945311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7eab757c3e7002267cb9f3e4e0633312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41215b2485f2e298574ee238c50fab8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac63dbe937f024f423fccb24e32c0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6913fe387c644a53ed5d3bb1a31f862315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fc368b6ce3bbeef4b0e2afbbf077a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3904df3452db925c8be667ed6efde39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb63f634c708ac9f6219b1dc1e9f986318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3c067af8cccbaa3d0d2ea31cc292d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1325a290c2783b961d26dea22d1532320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dd9d1341a2336a62e0a88a179d272321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4e935e2f4022e4f7e533ba6b4ed55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172a94f523670396b59556d8155bf86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a396f5aed784c452b51b64074caf8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49308d75208c6cd8b0a5d1a3c8466c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b253c7766a934351aaaf080f8535d15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19204fcadb4266008070e0aff6ca1b29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b76e0bc17490092bef38611d8f5d71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4625749c02b1826ee13b4e665afc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ef692f3c39df04e5b8bfcd51ed1d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d77966e46553701f51df2cebecf454331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fbf7dc730efd02671f433fc5564de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54b5d1b34dceea4d3853570701a464333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8b04f1196bde050c62ce54faadbc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e315280e73e374300483814ff7c4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfd1c669ba922d6c2b8251e46a0fa0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5287785ff59f3d116279be77528dc73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e239e188d68c23c2e0d4d95276ac5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c625b20feee48effd5819b60b9a0c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68c0023d1d7afd1af09cac5e578839340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41144a63ef2ed9d9e1b115c5027dbb70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f38431d58815cd34d3f3a84ad5e3a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6e7fb8e6d9108bad1524522ae8001343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b72d95c5409a0e10fd3abaf7ac8e6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dcca4e8cce7ce790f7d34f22bead0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f7fc085be4a5d54568661ff898d15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e56a1549eac3a07d3bd8c85c46a344347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9c671cbc5eb3105abb038e437c162348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f05b0456e1a8cc8cc6de8ca1a2230349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450cdbcb93c684c78a38fd6ef083020350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cd3b4c054fbf130036b792a072e23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a93bd41147e450afe9defb9df3d2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f94264962fa234d7ba75e56fe3b648353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b080e9413f3ffd87cb629cedbf18c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f94f81c0333bb10a50edc6aaf33c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd79020990d55d0bcedfd9f8040410b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebf898fd19f60081e2b347e3a47e7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e62b38de396d08f0e322ca3a15e400358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad346ccb545693d32b84246fa2386e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af193abab8acd74f34cde7fcf5c8b808360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49899e08695bf3b1e20a6264f8e01bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa2dabb67b192120acc59fdde5f7bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272fda7ab0075c9ba44c3cb13ce8f4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddfb88326a5145593503557b5e4b90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37df1fe1099bd031e5c637ed840d57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256619a04fe8654bcf9d75bf991c1f71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000699be9a031d9f4d99ab7a7250830367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9f4b91b427453a9cee8219367640f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fbc33a7c389e3817316c2765c3b08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69515f7afdeb2285c7d409d3b34b6f52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6500652d978a3bf80e33cfee08c0dea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4e1e9d529e2a00605fbe9791d2fd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6004fa564c899b65f9f55453c29be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca995d302de357fa0b1b1c5f6d71592e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc8273d59b7b1ee2353adddb53e9c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ece5f257ff94c0dd98e1c1053325f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33a089ded533a0b702391408118cef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce287b6d0972bc4f373faaabb7d394c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b8eeb407e3aed55bdbdbbb916b55d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6146e18d6d0b88489b09a222d6b2999380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324f027003a92488fe7844efb57353e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93b7ecb700769a83848f32884bf3b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6ffe2e3a3e71fd51260fb3eee506a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c7ebcdbc28a8d301ee52480821da0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb3830d45dcf77c8993c888f01455b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24243e8bc6354a8416fe8b37f660088b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637835ca63fe8a6661c7d4bdb8abac1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d87fae6f44a627f737244d8f62d02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e10d1293976163d01af76cab9b806389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706843856f6b1357f32821799bf20884390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a35406fb03c7ce78aad9dc87758ed7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291c357a1b1f29cf99cd7411c44008a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec376bbcdc73dcb9804d2b910f572613393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff247bd3f572f5869de816af23525b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ef4381fe71a683543d9a7166642b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9ca2d83443b5299c3e39328996d38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494e4e70d106b104b12a287b0692b47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5a905f2be7c90e33d39df4a011224398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000bff463605b8c15514afe031daa12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0acd3449cb1cbc83cb32d4ecdf074400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4350f5fabd829c8b397df269d78746401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23ff961b9f196e927815574ab83e8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ffe73c7c8c5c0b597527c120a35d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b078b9bab9cf39a90d35da6ac719a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83350cc809dd78b4e44b2fa9c99dca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101037d8e8d9ed05bc85d13841ff4ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944fa51e23b074de8b787b2d6b51683407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f7e6a26e503d9afc0193b7f5b6c85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f860d26350e0ff814102388b3a85c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111b2757a726139204e3c8226bc7b10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd38ceeb00de6afbe2387ec44d4b28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1068b241a215b8b5f16851e552589412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09be8f3d8e5b16ad6562252d0a2f0ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef397390ba729c4df1d415dc77e3fc7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da376436e9dd1bef8ccca94eb8dd45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd24f97a66bf8b5841ce540b2c4e0f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c89f610e3335ef9b73a60a042ad26c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e12ac6e48c570b15fcfd73fa0ba41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707db012fa609e78c7fb62bffce5f40b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34e00887ccc5fbd9320e7e35232259420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211c70bb53c193989e60d147b893f8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5607d7301db8cc5ce4a8a40d54d145d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c6bcfaaa13ffe8ec1def145b79fd0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bd9d970c7234e3ca9a254580792d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94738efcfc84f3e63f46749ea889b9ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f18674bc7005b3bd7eb45a8c5e6f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725faaf1edf89a24c16799fb8535749427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376601be9ee2d093720500967e56f667428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6a340117119e51f815026414ef1d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffc7ff794162398f0fa13590478498430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd4191c36270c636334bb0f092361a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb574076d3ed4702d64a256d417c163432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680e111c31084ec1907d476b59357cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749e2bcdcea02049707c647c18e6464434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de1bff8154f265b5671a8f06ad17b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4446d3202f77a6f8349ccf761fbd1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ab4af6cd0ad989fc4057c1a932c6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a262df1014008edd4bd2a83d7bd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c5ca5c8d243e75b5f4ed8ff5a3951439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4148c96395683c43f5e3f636e971ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480dcf2d071f8ef38452080fce1302a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8533b7a663714da1675bfb45f0aac4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62adb9960e5e8a6315ac42b53e235f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b53dccbe41f5f108cc43a02db1b30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b623855195380e0a0a7f80b6278c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333fda24c6600af1247912d4e4456e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0aba2b4e9deb72d9a117074ad2bde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa915ef07138d94ab3ecb3484ad2011448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf886b87625b78c850bd02e02f50f978449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b6e5da70f0b85ddb5376a23181967450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3416ccc982f7ee8bfad0a49591be7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae4ff17d5c38ce393e5d270f3be22e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b040f62a02d3efcd5236fc081e373453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23a3b18dc3aa347520daee13e4303b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd08d32183f84d199f141a7d44bbd2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e2fe58b9e459e20491e040aa3475e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38977b01cd799a3c147f30dc94c56f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7961cc971b71b5125235d3afdd831458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8c26cf2f23453e0983c9cde8deaee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6434233d1a0aaa1d6105ea23a21a461460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5ff7f89b6363b275320d6b53ca2d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad5888eafc44abb216df93b18abfdb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc09fe6cf258580710b4145ac7c1c55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda656e088d91e7b3896f0dc3afbd2f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd42ddac4a45904c3f53fbb708c689e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448ff022316658cf13f47cf393a476f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760acab7114a315ac8526a9cf4ea246e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57da0cacb839fe7d85749fb8491136468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae2f68db50f75015be4993bd2a4d14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743366f403630639d4c754bad4611bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab2f292631e38ad1319a0bfb95bf0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d720bd383f05c8fd20fc3d6e9c03a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84314b9fb69a76bb13fba4c9ff4527fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d804f05d93ca797872d83c74efa64c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b2312d98387eb196282fa0c51a2ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb78f39b1851eb1bbacbf5a8da73b4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda783820cc2d4ca006026981aa43e51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10016ab7dba42e3a0d2b79d34be5f48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409b655e0d75ff31a6e08baeabc4895479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765cea550bfe15cbfe8b47e13fd11ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c94b3f741f06da9c54f0bf5cdb06f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f076208699634f80026a847514189482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9dce986dc291e484687dce3630861483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d7633aedcde0c2347368459d6797e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d38b6be2c4826ec5a047ba3c14f48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252a6fe16052365a9553b41c57966e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed06f457666936af0554a0eb1a03ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f30d3237319fac414630b56b5e97b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea293dc0c550a2d8626825b4889751489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb09b2536fd5f5cc3d0a5e6f8168d8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e4dc872ed7103c99829cd558d67d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1651bf7b7663995d6a6762a682aaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318d447aad7c643a385ff6480a73aca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8764fad0b8d3f3ec28a9f6c4f97886494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a90cadbc72076066714692e8f0af41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d1eb9a17a60945f07609d323d1d2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753ae1327f303bf72fa712a1ac421f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526647e3e7e89a36b0bffa2742fbd360498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30894610a9325409473728b932128f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf013d843f0bac4be74c6a0ca26dd73d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d769948e21a54cc8b89e7518a4d69a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f2398dfc247f5765b30c53241fc1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5edf46c58f65e25af5b6c8668b6fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269b6a71ede7d2e3f728d873a53e79a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39881885bc24dae10c30f57a6b6d911505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc009b3ffe39fa052764584cba9326506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d32b89fe8b8172d310a7f3733cbde0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6efa2920ed0ef8eb6ef8c463045f2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7928c97ffd40207dfe5f8549f8619509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f107f79cbc09e46e0ddc59344931f27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacb17acd0547ffd690c1fa5d35cf3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10f89d1ca725e991869886d5e00b22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02082dc997d66be1b8a27458392500513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab88339ec72e3a84e136bab2d461f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c071fee362cc1df060db6b7819a5dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed95caae2126c45afe053c6de9160516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86683f8bd9fd6c57d4ea8a478cb676c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67ca24c6ce497814398738eaa5693f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11753ebe0e51096b2a4c86ef60ce43a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefa5494b96290bfd5160db75b2ffd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086255a3b127ef21e139cee546efd870521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67335feaf3f551502ac0f534cb9b8a85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b60aaf7659dab04c8a51166eddd898523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8b843d0702e4145e0137f1565dcbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faa43e040d4a4ed8f1180212559711525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77e449a55586f4778cd89b94aad921526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c8c573479fade6a6e5dd45e99139c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc2a2e85a5137e2b6d3ea6c017cd93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a963e96ee0324cb012c0fa35926ab50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb13c7c18b8a6200581a7a0af796023530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12522391e7577376cc93c62f92dc1e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4450cce1888587f4c4bf955fe8fe70d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418f29d84994dda5d9010dec6c9054d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35eb126b31cc731dc6e7efa122693f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f97aa72da4d5efc11981cc977c8a41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624db604742528a97ad0b794def20524536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbd52f68d00d8f07667d4bceb55774537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba54c07fe94e651dd553a60fb9bbbe8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f622cf8833c06414f586d169a5290539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347988113cb91ea19fa42b0d3d13d369540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420628a00a9e0a1e5c2ae010a7a8281541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0233ca2d768f62e3ab9195532b8ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1ff962c5a1aadcaf31818c815d1e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecf6a46004fb63edb2967224a52694544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934752da2ac8d93dc7061d7a41eccaf1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1508bc19c97902bc67d4c65d438738546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f4ef3512dc03a5388ef6c7ee60e20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0eed306db7f8856f4fef17820b0f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9fba36f65625ecfb7246318e9b439549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613ceae04fff2a9482428683509acd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25a4fcb2ad7ed30fe058b8b3c1f9c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b02e35de4c37d8b2fb9828c9b1f7c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b55098c66dc174870b7910a46ccd9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d304cc5c242e1b3a0760708356dd1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b776099c4fe76a2d6d19dc237e7ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12fa5272357822aa62ab4396889f3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbe4b251de967622cd0ce9094e9625557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec4dd9c60a5f6d970f6701c19a36d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac375d9730d5027b6a2371271b510a1c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4ff16269092eb5950c5f13dd41a9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2143e7e723d3f72fead9d453fbef0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc97c830b03b4045d9a27bd4617a1bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac1729c7cc6faaf44a9d61d3ab6595563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966d17f4c08dde08e5c368cba35ce8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572834cb002a3b9a54c5e728a30368a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1706cc6cab7346d161cc1560a7e343566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ff5931dc89b9c2af45f54360d96d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d0642584319a81b430c64df853327568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532085df94f0074ec69027fce7d98ada569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdc0e1a1ba2732ff9e393fd68dbd44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f87adb6560caa83dfdcde742f87842571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0002955ee3a7f94758926621306be87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4a694a3ab801fb0712c3cd9c3b06a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5bef201501e45f62cd1f66b79b2cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1612f4e22ef9e0040bb9b79302a1e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c26959aea1464a6ed309b74716c625576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ca8dc92f34f4aa0d5851514064db9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dd05765903668f0fb82fb63f0f548578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c92a260833c602d396eada01e09a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27994d5974b5c572cd2e30bad987f4d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a763d769e423738085612cac2a71bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fbc7fb7eb96b3a9b0f03230d42e75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756695d37b2746f6b17413dd5a58e7b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449f8f554ee87b2dbe1b138f9ed9fdd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffc5de4cde4207467b76a4c26360b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb024ad69268b74d22402b60609f8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0319b6d4548370269201359460e4340587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19228e48c1edfb12bfbeaa5c2dce439588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7db915318985a4411d0b012b5742e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e41138f50cab4b35b6d6d5eaa6d2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4bbb217c940b7228308ca40289934591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfba729ba3a21c0d6f69ea2cbd3dd08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b20e957486dbc1d25f697c41cfc0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820590df8843143735e47f3e201959f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464d134ac8e261110175815303a0e27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ae3d44bce7a76f7e0e0b5796d7f6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cba5bbebaa29713eaee6db96c4fbca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db0d0076391482bd3d36c4d4d50342598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3eeeb26ae0f466ff4425e2b4bd382a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a7db97e54d868e5f2c828f2ebf5b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6dd276ad35258aa86df0ca7e9bfe1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540700221f85604441aa1cb0eacaf074602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426718540472c4716761216261a922c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2c57b7720a48c74811a4e571b05c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66206894a12a9e09ae233939a4407dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b970f866deec9eaf79bbdea53a08db8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bb44f1d21afc895e176ddded7de0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232be7cc272297becac4b6d4639d2c02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d33ad0ce17f1213b2e7a140890a749609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da415b24e126a4ad1826e243e453aaf6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae8d918ffd0a1ae8c2762739f46341611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f1b8c1f87dc1a467b7d8799402798612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae491ffaf9d70bb4167f90c7d7c50059613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04242a13aab8d14927ddd197d39f4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455bc5b68b0f310e22f74a43b41221f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900df4ed8ae8a44bf46aa324f1fea8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5cfc3b48dd8082b572de56213a29d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10288d95200d0a4f2be4f77c720dddc8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc427bff69708ad9c50cf2c36d1efe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd33d45f7086dca742aff9d20cd80f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64672e94739ac1238fa161e211bd23621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a49e0f9a062147a2bebc984667f75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595779c472be7f8aa979af2743e5cab0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25410e8062c036d36f2f38ff7edcd2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1126eac4c971e3e76c81ce6d4f7440625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fc4ba0cfd7f962f9c1db8f5e61ae5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd246f3390900c49c57909bc31b229627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fa406d7e95a84f88926bcabc8ee68628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01629b17579569eb91a031ec46f10ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2db8ca0add0c0bc0d632f573a35242630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44d191f0b0f2fd43438854a6a1bc3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bdd1c4e44173d8c408f91815b45c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651704b40ad00f95fbd82b2fd50abafa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0280a92ea05fb6ab9fd5ad3ef87234634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a73766d47bf2993ef79f37b0343c16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf668c748ffc83c6b76ecfc58b3d4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61e51ef1ccbc3dbe5692b68c950904637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86f226a392448c2d071a5878e8d3ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b2019ae15e1ca516a8c8cd092b76f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f4a48f4c2f6196230af963fd5de75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee940750d78dcd5e9c14e0b205e52d2b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b1a6f4910f8fd78710d1977b10153642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd20688042d21bc5c4d14d6e94a4d6d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2a1c4e321b3ec7594fc2f4a6dc7dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566f5433db8f578d88441529df68ad6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a29380d5eff42a56c7c286db441de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73f58de2fe7b2540fb82883bff9ade647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda462e2ba3fd7b57112de8acda1b7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ca9072082821f4531a2957c19ea40649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7caa90e5af97cde98c6ce7a02bf3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca0af6bd81dbf864a083f46d632e91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4404ff74f552ab09a549ed7f4d769652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c44458d61798cbbcd4dfb190f0b64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda15d555941dc04a7a014df38a6bb9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7520307e92846ccd1410101a2862bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f75a3359ca880c77f3fcd9cd51977656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a45fcc0f49767cb7590d9e131d7d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73677bc201af459dea864a9e70b3b6d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab6bec285ad3aa50b5b0c16a8c6115659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3594d2a1aa71e7684119f760e75ab00660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435766ad259c03eac22fd0844823252661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e316c884ef18be4f6d6f1a512658ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38761322a9030984097fce10f0d71e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ac047be49fa469e7f37d75382ba88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7550b488079b6647ecae7c0e6239fe6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef776257c9afe60fef9c45a42be6cc7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6859e996fed00b24eafe8875e89371f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150cda2f34baf2273bbe29ec86158f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed04ca67be1108fcfab7159b8779bfb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bb0debfa9fc3de9190487fb6f6029670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79979030dd3e865626efb3d750104817671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cbfd12d79e29171fe3c4101a18ab5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9787fb84886ac64c3bd25721d86914673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413445370911b516e50c006a817d868674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6777236010c868eef346441eea43e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08977047c314b249b3211dafe87868c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc9c31c9972f83132af15479cad2ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25ceb91806c792d35971b35df44f63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d9ea7905949e4615328e920bb4bdc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a17946fcb23538c237f2c77b18897680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8e60fc9436e1a819426c28f64716b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e453d17f6e256a67986dbc74474cc6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3709efeae71a0162be3b6978314751c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276927c9992fdb0db8ef9e76478392f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ca03a4f05b80e4d44c8376c49a673685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f659204735120570ec53059edc0421686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a051f84eda062d1a4d4db13659579687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296fba56a5bfbb9a89f7974dea4261e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c7cfcd531e310de24ba4869a2fa08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e2cc950f08fa096e0d72fc82653e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa854b7ba2acee5b303babc9d5af7746691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddc5d5d5769d05428e5c0018eb3710692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7f1cb84f6f74a657f2cd7aec9e5b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb2c02357fa82e846c62259d1ce6ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041f88c82be13c7efeb299c7db45a71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1dd8baf599090423bf5a21aae99d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213a0611c554b925d63ed010676a6c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81409829d277b96d91fbd8f010bc5ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aa19da2b7498454c6e0e9e17fde91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8281eca9ca09b3f90f14a7bd7e57af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b53242d67c0f320d4d931b06d693701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8222480e0c7e7f2a7d93edf35d268702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c61845267ab3e19a62cf8ed90d727703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b51f02ee88cf0072c09958474a99e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45fc2592194a5e85e7552452be783d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb42327f9ba3ec788bdf738f0e6490e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e328e20f9b52828532bc927f30afc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b2e2672e8587fabd2cfa8e828a5a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607e9664be71024cb43340e6dd83448709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249fd5c6771b877c080cfb99665c7f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8653818ca7fa97babbc4546661225711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3dac25cb2cde152306804ec8eaef4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b85dffd965fd07f9b4f42155d75c40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355071d36cce78174aab054c5537cb8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d07e5293659e7dfe3d5346bd674864715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0bc51a9390a4d4e6a6177e2b4c0ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c220a7adc92aa69e2e027f164413d97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6dc3b390f1636c331e2b3f2be95ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a5c22cffaba056135ff98796bc795719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906248121585ca9f1c41d4015e9f0d6d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bbf821a04185f11c9892f53eefa90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cddf3f195613b10b97b1f35b12291f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9be03f94524d230845f4850da305f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce77e376767de14c9d685cdf0a0200724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a81b34f917414c496afdd95d54d66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c37e1734d7b97cb7b01647eb1787dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c89db01c056c333a5f7ba51cdbbf1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5899414bed1e4dcd3809740871cf6f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ba9dc913f1d30c173c5f4c8e0bb7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d036c301dafabfbd218136bb495954730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba8b0fe5189cdc59895c0e42d6dccc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd786f67b6e89e116ddb3e37468d869732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19648825008d002d2a2b7014d2493f1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856bf8b83f5f5ef697c73c0d25b3b28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497eaaa0567de5618094d77badd9260735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258a1167a67526d7be99e1a50db442b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccd4337786e28010d158aa682c9f1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137239e5cb469a16bcc21103eb3484a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005b1237f922d32e8b08028128c5da9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b9a489c75c01bf5d2afbdf4da593740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8f4fd648c690ccf0a52be8a65ffb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79066be79e563ae3911d7bd4c20232742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563379bde0660ec8802f8a367e846093743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01575e45569c0d35030b7651b2ba7ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933f0a9977e18ed8d2a1036e99b5824745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd4dcaa9c5288f0141ab962c1a6141746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8623523e98f0740efd380709f160cb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587caff40b27627f19f460e94b5d334748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4051009ef81d18af5fc844e158e8f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c0ec474093f66e5be22c3f640bdba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad62ff7f2395610338671d00a06c3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458273720e25b08dd237d08c6c6b1e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3265f129fe818ca2f4240a681de04e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7902bb70be53d7b36910cf2c973f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4fa6fa60d683ae796d7a23258edc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9dcdb22c78fc6f63fba457661ea1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d25db8aabe7fb1d779b22c470d30757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>