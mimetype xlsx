--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aa21afa6618b55f63abb02e271d051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e54e064d25a75b37a3bc87787ede352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdcd0ba90bfa04d99ed2a3455236d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fb3b0f2c136f9f7c4a67d65faa6c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4f1d5b4f1f16c651c2d4d0d49228b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f496bccf7c9baa01c9f7d8ce03eab556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ac1538fe42af0ccd565e2146a2bcd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e6d2f60903f6f4a0d2320fb8da7d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929c593017e2f2e46ee862b20908b909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2927d731296bfa458393c6c86a7baf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c250f9337773c1658105721469c5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2256fed4fad2bcc955eb3f12ca470412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee640847ec14792c9db5ed3d4e261613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae83b0dc7f525c74e670fb5d5d69e9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2d495e14f0f5d4910653a2514ca7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e920b0c3cf5d117758ba0a537cd820616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74217b9dabfa72d7fda25e536e1b5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85acea0bec581168b0d0e125955d25518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3a9c0e0b6f533070f282f3670c1c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3a66e9f0384dc63f205f8b8b02f4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32193432a4089fc24357724424a615121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b7a99976060cfb046c668246c4bf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b28ce7160b1b45de2e0937e27ee1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c659ceff6788e1009b4218902b01724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b894efb9cecbb34cae1574053374325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af518c044ddce8ec8f4827f059dc24826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16a16a95984bf28645882cb247570727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05b90399a23cb76d03ded26cc63a9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4f1e41c4665d77fe590c2023ba72329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c92e207cc7b314139230b86d141b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669ee58beb93611d176d31866e7ac9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046a87fa8e86afdd021cfb9c0899a4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9de6746f5f7ac00663140b7ba63f4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b10b35b44a0dff543308ad73c407234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d95a5634cf7e962bdd300c0efd30a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89cba8421794b944a6325bcff58db036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04ab86741dfd0a4d9e38d4218ee3c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fdeb87bae7c8fe3b26899ca4e81fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1b5195011b236fb88f7713c59f00a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab316dae61fa80a44a79041bdeff79ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea490be1a7f2760b93b1eb4685813541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807b2f857ac2280b8dc8716b33baab142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa748d8e46ed08ee0beb4b315fa19e9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3ba1c644af43cc053eb5dcf40900644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200d8b87e5dff78066a6c07d16c1a2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6efae95b4661e70eb980de02db3a4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea53f7ed805180c88d85c99f62cf2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992296489c262b7e52bd86db5f1615f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2548b875198e926c5db417fedd8ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63158c731c826cc887a20f207c52724350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571357fd97a107a2ae7f07d54dee664851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64277ba67ee3b7a47fcef8e2e6e1e42152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ecf2488c2142dd5a54565b3289db053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd487c7b9377a2afe79b4f585b1d8b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52844ec530aee0ab3b1232bdc580c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028381546d2038c845cf8d66d5c4841956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4b11e445c01daf091d84221a2bced57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf326e16ebead9766ff94efe5af80fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268b65726589f79e300faec38d32fc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05fa9315e25cc290b7c3fe3d89321860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27206d960a273e24038f5283059f22aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237b4a93193d420aad004e3d077a96562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe4893cab6a1a17fead167ff8c6f4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27ba8086952bd41fcc709f790154b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb885aa50049b4a3027358ac086733665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c59d756d760db3b84b4550225ad37066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2502810302903611c936d122dbc75f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc54192f15c220e62d7041f677876d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b25451a73d7be49f6ff7ce2c26756869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d41f1d2da3b92f8a23dd405581dc6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030fbde35c2218428feaa11ff63c94071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4088badd0a4147f67bda592cb8df372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7128f483a09fe2c3867daa75fd586973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055746a80369af28c29243af89e996ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4b2e53be582c4205d9a35ab1fa92675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c833662e8c884cde730f9c455d495b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf647ff1aeb80d2be680299ac5512e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450f6656fa7d72edeec0ca99d9f207078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc4e2cf0850ba7aaf9699c40d2d76479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d4a0acaf8a30c634bb35b856b190a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee00cad39008986a3bedc8c2146068381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368078dcb6c6dd5dc8a32c13524323982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b648c517becc4cb698b2745b03a1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a972de87a6b29ba34f56bdb72c64a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b09b4122c448a7c13881c688eea1af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b137ce10d6a657adc5c1aa02b252d0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b32ac9c6249e7e94a552379f5d958887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6166b708184c6fa193f52307fb2a6b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ce0f0670fc4bceda73c0d5ada5a7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8025c329d9d0746c7f93c122c23e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e5697a7f83cef5fe3d5970aac3eb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b01d05f2aad40d7086457ae9b851e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154a45d81c05aa8f6023571ce45683093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23842aa742550dc996bc34ae2509058494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331afd0ae4efd3ffee64902e02f9404595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1a9901ff2badd62e0a40c2f049ef596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af182c217161970d75aaa637a8a02b2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02843daa3de3029774175e338eb6cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2cacf359a88cca3205ba2bc3152e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55ec72abf836fcb60b2844ed1bb9d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7af64085958302cb51f675b69eff0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6925f23218c489f9a6ed39dcb325a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c1e5abb8c1884d525a23e931b2708103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bdabc4615ff54df7d00b6f8e46600104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f5478f1cec35e014747fd6e03e7e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8b1990c0215dd7c85174b317cb65a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a132e659479f8735105cc5f4b8efc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b192000ef8beea4a76ff1f61cf92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d04133425477163c68870ef354d1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79a796938a8b10cc86222de39db1d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab955546b6bd0bf1f0f95c97e906b9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab434200af3f6cb1626e4b14329423112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9500a61ce3278717fd0b66787cb168113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03f51e4a24e70d36cd8d24153122e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ce5c82391c8b99bfd506025aacd2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a6c401d2fcca66e2199e896e9888e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607517e638f985e2a8ba22aa8057e92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd8a29c90e608b417a33f50e658358118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7cb3d42d46f08f119db7efaf4743c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3d4a1c67782dd1c0a95225fd5ed4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e12446eebdc311473d8b98e06231d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831b052c296ca598b8c499865403183122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de963bad4b8f72f36fe458421ee265123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21817fea54b60364bdd41af9552877a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f21c0d8dd90e8377aef0f55c747af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506f674f1458c2d24d2d8537ffcc2fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62952cc45d75594cc8cbf7edb47a5665127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0f864662c9b971720e56087cecb1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52177dd29593e0cf5fdfacae507ef3a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094ea89fc4bb50698694c736ce3f4fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04676c9c852938ad6506f5035a6c66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfea0918a5f0179895cd221fe0faff4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1de313b7d686a88df3b2b0f437b558133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37280a37f8ec3af3ea9303d20ab7b68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b4f98a8f1d8350d134e567fa964bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c14448656fe7c103bbee1da389799d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea7b706bb41e99b7b240f003997553137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c1e8b0e652cc3d7fb43b4b16e864e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65d1faef00d9075078c9f2ab497b11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6147528e59c3bd308d4dd7d862995140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc011d428accb57f4dd3ce734456612141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e66bbd84362dabe55bf932119bc56a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681e004a98405104f1130d52c8bcce2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c79fdcf0277a7a298630e08b4eb7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f77fa95a90eadb8fe823bcc167e773145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a90b641459c8622833b048fcd568d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70c38e0a540e78b1673b481a32a7d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126a68d5d44954ed1eaa71becea7302148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6a5a31a0fbf9f85f0d20501de4d2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bffa8fac544b89d64a22871a0b7636150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd51488e29a84ff3153baf99f6aa774151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1b355e22d079d15fcfa4519e825da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b2a7a4331a8623e46a3db668aea21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055737a84800579cca79a11cb1cd695154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfade4f7b921985d372277edf19576155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b5731ffe729f2a6f701c899eb9b90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fd1eea4c49986add0d6b46841de69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116002e1544b4915e062242781d23b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17430208a73286545d54193e0360843f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7fbb5fcf68d10aad97d85c78193d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f84a5f2bc54bd99f58d2941ff40839161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd848d6d7f865ee0f3e720e43f027f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428b277c001a12d363946edd7670827163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2203008e857c3d3e9f55a630609a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4ca8cdd282283c4f3715af041f5fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0591a8c1535ae4230b5eab72b791161166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a3569c23b9db00976dcd8b95c7c84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50ff1a9353a9a45d8e75be86020408168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53186ee5a565591712cc8550ec079ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099efb92d8d4c319c716c13cb9d6b436170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56590ce1f37304076e24c902d7a43635171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d493d1f3d5ba43ad7c96efde62d92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aa22f7f21da49990d71bf9959db54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff505d22c8a1a578de7831587d577613174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a604aa8c93f455835d45a235de2de9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f94b5ece870356c160d004f034415b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d92db4a165d4e06f77f32338098e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5a0294b645ba1a034300a67f8008d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b45ba98c14a1ffe1917385d9fe8e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f54466fb94847cedc29ee0fd54eeda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9622a17e80a25f894a647d4eb4a8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb7168d83ce54a8fa0253464575b02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7601a32ed2a3bcc666ad69525d076183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d44c27fae6010c6ee5331165bd4a59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b5a320761772df57ddcff9eaba879185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611e39d68ac8e58371c1d849275b2e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65671940f7c8ceed914b2862d8902766187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0b9ed3708e33cb4445509f67f8f3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2248c0aadb1957f199b1b01688f774189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b949e267c94d5c7fbfca2b63a4c66a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1112994fcc8dea9f3c9d8cd5f9c7dba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2bea1ca733f8e97a0f1c6383acde5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28155589f1ed2039ef3c995e4370faa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439dd5a8f3a24cd1aebfa33b8268423194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a6e531712365a519b8cd9ffa1fccf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78d05c579717bedb0ea99964e2a0ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fcb7b2eb2deefb6addb9c161e615f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd189988925b8d903e69d9a5b8127e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4731f04e9001dfac82260c9e96bf4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd5c4aa2b3b04336c99b01c46b2a25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce197df725283d460bba2fd0785322201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0525f419f8724f6cf5c9d5f01b3823202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a562a02b2646817faab123d4d72ded203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77581c41924c3e9f7ce1e68e9a8b943d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c02c365f70c0f2f9191cf71d1eaf2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff02426312065048ba0072a48fb0c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4064d09ce3414dca57b5e96f7b16e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abbfc6953fc31ed68bada89bff9b8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dfd9ba14d48f809dea4dabae0007d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c690d11db51c499c51a68173bc31e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529954a24b887c478ace56725a1fb844211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684271eeb43bee848c17b8b06d3c44b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7234f8de2203caba844ae87f9498dbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a7d6f7e313c487eb82c383e23bd9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f57c405dbc23dcfbefcbac5cc3b9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50e3ae43e084a6d426a741987072a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88cd5f44606172fa6265fefddea468217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fa55f9f19223919b1f8540d2ecebc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec0965e49c7e8365f8d22e44d79d85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbee02c72eee9e30b170194f985dbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526614ac1231e97669046ed808971433221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6d75754223efb8b80eb26614a71e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db63f4bc67b16118102b0b163ddec36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c0a68a119ab4b149a34e5b910eca4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320471da5d51bf2d699fdf7b26a17617225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54858b6221e906d6eaeb252708a9c70c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d958ab66b09ac183de18c48c343700227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61fdbfbbd3297d8b00b0e6330e8ee8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f9e76d1aa392393a787bb6912e7b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826053b0da6b8e8502225ef0b22dc62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2baba552049e897d37a0ec87687a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a448df7899a37c5ae1d2ecdb350962232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2186a76ddcc3595fb692839f571759233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd662aff82ef7013eb914b726fe0c81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94404cbc55e6b601ef226e1d5ff5d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83728ad9d4dd1a11f7c25f6647a81553236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428a7c34b8c9d40e46cb0001afd12a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4ba75c53390d1512b29f285dd4ab0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210fb611c6d0f47fc02e2a9d5caad1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd54a9fafedbbdb56df1d2921f352d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f476cd8c4bcd844490567d2f08ff1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a741cef195ab78201657bfbc60265a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe7223f480ecf417c671fc029bca1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d91a0138b565cadf739edd6fcd667244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527740d0ee418f8611fc5b5b7219e3a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad647e9b520cce0328c0584a113d6c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0e1797d5408885cbe419d7150c48f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada917f9d0af5ee90bf1851a0fbacb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdf48dc16768dc3bdb1e0134d5e715249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a909b3987aa557c2c025eebc018cc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a43b67823cf550d84beb812720aac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c5ab215d860acd4b52b82d3a9ab51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e8570ebf3b67d8789bc734b0816d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e713a5fddd3882ff84c675fdeafc14b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b756ffb46be0170171e4a010ab2abe0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101a2437d07802ba0206766a6adeb61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80518bc7353744033749f33291822ec9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e0aa5e2632f0b5de9c8f5ba8d15ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9005271c889b31379a7d471197999259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2504286861c1f0d37a15a379aa4d82d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d108256f63aae36df1b9233ca7aaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363d962313b3b7a2ba7a08a1ad755bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752253206735e7d13409d9ac837f69f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dbd7972ec69d53187fabfec591fb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aafc57ddb095022190a55388fb6aec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625791ba16ca2819b6a280f103cb5d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d88240a1b2335fadb18047025e55ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a58f357ddabd00cf243eb532fbb3d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fc8a713b5d06a64e4df467a84ed08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede231ae589e5196f38c1686315bb12e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e73e4e505f2bffc7df4a8365c717f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688ac82408818b50144cd2168839dec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a815bb60a07650c75e0b65d263e29d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a53a79985fce44e3780c77428f9477274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f9c448a4dfcd093eab5b9e13cf122275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323b987755e62f87e66406c285b1886276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab38c40e1c9a7baef647bd79faaf35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47874cf539dbeff356e2702d0685d149278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e0f13f17733a53267b1496e1b0f54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fed331ba5ff990f840f5bcc02930e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0c2a87153ef5a31fe8347a455fd46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd6f216b92980f2f657472500d2a33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e324a1fbb8300104f2c3298f344c6f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be48df9fdf2210b6fb3e34b5b2697d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102f4748dd813539ba3f337c27d0e99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0e978fa1c228bf283d54a15c00497286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525893a3eb1148060f8272e9aa8630cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f468875c42c01eb4b7563d1d1d38f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ae60e9a1cbf201e0ae6165403888289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c04093e2f3690a3815d0af225969b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd634a1c8bf8bc168b5ecd47cd09b851291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5554de52c8c7ba2101f7083473a20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb387fa0df1785ea4ae3b0e032a9ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714cba445b2535ee66dbcdf0e9548b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be7ac65bf9f105f1289b4f8229e6f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3241c0055dbb01b8ca14222a8944f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35788fedf890a53600c05c9712f7d8e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c995cf5176c8c06cd1699b05b214da5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b33191fcffedb04242dc1db49007f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bca546b51e2846b22d465030d8149300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129afdf49b2ab2f2bbf059786d5c986301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b8bb4e63c758353f9945e576164dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515ebeb1d4594e97e12b36f10a9f147303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b351813b1b45fe1ed8d61604eec2f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b3fee208841db18db2623c13d11c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af695f439fa2c179d86ba4ae1bc91de1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4025652f5d4320a0f14ad5687ec5c70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492b749740dee2d4852f886348351db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8fe5f069dbeb0a488e1527e5873ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131c52a06f76957231d4a15d7b55bd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d42b0ac07a6f0a59b8d861c335bc27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8aff3d3a50fdd2432102cf7742c77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d2cea6fdcf423996df2b77961eabf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f3b348577443f50463107b1f6583f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e62d29f1970c69c17027b8be1c90b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d30ab7cfd17bf9dbfb1040c5d8598316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12687b88bf4cb87580662541b40f6ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5278ad704fe1d4d247d223b6075800a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb126c5c4fd78fb760a7dd2acfa6820319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab64a4eb182fe0e678d5749754dcc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cfd940941dbfef79eded9a4e05d18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db69f6f92833eb29a81eb75eafcc62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b506595d3335fa4bbdaeb3954e556323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58711c6add42b16ee7cadbb3146639ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b9e367ec09f0459a7ab00f607388f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463e5e494112e11cd1b530f9c7cd679326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1c4d0b556cd6da0ad15775d5f8d8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03f48564a0c4f5246efeba409b3609328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70186551c80f20f98d83bb8b9607d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9f52d1aa57f91a3d1dce48e9c59e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f0fc64335e938f0bd2f252fc9c042331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb818f095367971012c6dd8d78095cac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446c28b33c0e047e0f037c1b17cce61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae8aa8f22343bbcf523f8d9ad1e6b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fe26c6afbfc37b75fb6a6c0c16546335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904b126df8d87956eb5d4f3791c39fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0751134a5a6b92821bb3fa6a9cecdee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f17d381bce65ea25fc0b32e04354f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658de1098f0ca80ed260b833d8926d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae8e62c4d0a2801508705ed5a91485340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d149d36e298cb92447f253f203c1386341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76757060c74d0300357a7728ac40cbec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fa007b4808d9cdd314a5fe855978e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fdbfa089285ab327d9a413380a60c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99bf881777b4cc60ff6682b6758ba5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794ddcff5799e61246749defed2d169346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115b8b35b150ea44fa303d2f88cc9f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56291f566c58c690267d065fec10baaf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3393dd9ad55a144c0deb14a3090404f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f799c4fb3d2f2c4b1663d23288b6226350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73090881d5a896fddffe363dac330e94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2314cc322fd91afd6b94d0f47e3e13a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3e19a05f41bbec8ead1dd9d0d0e34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0548031506838dc84b6a50660a1382354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bdaf3e23e2889d665a1042cecef22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982cf076145e3a0b338222c59e8d5c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f3a211a960c5aa4d5224d104d0877357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50180e124ec862b83381dde6fee76bcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4873159c469ea63bb0d9067cbb5e8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810992345f3caa46b12794bac53b5788360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c51c49a09b93a370cce3af03addb26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94ae754f03d6a0c74539538a3aa260362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccf96f68274a8a331c879515f977df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bcb0129e1938be8385b71943bba2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239f0fe71b82a527b5de5eb4a8f6122365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2468c4c11738e30b8551eac1c3a88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd7e0cc85a00de5bce96096b976c40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a702fd7f84e8d99070b0ab806da0d86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357d25e1e8657517f39e2a28aad8db7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abc6c2857a50eeb0661a6c64fa3a48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f153dbd5904f0d011ffcc67c176e77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60097106211484d1fd445b7ec70ff74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b33396763e01806d3267049713a2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae36162d98424b20906f1073c441c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce1f55d056be2cea1a3233c9805055375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a43a125ffe4e5a12bc10d4023699f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d99568680b26f5cefff2290596693377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632f801db8d55c6f4c600e16afd44fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74c1c96c23a403b6b0011a390417fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cf29ccb0a474b360f8f301f36f707380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ef868651ac205a20fdb3c66bb9a6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99e800546e8726eb3c6226f76461ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d67f001550938388b9fc79c9b49e67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0934631ec0ce69bcac88abdd2e8455384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb063f2f11228ecbd9b2b825d5b95a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e4303154c11689fad7561f8ad3953386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f756c4ae2c161e3aeacdea43b594e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fe23faa46b12f867fe9fb0c0f45c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b964b718bd2eb00fb7b051f144b4a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89adf48ff1e074a70da9642eb500e03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72415b932816c070d6831866c869f799391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d35257274ef57c27056fd62598083392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e8124d21c6d8824a78e0609510e5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df1ce79aba581dace83d01cf13e04f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63fd0ee113c4b9dafe2f1c5dea4789395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cc4aa8d147c201bd1f21cd56a57fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bfb9c37b61cb878d44f3aad5c2569397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a81a14bab4401e6ead32266466f31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a789da7bcefd6978d419da8dc72785399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd8f153b46efeef7d70a4478365d23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b0708f0e19e080abba77e1c0a2dcd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2ee2060d6ec042356951253727089402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07182ba9671ed1a0a7fff35abb64a7e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a78a273d49f488163417477f432d8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f724d9ff95c73110eb8cad283d99f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c621108cb37504304b7cd6d766451406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b292e0a3873618047dc17ad541bfe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9691685e5cc27262e35b12550501c04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fc62e4a3644a3f9f5947e2fa5ba38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b65803362cfdad0ee83a174c72bd16410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b84c526695d8a266fdf37293e2470411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164df613d0fc351bce6e38fb5424670412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89499c8dca1f3bb1240d0b62030fe047413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc22b3899bca79a8f00343f041bc7f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59d155c189215a361343d8317eaf9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cc61fc4234e791ee318e627a7b12f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ffbeb4f821da36e3a09ab3bcedbad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6877c34f43097ced09cc1dae90d5b31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed10bfbb3ca8c2de9283f3845010ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12aae441a042110bfab33db2420eb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d4ae78b8eb59e57ecfb73edd44170421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488a2131ffd1761f324fc574121fbc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c215f27528ea87f67f6ecdf6d78d1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd5d5faa5d061e5fe45a7fe4f0bedf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd95360b72587928e1a45221501d57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c7ad491a05fbd2acb7b495ce919cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364c2b04acf4fb3e87ae6d60c4ee4d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbc25c169d16e034b1ccffc5f863e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170b2b4cb68afd181438f58068379d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd2e3b38ba4dbd58221e61a180f19c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4984b7fc954e50af27fb4a19f05c32b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f229058b4d51016f41e7e40a2af25a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c75e174f5c0cb3347e83920199ab1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc826150d91f7182ad41eaeaea1d809434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a2f85479c058f6067bb7a0269c16a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc253eabbd38abb83975323ed8a096436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed498c41ee6c4faea74135ff9ee55f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df2614bb95402e19a3d84451e47253438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20abb73bc27bac90cc3f8988762f70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d49770e579fc6933ec0ccc35d98cae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00a9a2bf66a438cfcf4feddf9b2395441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ca61d1f8e19cffdd0555afa6500f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c1e53a75aace7c2ddfd56b0277086443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997fa3adf64ce4bab95735b7247b94b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9185b88a1bcb71c8a5df8279494ec85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974baac78bc97908d10a6586e2f7abf7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1cb8ac31600b03a08cecef5d082a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e153722ff533126e22edf9a76c3525c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe5fd96eec539737e524faee830c2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce7c20e8f66dfef98b4f82c4d248f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8c18a3a90068c3955b113916b3bb1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31c5a330d0c9e12232fb6143a5df49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0373f7934683459624e9f4e90e58a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d093c47c8edf9705c1186450f0972454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afc0ffc51ba2cb8dbcc8a1214055df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf76d1e2d2af0ab2d5f9b1db90a2203456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700656eb1cfddbd67ce72fefd19a2070457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ded785991ce74da455b2383215b3e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d1e68dd69d8465c6f4ac2c811fc6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8393e18f1f338d14fd65901a727673460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a5e22f1e9a27ba3eeb47528d3b1e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61329aade0ff884bfc131ea7fc21ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907caf44a7fbf13158eab7dbcf036ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8504adfeb58e2f923e6e491a645ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922e7f2ec5060b79fe8806fd90d9d3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5c364b3de3e1f509e2483639287d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cde470f2adaf2586487e26b360a6c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79408f28a85865708bb8daab5fe07945468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fb2ae731504e3e53b444d4991bb74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fc86956c2d0212250c1d9123d0e3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18e6e501b1552394233d3229cd7d69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe10b818f115611d40370bc41f86ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a4393b90605f8cdaec7f2ca497503473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6541e626dc8e2329c3a3dc2d68fb88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e2bf25f3ffbcadd58125db18e6eef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bd7fb83a6a3f2bec812a411986fbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451c472c6392228eddd58dabe502762477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd3606bedc4bc419c481b9789dad7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a83593e13a109cbc6ad6a760b41d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920217c62d9880315a80e8d5d598c28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f457980139484e4506222170bd20e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41863d38c052f3af7ab51e9e60a33b21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605951a631b1142e566554db4bde77b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833f0f46ff3185cba6accb135804e0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c44aeb4a479d3df72d2ff11694158485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de9b8e4e1b79b97c7c15a5fc27df0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de465b80036983ad7d3b0fa2229dc6c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f243366547b4404ab7b6921831fadf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92946006dd3ed7cf0b35800a15be607489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5eeb8b13a15ff05950af82879271f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd7c3dd667b1384d5ebab408faea1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b8f99b050dcc5f81945c0b77f168b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557369a88cd9e8735d17e6f5536219a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e05c167a979a3edfc4788e6d588c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94218e8d0079b9e02c1064bcd7211855495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06d95c0cf299c42f8806fc403c7d75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ee1875f40ba6d61f3a7e3fc513adc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb4e56db54d1979f62b934cc6bacd1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eff48cfef2560322822b8c2f924a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8593be69b90505dcadce7ce1403462500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92b44757e4f6e1dffaa97be88b2193501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e24beb58e3f6c4dab09f961513f2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d81084138d91ba668e64abc1a611e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8981a80ac6532591afa7bf1d5371178504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c061eedc6e8f84fd9285063ca97c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4f03f39dcbc8e0c3908d7e4e7ec33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137dfe5377e2a8c1331c3746363faa3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef82e6b1d7d012655040df7a031fb2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8761fbed731d0ca705a74480f84d7c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a5d9c5361b1547d6af3d1cd721b56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e868daaf99fb1db83edf6842db71545511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49896d5cff1c1ecb6aa818bd29a3968512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2c1da15f57ad8f7f23ec9dd10e97f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95161446b57bea62ffb373136c9dfa17514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b80d9bfb4060a0925afb0a940eb52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e69ebce5fa21615fa1b1a1958816b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2e3eead8f0704ff6be3baec0c1ff0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eceba1b771338e6b9c0ffe7149deb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e545bc97531c166fec22a2fe87b60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb593d463f9da61f97cac4fa13a4fed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411312ffd6d480afc4f745baf65f99a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad5396688f6cb56641ce5b957e1969522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c9077fa692f415cdcbb9481a2f6be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24bf0bf5c37226f59153be05bbef2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb7be1d6ec130397dfcf3d77787b7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bba3297342e609ca86a95662f167b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b976d09e935adc3b86b8ec9b424bfb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df68318eed1d0cb428dff0ed1ce3d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f0fb845f07536ed84cbffd663f2aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f1b250e3cdea09923784c9881f5d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158087b651b2897978289259e9aba4ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce494a8e372eddc4276443ec178e1f89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7a3476b632fee4db070ab61f00ef5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d9496e032c81eb04b4ec66fefc39e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d00012ccdb5cd9f245bbc4a73a8ddc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5772e31c6d7cd21275247b1a6bb55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf06c9dbcfa803c89770c96bfc2b5f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba06156cd83c9d7a458a82d45ddd9d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2be2f70103a68b013b068f61b333ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963909f64ba985838b814d03a43218a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1187c7f36bd7a6b0572398f9d100062541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0c49902cccfd2836372b9b3f9693a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c76e3c4352d3181a6c0356fc3e3de3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0c61860fde9134b03d35da244e72e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76831a928952170b99791415010d263b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a44746c806e85eb91a8176a72a8cd4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70d7797a1c165d57f0eb1d83bed3cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b304630949c5716ddfc566370aeb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e46870833c39c22bc4cf8d6f7f6be7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686b007f6da7670d14526800fd33478550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338a1b76889eeac35402caad8d4df3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1a3805fcd0e8a429b416847e0f1a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7e2d721fe7904e0e11b8c6e7a2a65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e16f85eb2c6a706157f54e86f42cd2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab41ee5536357ebc37a23bbba10083555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd5471513bd6b9c3e03e0ffc17f9bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514ec24b1bd47f8822a9d509177d5c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71c3385c58e503c85b3653a23004b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0ced1f29ea562492fc64b64bed9f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119c3d7ded27c1f513fcd74b0aac52a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a9ee8c107baea850b881d1e613fa7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c705d759a7905852920cfe06c5f2b2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eed0a374f2ee55719e5143c7cec84563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655620a6937e8886e481c519b61f5849564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174209097464e25ea9031219c62e707565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dc33e1f818f3c911cca57d7a3cabe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901ce384e3002047f72623ac2a845d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5d66e75445fd11fed361687bc9632568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fe607b5824be5334bf6c5778c5dfc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5373038b755dd289ba6de0c2ea398f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469525d1b353243ba6cd7adb166f771c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ab20202fed62d05e41fa81d621f34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092b6ea4a88900c8963a50b0febd473573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18be68267be024181ffc55aeb13ce43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af862eb03d18b29093889f8f0dae6e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f997d12cb572f696d88e12e20a12a0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bcfe01bb3d785ad7dc14e3b958cb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d63746b6751eda67d404d123ef76c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255243327b58da6c0f94fbfb9bc3632579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e9b1cba83c19b177c0bf8a12b5711580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d014d886b88bb4e32637b88bd1a68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b138201ce9bac0e900179e7a297731582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64955fffa562c71406d36b714aaa81cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c09e8ab11d614ac14b8935357e4f24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c3c7693dc7e4a87f7cfac16cccc09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37086513e14764ab2d49562eb909e17d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31da25de29cdde32583ef7c1edcdf5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e73376aa840c8eba791a410934794f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae382d89501be88b41e9ad5d91a6d93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8067932a71f2762ed4e07a64d7047590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf10fc3db3d8e4b1f1531bc5cfa6d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe71fedb472f898376a6c1f076edf78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0223b4cd07fd81aea0aeda2c71f8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754148725a0f2ee48022f230d94f77f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4610403fc5bde396c457f501c38f918595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af11cebf68dbf7b1c883e7244c30e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2823058d69d41cc9b3b4f04104932597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f137a9e521da9729195fedab99313c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e99606f723b41cdceaf78f343b5e41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c833dd03ad6ca6dc4909f3213b82ad8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd300800ebb257d2835bb0e6ffa70b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0df868a50d955d6f265e78bf095e2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947635fc05b7f858ff3d0e9816c2ece603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ac1a7f588c6439221caa2b58bf60c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4de10e8df4c66636cb4172304e27f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240738a7220db5c16ddca8c5cd3d957a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624583b693d7a49de3a39f9b236d539607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569eb9d101ce66a8351aed91fbec5ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20510e35d3fa2b36c5e70cb52f5610f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9ddb9285de5418dda5c49db44f8a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d67d8449ff5dd2e6ae96694ad9b7f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73916eed7af80535a7be4bc24939f526612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6d4ea861ddf67698f2d2cc718ea49613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15fe3bad61d350ab7e1479cf5a80fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8689c80f891d30a5801b0d58b30d832615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b054693e7c5916c3ee12ad687a85fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1c858894d3645a8a31fb30c12e8b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c4c1fc7d2b229d1a5309b04f244cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fa8c1baaa99da7edb2d090d58bbf2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5325d7d1c621b8cd7d82c00272a1da0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5858d672c350a50c0fa82b2e1be8a8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbf1286a868d2b493f7227a1921acf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f6cee6399e07af8c5e5ea330b302f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ff571d285102db5a6f2b346516e60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddb3b2804abf1d48e3275482679d6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983a915650a6699b7682910aa71654d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a2d112b9fa61f470f81e97ce8ba96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae592061266205461f01f7d3fa97fb49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2587bdb64cc06501f56b4b06da6ae6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9c18e3d9e4ed0027ca4e7723360ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae6b210291ef8cda5ae600b74dde7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851493bf1da2afec272540e59fd57564632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc961f84d18d990cf73bbc9904cbaba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4e1d964982f6ba7847565a0d7b069634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df30e40f7646947a875016bf155c31635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f39f67ea290f33bd06bddc3841454636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0116fb025ce376c550f2ca4f5209775637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99f8899171cdc90e46d88e7e4c1d61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1384d1c78763792a767b7cd546ba7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba0f2489af2bd70775d3dc9e8884c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f710eb8e45ca43b831ca5f232114aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1945d139a8f76dfd38ef4a9e98950642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68f3d9bbe7d57b61810d880f270f2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61dae33c68c18420202901e2e92c53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49434711d0b617850188be6aaa9af465645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6485ba50ebd2db4d09a26d7626ac4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95bf579e1e013f74a56f7f02a773eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9d9a76c7fcc1eafe2ed34d2fc3c0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a42b558984770a72a16269ed22df76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c80bad0979acd29194a05eeddb82e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a42484992e3f7179e5bfe2ece432651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a230336cc6f0472f2428a05bbe3e39b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517764fab19dc935778a5f5d3c67f15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca74448d76b77800c295a3cf1dbdbb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53074c686559a9c58c88dda02b35d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642ba87c08871816364dea3eebf1bd0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b00a0792ac8a51f0b7498a00abd5fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20b4672a5039446a6df83ae1393fea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a2bf76d88d73c8232213bc90b336e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b5f504967365239ec4ebd1f7b476f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51440c404a4adc5bc000ca6819d1f7b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d1bc161b7a4ec9c226f005b845f6f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670056caea898792b5e0782cef292907663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd02518cd2e5d9213ebb0f8792f78c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881b705cc3cd3b36f7327e8bbb1dc55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ac068b3a9c812103c5b3f0d4517eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b5a8f0b4610c0c9df141d27dc647f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a0d8d6084afbb6a57a2fecfefd2d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bae14e184dc308ca34caf17eb76367669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b7d2b3cfece626ff83823c5cf6f92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c9de13c106b1931839c21c00d64de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066ee3b5c28b4de2252ccba62311590672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd37039b9f288bf84cacadd4a23390d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6f3f15e61eba80872e0174d9fa9fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145ec0a2f2b42afa999c510a14f706c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcc1b171e81ba79ecdb1865e1c6d87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c4396daa83141046269e60a8fc1ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8937f377f3874f5cac3106d5040a104678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a7b0636845bdcf9bd18b1bc377b1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63d543b8fcc2f011a28e95ab73251c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a3094fe9709591564b708de7abd99681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f6d78f5c340102d9e9c713bdb35d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9d3995640146a03f94178d24582af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ac565b5ad5fce2573aab1558d660d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4aea846fb2baf64b3a039909b6594685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057057c121558edb05b20d41aac4dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2042ce95ae3f1cba4e9c968a59ced687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1416b3dcd12100997768afbfacde9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c30e81a10cf4fd315b5a1ed4d0114689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99d0de3f0d2a6e5c95d3f2c5c0d290690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5cc9c4204eb5e161558caf753010c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38aadb3c39a2929719243ccc87f722692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fd98fe7fe0f636bd187e0cb1fd1bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fbf99e27548b06c245b55498db8e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8fd36646bb27effe07f0f6515f99f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e24e59199517df78d077d4d247aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9495e31edd34db2cb414ab650de38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741701cf7e75eb088573885d8a95f581698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38918c1bc44137af328510b79c8980699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7edd93305f3e390a76c1a33f780098700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb557bef3a737f62fdfa79290c1e15a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb2d18f78ef6c5f87aad38f2b6249f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c451a91bd1b09f00cb8a8f5dcbb25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394a6833504d5a9c434d76534462949704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a589f7dcf3e370faf213b11374c900705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6bd3f3ad7410d957b97f2157f476e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae39ce6f4e636cfa0a9e579dfec94c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21c07ea91d7550cf33a342c4b0fe42708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd082b47b943d253aba600cddbc40468709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e45ef2dd514f59e0ed6f5eb2ae8714710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a049c223a582e8834bc46ed6f2b93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060210729ebbbe0a7e7a094a3ad95fda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba970d987d71169f8bdb0e7b1f3ca8b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9574080c711e3b01bac18ace5d04131714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eef1af226f15833e51909a85f36d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4f03c8b45d36e61f586345c8930a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f5502f211c08fd2d65a4957a81dba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c57a99097b3384e1e2d73632f595dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5301a684c0312632e3d07ae721fc641719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d33460d8fa9d3d2621eb129b91c4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f874e5e8b5f6fb56af5f19c3e1bd31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dba879c5a3b67479ee9e3504362677722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac0bd6b3f07089db2626572809e16d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d16d3ddbd528ad433ef70a1b3dac8c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3481736a0ed8b56933bc8b00e3489b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555461b6366b72fa426abfe6300e121726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82b4724f69741ec1f2120c39105814727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e560b506076f8e7d7ffddf1c2b758f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549126c58dc8f3460547874467cf5948729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636caf139cc7153857231eb4266b2b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42fac7c9ffb1cd198807afee94e949731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f34ec0029b46d697c275764ea286a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ea2458b36b457c1eb2566f95c1be9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a547aad3154cf106c8abc4b69563c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64201ff816afdb46190f9274cb197d70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5a1e9d11825806908dd99ecb8a202736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361c9df5de1e1b66bd84bdfd50d0454737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bc243532f3601b3227bd2189fcac8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76488a0a2f361f3f6fa0b03918acb83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8c6646963196575ec0c8e826a18d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7abd2fd34cf69b49644e9169c0f24b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50d53bfb21e00621768caf121f6f26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa1098fe62f8441381239e7e2c7d9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd41d873fd1185299dcc135cf51fde744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108b6e3ca0cd3b878881149e4d8c486745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c9a5d085f2abd7646e876a1b1cf2f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bab5788a5b1e19cfdf178a68171ff0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ee3bb0a88ddd2e8b5f976b27d54aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cf5c6f91b551b952b5a1110d45dea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033ca6ca799fa9274b4efa15eda47ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ecdb063bc3afd9fdbbe6f609de497751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458c22f4826c16573661c86b483a1bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee6f2717b5ac414c57a79cd9d0f366753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761434e9c9cc48d19c59cb848793d37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06889fb6f79ff838b926386db3bc7b6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2c04ecf94efdc9166e2aef9c2c8f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80881cc5deb3898791fa86c44ba90e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07f07ed0865266821c01785745d965758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d8df04b9e89a774e898f4a00679e2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67f34375611d91f7fec4045270fdeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b7dd454c96759d382bafb77d6225e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0f83935d4137e6c03c58eff57669a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a77946d52e8d5472bca562a0e4f524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e273c3f1d84243b110e9a02b6f74d005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4455a6bd0c67206e574a531ef3583ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddd3618d828b4bddf137eaf5c0c91a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655406aa40b471ad8564c627b35bb62c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe43bd2c3f9152b76c1bb157097e159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663b28f8a0a785d6f8563805900481610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a5cc384ddc4ccadb075c61a9e635411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276927d91ff9521213da40a3d30ff33a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba209f38f9b063b03aa0e37ff3e546113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2cab821447ea8a418bcfb3da2b7c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a8ada7f1ef5bc8b292044107a052715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d87523eafdada9ce3c84eb5770282316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c86e14e07f25d6e360ac3fa6508b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3534045d4464985edac699e3eed3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8b277eb2aa548e5e1abbe3e768dd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b50fc0f598b136b91d350816dcefc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025410e2746402aed513c5760c2f7cdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774751b136f8cb43145c2b1322129b0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea18b336a86fe9c1a6366fec47f831d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbb222985f4138b86f6f9d705c985724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb60ddc2591fc496566e149bbfbde6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a2a068cf1890a162324d2218df6b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad554c3c919557a8a6cd62d9602839327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b73b1e08e494b14b06e628544f702428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adf140ff9b846148051972715b339e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ba68a97390a9a955b433950304ba430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d2b54e121d36a75df5df2380afce031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aa36185e5f496c84dd44ee560ca1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298e0e23c4e6d36764717855fa5883433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7af24873963298980a285ad5ce28034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a858f1bb6991d514cacf4988acc23e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0baf69bc899308ad81073b4db3bda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f9f13df993565459b119e6e1e776037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e58044d86fdeeee9a54750f08a4f1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e53812303acb8648a6351769347a0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c43d85bc5f4188586fb214de51a26c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32e292fb817612a8ed0922b3be970f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c06ed3735ba9033744793f5752233e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697abfd18fab58b3bfa3fe2d67788c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee044371f9b910403c9b6919e5e32744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c5a46242334d8bef472e17054c0f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9149e179c38a0efeedbdd06cb13c3c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab5c3871bda3328b84d4bbaf6485de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932253021b3f78f8620024a7eddb61b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e81554ddf7076d55fd2361e91d37e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a66eacf93fc21f7060461f535102050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da301c28c3463f440c26dd2de1f313b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26b50cb8c6ac2c0fe35e2391dccdc752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb41ed71b10a159ae63d1fdc8c834153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b232225eb5e58e4baab066521f336554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c630c80b1e4b56a93fe366b5539092355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ccf5944e31573b9ec99f1bd84ba6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8303c71e58f785609e3691bff737b7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54033640f695f9ef5f2a0df7d59be458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d52663647a302f4824613fda5c82359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e484ca8e72d7f64060668ed339b587260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62707c84acfa8e3eb720c5ff611b95f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7f00d403260bf8669aa3b4412d52a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39398a9f14b443218d8ee60a2954a95763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c445362bdf2862af6b3515f4ccc4c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1cfeed5e463a1e7d74134e00f9a4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dec34ae6bf9b43f72c0eef7302ee866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632a6f9e7ea0bd58c67bd69013a41f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42884c93bbd0be6f5c11b0837c4958268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae06a8903f39c62d56cfd16101f8f3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0a1b39a525522447ea7a5148ee23770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529378ea40a7e2e6ba93abe1bc5c63271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd5b9dc2359480487d61006e4956cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698ff0f403ee8784e77535a095f82dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013db626d45bd29269781d6d907eef174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e1408957580c7f3dfdf8c07213dcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128a7b916fed2459948561583dd383f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86cebe78579e97f9de5243c82d60d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26f96e1273dfa59511b3f36110413278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dbe755dd8b606d9a762fafae11fcb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2b954f28e00502fd181a120a09c3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a67ca8f3d46aa6098459ac5388e3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0d4611ca84f9788495315db95e64e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a48c1272f7a6dd4e8512514296ebc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d71a12a5727b342a6e85737ca6c79884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1116e14c204e83c1a498cc72351bc0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50b7f192f8831d468bdd0affa7617886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aadc9955c9fc9ec453c1b6996fb7b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0a102961b4b6bf50e3a86b6bb4c1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5ddf1bb1e22fdf4f0059a80b0fb0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f47ce6ee1f01ab564ae3403924ef1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992038ace92a6f3b737a8ebde01630091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc7bf735d4d7a292963b4d34782a5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bd0b07a7f2551031ed3a5a846d49c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa300267936b0bc0af12eb7c82370e5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0600e1ffef4dcdf8cfbedbb65ffa7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb69ae801264da1594a51a5887a1cc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b6662d1af187a04e1d519604306ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab935b3faf41c07bb3f7b6549ecb1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b0b5a6f14c4fb83a46e55dff1766099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05305f754eec106b08922d0011abb3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e6eea2154c73b1b84612dbd05100e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c341e7024a4c3c8eaa19f6bd8e20a81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6db4c381c4b1eea6375441d2b991f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178757812c9ee0e78d7a8d55817db535104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d68377280ef8289ab93b519670bd87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b16b7a4d1720505f16dd50ed7d04ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0798da72d690d8e6e1acc94c44d6cbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b02337281bd562e40c8b4a586d89c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f7fd87d44465125c9594d1b4cc655109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9bf11157cd296b7684ffad04007e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2286d8128200abc285648ce0e3fd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4a92d0207598e2238e7f2c5c9b85f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760c652239a0498bd530d838381f43d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47dd494b3d2ba6c3e5896bcdf53ae0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbcdd371653a9c811d2c41beec3236115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f09e509951cc77d3e02a0817a50f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e6094029406ba6f3a2fa2555d4231117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd5a1edbff41cd4877be506e9db8c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d4fd636372337a83a2a174ee9e40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f483e3692f40732a72b89ecf13f0dff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af3d52b70079eb46f6a4d61a85be2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33425ea1c3ae2d4f6776d66690b4f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973402e6b4c94d759b64b167de977ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dd35c18dc9c0448e6fbb6848bc8b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e740459cfc6efdd0c42bbf38067e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa045b275bdc312a9c08efc0e8981055126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07dafc605934818b4a0506d1e99a6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a071f639715b2e215773bcd96c135f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945e872a3bf1932924611fdfa1f680b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caaec0ac8ecac5537352479b576602130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef65db67506ef3682ef4d745035d9af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d665ca5ab5330546e44d60f166f732132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d71c39b47d7e56784bda3b22b054f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0a840a016f4bf71f5d6db61f0df95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde47c676aaaaf7b1f641776da1b0500135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a028c2f7afa5abd6017bce8bcf03247136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da825f8c656d483259f14d7533abe3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abad4f2e9301ed0d149004d2bf7c07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230580008fe5e6cd6333658b7958292139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9644d6364866b56e7805eb2b71e73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc644acb5f16fe86091a82550cecae92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9028d87f240adfb8f95580974a452142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c3d073df91d5c2d2b5ed99039ab0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337f7ac16c2e172d88c868713669d70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7201c08efde3c9b032d2bf9dfb9231145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752fa1132f823c0be808bad0603a8f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfdf02365682339df0a546e240c9d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1021b3b8a08e696d3559b2e270aa5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aba678a252b82ca0412a2f77b1d95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc679ec24cc5c915f7729f7ca7348808150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9e0bb0547be46a902ce478c7ac396151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710234adeb5817e1c9aa7777da8ac921152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22884d1fc02ab131164d63f2bedd51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4287deeab42bc6588c78ccf67ef915154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87614e2f0421d980b93a7389845f957155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de431db4751379a5f1fb13169dc84465156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0363091fc96ebe0515871429926e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbf08cd178902f11ae1c2a73870083158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d76ed1ac78d1ffe24df60b4f6dd30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9428128ef59ae8abe6a17a12b4b5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414df768076826afaed11aeb856fd281161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acafd9df10b627cf30a9641ede152d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137625df20354eb50a114bd81d27c3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32c33ebc0746910cc5682e61ea70e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077700bb707fa8f9d8ce82b39c70aa35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a5c7a6a7ca41c4022ab2b8f5afb2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c592c1aae4bf8ca7f197d86b6696a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a941d433d2656ed0c22014ef8a4af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e9c79a2289aa225f110470dc7af4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d00ac4480fef1f64ec9fe9de05a5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29384c5b11ff00f5b43e39f0541ff48e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac63b937a1ab01bca052f5dad8913d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd7dce6d16cc966ec964d21e206247173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ade77446c1d512bb72a9bf802a2aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a235b134790de57ece9eadb1b3947175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfe6d2be30a9c57b37a256d4cc1bc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb73cbf4047732b1f085866c6fc8818177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172b31a6f8d0a8c1bb5e609babffd8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384accc08a81245876d00ce8fcf2128b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f4f8665fcc0de7eb2868ce37dfee3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e7c37ed4d7db7a1d895a3e1f2c65b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06987d1dd06bfe520b5e1175ed8b3055182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048a65b4a85e54598f8bb7d8135ccb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a29ef35563d44c971683c686804f8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4329d83e11430617a4c0b1035f7506185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf6eb062cb8f21d43a5c2bd7316612186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cb0e93b4aa8acc8bbdac97d306019187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f130022a6982890bd6e6fb8f8a034188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491c0367622cc16b5468dde5f522b22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4584bd73b146bd6bb368b4560bef4a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577058a472bbbbb2530e15dfdef0561191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a863d7ada7523fc9e6189451bfe43ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce884fb2c7b2b5f3fd4e8dcfcc55276193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36319376bea06971362bd829cb0ad533194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cd62139802ac17dd4de794d21124c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4021a12c2b152c39169fe3f85d63db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfae1e6e0188c1677d2ba7e540a241197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd403389898001f79c2bd01731e2295b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06a7bad84e167a84d0f23d6f61014a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1df82d23bd6ed808cf89d021bdf93e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00fb07c01a71e257f6decc521dce31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7e425ab2044a09f85a973bb91e0c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b846009d8d4cf224f4d4d1ee2d319203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efcc6ff688bc2be2f16172fa426573204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0ff64ebf93a19892db7b615963c7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2a1a4e306bd5b4c46e62d18d96022206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddaff1259717572bccdb1a309ac445207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4132ff26d477340d1c002a2844c039d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d11e384f7b47eeabc3b2aa65a09ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fac69e6c3bbe108dc43ed9f4e5a9e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4af750c3bd0c1fb4a75d9192d4341211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9524c727234173fd81d558d9978c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd4915138034c1872431b439a352db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106f590d19de2c02f7714a0b3acb5cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee0c3f716f1271b6b3917ff6fc1126215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0a0a47f38a70d6dfcc89d88ecbf53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e60c7d5007c101cda2dbe97fa1a6ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade76c16b0835e6ffaeb71d8acd8b253218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479fe7b8278d3dc9d57711e1c1ba8a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bb80ce51086007d2fdd345aa13240220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a3155079af8239f0a49c011079b09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bd459434fd167b3e0ecbb3f486675222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba9d208b0f4cad84b4a2e6a0bd24e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f304901e69510708912d20926e6530f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f3bec59037910bb1e6eb9db9a0283225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9582e7c086f416840e1558c0a90ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5ad231697cae859147cf12b6201f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f411d45a08d9798dc1ef7943a4019ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b87721c4c15f7232dc2496bad6ab5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd73955959b07b766f716c4e855946230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6138efe6cd2978a4a947c587049656b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b292b69577194805e81590b671bab7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b171970484517fd2ae2affefcf9a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920fca5523c5b8cb83e65e774f2f19a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673e99a6a52189d07bbbe75688d6529235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b20f6748ea12df2f529267fa86dba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7964a8e63ecafbe536cd31e54ba1be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728742af13e6b72a5227aa8738c5afa8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380d14666d43355b5d77529fcaa07e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563bfdaaad7ef73d668aa2c75f610ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015831d56d9404ad3f7341ec0816d6fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aece1144ff46e14384f7271433109242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d88db85a465bc528731980980ccca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7778dc4a57b5f14d751959d5489ee7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79044b4842e2b01f6e240350b9302e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18f23ae9bd6feee495152468220eda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028e9cd59a492b3a5d3092b54caf1d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578425a4aa3feee7f82556154d0fc84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace221d4bae926b1906065832c62593249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda53f521aeeee91a591c1911db286a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a5e306227e01d343a4e55aab11c9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa4ecf56fbfab72b8d5df4291959eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076de9ee3473694bbd18cfc1477c0cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c65ab0b64ee41729ed8e20fade564254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938f50fdc16217a87aa59a506a7e958255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e298ba2334a0d3fad7995e967f2dbb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696db09018bc83340db1f6a1c169849257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52112129d615c2b6897bd165316f5bc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2285833415616c67af9df0367bde7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eeea46cd42ae8591eb74575022603260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a7216d85e42273b152b4cee299655261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625d85b5419994b465ad375baf207ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe1f85324b2b53a976be0c392028d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00245acb7e80794f21e7676e9c750312264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab299eb4b12e85d0b29d9efafd8567d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff20a22bc7b25c3213c7ae6efdd120266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e1ea496723361f2f78bab8229017b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc11263b6ff4cebccd968e0167673c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015956907bf31690e2394f4ddcd752a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eb5791f0ed1572d782030914fd335270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688c514868940c9844960a0c4c8ed23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90179d3ad0d1104c10a0e8dbb7a10b68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29932242c5429cc70ae824cb990baaaa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0951720d18daac0fc1025de9925ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb63e0d90bb551b602a6f8aea48780275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95253eb764ee42e19d273ce6ae498031276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a4d23f9d6575c7e55f1f3f39d2b7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbb6ecf2de2bf618900cb8670c0f5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf1391e81ed8d6006bec1052525c8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adb63c8ac47c69ad0cdb8a1bc31734280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daea7ff7ba988bc43f99bfb43b3a94c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd6f8345bfd60b90bfc8e3de1a833a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328285dbff1ecb1c9ce6b8f2d913de3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c8c59cd3ac87fc1c76a58aa48e730284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb6d962e80729553040a3ceb1a7001285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bae2b01b74bbf9a92de1c2d0ae1362286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e1bf67fb6bf3bfb05376de33364bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb410679ede1cb18564d7acd8156ae0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820625b4ba2a946fd454ec1f00054515289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eef0b335517d6fd17647054791110290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebda7af2e084ac050ad634a2c630000291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26bbcd0cc7845ae733c04bbcac82b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a136709dfc96b596075956133c98ce2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d421bac3c4a24d66472e3b7c1862ef2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7072d324185ebe7878a74cfa02656b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eb11214497725e688699812a71da2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b6b42d1bb035559d445262936906297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042821f7de1f94bc8924651f61c55ac4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31406a023a8e1cdb4e9bd0e59ce0a9ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3bc046faf0ebb2c8f64d609fbd68b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db81d28db2dadd17bc3ab9c315017b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b102bbaadf536eb72a6ce24201bfab9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a62a3873ad89dfdf1484b47be3fcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f948af60a82fafa8200cbb65f3e20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ff794354f6b87b73d08d2b0c8411a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e134742d0173347bcb2c38569739e59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad61ce35aa4d5288442c637e0a1586307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218a452b7aac683080af2ffd759da7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47659ed3df50653f973a1647ad0e9e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5e3a428f2610e7e023a950aebdf40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4989c9cdb69b5e236f556a3d002f34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754abe7c7b425655ff2308bcaac673cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03696867d054cdb4cac8b62c74b10bd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023deb091f124a582395658caad846f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98687f7b53e72d61b5959efd68ece6cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaffe5aeb313781a43d3c9d5ef5b8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c108fb9431916744f4905feb96823317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47fbb998ccffb993d0126a50f0a836318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4684bd73192a53a67d4f1e8f19d77a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d867b60574c35d3f71a47edfec0e07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2574780e2d5965989fffd4d8698b68d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42486a86cc1ce0772809a564a038a09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6517ec19b00011264614d75c3739c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce097e27486a19eb67917d17c4e1ec37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6322781f59cb5ca7653ae9e7a290d92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19506b22185fa16e8f689c4c10170bd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9d93e07cf91659e3b5ac7fd2a6edd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7b9990df8143c2c6695fcea274cb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bd63202f204b01e9e930eab3b54fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596456f5a693920ef8430562c4e5e716330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bebfd3830edda23caac2795749d0fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1629cdacb3643c32612f2b8de44d77b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e5a9c89ed3d2d031cb442af1fa6c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744def1feb561e49d51366ec59d32d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a096c853e228763a6f49b1be6e305af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61114b3ea4a70392e415bfaac5f5dd08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b546d710620288ebcdee68165f754337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681884ad896297c71280a3d11e011901338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fdf6613e05e89fe7624b579b613c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74ac60997984297bb5e1c8334c2de0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d996caa5c4045ce51bf166aca9dd3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb881f3c8f86116d24e2df22b027c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e7453c96e490247ab29ce3fb73795343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d2d5a183ba68ee55b9a6873b3502e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c5746a0a0b0c971115560868f4799345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de510fce977bd558891f15e5b3b63dc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76300efdebb1deb910ef806f9a29ec85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bc5c615fd388e6856a7b8d0ca1e96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1c0b182109422f32777ea4871a837349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74166d27def978f3144acc4151b082350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f642f2f5ffffcbd30b4c5d0cc5191f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146086a66b6ec0838b047b06dace0491352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd0adaba469758fab5c95a90de1653353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca2d656d757556fba251ad5db37a29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9003bd691dc9e6c831d23da0f17b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bd843fac2b55c04f818a7453b9488356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7eabdea23b8c50bad92b0e6792728357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b1199558ab7fe1713829fc1c345a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6216a0826bc2c552dc6622177232c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84358175a045e51e01a5a8770f07f76e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6f38000d7fe7a28217e9eed82c4f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90422a46913ab17d82ef64f70c2a3c53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9a15d1f85f0b6878a450c5b7c5c60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb48342dd208ccd71506bfe0ba1f0f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a727c62d8f23b58850cf927552925365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9eb61219a38a21fa19478e9e4fc43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ffddf3c1808594759531b8237cff4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e140233b24f4a9c901c5ffe5878f5fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3f490f1f139f3af43dbd98c31e761369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d364888104afc329ce9f0c21f8dfafc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f811df78bd100ce1325dbd6267e0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800f7c41ea52688fa4c1c93003e2889372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e1733d7e8beb061dde04042979ccd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183817763728b22ae7a5771df5fb9fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db80359fb592f6a84caf15841e6970b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245296346782a07022335cba34e0bb81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f67e7561bf83b96f255f2e6a6cecdb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5de00135c33dcab4d740bba20a5ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d086b9b5a28085ab6a019bf54d97fd9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb9d305f6c71ec82bc3707077a55d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6400d09dae1eff27b6d022fbb5c37f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea14115a2f8ad06e39a64bff26a50c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62033f9c8f1bceacab20ddb7f9482d68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead5c234a47afcbaa9321b78fc854e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4930de96e23d0185907c14d7ac6e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee8e5b97a157e202ee22451bb960e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50139f6394fdf079843fab34784636387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83968f80fcb0f6b9cc52efa8226efc41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6318313d74a8980bdb9783ba0ea7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e709486682d3af772bc692c931bda9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4a97679ac8427879b21bf4c1905e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262d3acf80c457c735f339f0344580f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9fc0189d47f16e8d1319e3e986360393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdfb256d7b50af0157d66f780be19c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20222a5ba59ebc18a4f3883011852bd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616a5f8b38bd277e79c19cfbee999be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14927fd1d200593837f115c27c7dc1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd6d05c342f57c0d9a0b28a61b58df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0967cb2d9fe5c74168e8c2d05786e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12d35aaf370ea30afa2b042b30fb03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb3e821ac966177d458d0e0a395d37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a681877f1392b29a0d03d593497ad3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d66c29b7a8d89b54cf689c37b112ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66971fd6cd3c20bb3c66ef3718936d83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e7db537926ff27f69124f27ec55fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da3fce171b257e2914e32490800bd6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519a6cef321ce518159ea37d1746014407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af6b9efbca7b450a0250c9beda1a8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5c6bc81b8826eb20d5a40928bdc24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc691aba3887b28a8284306272c273b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ddcb7aa3db1415effad662e3ffa4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e672a0bc3db423064c9d20b827059412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77030e014ef95f50d642944b8df46b74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a8732d902daa3ea8be7de6edff191414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8072b56a9980cd95ef1747b73fe877415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6f143368c1b5a69fa12c06bc0f4f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b395cdd4aa96463aeb8a705af422653417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc08075e06ac25b2978bc982cf8ad6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f49c3a365b85ee437a666da5bce5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5eb73914f13925a8e71fc285f536b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b286be8b1de1bdd4bcb61689d14c0d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbee3c319c3d5615fcef4a24f501952422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c620ed5e837fabc98a12fb3542eb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c50c91ce79347ccbada5f6e8c272eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddcfd6fbf91cc98db0d064e84089d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfae4daf4b2167aa09a1da8bd58bbbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25244999c01497902b553cfdbe4e934b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce224a9998674dbe6a913ac471e9d34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2a3f9bf4a4b415a9aac1680627615429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f550f261eee48bc94c404b8470749a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4fc6e81a48f381459c053245e2c6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934493e1fc1362df290559112e8cc03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea19bb3af623d8b7ee3eb0699772acf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e3d0d320563adbcbe0d56c2aff31f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3a752858332017fd8824c4d0f607d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ced9cec8698ef17006bd77b25abb0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481ee66e3ecb715b80e635657883cf4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978ccd8271188eaafc2108e1c8bfa71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47585d07a37c68dd06c4d0ea9f9ae12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85637dd6b9e8b162f5dcee0e5e021de3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4ecd03c3c569c6902b2988058b4f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a73178be087d431ed9779260b1138e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02db97b5696918a232ffb50c061fab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546045e83deb7b4e44ed9aff231289a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca644b3691f483b5e8915cbf8fef7873445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002da277187cb6111e09f81919837b98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f34b5f71a409b324ad13790366972447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a12f0a793ff840db2dd944c998154448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada78dae690043637131c6f50c5a926449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655458141646decfd445f8da103f406d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa50a7f184e4025c37f069fdb259a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0191899655c6b19f5ffc6f6bb604f54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f3f18667897bd34673190bb8ed5f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3311ca64371ce0500401b077e095a37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612297a0acecabe3fa3ecfe789853e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7492713564d3930a8271543d5549e5b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5316e5a0797480052866806fdf7b61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d150c9a3eda099c7090d199a416e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db080e76706b47a9f846aeac3a1ee5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052faf7f51aaed1639e68219d0ae2fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a519e1c2f9605a8dffa54d6afa92e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8829b41f4997be99032cebaec0ead462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d296b62be622ed1b3a0d09f1ae8e55e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c50bb693518a7a10bfd5fca3d385c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27021d4037257e19349a54e3cb986f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5bf880290e8798841295ac8bb9bd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76145263f41a3dbcbe18a40b59575d2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18eb86a0c842c100c94fc6e1cdf3ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f11c0cbab5a9e6b1b732a058c1851469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f39af261b7f9829ea9c9b02ed104c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed1d29094503fdf1eafb66861e71c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2b1560a3e01a70b8de9a6e6c42e6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40031fd68ab532ee4a18e04d7809145473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef333966e7c9043111fb9f9309e8a1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41730bde911ae1be3143e9cd43391c3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ef191ed4ad66e073549539cd89952476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f141bf84debf4501f448c22652a587477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3c4c87293e0ed330b5ce56062623b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a7fefe2b46e3add6e58e9ce006ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58c6c22f77b39eb3d57a3ebcf4aeaa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f08a9f4f6bdc9b908dc313b14c268481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a15b67add89dbcff7d8d1c99b4e32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718b9089e90be770593a86b3511b01e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1219853858a11cc877cca6ea627bac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e708f4c8f660d19d1db04fb3dd9a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c433cecf1b6683e66c4c3a0bb7b67e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7a028fb8fb354be1596882178c1f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a39a10bca52de5099487055dc590e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbeb039e94cdedfa205f59743628f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c9831b95c01936ea37307a61a8a34490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3a443d2a53e6aed1c360cf5eb1ac8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d65248e993817a3a3814f804cf27cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebc83d547bc114a888aa1045c3d396493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460b7d331e0640841e72eddf485c15f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaa4f4fbb027ae8d84ed0311b8ddc3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd131f23d251ee4d60ad021b564155496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2eeea3cf9a0edbd59e781df8da037c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd33568c6915ca9ee4fa88d87e1e13a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d8feb81de0edebc23a2bf562a538a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c41cd5c9037dc6b2097d521d4fb57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac32726bf86ef7ea0ee3e246a9ed5f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c801033af787b3557cc19d340b657502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a105c2a831ca36594c1da813579ccb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0299639f5062dc1a5e3accdaeabbbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe867b6d48c570c0c1c45fd1fb8bed7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5e86fd296282f41ddf224c1cc1560506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9abe21de3e1409d050062ed0dbef9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a372605a8ef6d30d5818877de5e7072508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b550bf9ef44f05c41d5b92dcd7d2612509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fdf61a08d995afd963be6d6947c1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661f5942e7269aa69ec860ed64dd639511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa52cd5d25dc7213358e2f0fbb8b43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aea58ec0834efd884d436d30bbaccf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82c01ece337ca49c8247327e8a87b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1bce09e0d2e808841f91db7dd8755515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955022282bb5998a5748d151b49a5f79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357b8ed5022693caf7f0781e61dd581517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09243d16888b754ab06f1e6884cbd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce3d93ec6c673632954ff350d332c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6588f486804d26a4d120dba8f9b1ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290219d4442ac730017241c317aed41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbda4632cf9555c00a1e61072147e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fba0072aba9cdfb4139783a55d768523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05892bb49d8ea5233c42aeb33bae9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b6c1474a60bc47e94c00fd613359f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004db728268a97bc7e6b0224a587c62a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407bca1178b0c7a6b32dd8f1e8835e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e225584a4f03b8eb4edbe2f68126667528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa127657118fa48c6b76e323053e95a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bca2e9628239200e2d6303aa06b22d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62215d01230ffdc7ce29752dc4c324531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae7f1c10831ff893f2a6f7983f5a65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ee69471129590cd92bb36c7cde36a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0eb309b8c8a1a434671f1c2a17b99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f31c0dafaad61225196ee7ae5d8646535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9f375ef0dd4ebccb8f4752a704df1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e528b9d0f1658ce22f18a8633e622537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e929dbe9d6b8e17982517eabf4b14c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750e1437eb06ef5e3cbbdbbfac1e8c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91ebc24c599ae09cf5b54f11e71e86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefa45d1acc06a47be1da0690099f27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88b4deda255808bc29118bc35eb00e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd0640d319352aa26f231a06b251fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f40c17ed3b6b5f3942d6ddc8ab034544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d313182364c138ce0e352cedfb208545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad82563b3099bbc2ff66f17f8ba00c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6173b09097c82d2604d595a4ca27c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f41a41feeb69e7670bda780a2c519548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aba5425afc170a027be5b7db035ea8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b68d99b3f5f8948ea0702a1c06166550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5ade3ba5f5fd18945b8a362892bba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720de868ca840d776fba6e09a15024d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428d3821d551cce9b9c0f59f0abd0cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1bdc5e7ec6f67fee89d5e32aa857b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4ec52bee2f14cdae63f0dfec0c008555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f512d8d5af538b8fcef15889987290f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776ed0ec2168f1c821508b2fb67b015557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554dd2f031618de5ab5e558e26b1014558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e87beff663e52c8b244ed93bc4e74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987d9034236d4e291c0a64492d437b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0122d3202a2ac34706bfbef18d4828a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8781aa82a909a5f7c5aef5d67fd59e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69424638181d431c87eb68b2c1ad93ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca48a74b61f92d2c07a345540c498d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff83699434616efa27416bf2abdff8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01bb9128e84d06b548aff7acdee6d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201c57895b4cd648b4820ca93ca6e62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9f31fe9672ec9ee9d496633cebaf5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831ba788a79a7d680af938842da0c61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce91d5293b84ccbc4843d468f0be12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87435cca4aa56557a09fc17fb342bcf6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133eff898cda5b773443fde5d13ee5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee295df9b0831ae6f11b4391d37d0a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae71a5b60fa75f9f3847510eb3f4c8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2376232efe98fe9145567b22280aa4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dcf3a5d4e5000571c3497b02ea552576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d285a928a04135a4e00dd50842199577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39ea46e76f3f83f87d74ae8855e72b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432475fd9aa3c99798506e4da9ed9722579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6c48d268b593d2fcf662b8d7915ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d3d8861fc2da287eb9e7aa2ad5665581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a905174ae2a32cf94c7f3ab99c101b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc0161ca9cd328d5f5e0d9162b8742583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3336373593b4aee3e83c44264a1068f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc13e78bb5c484d38c634cba862c18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ded0c8922eb337c8f70860a1f54b96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bb0441f7a268ed40e98449e0ccfd4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866277630be569a0ba4cec6223dccb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a528ea4ac57d55cadf073b7d76e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f023d2cd60bc6dc4f754dc8b9c2fce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944243de6ce318eb23ae6b096e4050a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc9909d2cd17767fd11f6a7f5dd0af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f6c856de37edfe3174acbbeb88087593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f62da13bff38acd9691ab12dde6f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af12934e26358825616d6d05bfe0c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdccd9eaa636ad6ea2693ade9c9c63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73252653916ff435964a6d768e87d2a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49efff1f74bafa5058b6596d6cc87f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4008cea07985ae8da564b19365e8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0475ff38d7d2c2fbc56f4bcf801a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983760dbaae341917b05d5af162bdbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275483c2bad3a55c7d709c65b6390c8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138bcdae4faa03bf3bcaec170c9cd41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c5b6c9c3e500c386c62b5e9f29115604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f4077cb3ec44fe4d24ccf51c045c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac1c6558178479e0955a9191584bde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3c6564ca08e0654bc5989949730b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69ced0d79a2a801b8260ea5a42f359608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fee205037890fa763d2da5cf4e7e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24e80b297bcc8dc8f7642f2158514a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db26cd859afefff7954332949a7db25611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fece214c16fc98b3703e6c51e869eb3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33609b5ab23e470482c76057b1e397f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a9a03b9784d78d401941abcfe69a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bb476a351aff293c03ec514f74a53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda646fca6376a90bbdb4674cc345c58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695804c54d4d74cbf2b98a723045fc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cbbc3ffb13c073a9b227a9f0614ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f64b8537f2d86bdb452e42844a17e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39406f4825842714325ceebf1e03381620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe007f289618b8b8939e15177eef04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8dfb326cf013cb0e2d4c02805e1e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639af7dbb1883bdde071218cf4537cde623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442890a621aa5c0ffdb39145195392cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f377189518aacde4ce44679248d2d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd09c07bb716e89fa1210f43ef9bf5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b97fb2205abf4c8ce478d94dbd762b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2870cb2052fb6f244dac263f613f745628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ea6db6f62829d17ba70e4f0e87758629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b582f2e237e2e95f383883641f52a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547cca09b062cf8c3be6f5f286991b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a06177e34a2378a5abc7c2bbf21cc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140958dd565d13468e824e46e3929e02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c696f740bd214defaea0b185686dc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ef9ffb1ac1dcb04b2d69bc843f6d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d782879ab74d5f441e5d3bbc438f990636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f0e3a7c68683c486de9b30a960a40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54186c03674268b4cb740bd4e5bc9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74e7153b3abe6b4444d26497c3d39a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f3a4b82cba19f3e6a0e5bd577a086640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594e36ac26555c98ff07d967f6872c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debacd648562f2c8f2637eba523bc9f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184353879bf9ed7dda4fb3508f169fd5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bb5f175ce62457eb7539bd40a5377644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345252be3bf5d00bc33992ce433c9a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732daf61f68f3edc470dfcf7e2b004b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc901e939ee1145c440405af9c18fda647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a08bb4aa0b392c0d7cf59da3e5bde648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea025a523be1baae5201299dd208d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30418c74e9fd3052b42d58dd1755175650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa55df0f4788386637d012978f2f52a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dfe6c74a18d17ce26931fee5f39ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de94fc9516749f8ba2c4bc21a6c980e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47990cf98e3d3a256a5b5fb343cf2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7a7ffc6087d1f0eec2709667c1263655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d48a0ad1dd36d3454414d9a46425ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d511158845844ea983f3093eb2aa3a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f16db1c36622e98b0c6308c47c1f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a24b0f50eee272a8004d6189ae0f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314527132256263079c4be3c15e7571f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e689ae4a1a129ebd2d8bc984cb7a6c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c449b512bd01f8be0636fb8290d4566662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd0c6bd34284f37441c3d610d5bb40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb26ecec1e772ba99c18f6725fb585664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741a05160ec3fcfa3a96baceda35228665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace609881acf504868c97c84e56a7ca8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc49ea03ee7d7828d5f52535b97d695667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26578165daac11e78d60617818e39587668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418454161ee58b70325d8be6721974f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05020f17ae2c94d130038d296415525d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648d8b155f63f206c772ef3762db824671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6713605c91819ce0b04b1dbef615c7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83674e1b8e0e84c939e3cd544fa0e597673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed827b12abcff38f65fca65d19f17c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca9ab5fae5d965186f2ac0e4a8176b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefe5d1d57345cfa7f38400cd09dcac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b77176019e79b6b73d0586e840b89677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab26cfd94c98980afe0c59dbd02b94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db705c9293164f7e26bae3e7ffbaa4cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967695bc06ce9aa7d0acdf024ee44ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1685bdc186fa383fd14db94f124f01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695c4bcaada85c8f158c5875945bdbd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576bc2b521ea972806a3ecdabbda398683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d926892ceed1df0ae2dc753c4f0d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ec85fe81d633b6678debd64a6a777685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5202028342500007fb749b4151abc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175426ac0a0a3843b624197c36dd080687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77641500b3fa8eaee831f24b6f0008b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db088f1315693390e39baa6710b9da1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bb916ab1f47853e860c0ae62ff907690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970743441f1b2171dc7c7988842b0c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e72f5aba574b2fa3a55d029fcf4f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c83828f70d3e97c3830e65f045bc4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d02b3fcdc1daaab391f44c70bc84e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96003a870bf58a7adab4082e1ce62933695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991961bfe1d9897227a0cfaa9a54f7ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3826b551a13286f2a9e0f8a9d28ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373325ceecbf60c20e215238760f0a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96986f1395f6f9b0a3cd62d4fe51c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3a21e2243b3d2014192a6f5207ee0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4637881a55aa5a3812dc0cf53eff3b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8b4bda579f081117c04b98268c411702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe85642eec19c14926dacf9c4b7d78a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5cab74feec6b794a223e0f06e3a52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cd57338ba858a3b15a590fd8a5aa4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8bf0cfe18874c7df954863aa5731f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8b03f13f0428ce4109ac2f26513c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b22bb6faf1a8993a6056cef292c21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b4976c15960624cd192d5e28e3b17709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e1fe55c0f5150743bb0354e6ff0f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef74324cc83fab61c256606b25f2182711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123d16d638f733c0d3438b209e94e2c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a29f5e8b361f93558f1504a1a049f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4610bc0e3cf6caf1ef2fbbe2ca6237714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d136e525bdb1928532cbaffcdb7371715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4e53b74fea1fd9495f6e262552c43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee827e715d8b006028f7d6d2902a0b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621428314f159f2467f25d878d79991d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2b23bccf70d19fbc49258b3c9c18d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9402189786ba05d2af1274fc6ae4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10584e526d38873d0cdf059b3e9e6d67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b77971450234880d4a14597b9b3d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780956845c65b17ca548a78c48f7c42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd90b1b9d8167d5ea0e665d8bed58b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854d4e8a151ff114c0f0857a19c6be3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03eba1fd75c0465d9a8bae83534f5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61535f61f30a1a2add73c09f8023eb71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d47027cff9551c65ce37358d47871f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce76162b339f6256098c6e108eb737729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632a7d8680e1093187e03b4746c843a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c248de7f123031a72afbe311bf2fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc94e28c4773e2aa901213d988d36a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a038d8a2f98ad577dbfce42915ed732733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6e68234d9c8844f87d31c82a3748a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b2aaea90adf194df63b2030cdfec7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14117186b6350602602a7404637fcd79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450ba740d09e10479944ea8281a4c3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ce8830e4b3053970b48370dd05771738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa251c8b2e3eae77deafda5b81bd033739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cbf44e3e5d251c7b0a95412664c13740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7eab3f29bbe16ee14a5021e29bd8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59235d01fcbfc1b5e814d45b9e3de76d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134ef8ad8f22f92f98bfbbad41a0fb3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04ec80b3d42c8386f143608264258f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb7a303fc8b53dc1f6d788e6213493745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962802f86eaa836fb2b6f5a87a5827b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1bc0444ccf61a50533b584010df6c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d6735b5bd0dfe90673ab36b869743748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eee39c9161a1435712489f1590b9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22524079f5bd38925f3d8060d8b192750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114566abca08dc1d5ecf49059be7a14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3d89e5e4af59c0600e27cc5aa3484752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6b650df67da8a0d87eeedcd5a2bac753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>